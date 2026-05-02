--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -85,117 +85,114 @@
   <si>
     <t>WS0100</t>
   </si>
   <si>
     <t>-Сиденье Анипласт для унитаза</t>
   </si>
   <si>
     <t>815.01 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-002040</t>
   </si>
   <si>
     <t>S201-0</t>
   </si>
   <si>
     <t>Сиденье для унитаза Zegor (12шт)</t>
   </si>
   <si>
     <t>467.89 руб.</t>
   </si>
   <si>
+    <t>ZGR-002041</t>
+  </si>
+  <si>
+    <t>S202-2</t>
+  </si>
+  <si>
+    <t>Сиденье для унитаза Zegor King без упаковки (12шт)</t>
+  </si>
+  <si>
+    <t>796.30 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002042</t>
+  </si>
+  <si>
+    <t>S204-0</t>
+  </si>
+  <si>
+    <t>Сиденье для унитаза Shell (12шт)</t>
+  </si>
+  <si>
+    <t>568.86 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002052</t>
+  </si>
+  <si>
+    <t>Е702-6</t>
+  </si>
+  <si>
+    <t>Крепление для туалетного сиденья Zegor (10/100шт)</t>
+  </si>
+  <si>
+    <t>32.73 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZGR-002053</t>
+  </si>
+  <si>
+    <t>Е702-8</t>
+  </si>
+  <si>
+    <t>Крепление для туалетного сиденья Zegor King (50шт)</t>
+  </si>
+  <si>
+    <t>105.29 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002054</t>
+  </si>
+  <si>
+    <t>Е702-9</t>
+  </si>
+  <si>
+    <t>Крепление для туалетного сиденья Shell (75шт)</t>
+  </si>
+  <si>
+    <t>76.37 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...64 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-002060</t>
   </si>
   <si>
     <t>S202-5</t>
   </si>
   <si>
     <t>Сиденье для унитаза Альфа (10iшт)</t>
   </si>
   <si>
     <t>433.29 руб.</t>
   </si>
   <si>
     <t>ZGR-002061</t>
   </si>
   <si>
     <t>Е702-5</t>
   </si>
   <si>
     <t>Крепление для унитаза Альфа (50iшт)</t>
   </si>
   <si>
     <t>450.04 руб.</t>
   </si>
@@ -1043,294 +1040,294 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*815.01</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>868578</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*467.89</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>868579</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*796.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>868580</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G8" s="2">
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*568.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>868590</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*32.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>868591</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*105.29</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>868592</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*76.37</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>870008</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*433.29</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>870009</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*450.04</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>