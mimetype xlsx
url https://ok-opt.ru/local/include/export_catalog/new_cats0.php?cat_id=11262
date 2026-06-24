--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -121,78 +121,78 @@
   <si>
     <t>ZGR-002042</t>
   </si>
   <si>
     <t>S204-0</t>
   </si>
   <si>
     <t>Сиденье для унитаза Shell (12шт)</t>
   </si>
   <si>
     <t>568.86 руб.</t>
   </si>
   <si>
     <t>ZGR-002052</t>
   </si>
   <si>
     <t>Е702-6</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Zegor (10/100шт)</t>
   </si>
   <si>
     <t>32.73 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>ZGR-002053</t>
+  </si>
+  <si>
+    <t>Е702-8</t>
+  </si>
+  <si>
+    <t>Крепление для туалетного сиденья Zegor King (50шт)</t>
+  </si>
+  <si>
+    <t>105.29 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>ZGR-002053</t>
-[...10 lines deleted...]
-  <si>
     <t>ZGR-002054</t>
   </si>
   <si>
     <t>Е702-9</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Shell (75шт)</t>
   </si>
   <si>
     <t>76.37 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-002060</t>
   </si>
   <si>
     <t>S202-5</t>
   </si>
   <si>
     <t>Сиденье для унитаза Альфа (10iшт)</t>
   </si>
   <si>
     <t>433.29 руб.</t>
   </si>
   <si>
     <t>ZGR-002061</t>
   </si>
   <si>
     <t>Е702-5</t>
   </si>
   <si>
     <t>Крепление для унитаза Альфа (50iшт)</t>
   </si>
   <si>
     <t>450.04 руб.</t>
   </si>
@@ -1111,51 +1111,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*796.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>868580</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*568.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>868590</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1181,86 +1181,86 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*32.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>868591</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*105.29</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>868592</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="G11" s="2" t="s">
         <v>43</v>
+      </c>
+      <c r="G11" s="2">
+        <v>7</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*76.37</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>870008</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">