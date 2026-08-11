--- v2 (2026-06-24)
+++ v3 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -134,53 +134,50 @@
     <t>ZGR-002052</t>
   </si>
   <si>
     <t>Е702-6</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Zegor (10/100шт)</t>
   </si>
   <si>
     <t>32.73 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>ZGR-002053</t>
   </si>
   <si>
     <t>Е702-8</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Zegor King (50шт)</t>
   </si>
   <si>
     <t>105.29 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>ZGR-002054</t>
   </si>
   <si>
     <t>Е702-9</t>
   </si>
   <si>
     <t>Крепление для туалетного сиденья Shell (75шт)</t>
   </si>
   <si>
     <t>76.37 руб.</t>
   </si>
   <si>
     <t>ZGR-002060</t>
   </si>
   <si>
     <t>S202-5</t>
   </si>
   <si>
     <t>Сиденье для унитаза Альфа (10iшт)</t>
   </si>
   <si>
     <t>433.29 руб.</t>
   </si>
@@ -1111,51 +1108,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*796.30</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>868580</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*568.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>868590</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1181,153 +1178,153 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*32.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>868591</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*105.29</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>868592</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*76.37</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>870008</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*433.29</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>870009</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*450.04</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>