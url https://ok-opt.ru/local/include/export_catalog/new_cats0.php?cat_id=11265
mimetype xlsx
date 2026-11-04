--- v3 (2026-08-31)
+++ v4 (2026-11-04)
@@ -69,762 +69,762 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Ручная регулирующая арматура</t>
   </si>
   <si>
     <t>Ручная арматура VIEIR</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VIEIR</t>
   </si>
   <si>
     <t>RAR-120024</t>
   </si>
   <si>
     <t>VR276M</t>
   </si>
   <si>
     <t>Вентиль ручной ЕВРОКОНУС ДУ15*3/4 *1/2  ВЕРХНИЙ УГЛОВОЙ 1/2 ViEiR  (10/60шт)</t>
   </si>
   <si>
-    <t>528.50 руб.</t>
+    <t>517.44 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAR-120027</t>
   </si>
   <si>
     <t>VR360</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ  ViEiR  1/2 (10/100шт)</t>
   </si>
   <si>
-    <t>333.46 руб.</t>
+    <t>326.48 руб.</t>
   </si>
   <si>
     <t>RAR-120028</t>
   </si>
   <si>
     <t>VR361</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ   ViEiR  3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>545.80 руб.</t>
+    <t>534.38 руб.</t>
   </si>
   <si>
     <t>RAR-120031</t>
   </si>
   <si>
     <t>VR364</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ  VIEIR  1/2 (10/100шт)</t>
   </si>
   <si>
-    <t>372.78 руб.</t>
+    <t>364.98 руб.</t>
   </si>
   <si>
     <t>RAR-120032</t>
   </si>
   <si>
     <t>VR366</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ  VIEIR   3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>482.88 руб.</t>
+    <t>472.78 руб.</t>
   </si>
   <si>
     <t>RAR-120035</t>
   </si>
   <si>
     <t>VRX300</t>
   </si>
   <si>
     <t>вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ ХРОМ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>699.95 руб.</t>
+    <t>685.30 руб.</t>
   </si>
   <si>
     <t>RAR-210001</t>
   </si>
   <si>
     <t>VR278</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ VIEIR 1/2 (10/60шт)</t>
   </si>
   <si>
-    <t>585.12 руб.</t>
+    <t>572.88 руб.</t>
   </si>
   <si>
     <t>RAR-210002</t>
   </si>
   <si>
     <t>VR279</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ VIEIR 3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>745.56 руб.</t>
+    <t>729.96 руб.</t>
   </si>
   <si>
     <t>RAR-210003</t>
   </si>
   <si>
     <t>VR276</t>
   </si>
   <si>
     <t>Вентиль ручной УГЛОВОЙ ВЕРХНИЙ VR 1/2" (10/60шт)</t>
   </si>
   <si>
     <t>508.98 руб.</t>
   </si>
   <si>
     <t>RAR-210004</t>
   </si>
   <si>
     <t>VR277</t>
   </si>
   <si>
     <t>Вентиль ручной УГЛОВОЙ ВЕРХНИЙ VR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>695.23 руб.</t>
+    <t>680.68 руб.</t>
   </si>
   <si>
     <t>RAR-210010</t>
   </si>
   <si>
     <t>VR304</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>720.39 руб.</t>
+    <t>705.32 руб.</t>
   </si>
   <si>
     <t>RAR-210011</t>
   </si>
   <si>
     <t>VR305</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>934.31 руб.</t>
+    <t>914.76 руб.</t>
   </si>
   <si>
     <t>RAR-210012</t>
   </si>
   <si>
     <t>VR300</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>613.44 руб.</t>
+    <t>600.60 руб.</t>
   </si>
   <si>
     <t>RAR-210013</t>
   </si>
   <si>
     <t>VR301</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>828.93 руб.</t>
+    <t>811.58 руб.</t>
   </si>
   <si>
     <t>RAR-210026</t>
   </si>
   <si>
     <t>VR314</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>855.66 руб.</t>
+    <t>837.76 руб.</t>
   </si>
   <si>
     <t>RAR-210028</t>
   </si>
   <si>
     <t>VR315</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>906.00 руб.</t>
+    <t>887.04 руб.</t>
   </si>
   <si>
     <t>VER-000924</t>
   </si>
   <si>
     <t>VR276-F</t>
   </si>
   <si>
     <t>Вентиль регулировочный угловой верхний, белый 1/2" (80/1шт)</t>
   </si>
   <si>
-    <t>559.96 руб.</t>
+    <t>548.24 руб.</t>
   </si>
   <si>
     <t>VER-000925</t>
   </si>
   <si>
     <t>VR276-C</t>
   </si>
   <si>
     <t>Вентиль регулировочный угловой верхний, черный 1/2" (80/1шт)</t>
   </si>
   <si>
     <t>VER-000928</t>
   </si>
   <si>
     <t>VR300-F</t>
   </si>
   <si>
-    <t>677.93 руб.</t>
+    <t>663.74 руб.</t>
   </si>
   <si>
     <t>VER-000929</t>
   </si>
   <si>
     <t>VR300-C</t>
   </si>
   <si>
     <t>Клапан ручной настроечный VIEIR</t>
   </si>
   <si>
     <t>RAR-120025</t>
   </si>
   <si>
     <t>VR284M</t>
   </si>
   <si>
     <t>Клапан ручной ЕВРОКОНУС  ДУ15*3/4 *1/2 НИЖНИЙ УГЛОВОЙ 1/2 ViEiR  (10/60шт)</t>
   </si>
   <si>
-    <t>368.06 руб.</t>
+    <t>360.36 руб.</t>
   </si>
   <si>
     <t>RAR-120029</t>
   </si>
   <si>
     <t>VR362</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ   ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>300.43 руб.</t>
+    <t>294.14 руб.</t>
   </si>
   <si>
     <t>RAR-120030</t>
   </si>
   <si>
     <t>VR363</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ  ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>514.34 руб.</t>
+    <t>503.58 руб.</t>
   </si>
   <si>
     <t>RAR-120033</t>
   </si>
   <si>
     <t>VR365</t>
   </si>
   <si>
     <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 1/2  (10/100шт)</t>
   </si>
   <si>
-    <t>358.62 руб.</t>
+    <t>351.12 руб.</t>
   </si>
   <si>
     <t>RAR-120034</t>
   </si>
   <si>
     <t>VR367</t>
   </si>
   <si>
     <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>RAR-210005</t>
   </si>
   <si>
     <t>VR286</t>
   </si>
   <si>
     <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>515.92 руб.</t>
+    <t>505.12 руб.</t>
   </si>
   <si>
     <t>RAR-210006</t>
   </si>
   <si>
     <t>VR287</t>
   </si>
   <si>
     <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>682.64 руб.</t>
+    <t>668.36 руб.</t>
   </si>
   <si>
     <t>RAR-210007</t>
   </si>
   <si>
     <t>VR284</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>467.16 руб.</t>
+    <t>457.38 руб.</t>
   </si>
   <si>
     <t>RAR-210008</t>
   </si>
   <si>
     <t>VR285</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>649.61 руб.</t>
+    <t>636.02 руб.</t>
   </si>
   <si>
     <t>RAR-210014</t>
   </si>
   <si>
     <t>VR306</t>
   </si>
   <si>
     <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
   </si>
   <si>
-    <t>662.20 руб.</t>
+    <t>648.34 руб.</t>
   </si>
   <si>
     <t>RAR-210015</t>
   </si>
   <si>
     <t>VR307</t>
   </si>
   <si>
     <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>880.83 руб.</t>
+    <t>862.40 руб.</t>
   </si>
   <si>
     <t>RAR-210016</t>
   </si>
   <si>
     <t>VR302</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
   </si>
   <si>
-    <t>607.14 руб.</t>
+    <t>594.44 руб.</t>
   </si>
   <si>
     <t>RAR-210017</t>
   </si>
   <si>
     <t>VR303</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>800.61 руб.</t>
+    <t>783.86 руб.</t>
   </si>
   <si>
     <t>RAR-210027</t>
   </si>
   <si>
     <t>VR316</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ 1/2 LUX  с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>819.49 руб.</t>
+    <t>802.34 руб.</t>
   </si>
   <si>
     <t>RAR-210029</t>
   </si>
   <si>
     <t>VR317</t>
   </si>
   <si>
-    <t>879.26 руб.</t>
+    <t>860.86 руб.</t>
   </si>
   <si>
     <t>VER-000926</t>
   </si>
   <si>
     <t>VR284-F</t>
   </si>
   <si>
     <t>Вентиль настроечный угловой нижний, белый 1/2" (80/1шт)</t>
   </si>
   <si>
-    <t>498.61 руб.</t>
+    <t>488.18 руб.</t>
   </si>
   <si>
     <t>VER-001139</t>
   </si>
   <si>
     <t>VR284-C</t>
   </si>
   <si>
     <t>Вентиль настроечный угловой нижний, черный 1/2" (80/1шт)</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>Ручная арматура VALTEC</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VALTEC</t>
   </si>
   <si>
     <t>VLC-611001</t>
   </si>
   <si>
     <t>VT.004.N.04</t>
   </si>
   <si>
     <t>Кран двойной регул-ки (КРДП), 1/2" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 236.00 руб.</t>
+    <t>1 359.00 руб.</t>
   </si>
   <si>
     <t>VLC-611002</t>
   </si>
   <si>
     <t>VT.004.N.05</t>
   </si>
   <si>
     <t>Кран двойной регулировки (КРДП) 3/4" (4 /24шт)</t>
   </si>
   <si>
-    <t>2 787.00 руб.</t>
+    <t>3 065.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-611003</t>
+  </si>
+  <si>
+    <t>VT.007.N.04</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 1/2" (7 /105шт)</t>
+  </si>
+  <si>
+    <t>952.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-611003</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-611004</t>
   </si>
   <si>
     <t>VT.007.N.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4"  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 479.00 руб.</t>
+    <t>1 627.00 руб.</t>
   </si>
   <si>
     <t>VLC-611005</t>
   </si>
   <si>
     <t>VT.007.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (компактный)  (8 /120шт)</t>
   </si>
   <si>
-    <t>680.00 руб.</t>
+    <t>748.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-611006</t>
   </si>
   <si>
     <t>VT.007.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4" (компактный)  (6 /72шт)</t>
   </si>
   <si>
-    <t>1 110.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>1 221.00 руб.</t>
   </si>
   <si>
     <t>VLC-611007</t>
   </si>
   <si>
     <t>VT.008.N.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2"  (9 /108шт)</t>
   </si>
   <si>
-    <t>1 021.00 руб.</t>
+    <t>1 123.00 руб.</t>
   </si>
   <si>
     <t>VLC-611008</t>
   </si>
   <si>
     <t>VT.008.N.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4"  (6 /48шт)</t>
   </si>
   <si>
-    <t>1 669.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>1 836.00 руб.</t>
   </si>
   <si>
     <t>VLC-611009</t>
   </si>
   <si>
     <t>VT.008.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" (компактный)  (9 /135шт)</t>
   </si>
   <si>
-    <t>750.00 руб.</t>
+    <t>826.00 руб.</t>
   </si>
   <si>
     <t>VLC-611010</t>
   </si>
   <si>
     <t>VT.008.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" (компактный)  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 263.00 руб.</t>
+    <t>1 389.00 руб.</t>
   </si>
   <si>
     <t>VLC-611011</t>
   </si>
   <si>
     <t>VT.011.0.04</t>
   </si>
   <si>
     <t>Колпачок защитный 1/2", для клапанов VT.007/008 (50 /1200шт)</t>
   </si>
   <si>
-    <t>17.00 руб.</t>
+    <t>18.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-611012</t>
   </si>
   <si>
     <t>VT.011.0.05</t>
   </si>
   <si>
     <t>Колпачок защитный 3/4", для клапанов VT.007/008 (50 /600шт)</t>
   </si>
   <si>
-    <t>21.00 руб.</t>
+    <t>23.00 руб.</t>
   </si>
   <si>
     <t>VLC-611013</t>
   </si>
   <si>
     <t>VT.017.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад.  угловой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>643.00 руб.</t>
+    <t>707.00 руб.</t>
   </si>
   <si>
     <t>VLC-611014</t>
   </si>
   <si>
     <t>VT.018.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад. прямой 1/2" (9 /135шт)</t>
   </si>
   <si>
+    <t>746.00 руб.</t>
+  </si>
+  <si>
+    <t>Клапана ручные настроечные VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-611015</t>
+  </si>
+  <si>
+    <t>VT.019.N.04</t>
+  </si>
+  <si>
+    <t>Клапан настроечный угловой 1/2"  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 071.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611016</t>
+  </si>
+  <si>
+    <t>VT.019.N.05</t>
+  </si>
+  <si>
+    <t>Клапан настроечный угловой 3/4"  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611017</t>
+  </si>
+  <si>
+    <t>VT.019.NR.04</t>
+  </si>
+  <si>
+    <t>Клапан настроечный угловой 1/2" (с доп. уплотнением)  (12 /96шт)</t>
+  </si>
+  <si>
     <t>678.00 руб.</t>
   </si>
   <si>
-    <t>Клапана ручные настроечные VALTEC</t>
-[...37 lines deleted...]
-  <si>
     <t>VLC-611018</t>
   </si>
   <si>
     <t>VT.019.NER.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой (с доп. уплотнением) 1/2" * Евроконус</t>
   </si>
   <si>
-    <t>613.00 руб.</t>
+    <t>674.00 руб.</t>
   </si>
   <si>
     <t>VLC-611019</t>
   </si>
   <si>
     <t>VT.020.N.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 1/2"  (10 /80шт)</t>
   </si>
   <si>
     <t>1 205.00 руб.</t>
   </si>
   <si>
     <t>VLC-611020</t>
   </si>
   <si>
     <t>VT.020.N.05</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 3/4" (10 /80шт)</t>
   </si>
   <si>
     <t>1 708.00 руб.</t>
   </si>
   <si>
     <t>VLC-611021</t>
   </si>
   <si>
     <t>VT.020.NR.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 1/2" (с доп. уплотнением) (12 /96шт)</t>
   </si>
   <si>
-    <t>695.00 руб.</t>
+    <t>764.00 руб.</t>
   </si>
   <si>
     <t>VLC-611022</t>
   </si>
   <si>
     <t>VT.020.NER.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой (с доп. уплотнением) 1/2" * Евроконус</t>
   </si>
   <si>
-    <t>650.00 руб.</t>
+    <t>715.00 руб.</t>
   </si>
   <si>
     <t>Ручная арматура ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000060</t>
   </si>
   <si>
     <t>QS-3461</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением 1/2" (8/80шт)</t>
   </si>
   <si>
     <t>483.04 руб.</t>
   </si>
   <si>
     <t>ZGR-000061</t>
   </si>
   <si>
     <t>QS-3462</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением 1/2" (8/80шт)</t>
   </si>
@@ -3811,296 +3811,296 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*528.50</f>
+        <f>J6*517.44</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>832485</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*333.46</f>
+        <f>J7*326.48</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>832486</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
         <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*545.80</f>
+        <f>J8*534.38</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>832489</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*372.78</f>
+        <f>J9*364.98</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832490</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*482.88</f>
+        <f>J10*472.78</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>832493</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*699.95</f>
+        <f>J11*685.30</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819035</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*585.12</f>
+        <f>J12*572.88</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819036</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
         <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*745.56</f>
+        <f>J13*729.96</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819037</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
@@ -4126,557 +4126,557 @@
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*695.23</f>
+        <f>J15*680.68</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825189</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*720.39</f>
+        <f>J16*705.32</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825190</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>18</v>
+      <c r="G17" s="2">
+        <v>10</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*934.31</f>
+        <f>J17*914.76</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825191</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>18</v>
+      <c r="G18" s="2">
+        <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*613.44</f>
+        <f>J18*600.60</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825192</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*828.93</f>
+        <f>J19*811.58</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826563</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*855.66</f>
+        <f>J20*837.76</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826565</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*906.00</f>
+        <f>J21*887.04</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954071</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*559.96</f>
+        <f>J22*548.24</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954072</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="2">
         <v>10</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*559.96</f>
+        <f>J23*548.24</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954075</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*677.93</f>
+        <f>J24*663.74</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954076</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="2">
         <v>10</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*677.93</f>
+        <f>J25*663.74</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="3">
       <c r="A26" s="9" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>832484</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*368.06</f>
+        <f>J27*360.36</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>832487</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*300.43</f>
+        <f>J28*294.14</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>832488</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*514.34</f>
+        <f>J29*503.58</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>832491</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*358.62</f>
+        <f>J30*351.12</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>832492</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
@@ -4702,436 +4702,436 @@
       <c r="C32" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*515.92</f>
+        <f>J32*505.12</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819040</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*682.64</f>
+        <f>J33*668.36</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819041</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*467.16</f>
+        <f>J34*457.38</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819042</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*649.61</f>
+        <f>J35*636.02</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825193</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*662.20</f>
+        <f>J36*648.34</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825194</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*880.83</f>
+        <f>J37*862.40</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825195</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="G38" s="2">
-        <v>0</v>
+      <c r="G38" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*607.14</f>
+        <f>J38*594.44</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825196</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*800.61</f>
+        <f>J39*783.86</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826564</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G40" s="2">
         <v>2</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*819.49</f>
+        <f>J40*802.34</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826566</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G41" s="2">
         <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*879.26</f>
+        <f>J41*860.86</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>954073</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*498.61</f>
+        <f>J42*488.18</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955695</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*498.61</f>
+        <f>J43*488.18</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
         <v>160</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="3">
       <c r="A45" s="9" t="s">
         <v>161</v>
       </c>
       <c r="B45" s="9"/>
@@ -5144,812 +5144,812 @@
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819006</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
-      <c r="H46" s="2">
-        <v>0</v>
+      <c r="H46" s="2" t="s">
+        <v>159</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1236.00</f>
+        <f>J46*1359.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819007</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>170</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*2787.00</f>
+        <f>J47*3065.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819008</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G48" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*866.00</f>
+        <f>J48*952.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819009</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1479.00</f>
+        <f>J49*1627.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819010</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>183</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*680.00</f>
+        <f>J50*748.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819011</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*1110.00</f>
+        <f>J51*1221.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819012</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*1021.00</f>
+        <f>J52*1123.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819013</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*1669.00</f>
+        <f>J53*1836.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819014</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*750.00</f>
+        <f>J54*826.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819015</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="G55" s="2" t="s">
-        <v>18</v>
+      <c r="G55" s="2">
+        <v>8</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1263.00</f>
+        <f>J55*1389.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819016</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>209</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*17.00</f>
+        <f>J56*18.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819017</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*21.00</f>
+        <f>J57*23.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819018</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*643.00</f>
+        <f>J58*707.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819019</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G59" s="2">
         <v>8</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*678.00</f>
+        <f>J59*746.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="3">
       <c r="A60" s="9" t="s">
         <v>222</v>
       </c>
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819020</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*1071.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819021</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1613.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819022</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G63" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*617.00</f>
+        <f>J63*678.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819023</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*613.00</f>
+        <f>J64*674.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819024</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1205.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819025</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1708.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819026</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*695.00</f>
+        <f>J67*764.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819027</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G68" s="2">
         <v>6</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>159</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*650.00</f>
+        <f>J68*715.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" outlineLevel="2">
       <c r="A69" s="8" t="s">
         <v>255</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>834470</v>
       </c>
@@ -5978,87 +5978,87 @@
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*483.04</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>834471</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="G71" s="2" t="s">
-        <v>18</v>
+      <c r="G71" s="2">
+        <v>7</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*528.35</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>834472</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="G72" s="2">
-        <v>0</v>
+      <c r="G72" s="2" t="s">
+        <v>159</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*421.86</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>834473</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D73" s="1" t="s">
@@ -6154,86 +6154,86 @@
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*537.89</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>868671</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>283</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*622.82</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>868672</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>287</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*641.70</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" outlineLevel="2">
       <c r="A78" s="8" t="s">
         <v>288</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
@@ -6345,121 +6345,121 @@
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*2690.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>879074</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G82" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*2690.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>879075</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>306</v>
       </c>
       <c r="G83" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*2990.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>879076</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>310</v>
       </c>
       <c r="G84" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*2790.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>879077</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D85" s="1" t="s">