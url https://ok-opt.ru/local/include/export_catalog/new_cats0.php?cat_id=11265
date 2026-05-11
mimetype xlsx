--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,864 +69,861 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Ручная регулирующая арматура</t>
   </si>
   <si>
     <t>Ручная арматура VIEIR</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VIEIR</t>
   </si>
   <si>
     <t>RAR-120024</t>
   </si>
   <si>
     <t>VR276M</t>
   </si>
   <si>
     <t>Вентиль ручной ЕВРОКОНУС ДУ15*3/4 *1/2  ВЕРХНИЙ УГЛОВОЙ 1/2 ViEiR  (10/60шт)</t>
   </si>
   <si>
-    <t>489.99 руб.</t>
+    <t>483.63 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAR-120027</t>
   </si>
   <si>
     <t>VR360</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ  ViEiR  1/2 (10/100шт)</t>
   </si>
   <si>
-    <t>315.74 руб.</t>
+    <t>311.64 руб.</t>
   </si>
   <si>
     <t>RAR-120028</t>
   </si>
   <si>
     <t>VR361</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ   ViEiR  3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>516.80 руб.</t>
+    <t>510.09 руб.</t>
   </si>
   <si>
     <t>RAR-120031</t>
   </si>
   <si>
     <t>VR364</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ  VIEIR  1/2 (10/100шт)</t>
   </si>
   <si>
-    <t>352.97 руб.</t>
+    <t>348.39 руб.</t>
   </si>
   <si>
     <t>RAR-120032</t>
   </si>
   <si>
     <t>VR366</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ  VIEIR   3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>457.22 руб.</t>
+    <t>451.29 руб.</t>
   </si>
   <si>
     <t>RAR-120035</t>
   </si>
   <si>
     <t>VRX300</t>
   </si>
   <si>
     <t>вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ ХРОМ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>649.35 руб.</t>
+    <t>640.92 руб.</t>
   </si>
   <si>
     <t>RAR-210001</t>
   </si>
   <si>
     <t>VR278</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ VIEIR 1/2 (10/60шт)</t>
   </si>
   <si>
-    <t>543.60 руб.</t>
+    <t>536.55 руб.</t>
   </si>
   <si>
     <t>RAR-210002</t>
   </si>
   <si>
     <t>VR279</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ VIEIR 3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>692.54 руб.</t>
+    <t>683.55 руб.</t>
   </si>
   <si>
     <t>RAR-210003</t>
   </si>
   <si>
     <t>VR276</t>
   </si>
   <si>
     <t>Вентиль ручной УГЛОВОЙ ВЕРХНИЙ VR 1/2" (10/60шт)</t>
   </si>
   <si>
     <t>508.98 руб.</t>
   </si>
   <si>
     <t>RAR-210004</t>
   </si>
   <si>
     <t>VR277</t>
   </si>
   <si>
     <t>Вентиль ручной УГЛОВОЙ ВЕРХНИЙ VR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>644.88 руб.</t>
+    <t>636.51 руб.</t>
   </si>
   <si>
     <t>RAR-210010</t>
   </si>
   <si>
     <t>VR304</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>668.71 руб.</t>
+    <t>660.03 руб.</t>
   </si>
   <si>
     <t>RAR-210011</t>
   </si>
   <si>
     <t>VR305</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>866.79 руб.</t>
+    <t>855.54 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>RAR-210012</t>
   </si>
   <si>
     <t>VR300</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>570.41 руб.</t>
+    <t>563.01 руб.</t>
   </si>
   <si>
     <t>RAR-210013</t>
   </si>
   <si>
     <t>VR301</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>768.49 руб.</t>
+    <t>758.52 руб.</t>
   </si>
   <si>
     <t>RAR-210026</t>
   </si>
   <si>
     <t>VR314</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>810.19 руб.</t>
+    <t>799.68 руб.</t>
   </si>
   <si>
     <t>RAR-210028</t>
   </si>
   <si>
     <t>VR315</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>857.85 руб.</t>
+    <t>846.72 руб.</t>
   </si>
   <si>
     <t>VER-000924</t>
   </si>
   <si>
     <t>VR276-F</t>
   </si>
   <si>
     <t>Вентиль регулировочный угловой верхний, белый 1/2" (80/1шт)</t>
   </si>
   <si>
-    <t>519.77 руб.</t>
+    <t>513.03 руб.</t>
   </si>
   <si>
     <t>VER-000925</t>
   </si>
   <si>
     <t>VR276-C</t>
   </si>
   <si>
     <t>Вентиль регулировочный угловой верхний, черный 1/2" (80/1шт)</t>
   </si>
   <si>
     <t>VER-000928</t>
   </si>
   <si>
     <t>VR300-F</t>
   </si>
   <si>
-    <t>628.50 руб.</t>
+    <t>620.34 руб.</t>
   </si>
   <si>
     <t>VER-000929</t>
   </si>
   <si>
     <t>VR300-C</t>
   </si>
   <si>
     <t>Клапан ручной настроечный VIEIR</t>
   </si>
   <si>
     <t>RAR-120025</t>
   </si>
   <si>
     <t>VR284M</t>
   </si>
   <si>
     <t>Клапан ручной ЕВРОКОНУС  ДУ15*3/4 *1/2 НИЖНИЙ УГЛОВОЙ 1/2 ViEiR  (10/60шт)</t>
   </si>
   <si>
-    <t>342.54 руб.</t>
+    <t>338.10 руб.</t>
   </si>
   <si>
     <t>RAR-120029</t>
   </si>
   <si>
     <t>VR362</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ   ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>284.46 руб.</t>
+    <t>280.77 руб.</t>
   </si>
   <si>
     <t>RAR-120030</t>
   </si>
   <si>
     <t>VR363</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ  ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>487.01 руб.</t>
+    <t>480.69 руб.</t>
   </si>
   <si>
     <t>RAR-120033</t>
   </si>
   <si>
     <t>VR365</t>
   </si>
   <si>
     <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 1/2  (10/100шт)</t>
   </si>
   <si>
-    <t>339.57 руб.</t>
+    <t>335.16 руб.</t>
   </si>
   <si>
     <t>RAR-120034</t>
   </si>
   <si>
     <t>VR367</t>
   </si>
   <si>
     <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>RAR-210005</t>
   </si>
   <si>
     <t>VR286</t>
   </si>
   <si>
     <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>478.07 руб.</t>
+    <t>471.87 руб.</t>
   </si>
   <si>
     <t>RAR-210006</t>
   </si>
   <si>
     <t>VR287</t>
   </si>
   <si>
     <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>632.96 руб.</t>
+    <t>624.75 руб.</t>
   </si>
   <si>
     <t>RAR-210007</t>
   </si>
   <si>
     <t>VR284</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>433.39 руб.</t>
+    <t>427.77 руб.</t>
   </si>
   <si>
     <t>RAR-210008</t>
   </si>
   <si>
     <t>VR285</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>601.69 руб.</t>
+    <t>593.88 руб.</t>
   </si>
   <si>
     <t>RAR-210014</t>
   </si>
   <si>
     <t>VR306</t>
   </si>
   <si>
     <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
   </si>
   <si>
-    <t>615.09 руб.</t>
+    <t>607.11 руб.</t>
   </si>
   <si>
     <t>RAR-210015</t>
   </si>
   <si>
     <t>VR307</t>
   </si>
   <si>
     <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>816.15 руб.</t>
+    <t>805.56 руб.</t>
   </si>
   <si>
     <t>RAR-210016</t>
   </si>
   <si>
     <t>VR302</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
   </si>
   <si>
-    <t>564.45 руб.</t>
+    <t>557.13 руб.</t>
   </si>
   <si>
     <t>RAR-210017</t>
   </si>
   <si>
     <t>VR303</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>744.66 руб.</t>
+    <t>735.00 руб.</t>
   </si>
   <si>
     <t>RAR-210027</t>
   </si>
   <si>
     <t>VR316</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ 1/2 LUX  с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>775.94 руб.</t>
+    <t>765.87 руб.</t>
   </si>
   <si>
     <t>RAR-210029</t>
   </si>
   <si>
     <t>VR317</t>
   </si>
   <si>
-    <t>832.53 руб.</t>
+    <t>821.73 руб.</t>
   </si>
   <si>
     <t>VER-000926</t>
   </si>
   <si>
     <t>VR284-F</t>
   </si>
   <si>
     <t>Вентиль настроечный угловой нижний, белый 1/2" (80/1шт)</t>
   </si>
   <si>
-    <t>463.18 руб.</t>
-[...5 lines deleted...]
-    <t>VR284-С</t>
+    <t>457.17 руб.</t>
+  </si>
+  <si>
+    <t>VER-001139</t>
+  </si>
+  <si>
+    <t>VR284-C</t>
   </si>
   <si>
     <t>Вентиль настроечный угловой нижний, черный 1/2" (80/1шт)</t>
   </si>
   <si>
-    <t>512.70 руб.</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>Ручная арматура VALTEC</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VALTEC</t>
   </si>
   <si>
     <t>VLC-611001</t>
   </si>
   <si>
     <t>VT.004.N.04</t>
   </si>
   <si>
     <t>Кран двойной регул-ки (КРДП), 1/2" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 041.00 руб.</t>
+    <t>1 135.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-611002</t>
   </si>
   <si>
     <t>VT.004.N.05</t>
   </si>
   <si>
     <t>Кран двойной регулировки (КРДП) 3/4" (4 /24шт)</t>
   </si>
   <si>
-    <t>2 348.00 руб.</t>
+    <t>2 559.00 руб.</t>
   </si>
   <si>
     <t>VLC-611003</t>
   </si>
   <si>
     <t>VT.007.N.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (7 /105шт)</t>
   </si>
   <si>
-    <t>729.00 руб.</t>
+    <t>795.00 руб.</t>
   </si>
   <si>
     <t>VLC-611004</t>
   </si>
   <si>
     <t>VT.007.N.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4"  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 288.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>1 404.00 руб.</t>
   </si>
   <si>
     <t>VLC-611005</t>
   </si>
   <si>
     <t>VT.007.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (компактный)  (8 /120шт)</t>
   </si>
   <si>
-    <t>573.00 руб.</t>
+    <t>625.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-611006</t>
   </si>
   <si>
     <t>VT.007.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4" (компактный)  (6 /72шт)</t>
   </si>
   <si>
-    <t>935.00 руб.</t>
+    <t>1 019.00 руб.</t>
   </si>
   <si>
     <t>VLC-611007</t>
   </si>
   <si>
     <t>VT.008.N.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2"  (9 /108шт)</t>
   </si>
   <si>
-    <t>861.00 руб.</t>
+    <t>938.00 руб.</t>
   </si>
   <si>
     <t>VLC-611008</t>
   </si>
   <si>
     <t>VT.008.N.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4"  (6 /48шт)</t>
   </si>
   <si>
-    <t>1 474.00 руб.</t>
+    <t>1 533.00 руб.</t>
   </si>
   <si>
     <t>VLC-611009</t>
   </si>
   <si>
     <t>VT.008.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" (компактный)  (9 /135шт)</t>
   </si>
   <si>
-    <t>632.00 руб.</t>
+    <t>689.00 руб.</t>
   </si>
   <si>
     <t>VLC-611010</t>
   </si>
   <si>
     <t>VT.008.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" (компактный)  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 115.00 руб.</t>
+    <t>1 160.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-611011</t>
   </si>
   <si>
     <t>VT.011.0.04</t>
   </si>
   <si>
     <t>Колпачок защитный 1/2", для клапанов VT.007/008 (50 /1200шт)</t>
   </si>
   <si>
-    <t>14.00 руб.</t>
+    <t>16.00 руб.</t>
   </si>
   <si>
     <t>VLC-611012</t>
   </si>
   <si>
     <t>VT.011.0.05</t>
   </si>
   <si>
     <t>Колпачок защитный 3/4", для клапанов VT.007/008 (50 /600шт)</t>
   </si>
   <si>
-    <t>19.00 руб.</t>
+    <t>21.00 руб.</t>
   </si>
   <si>
     <t>VLC-611013</t>
   </si>
   <si>
     <t>VT.017.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад.  угловой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>560.00 руб.</t>
+    <t>611.00 руб.</t>
   </si>
   <si>
     <t>VLC-611014</t>
   </si>
   <si>
     <t>VT.018.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад. прямой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>590.00 руб.</t>
+    <t>643.00 руб.</t>
   </si>
   <si>
     <t>Клапана ручные настроечные VALTEC</t>
   </si>
   <si>
     <t>VLC-611015</t>
   </si>
   <si>
     <t>VT.019.N.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 1/2"  (10 /80шт)</t>
   </si>
   <si>
-    <t>1 030.00 руб.</t>
+    <t>1 071.00 руб.</t>
   </si>
   <si>
     <t>VLC-611016</t>
   </si>
   <si>
     <t>VT.019.N.05</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 3/4"  (10 /80шт)</t>
   </si>
   <si>
-    <t>1 551.00 руб.</t>
+    <t>1 613.00 руб.</t>
   </si>
   <si>
     <t>VLC-611017</t>
   </si>
   <si>
     <t>VT.019.NR.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 1/2" (с доп. уплотнением)  (12 /96шт)</t>
   </si>
   <si>
-    <t>599.00 руб.</t>
+    <t>617.00 руб.</t>
   </si>
   <si>
     <t>VLC-611018</t>
   </si>
   <si>
     <t>VT.019.NER.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой (с доп. уплотнением) 1/2" * Евроконус</t>
   </si>
   <si>
-    <t>595.00 руб.</t>
+    <t>613.00 руб.</t>
   </si>
   <si>
     <t>VLC-611019</t>
   </si>
   <si>
     <t>VT.020.N.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 1/2"  (10 /80шт)</t>
   </si>
   <si>
-    <t>1 159.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;1000</t>
+    <t>1 205.00 руб.</t>
   </si>
   <si>
     <t>VLC-611020</t>
   </si>
   <si>
     <t>VT.020.N.05</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 3/4" (10 /80шт)</t>
   </si>
   <si>
-    <t>1 643.00 руб.</t>
+    <t>1 708.00 руб.</t>
   </si>
   <si>
     <t>VLC-611021</t>
   </si>
   <si>
     <t>VT.020.NR.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 1/2" (с доп. уплотнением) (12 /96шт)</t>
   </si>
   <si>
-    <t>674.00 руб.</t>
+    <t>695.00 руб.</t>
   </si>
   <si>
     <t>VLC-611022</t>
   </si>
   <si>
     <t>VT.020.NER.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой (с доп. уплотнением) 1/2" * Евроконус</t>
   </si>
   <si>
-    <t>631.00 руб.</t>
+    <t>650.00 руб.</t>
   </si>
   <si>
     <t>Ручная арматура ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000060</t>
   </si>
   <si>
     <t>QS-3461</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением 1/2" (8/80шт)</t>
   </si>
   <si>
-    <t>478.24 руб.</t>
+    <t>483.04 руб.</t>
   </si>
   <si>
     <t>ZGR-000061</t>
   </si>
   <si>
     <t>QS-3462</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением 1/2" (8/80шт)</t>
   </si>
   <si>
-    <t>537.80 руб.</t>
+    <t>528.35 руб.</t>
   </si>
   <si>
     <t>ZGR-000062</t>
   </si>
   <si>
     <t>QS-3451</t>
   </si>
   <si>
     <t>Клапан ZEGOR ручной настроечный НИЖНИЙ УГЛОВОЙ с доп. уплотнением 1/2  (20/160шт)</t>
   </si>
   <si>
-    <t>417.42 руб.</t>
+    <t>421.86 руб.</t>
   </si>
   <si>
     <t>ZGR-000063</t>
   </si>
   <si>
     <t>QS-3452</t>
   </si>
   <si>
     <t>Клапан ZEGOR ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением 1/2  (20/160шт)</t>
   </si>
   <si>
-    <t>472.71 руб.</t>
+    <t>403.42 руб.</t>
   </si>
   <si>
     <t>ZGR-000157</t>
   </si>
   <si>
     <t>QS-3651</t>
   </si>
   <si>
     <t>Клапан ZEGOR ручной настроечный НИЖНИЙ УГЛОВОЙ с доп. уплотнением 3/4  (10/120шт)</t>
   </si>
   <si>
-    <t>605.40 руб.</t>
+    <t>581.24 руб.</t>
   </si>
   <si>
     <t>ZGR-000158</t>
   </si>
   <si>
     <t>QS-3652</t>
   </si>
   <si>
     <t>Клапан ZEGOR ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением 3/4  (10/120шт)</t>
   </si>
   <si>
-    <t>630.28 руб.</t>
+    <t>537.89 руб.</t>
   </si>
   <si>
     <t>ZGR-000159</t>
   </si>
   <si>
     <t>QS-3661</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением 3/4" (8/72шт)</t>
   </si>
   <si>
-    <t>648.71 руб.</t>
+    <t>622.82 руб.</t>
   </si>
   <si>
     <t>ZGR-000160</t>
   </si>
   <si>
     <t>QS-3662</t>
   </si>
   <si>
     <t>Вентиль ZEGOR ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением 3/4" (8/72шт)</t>
   </si>
   <si>
-    <t>683.56 руб.</t>
+    <t>641.70 руб.</t>
   </si>
   <si>
     <t>Ручная арматура VIVALDO</t>
   </si>
   <si>
     <t>VIV-101009</t>
   </si>
   <si>
     <t>ARV-WH</t>
   </si>
   <si>
     <t>Комплект подключения радиатора РУЧНОЙ УГЛОВОЙ 1/2" БЕЛЫЙ в блистере VIVALDO (30шт)А</t>
   </si>
   <si>
     <t>2 690.00 руб.</t>
   </si>
   <si>
     <t>VIV-101010</t>
   </si>
   <si>
     <t>ARV-CR</t>
   </si>
   <si>
     <t>Комплект подключения радиатора РУЧНОЙ УГЛОВОЙ 1/2" ХРОМ в блистере VIVALDO (30шт)В</t>
   </si>
@@ -1108,51 +1105,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ba_5f91_11eb_822d_003048fd731b_f1bf9c21_2770_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c0_5f91_11eb_822d_003048fd731b_f1bf9c1b_2770_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c2_5f91_11eb_822d_003048fd731b_f1bf9c26_2770_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c8_5f91_11eb_822d_003048fd731b_f1bf9c1c_2770_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ca_5f91_11eb_822d_003048fd731b_f1bf9c24_2770_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30d0_5f91_11eb_822d_003048fd731b_f1bf9c25_2770_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552f6_86a5_11e9_8101_003048fd731b_f1bf9c22_2770_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552f8_86a5_11e9_8101_003048fd731b_f1bf9c28_2770_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552fa_86a5_11e9_8101_003048fd731b_f1bf9c1d_2770_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552fc_86a5_11e9_8101_003048fd731b_f1bf9c29_2770_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7135_68f5_11ea_8111_003048fd731b_f1bf9c27_2770_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7137_68f5_11ea_8111_003048fd731b_f1bf9c2e_2770_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7139_68f5_11ea_8111_003048fd731b_f1bf9c23_2770_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e713b_68f5_11ea_8111_003048fd731b_f1bf9c2d_2770_11ed_a30e_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c550_7c9e_11ea_8111_003048fd731b_f1bf9c2f_2770_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c554_7c9e_11ea_8111_003048fd731b_f1bf9c30_2770_11ed_a30e_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3e9_37d2_11ef_a5e9_047c1617b143_14e1e170_f93d_11ef_a6ea_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3eb_37d2_11ef_a5e9_047c1617b143_14e1e16d_f93d_11ef_a6ea_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f1_37d2_11ef_a5e9_047c1617b143_14e1e17c_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f3_37d2_11ef_a5e9_047c1617b143_14e1e179_f93d_11ef_a6ea_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30bc_5f91_11eb_822d_003048fd731b_f1bf9c34_2770_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c4_5f91_11eb_822d_003048fd731b_f1bf9c32_2770_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c6_5f91_11eb_822d_003048fd731b_f1bf9c38_2770_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30cc_5f91_11eb_822d_003048fd731b_f1bf9c33_2770_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ce_5f91_11eb_822d_003048fd731b_f1bf9c31_2770_11ed_a30e_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552fe_86a5_11e9_8101_003048fd731b_f1bf9c36_2770_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55300_86a5_11e9_8101_003048fd731b_f1bf9c3b_2770_11ed_a30e_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55302_86a5_11e9_8101_003048fd731b_f1bf9c35_2770_11ed_a30e_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55304_86a5_11e9_8101_003048fd731b_f1bf9c3a_2770_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e713d_68f5_11ea_8111_003048fd731b_f1bf9c39_2770_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e713f_68f5_11ea_8111_003048fd731b_f1bf9c3d_2770_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7141_68f5_11ea_8111_003048fd731b_f1bf9c37_2770_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7143_68f5_11ea_8111_003048fd731b_f1bf9c3c_2770_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c552_7c9e_11ea_8111_003048fd731b_f1bf9c3e_2770_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c556_7c9e_11ea_8111_003048fd731b_f1bf9c3f_2770_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ed_37d2_11ef_a5e9_047c1617b143_14e1e173_f93d_11ef_a6ea_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ef_37d2_11ef_a5e9_047c1617b143_14e1e176_f93d_11ef_a6ea_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55282_86a5_11e9_8101_003048fd731b_4b3c1d1c_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55286_86a5_11e9_8101_003048fd731b_4b3c1d20_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5528a_86a5_11e9_8101_003048fd731b_4b3c1d24_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5528e_86a5_11e9_8101_003048fd731b_4b3c1d28_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55292_86a5_11e9_8101_003048fd731b_4b3c1d2c_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55296_86a5_11e9_8101_003048fd731b_4b3c1d30_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5529a_86a5_11e9_8101_003048fd731b_4b3c1d34_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5529e_86a5_11e9_8101_003048fd731b_4b3c1d38_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552a2_86a5_11e9_8101_003048fd731b_4b3c1d3c_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552a6_86a5_11e9_8101_003048fd731b_4b3c1d40_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552aa_86a5_11e9_8101_003048fd731b_b122ca5d_a596_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ae_86a5_11e9_8101_003048fd731b_b122ca64_a596_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552b2_86a5_11e9_8101_003048fd731b_4b3c1d44_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552b6_86a5_11e9_8101_003048fd731b_4b3c1d48_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ba_86a5_11e9_8101_003048fd731b_4b3c1d4c_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552be_86a5_11e9_8101_003048fd731b_4b3c1d50_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552c2_86a5_11e9_8101_003048fd731b_4b3c1d54_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552c6_86a5_11e9_8101_003048fd731b_4b3c1d58_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ca_86a5_11e9_8101_003048fd731b_4b3c1d5c_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ce_86a5_11e9_8101_003048fd731b_4b3c1d60_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552d2_86a5_11e9_8101_003048fd731b_4b3c1d64_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552d6_86a5_11e9_8101_003048fd731b_4b3c1d68_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f72_ceda_11eb_82cb_003048fd731b_a1555433_602e_11ec_a20b_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f74_ceda_11eb_82cb_003048fd731b_a1555434_602e_11ec_a20b_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f76_ceda_11eb_82cb_003048fd731b_cfd40f33_a580_11ee_a526_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f78_ceda_11eb_82cb_003048fd731b_cfd40f35_a580_11ee_a526_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f5_1867_11ed_a2f9_00259070b487_cfd40f32_a580_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f7_1867_11ed_a2f9_00259070b487_cfd40f34_a580_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f9_1867_11ed_a2f9_00259070b487_cfd40f36_a580_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6fb_1867_11ed_a2f9_00259070b487_cfd40f37_a580_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c35_2a11_11ee_a486_047c1617b143_f74277f6_a580_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c37_2a11_11ee_a486_047c1617b143_f74277f4_a580_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c39_2a11_11ee_a486_047c1617b143_f74277f2_a580_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c3b_2a11_11ee_a486_047c1617b143_f74277f0_a580_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c3d_2a11_11ee_a486_047c1617b143_f7427816_a580_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c3f_2a11_11ee_a486_047c1617b143_f7427814_a580_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c41_2a11_11ee_a486_047c1617b143_f7427812_a580_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c43_2a11_11ee_a486_047c1617b143_f7427810_a580_11ee_a526_047c1617b14375.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ba_5f91_11eb_822d_003048fd731b_f1bf9c21_2770_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c0_5f91_11eb_822d_003048fd731b_f1bf9c1b_2770_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c2_5f91_11eb_822d_003048fd731b_f1bf9c26_2770_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c8_5f91_11eb_822d_003048fd731b_f1bf9c1c_2770_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ca_5f91_11eb_822d_003048fd731b_f1bf9c24_2770_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30d0_5f91_11eb_822d_003048fd731b_f1bf9c25_2770_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552f6_86a5_11e9_8101_003048fd731b_f1bf9c22_2770_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552f8_86a5_11e9_8101_003048fd731b_f1bf9c28_2770_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552fa_86a5_11e9_8101_003048fd731b_f1bf9c1d_2770_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552fc_86a5_11e9_8101_003048fd731b_f1bf9c29_2770_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7135_68f5_11ea_8111_003048fd731b_f1bf9c27_2770_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7137_68f5_11ea_8111_003048fd731b_f1bf9c2e_2770_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7139_68f5_11ea_8111_003048fd731b_f1bf9c23_2770_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e713b_68f5_11ea_8111_003048fd731b_f1bf9c2d_2770_11ed_a30e_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c550_7c9e_11ea_8111_003048fd731b_f1bf9c2f_2770_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c554_7c9e_11ea_8111_003048fd731b_0a6f3a7e_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3e9_37d2_11ef_a5e9_047c1617b143_14e1e170_f93d_11ef_a6ea_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3eb_37d2_11ef_a5e9_047c1617b143_14e1e16d_f93d_11ef_a6ea_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f1_37d2_11ef_a5e9_047c1617b143_14e1e17c_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3f3_37d2_11ef_a5e9_047c1617b143_14e1e179_f93d_11ef_a6ea_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30bc_5f91_11eb_822d_003048fd731b_f1bf9c34_2770_11ed_a30e_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c4_5f91_11eb_822d_003048fd731b_f1bf9c32_2770_11ed_a30e_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30c6_5f91_11eb_822d_003048fd731b_f1bf9c38_2770_11ed_a30e_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30cc_5f91_11eb_822d_003048fd731b_f1bf9c33_2770_11ed_a30e_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30ce_5f91_11eb_822d_003048fd731b_f1bf9c31_2770_11ed_a30e_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552fe_86a5_11e9_8101_003048fd731b_f1bf9c36_2770_11ed_a30e_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55300_86a5_11e9_8101_003048fd731b_f1bf9c3b_2770_11ed_a30e_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55302_86a5_11e9_8101_003048fd731b_f1bf9c35_2770_11ed_a30e_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55304_86a5_11e9_8101_003048fd731b_f1bf9c3a_2770_11ed_a30e_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e713d_68f5_11ea_8111_003048fd731b_f1bf9c39_2770_11ed_a30e_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e713f_68f5_11ea_8111_003048fd731b_f1bf9c3d_2770_11ed_a30e_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7141_68f5_11ea_8111_003048fd731b_f1bf9c37_2770_11ed_a30e_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7143_68f5_11ea_8111_003048fd731b_f1bf9c3c_2770_11ed_a30e_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c552_7c9e_11ea_8111_003048fd731b_f1bf9c3e_2770_11ed_a30e_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c556_7c9e_11ea_8111_003048fd731b_f1bf9c3f_2770_11ed_a30e_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ed_37d2_11ef_a5e9_047c1617b143_14e1e173_f93d_11ef_a6ea_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b0b_847d_11ef_a64e_047c1617b143_1b5db36e_f93d_11ef_a6ea_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55282_86a5_11e9_8101_003048fd731b_4b3c1d1c_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55286_86a5_11e9_8101_003048fd731b_4b3c1d20_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5528a_86a5_11e9_8101_003048fd731b_4b3c1d24_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5528e_86a5_11e9_8101_003048fd731b_4b3c1d28_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55292_86a5_11e9_8101_003048fd731b_4b3c1d2c_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55296_86a5_11e9_8101_003048fd731b_4b3c1d30_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5529a_86a5_11e9_8101_003048fd731b_4b3c1d34_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5529e_86a5_11e9_8101_003048fd731b_4b3c1d38_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552a2_86a5_11e9_8101_003048fd731b_4b3c1d3c_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552a6_86a5_11e9_8101_003048fd731b_4b3c1d40_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552aa_86a5_11e9_8101_003048fd731b_b122ca5d_a596_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ae_86a5_11e9_8101_003048fd731b_b122ca64_a596_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552b2_86a5_11e9_8101_003048fd731b_4b3c1d44_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552b6_86a5_11e9_8101_003048fd731b_4b3c1d48_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ba_86a5_11e9_8101_003048fd731b_4b3c1d4c_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552be_86a5_11e9_8101_003048fd731b_4b3c1d50_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552c2_86a5_11e9_8101_003048fd731b_4b3c1d54_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552c6_86a5_11e9_8101_003048fd731b_4b3c1d58_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ca_86a5_11e9_8101_003048fd731b_4b3c1d5c_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552ce_86a5_11e9_8101_003048fd731b_4b3c1d60_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552d2_86a5_11e9_8101_003048fd731b_4b3c1d64_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d552d6_86a5_11e9_8101_003048fd731b_4b3c1d68_5a46_11f0_a775_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f72_ceda_11eb_82cb_003048fd731b_a1555433_602e_11ec_a20b_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f74_ceda_11eb_82cb_003048fd731b_a1555434_602e_11ec_a20b_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f76_ceda_11eb_82cb_003048fd731b_cfd40f33_a580_11ee_a526_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f78_ceda_11eb_82cb_003048fd731b_cfd40f35_a580_11ee_a526_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f5_1867_11ed_a2f9_00259070b487_cfd40f32_a580_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f7_1867_11ed_a2f9_00259070b487_cfd40f34_a580_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6f9_1867_11ed_a2f9_00259070b487_cfd40f36_a580_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613e6fb_1867_11ed_a2f9_00259070b487_cfd40f37_a580_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c35_2a11_11ee_a486_047c1617b143_f74277f6_a580_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c37_2a11_11ee_a486_047c1617b143_f74277f4_a580_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c39_2a11_11ee_a486_047c1617b143_f74277f2_a580_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c3b_2a11_11ee_a486_047c1617b143_f74277f0_a580_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c3d_2a11_11ee_a486_047c1617b143_f7427816_a580_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c3f_2a11_11ee_a486_047c1617b143_f7427814_a580_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c41_2a11_11ee_a486_047c1617b143_f7427812_a580_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c43_2a11_11ee_a486_047c1617b143_f7427810_a580_11ee_a526_047c1617b14375.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3814,296 +3811,296 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*489.99</f>
+        <f>J6*483.63</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>832485</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*315.74</f>
+        <f>J7*311.64</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>832486</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
         <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*516.80</f>
+        <f>J8*510.09</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>832489</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*352.97</f>
+        <f>J9*348.39</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832490</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*457.22</f>
+        <f>J10*451.29</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>832493</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*649.35</f>
+        <f>J11*640.92</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819035</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>8</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*543.60</f>
+        <f>J12*536.55</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819036</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
         <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*692.54</f>
+        <f>J13*683.55</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819037</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
@@ -4129,557 +4126,557 @@
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*644.88</f>
+        <f>J15*636.51</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825189</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G16" s="2">
-        <v>0</v>
+      <c r="G16" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*668.71</f>
+        <f>J16*660.03</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825190</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*866.79</f>
+        <f>J17*855.54</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825191</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*570.41</f>
+        <f>J18*563.01</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825192</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*768.49</f>
+        <f>J19*758.52</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826563</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*810.19</f>
+        <f>J20*799.68</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826565</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*857.85</f>
+        <f>J21*846.72</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954071</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*519.77</f>
+        <f>J22*513.03</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954072</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G23" s="2">
         <v>10</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*519.77</f>
+        <f>J23*513.03</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954075</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*628.50</f>
+        <f>J24*620.34</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954076</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G25" s="2">
         <v>10</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*628.50</f>
+        <f>J25*620.34</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="3">
       <c r="A26" s="9" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>832484</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="G27" s="2" t="s">
-        <v>18</v>
+      <c r="G27" s="2">
+        <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*342.54</f>
+        <f>J27*338.10</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>832487</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*284.46</f>
+        <f>J28*280.77</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>832488</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*487.01</f>
+        <f>J29*480.69</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>832491</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*339.57</f>
+        <f>J30*335.16</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>832492</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
@@ -4705,436 +4702,436 @@
       <c r="C32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*478.07</f>
+        <f>J32*471.87</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819040</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*632.96</f>
+        <f>J33*624.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819041</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="G34" s="2" t="s">
-        <v>18</v>
+      <c r="G34" s="2">
+        <v>6</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*433.39</f>
+        <f>J34*427.77</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819042</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*601.69</f>
+        <f>J35*593.88</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825193</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*615.09</f>
+        <f>J36*607.11</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825194</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*816.15</f>
+        <f>J37*805.56</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825195</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="G38" s="2" t="s">
-        <v>18</v>
+      <c r="G38" s="2">
+        <v>9</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*564.45</f>
+        <f>J38*557.13</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825196</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*744.66</f>
+        <f>J39*735.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826564</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G40" s="2">
         <v>2</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*775.94</f>
+        <f>J40*765.87</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826566</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G41" s="2">
         <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*832.53</f>
+        <f>J41*821.73</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>954073</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*463.18</f>
+        <f>J42*457.17</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>954074</v>
+        <v>955695</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G43" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="G43" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*512.70</f>
+        <f>J43*457.17</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="3">
       <c r="A45" s="9" t="s">
         <v>162</v>
       </c>
       <c r="B45" s="9"/>
@@ -5157,1379 +5154,1379 @@
       <c r="C46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1041.00</f>
+        <f>J46*1135.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819007</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*2348.00</f>
+        <f>J47*2559.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819008</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G48" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*729.00</f>
+        <f>J48*795.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819009</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="G49" s="2" t="s">
-        <v>18</v>
+      <c r="G49" s="2">
+        <v>9</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1288.00</f>
+        <f>J49*1404.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819010</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*573.00</f>
+        <f>J50*625.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819011</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*935.00</f>
+        <f>J51*1019.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819012</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*861.00</f>
+        <f>J52*938.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819013</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*1474.00</f>
+        <f>J53*1533.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819014</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*632.00</f>
+        <f>J54*689.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819015</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>185</v>
+        <v>205</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1115.00</f>
+        <f>J55*1160.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819016</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*14.00</f>
+        <f>J56*16.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819017</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*19.00</f>
+        <f>J57*21.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819018</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*560.00</f>
+        <f>J58*611.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819019</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G59" s="2">
         <v>8</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>180</v>
+        <v>64</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*590.00</f>
+        <f>J59*643.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="3">
       <c r="A60" s="9" t="s">
         <v>222</v>
       </c>
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819020</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*1030.00</f>
+        <f>J61*1071.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819021</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*1551.00</f>
+        <f>J62*1613.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819022</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>185</v>
+        <v>167</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*599.00</f>
+        <f>J63*617.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819023</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="G64" s="2" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="G64" s="2">
+        <v>0</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*595.00</f>
+        <f>J64*613.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819024</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>243</v>
+        <v>167</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*1159.00</f>
+        <f>J65*1205.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819025</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*1643.00</f>
+        <f>J66*1708.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819026</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*674.00</f>
+        <f>J67*695.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819027</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*631.00</f>
+        <f>J68*650.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" outlineLevel="2">
       <c r="A69" s="8" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>834470</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*478.24</f>
+        <f>J70*483.04</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>834471</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>64</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*537.80</f>
+        <f>J71*528.35</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>834472</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>64</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*417.42</f>
+        <f>J72*421.86</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>834473</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="G73" s="2">
         <v>5</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*472.71</f>
+        <f>J73*403.42</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>868669</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="2" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*605.40</f>
+        <f>J74*581.24</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>868670</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>64</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*630.28</f>
+        <f>J75*537.89</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>868671</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="2" t="s">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*648.71</f>
+        <f>J76*622.82</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>868672</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>64</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*683.56</f>
+        <f>J77*641.70</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" outlineLevel="2">
       <c r="A78" s="8" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>879071</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="G79" s="2">
+        <v>10</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*2690.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>879072</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*2490.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>879073</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="E81" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*2690.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>879074</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="E82" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="E82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" s="2" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*2690.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>879075</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="D83" s="1" t="s">
+      <c r="E83" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="F83" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G83" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*2990.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>879076</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="E84" s="2" t="s">
         <v>309</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="F84" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="F84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G84" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*2790.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>879077</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="E85" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="E85" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85" s="2" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*2990.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>879078</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="E86" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="E86" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="2" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*2990.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>