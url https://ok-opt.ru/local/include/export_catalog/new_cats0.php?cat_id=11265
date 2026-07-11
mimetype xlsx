--- v1 (2026-05-11)
+++ v2 (2026-07-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -210,410 +210,410 @@
   <si>
     <t>RAR-210010</t>
   </si>
   <si>
     <t>VR304</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
     <t>660.03 руб.</t>
   </si>
   <si>
     <t>RAR-210011</t>
   </si>
   <si>
     <t>VR305</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
   </si>
   <si>
     <t>855.54 руб.</t>
   </si>
   <si>
+    <t>RAR-210012</t>
+  </si>
+  <si>
+    <t>VR300</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
+  </si>
+  <si>
+    <t>563.01 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210013</t>
+  </si>
+  <si>
+    <t>VR301</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
+  </si>
+  <si>
+    <t>758.52 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210026</t>
+  </si>
+  <si>
+    <t>VR314</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
+  </si>
+  <si>
+    <t>799.68 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210028</t>
+  </si>
+  <si>
+    <t>VR315</t>
+  </si>
+  <si>
+    <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
+  </si>
+  <si>
+    <t>846.72 руб.</t>
+  </si>
+  <si>
+    <t>VER-000924</t>
+  </si>
+  <si>
+    <t>VR276-F</t>
+  </si>
+  <si>
+    <t>Вентиль регулировочный угловой верхний, белый 1/2" (80/1шт)</t>
+  </si>
+  <si>
+    <t>513.03 руб.</t>
+  </si>
+  <si>
+    <t>VER-000925</t>
+  </si>
+  <si>
+    <t>VR276-C</t>
+  </si>
+  <si>
+    <t>Вентиль регулировочный угловой верхний, черный 1/2" (80/1шт)</t>
+  </si>
+  <si>
+    <t>VER-000928</t>
+  </si>
+  <si>
+    <t>VR300-F</t>
+  </si>
+  <si>
+    <t>620.34 руб.</t>
+  </si>
+  <si>
+    <t>VER-000929</t>
+  </si>
+  <si>
+    <t>VR300-C</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный VIEIR</t>
+  </si>
+  <si>
+    <t>RAR-120025</t>
+  </si>
+  <si>
+    <t>VR284M</t>
+  </si>
+  <si>
+    <t>Клапан ручной ЕВРОКОНУС  ДУ15*3/4 *1/2 НИЖНИЙ УГЛОВОЙ 1/2 ViEiR  (10/60шт)</t>
+  </si>
+  <si>
+    <t>338.10 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120029</t>
+  </si>
+  <si>
+    <t>VR362</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ   ViEiR 1/2  (10/60шт)</t>
+  </si>
+  <si>
+    <t>280.77 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120030</t>
+  </si>
+  <si>
+    <t>VR363</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ  ViEiR 3/4  (10/60шт)</t>
+  </si>
+  <si>
+    <t>480.69 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120033</t>
+  </si>
+  <si>
+    <t>VR365</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 1/2  (10/100шт)</t>
+  </si>
+  <si>
+    <t>335.16 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120034</t>
+  </si>
+  <si>
+    <t>VR367</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 3/4  (10/60шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210005</t>
+  </si>
+  <si>
+    <t>VR286</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
+  </si>
+  <si>
+    <t>471.87 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210006</t>
+  </si>
+  <si>
+    <t>VR287</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
+  </si>
+  <si>
+    <t>624.75 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210007</t>
+  </si>
+  <si>
+    <t>VR284</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
+  </si>
+  <si>
+    <t>427.77 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210008</t>
+  </si>
+  <si>
+    <t>VR285</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
+  </si>
+  <si>
+    <t>593.88 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210014</t>
+  </si>
+  <si>
+    <t>VR306</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
+  </si>
+  <si>
+    <t>607.11 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210015</t>
+  </si>
+  <si>
+    <t>VR307</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 3/4  (10/60шт)</t>
+  </si>
+  <si>
+    <t>805.56 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210016</t>
+  </si>
+  <si>
+    <t>VR302</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
+  </si>
+  <si>
+    <t>557.13 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210017</t>
+  </si>
+  <si>
+    <t>VR303</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 3/4 (10/60шт)</t>
+  </si>
+  <si>
+    <t>735.00 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210027</t>
+  </si>
+  <si>
+    <t>VR316</t>
+  </si>
+  <si>
+    <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ 1/2 LUX  с доп. уплотнением ViEiR (10/100шт)</t>
+  </si>
+  <si>
+    <t>765.87 руб.</t>
+  </si>
+  <si>
+    <t>RAR-210029</t>
+  </si>
+  <si>
+    <t>VR317</t>
+  </si>
+  <si>
+    <t>821.73 руб.</t>
+  </si>
+  <si>
+    <t>VER-000926</t>
+  </si>
+  <si>
+    <t>VR284-F</t>
+  </si>
+  <si>
+    <t>Вентиль настроечный угловой нижний, белый 1/2" (80/1шт)</t>
+  </si>
+  <si>
+    <t>457.17 руб.</t>
+  </si>
+  <si>
+    <t>VER-001139</t>
+  </si>
+  <si>
+    <t>VR284-C</t>
+  </si>
+  <si>
+    <t>Вентиль настроечный угловой нижний, черный 1/2" (80/1шт)</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>Ручная арматура VALTEC</t>
+  </si>
+  <si>
+    <t>Вентили ручные регулировочные VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-611001</t>
+  </si>
+  <si>
+    <t>VT.004.N.04</t>
+  </si>
+  <si>
+    <t>Кран двойной регул-ки (КРДП), 1/2" (6 /96шт)</t>
+  </si>
+  <si>
+    <t>1 135.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-611002</t>
+  </si>
+  <si>
+    <t>VT.004.N.05</t>
+  </si>
+  <si>
+    <t>Кран двойной регулировки (КРДП) 3/4" (4 /24шт)</t>
+  </si>
+  <si>
+    <t>2 559.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611003</t>
+  </si>
+  <si>
+    <t>VT.007.N.04</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 1/2" (7 /105шт)</t>
+  </si>
+  <si>
+    <t>795.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611004</t>
+  </si>
+  <si>
+    <t>VT.007.N.05</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 3/4"  (7 /56шт)</t>
+  </si>
+  <si>
+    <t>1 404.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611005</t>
+  </si>
+  <si>
+    <t>VT.007.LN.04</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 1/2" (компактный)  (8 /120шт)</t>
+  </si>
+  <si>
+    <t>625.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>RAR-210012</t>
-[...355 lines deleted...]
-  <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-611006</t>
   </si>
   <si>
     <t>VT.007.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4" (компактный)  (6 /72шт)</t>
   </si>
   <si>
     <t>1 019.00 руб.</t>
   </si>
   <si>
     <t>VLC-611007</t>
   </si>
   <si>
     <t>VT.008.N.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2"  (9 /108шт)</t>
   </si>
   <si>
     <t>938.00 руб.</t>
@@ -631,53 +631,50 @@
     <t>1 533.00 руб.</t>
   </si>
   <si>
     <t>VLC-611009</t>
   </si>
   <si>
     <t>VT.008.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" (компактный)  (9 /135шт)</t>
   </si>
   <si>
     <t>689.00 руб.</t>
   </si>
   <si>
     <t>VLC-611010</t>
   </si>
   <si>
     <t>VT.008.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" (компактный)  (7 /56шт)</t>
   </si>
   <si>
     <t>1 160.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-611011</t>
   </si>
   <si>
     <t>VT.011.0.04</t>
   </si>
   <si>
     <t>Колпачок защитный 1/2", для клапанов VT.007/008 (50 /1200шт)</t>
   </si>
   <si>
     <t>16.00 руб.</t>
   </si>
   <si>
     <t>VLC-611012</t>
   </si>
   <si>
     <t>VT.011.0.05</t>
   </si>
   <si>
     <t>Колпачок защитный 3/4", для клапанов VT.007/008 (50 /600шт)</t>
   </si>
   <si>
     <t>21.00 руб.</t>
   </si>
@@ -4009,51 +4006,51 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*640.92</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819035</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*536.55</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819036</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -4148,2385 +4145,2385 @@
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*636.51</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825189</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>18</v>
+      <c r="G16" s="2">
+        <v>8</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*660.03</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825190</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*855.54</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825191</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*563.01</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825192</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*758.52</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826563</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*799.68</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826565</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*846.72</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954071</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*513.03</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954072</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="2" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="G23" s="2">
         <v>10</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*513.03</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954075</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="2" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*620.34</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954076</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G25" s="2">
         <v>10</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*620.34</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="3">
       <c r="A26" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>832484</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*338.10</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>832487</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*280.77</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>832488</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*480.69</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>832491</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*335.16</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>832492</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*0.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819039</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*471.87</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819040</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*624.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819041</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G34" s="2">
         <v>6</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*427.77</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819042</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*593.88</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825193</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*607.11</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825194</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*805.56</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825195</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G38" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*557.13</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825196</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*735.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826564</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="G40" s="2">
         <v>2</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*765.87</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826566</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G41" s="2">
         <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*821.73</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>954073</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*457.17</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955695</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G43" s="2" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*457.17</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="3">
       <c r="A45" s="9" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B45" s="9"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819006</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*1135.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819007</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*2559.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819008</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="G48" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*795.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819009</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G49" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1404.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819010</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="F50" s="2" t="s">
+      <c r="G50" s="2" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>184</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*625.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819011</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>160</v>
+        <v>183</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*1019.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819012</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>184</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*938.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819013</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1533.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819014</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>184</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*689.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819015</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*1160.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819016</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*16.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819017</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*21.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819018</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*611.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819019</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="G59" s="2">
         <v>8</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*643.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="3">
       <c r="A60" s="9" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819020</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*1071.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819021</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1613.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819022</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="2" t="s">
-        <v>18</v>
+        <v>183</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*617.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819023</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G64" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>166</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*613.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819024</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1205.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819025</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1708.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819026</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*695.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819027</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="F68" s="2" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="G68" s="2">
+        <v>6</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*650.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" outlineLevel="2">
       <c r="A69" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>834470</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="F70" s="2" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="G70" s="2">
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*483.04</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>834471</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2" t="s">
-        <v>64</v>
+        <v>183</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*528.35</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>834472</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...3 lines deleted...]
-        <v>64</v>
+      <c r="G72" s="2">
+        <v>5</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*421.86</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>834473</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="F73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*403.42</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>868669</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*581.24</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>868670</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*537.89</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>868671</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*622.82</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>868672</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="F77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="2" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*641.70</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" outlineLevel="2">
       <c r="A78" s="8" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>879071</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*2690.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>879072</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*2490.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>879073</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="E81" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F81" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>291</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*2690.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>879074</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="E82" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="E82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" s="2" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>291</v>
+      </c>
+      <c r="G82" s="2">
+        <v>5</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*2690.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>879075</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="D83" s="1" t="s">
+      <c r="E83" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="G83" s="2">
         <v>9</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*2990.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>879076</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="E84" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="F84" s="2" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="G84" s="2">
         <v>1</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*2790.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>879077</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="E85" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="E85" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85" s="2" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*2990.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>879078</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="E86" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="E86" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="2" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*2990.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>