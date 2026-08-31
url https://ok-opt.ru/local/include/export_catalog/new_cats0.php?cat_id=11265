--- v2 (2026-07-11)
+++ v3 (2026-08-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,660 +69,663 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Ручная регулирующая арматура</t>
   </si>
   <si>
     <t>Ручная арматура VIEIR</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VIEIR</t>
   </si>
   <si>
     <t>RAR-120024</t>
   </si>
   <si>
     <t>VR276M</t>
   </si>
   <si>
     <t>Вентиль ручной ЕВРОКОНУС ДУ15*3/4 *1/2  ВЕРХНИЙ УГЛОВОЙ 1/2 ViEiR  (10/60шт)</t>
   </si>
   <si>
-    <t>483.63 руб.</t>
+    <t>528.50 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAR-120027</t>
   </si>
   <si>
     <t>VR360</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ  ViEiR  1/2 (10/100шт)</t>
   </si>
   <si>
-    <t>311.64 руб.</t>
+    <t>333.46 руб.</t>
   </si>
   <si>
     <t>RAR-120028</t>
   </si>
   <si>
     <t>VR361</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ   ViEiR  3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>510.09 руб.</t>
+    <t>545.80 руб.</t>
   </si>
   <si>
     <t>RAR-120031</t>
   </si>
   <si>
     <t>VR364</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ  VIEIR  1/2 (10/100шт)</t>
   </si>
   <si>
-    <t>348.39 руб.</t>
+    <t>372.78 руб.</t>
   </si>
   <si>
     <t>RAR-120032</t>
   </si>
   <si>
     <t>VR366</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ  VIEIR   3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>451.29 руб.</t>
+    <t>482.88 руб.</t>
   </si>
   <si>
     <t>RAR-120035</t>
   </si>
   <si>
     <t>VRX300</t>
   </si>
   <si>
     <t>вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ ХРОМ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>640.92 руб.</t>
+    <t>699.95 руб.</t>
   </si>
   <si>
     <t>RAR-210001</t>
   </si>
   <si>
     <t>VR278</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ VIEIR 1/2 (10/60шт)</t>
   </si>
   <si>
-    <t>536.55 руб.</t>
+    <t>585.12 руб.</t>
   </si>
   <si>
     <t>RAR-210002</t>
   </si>
   <si>
     <t>VR279</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ VIEIR 3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>683.55 руб.</t>
+    <t>745.56 руб.</t>
   </si>
   <si>
     <t>RAR-210003</t>
   </si>
   <si>
     <t>VR276</t>
   </si>
   <si>
     <t>Вентиль ручной УГЛОВОЙ ВЕРХНИЙ VR 1/2" (10/60шт)</t>
   </si>
   <si>
     <t>508.98 руб.</t>
   </si>
   <si>
     <t>RAR-210004</t>
   </si>
   <si>
     <t>VR277</t>
   </si>
   <si>
     <t>Вентиль ручной УГЛОВОЙ ВЕРХНИЙ VR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>636.51 руб.</t>
+    <t>695.23 руб.</t>
   </si>
   <si>
     <t>RAR-210010</t>
   </si>
   <si>
     <t>VR304</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>660.03 руб.</t>
+    <t>720.39 руб.</t>
   </si>
   <si>
     <t>RAR-210011</t>
   </si>
   <si>
     <t>VR305</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ ПРЯМОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>855.54 руб.</t>
+    <t>934.31 руб.</t>
   </si>
   <si>
     <t>RAR-210012</t>
   </si>
   <si>
     <t>VR300</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 1/2" (10/80шт)</t>
   </si>
   <si>
-    <t>563.01 руб.</t>
+    <t>613.44 руб.</t>
   </si>
   <si>
     <t>RAR-210013</t>
   </si>
   <si>
     <t>VR301</t>
   </si>
   <si>
     <t>Вентиль ручной регулировки ВЕРХНИЙ УГЛОВОЙ с доп. уплотнением VIEIR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>758.52 руб.</t>
+    <t>828.93 руб.</t>
   </si>
   <si>
     <t>RAR-210026</t>
   </si>
   <si>
     <t>VR314</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный УГЛОВОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>799.68 руб.</t>
+    <t>855.66 руб.</t>
   </si>
   <si>
     <t>RAR-210028</t>
   </si>
   <si>
     <t>VR315</t>
   </si>
   <si>
     <t>Вентиль ручной регулировочный ПРЯМОЙ ВЕРХНИЙ 1/2 LUX с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>846.72 руб.</t>
+    <t>906.00 руб.</t>
   </si>
   <si>
     <t>VER-000924</t>
   </si>
   <si>
     <t>VR276-F</t>
   </si>
   <si>
     <t>Вентиль регулировочный угловой верхний, белый 1/2" (80/1шт)</t>
   </si>
   <si>
-    <t>513.03 руб.</t>
+    <t>559.96 руб.</t>
   </si>
   <si>
     <t>VER-000925</t>
   </si>
   <si>
     <t>VR276-C</t>
   </si>
   <si>
     <t>Вентиль регулировочный угловой верхний, черный 1/2" (80/1шт)</t>
   </si>
   <si>
     <t>VER-000928</t>
   </si>
   <si>
     <t>VR300-F</t>
   </si>
   <si>
-    <t>620.34 руб.</t>
+    <t>677.93 руб.</t>
   </si>
   <si>
     <t>VER-000929</t>
   </si>
   <si>
     <t>VR300-C</t>
   </si>
   <si>
     <t>Клапан ручной настроечный VIEIR</t>
   </si>
   <si>
     <t>RAR-120025</t>
   </si>
   <si>
     <t>VR284M</t>
   </si>
   <si>
     <t>Клапан ручной ЕВРОКОНУС  ДУ15*3/4 *1/2 НИЖНИЙ УГЛОВОЙ 1/2 ViEiR  (10/60шт)</t>
   </si>
   <si>
-    <t>338.10 руб.</t>
+    <t>368.06 руб.</t>
   </si>
   <si>
     <t>RAR-120029</t>
   </si>
   <si>
     <t>VR362</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ   ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>280.77 руб.</t>
+    <t>300.43 руб.</t>
   </si>
   <si>
     <t>RAR-120030</t>
   </si>
   <si>
     <t>VR363</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ  ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>480.69 руб.</t>
+    <t>514.34 руб.</t>
   </si>
   <si>
     <t>RAR-120033</t>
   </si>
   <si>
     <t>VR365</t>
   </si>
   <si>
     <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 1/2  (10/100шт)</t>
   </si>
   <si>
-    <t>335.16 руб.</t>
+    <t>358.62 руб.</t>
   </si>
   <si>
     <t>RAR-120034</t>
   </si>
   <si>
     <t>VR367</t>
   </si>
   <si>
     <t>Клапан ручной настроечный  ПРЯМОЙ НИЖНИЙ   ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>RAR-210005</t>
   </si>
   <si>
     <t>VR286</t>
   </si>
   <si>
     <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>471.87 руб.</t>
+    <t>515.92 руб.</t>
   </si>
   <si>
     <t>RAR-210006</t>
   </si>
   <si>
     <t>VR287</t>
   </si>
   <si>
     <t>Клапан ручной настроечный ПРЯМОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>624.75 руб.</t>
+    <t>682.64 руб.</t>
   </si>
   <si>
     <t>RAR-210007</t>
   </si>
   <si>
     <t>VR284</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 1/2  (10/60шт)</t>
   </si>
   <si>
-    <t>427.77 руб.</t>
+    <t>467.16 руб.</t>
   </si>
   <si>
     <t>RAR-210008</t>
   </si>
   <si>
     <t>VR285</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>593.88 руб.</t>
+    <t>649.61 руб.</t>
   </si>
   <si>
     <t>RAR-210014</t>
   </si>
   <si>
     <t>VR306</t>
   </si>
   <si>
     <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
   </si>
   <si>
-    <t>607.11 руб.</t>
+    <t>662.20 руб.</t>
   </si>
   <si>
     <t>RAR-210015</t>
   </si>
   <si>
     <t>VR307</t>
   </si>
   <si>
     <t>Клапан ручной настроечный НИЖНИЙ ПРЯМОЙ с доп. уплотнением ViEiR 3/4  (10/60шт)</t>
   </si>
   <si>
-    <t>805.56 руб.</t>
+    <t>880.83 руб.</t>
   </si>
   <si>
     <t>RAR-210016</t>
   </si>
   <si>
     <t>VR302</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 1/2  (10/80шт)</t>
   </si>
   <si>
-    <t>557.13 руб.</t>
+    <t>607.14 руб.</t>
   </si>
   <si>
     <t>RAR-210017</t>
   </si>
   <si>
     <t>VR303</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ с доп. уплотнением ViEiR 3/4 (10/60шт)</t>
   </si>
   <si>
-    <t>735.00 руб.</t>
+    <t>800.61 руб.</t>
   </si>
   <si>
     <t>RAR-210027</t>
   </si>
   <si>
     <t>VR316</t>
   </si>
   <si>
     <t>Клапан ручной настроечный УГЛОВОЙ НИЖНИЙ 1/2 LUX  с доп. уплотнением ViEiR (10/100шт)</t>
   </si>
   <si>
-    <t>765.87 руб.</t>
+    <t>819.49 руб.</t>
   </si>
   <si>
     <t>RAR-210029</t>
   </si>
   <si>
     <t>VR317</t>
   </si>
   <si>
-    <t>821.73 руб.</t>
+    <t>879.26 руб.</t>
   </si>
   <si>
     <t>VER-000926</t>
   </si>
   <si>
     <t>VR284-F</t>
   </si>
   <si>
     <t>Вентиль настроечный угловой нижний, белый 1/2" (80/1шт)</t>
   </si>
   <si>
-    <t>457.17 руб.</t>
+    <t>498.61 руб.</t>
   </si>
   <si>
     <t>VER-001139</t>
   </si>
   <si>
     <t>VR284-C</t>
   </si>
   <si>
     <t>Вентиль настроечный угловой нижний, черный 1/2" (80/1шт)</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>Ручная арматура VALTEC</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VALTEC</t>
   </si>
   <si>
     <t>VLC-611001</t>
   </si>
   <si>
     <t>VT.004.N.04</t>
   </si>
   <si>
     <t>Кран двойной регул-ки (КРДП), 1/2" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 135.00 руб.</t>
+    <t>1 236.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611002</t>
+  </si>
+  <si>
+    <t>VT.004.N.05</t>
+  </si>
+  <si>
+    <t>Кран двойной регулировки (КРДП) 3/4" (4 /24шт)</t>
+  </si>
+  <si>
+    <t>2 787.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-611002</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-611003</t>
   </si>
   <si>
     <t>VT.007.N.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (7 /105шт)</t>
   </si>
   <si>
-    <t>795.00 руб.</t>
+    <t>866.00 руб.</t>
   </si>
   <si>
     <t>VLC-611004</t>
   </si>
   <si>
     <t>VT.007.N.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4"  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 404.00 руб.</t>
+    <t>1 479.00 руб.</t>
   </si>
   <si>
     <t>VLC-611005</t>
   </si>
   <si>
     <t>VT.007.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (компактный)  (8 /120шт)</t>
   </si>
   <si>
-    <t>625.00 руб.</t>
+    <t>680.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611006</t>
+  </si>
+  <si>
+    <t>VT.007.LN.05</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 3/4" (компактный)  (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 110.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
+    <t>VLC-611007</t>
+  </si>
+  <si>
+    <t>VT.008.N.04</t>
+  </si>
+  <si>
+    <t>Клапан ручной прямой 1/2"  (9 /108шт)</t>
+  </si>
+  <si>
+    <t>1 021.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611008</t>
+  </si>
+  <si>
+    <t>VT.008.N.05</t>
+  </si>
+  <si>
+    <t>Клапан ручной прямой 3/4"  (6 /48шт)</t>
+  </si>
+  <si>
+    <t>1 669.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-611006</t>
-[...34 lines deleted...]
-  <si>
     <t>VLC-611009</t>
   </si>
   <si>
     <t>VT.008.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" (компактный)  (9 /135шт)</t>
   </si>
   <si>
-    <t>689.00 руб.</t>
+    <t>750.00 руб.</t>
   </si>
   <si>
     <t>VLC-611010</t>
   </si>
   <si>
     <t>VT.008.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" (компактный)  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 160.00 руб.</t>
+    <t>1 263.00 руб.</t>
   </si>
   <si>
     <t>VLC-611011</t>
   </si>
   <si>
     <t>VT.011.0.04</t>
   </si>
   <si>
     <t>Колпачок защитный 1/2", для клапанов VT.007/008 (50 /1200шт)</t>
   </si>
   <si>
-    <t>16.00 руб.</t>
+    <t>17.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-611012</t>
   </si>
   <si>
     <t>VT.011.0.05</t>
   </si>
   <si>
     <t>Колпачок защитный 3/4", для клапанов VT.007/008 (50 /600шт)</t>
   </si>
   <si>
     <t>21.00 руб.</t>
   </si>
   <si>
     <t>VLC-611013</t>
   </si>
   <si>
     <t>VT.017.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад.  угловой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>611.00 руб.</t>
+    <t>643.00 руб.</t>
   </si>
   <si>
     <t>VLC-611014</t>
   </si>
   <si>
     <t>VT.018.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад. прямой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>643.00 руб.</t>
+    <t>678.00 руб.</t>
   </si>
   <si>
     <t>Клапана ручные настроечные VALTEC</t>
   </si>
   <si>
     <t>VLC-611015</t>
   </si>
   <si>
     <t>VT.019.N.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 1/2"  (10 /80шт)</t>
   </si>
   <si>
     <t>1 071.00 руб.</t>
   </si>
   <si>
     <t>VLC-611016</t>
   </si>
   <si>
     <t>VT.019.N.05</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 3/4"  (10 /80шт)</t>
   </si>
@@ -3808,296 +3811,296 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*483.63</f>
+        <f>J6*528.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>832485</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*311.64</f>
+        <f>J7*333.46</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>832486</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
         <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*510.09</f>
+        <f>J8*545.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>832489</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*348.39</f>
+        <f>J9*372.78</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832490</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*451.29</f>
+        <f>J10*482.88</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>832493</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*640.92</f>
+        <f>J11*699.95</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819035</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*536.55</f>
+        <f>J12*585.12</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819036</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
         <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*683.55</f>
+        <f>J13*745.56</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819037</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
@@ -4123,557 +4126,557 @@
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*636.51</f>
+        <f>J15*695.23</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825189</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="2">
         <v>8</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*660.03</f>
+        <f>J16*720.39</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825190</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*855.54</f>
+        <f>J17*934.31</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825191</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*563.01</f>
+        <f>J18*613.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825192</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*758.52</f>
+        <f>J19*828.93</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826563</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*799.68</f>
+        <f>J20*855.66</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826565</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*846.72</f>
+        <f>J21*906.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>954071</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*513.03</f>
+        <f>J22*559.96</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954072</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="2">
         <v>10</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*513.03</f>
+        <f>J23*559.96</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954075</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*620.34</f>
+        <f>J24*677.93</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954076</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G25" s="2">
         <v>10</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*620.34</f>
+        <f>J25*677.93</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="3">
       <c r="A26" s="9" t="s">
         <v>92</v>
       </c>
       <c r="B26" s="9"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="9"/>
       <c r="K26" s="9"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>832484</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*338.10</f>
+        <f>J27*368.06</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>832487</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*280.77</f>
+        <f>J28*300.43</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>832488</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*480.69</f>
+        <f>J29*514.34</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>832491</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*335.16</f>
+        <f>J30*358.62</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>832492</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
@@ -4699,436 +4702,436 @@
       <c r="C32" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*471.87</f>
+        <f>J32*515.92</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819040</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*624.75</f>
+        <f>J33*682.64</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819041</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="G34" s="2">
-        <v>6</v>
+      <c r="G34" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*427.77</f>
+        <f>J34*467.16</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819042</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*593.88</f>
+        <f>J35*649.61</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825193</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*607.11</f>
+        <f>J36*662.20</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825194</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*805.56</f>
+        <f>J37*880.83</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825195</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="G38" s="2" t="s">
-        <v>18</v>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*557.13</f>
+        <f>J38*607.14</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825196</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*735.00</f>
+        <f>J39*800.61</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826564</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G40" s="2">
         <v>2</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*765.87</f>
+        <f>J40*819.49</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826566</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G41" s="2">
         <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*821.73</f>
+        <f>J41*879.26</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>954073</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*457.17</f>
+        <f>J42*498.61</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955695</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*457.17</f>
+        <f>J43*498.61</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
         <v>160</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="3">
       <c r="A45" s="9" t="s">
         <v>161</v>
       </c>
       <c r="B45" s="9"/>
@@ -5141,1389 +5144,1389 @@
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="9"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819006</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G46" s="2">
         <v>10</v>
       </c>
-      <c r="H46" s="2" t="s">
-        <v>166</v>
+      <c r="H46" s="2">
+        <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1135.00</f>
+        <f>J46*1236.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819007</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="F47" s="2" t="s">
+      <c r="G47" s="2">
+        <v>0</v>
+      </c>
+      <c r="H47" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="G47" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*2559.00</f>
+        <f>J47*2787.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819008</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="G48" s="2" t="s">
-        <v>18</v>
+      <c r="G48" s="2">
+        <v>7</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*795.00</f>
+        <f>J48*866.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819009</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>159</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1404.00</f>
+        <f>J49*1479.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819010</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="G50" s="2" t="s">
-        <v>183</v>
+      <c r="G50" s="2">
+        <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*625.00</f>
+        <f>J50*680.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819011</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="F51" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="G51" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*1019.00</f>
+        <f>J51*1110.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819012</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="2" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*938.00</f>
+        <f>J52*1021.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819013</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="F53" s="2" t="s">
+      <c r="G53" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="H53" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="G53" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*1533.00</f>
+        <f>J53*1669.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819014</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>183</v>
+        <v>18</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*689.00</f>
+        <f>J54*750.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819015</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1160.00</f>
+        <f>J55*1263.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819016</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>166</v>
+        <v>209</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*16.00</f>
+        <f>J56*17.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819017</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*21.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819018</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*611.00</f>
+        <f>J58*643.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819019</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G59" s="2">
         <v>8</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>18</v>
+        <v>170</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*643.00</f>
+        <f>J59*678.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="3">
       <c r="A60" s="9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9"/>
       <c r="J60" s="9"/>
       <c r="K60" s="9"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819020</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*1071.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819021</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1613.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819022</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>234</v>
+      </c>
+      <c r="G63" s="2">
+        <v>4</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*617.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819023</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*613.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819024</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1205.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819025</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*1708.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819026</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*695.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819027</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G68" s="2">
         <v>6</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*650.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" outlineLevel="2">
       <c r="A69" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="8"/>
       <c r="D69" s="8"/>
       <c r="E69" s="8"/>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="8"/>
       <c r="I69" s="8"/>
       <c r="J69" s="8"/>
       <c r="K69" s="8"/>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>834470</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*483.04</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>834471</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>183</v>
+        <v>18</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*528.35</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>834472</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G72" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*421.86</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>834473</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*403.42</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>868669</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>159</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*581.24</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>868670</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*537.89</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>868671</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*622.82</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>868672</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>18</v>
+        <v>187</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*641.70</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" outlineLevel="2">
       <c r="A78" s="8" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>879071</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*2690.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>879072</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*2490.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>879073</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*2690.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>879074</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G82" s="2">
         <v>5</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*2690.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>879075</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G83" s="2">
         <v>9</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*2990.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>879076</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G84" s="2">
         <v>1</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*2790.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>879077</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*2990.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>879078</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*2990.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>