--- v0 (2026-04-20)
+++ v1 (2026-07-11)
@@ -69,324 +69,324 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Ручная регулирующая арматура</t>
   </si>
   <si>
     <t>Ручная арматура VALTEC</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VALTEC</t>
   </si>
   <si>
     <t>VLC-611001</t>
   </si>
   <si>
     <t>VT.004.N.04</t>
   </si>
   <si>
     <t>Кран двойной регул-ки (КРДП), 1/2" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 041.00 руб.</t>
+    <t>1 135.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-611002</t>
   </si>
   <si>
     <t>VT.004.N.05</t>
   </si>
   <si>
     <t>Кран двойной регулировки (КРДП) 3/4" (4 /24шт)</t>
   </si>
   <si>
-    <t>2 348.00 руб.</t>
+    <t>2 559.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-611003</t>
   </si>
   <si>
     <t>VT.007.N.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (7 /105шт)</t>
   </si>
   <si>
-    <t>729.00 руб.</t>
+    <t>795.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-611004</t>
   </si>
   <si>
     <t>VT.007.N.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4"  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 288.00 руб.</t>
+    <t>1 404.00 руб.</t>
   </si>
   <si>
     <t>VLC-611005</t>
   </si>
   <si>
     <t>VT.007.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (компактный)  (8 /120шт)</t>
   </si>
   <si>
-    <t>573.00 руб.</t>
+    <t>625.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-611006</t>
   </si>
   <si>
     <t>VT.007.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной угловой 3/4" (компактный)  (6 /72шт)</t>
   </si>
   <si>
-    <t>935.00 руб.</t>
+    <t>1 019.00 руб.</t>
   </si>
   <si>
     <t>VLC-611007</t>
   </si>
   <si>
     <t>VT.008.N.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2"  (9 /108шт)</t>
   </si>
   <si>
-    <t>861.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>938.00 руб.</t>
   </si>
   <si>
     <t>VLC-611008</t>
   </si>
   <si>
     <t>VT.008.N.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4"  (6 /48шт)</t>
   </si>
   <si>
-    <t>1 474.00 руб.</t>
+    <t>1 533.00 руб.</t>
   </si>
   <si>
     <t>VLC-611009</t>
   </si>
   <si>
     <t>VT.008.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" (компактный)  (9 /135шт)</t>
   </si>
   <si>
-    <t>632.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>689.00 руб.</t>
   </si>
   <si>
     <t>VLC-611010</t>
   </si>
   <si>
     <t>VT.008.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" (компактный)  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 115.00 руб.</t>
+    <t>1 160.00 руб.</t>
   </si>
   <si>
     <t>VLC-611011</t>
   </si>
   <si>
     <t>VT.011.0.04</t>
   </si>
   <si>
     <t>Колпачок защитный 1/2", для клапанов VT.007/008 (50 /1200шт)</t>
   </si>
   <si>
-    <t>14.00 руб.</t>
+    <t>16.00 руб.</t>
   </si>
   <si>
     <t>VLC-611012</t>
   </si>
   <si>
     <t>VT.011.0.05</t>
   </si>
   <si>
     <t>Колпачок защитный 3/4", для клапанов VT.007/008 (50 /600шт)</t>
   </si>
   <si>
-    <t>19.00 руб.</t>
+    <t>21.00 руб.</t>
   </si>
   <si>
     <t>VLC-611013</t>
   </si>
   <si>
     <t>VT.017.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад.  угловой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>560.00 руб.</t>
+    <t>611.00 руб.</t>
   </si>
   <si>
     <t>VLC-611014</t>
   </si>
   <si>
     <t>VT.018.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад. прямой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>590.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>643.00 руб.</t>
   </si>
   <si>
     <t>Клапана ручные настроечные VALTEC</t>
   </si>
   <si>
     <t>VLC-611015</t>
   </si>
   <si>
     <t>VT.019.N.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 1/2"  (10 /80шт)</t>
   </si>
   <si>
-    <t>1 030.00 руб.</t>
+    <t>1 071.00 руб.</t>
   </si>
   <si>
     <t>VLC-611016</t>
   </si>
   <si>
     <t>VT.019.N.05</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 3/4"  (10 /80шт)</t>
   </si>
   <si>
-    <t>1 551.00 руб.</t>
+    <t>1 613.00 руб.</t>
   </si>
   <si>
     <t>VLC-611017</t>
   </si>
   <si>
     <t>VT.019.NR.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 1/2" (с доп. уплотнением)  (12 /96шт)</t>
   </si>
   <si>
-    <t>599.00 руб.</t>
+    <t>617.00 руб.</t>
   </si>
   <si>
     <t>VLC-611018</t>
   </si>
   <si>
     <t>VT.019.NER.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой (с доп. уплотнением) 1/2" * Евроконус</t>
   </si>
   <si>
-    <t>595.00 руб.</t>
+    <t>613.00 руб.</t>
   </si>
   <si>
     <t>VLC-611019</t>
   </si>
   <si>
     <t>VT.020.N.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 1/2"  (10 /80шт)</t>
   </si>
   <si>
-    <t>1 159.00 руб.</t>
+    <t>1 205.00 руб.</t>
   </si>
   <si>
     <t>VLC-611020</t>
   </si>
   <si>
     <t>VT.020.N.05</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 3/4" (10 /80шт)</t>
   </si>
   <si>
-    <t>1 643.00 руб.</t>
+    <t>1 708.00 руб.</t>
   </si>
   <si>
     <t>VLC-611021</t>
   </si>
   <si>
     <t>VT.020.NR.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой 1/2" (с доп. уплотнением) (12 /96шт)</t>
   </si>
   <si>
-    <t>674.00 руб.</t>
+    <t>695.00 руб.</t>
   </si>
   <si>
     <t>VLC-611022</t>
   </si>
   <si>
     <t>VT.020.NER.04</t>
   </si>
   <si>
     <t>Клапан настроечный прямой (с доп. уплотнением) 1/2" * Евроконус</t>
   </si>
   <si>
-    <t>631.00 руб.</t>
+    <t>650.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1597,802 +1597,802 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>10</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1041.00</f>
+        <f>J6*1135.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819007</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2348.00</f>
+        <f>J7*2559.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819008</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="2">
-        <v>1</v>
+      <c r="G8" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*729.00</f>
+        <f>J8*795.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819009</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1288.00</f>
+        <f>J9*1404.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819010</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>37</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*573.00</f>
+        <f>J10*625.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819011</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*935.00</f>
+        <f>J11*1019.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819012</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*861.00</f>
+        <f>J12*938.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819013</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1474.00</f>
+        <f>J13*1533.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819014</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*632.00</f>
+        <f>J14*689.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819015</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1115.00</f>
+        <f>J15*1160.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819016</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*14.00</f>
+        <f>J16*16.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819017</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*19.00</f>
+        <f>J17*21.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819018</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*560.00</f>
+        <f>J18*611.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819019</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>8</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*590.00</f>
+        <f>J19*643.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="3">
       <c r="A20" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819020</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1030.00</f>
+        <f>J21*1071.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819021</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1551.00</f>
+        <f>J22*1613.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819022</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*599.00</f>
+        <f>J23*617.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819023</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G24" s="2">
-        <v>7</v>
+      <c r="G24" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*595.00</f>
+        <f>J24*613.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819024</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1159.00</f>
+        <f>J25*1205.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819025</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1643.00</f>
+        <f>J26*1708.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819026</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*674.00</f>
+        <f>J27*695.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819027</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G28" s="2" t="s">
-        <v>45</v>
+      <c r="G28" s="2">
+        <v>6</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*631.00</f>
+        <f>J28*650.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A20:K20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>