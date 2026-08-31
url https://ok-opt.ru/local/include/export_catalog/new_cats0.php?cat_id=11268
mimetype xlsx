--- v1 (2026-07-11)
+++ v2 (2026-08-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,225 +69,228 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Ручная регулирующая арматура</t>
   </si>
   <si>
     <t>Ручная арматура VALTEC</t>
   </si>
   <si>
     <t>Вентили ручные регулировочные VALTEC</t>
   </si>
   <si>
     <t>VLC-611001</t>
   </si>
   <si>
     <t>VT.004.N.04</t>
   </si>
   <si>
     <t>Кран двойной регул-ки (КРДП), 1/2" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 135.00 руб.</t>
+    <t>1 236.00 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-611002</t>
+  </si>
+  <si>
+    <t>VT.004.N.05</t>
+  </si>
+  <si>
+    <t>Кран двойной регулировки (КРДП) 3/4" (4 /24шт)</t>
+  </si>
+  <si>
+    <t>2 787.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...11 lines deleted...]
-    <t>2 559.00 руб.</t>
+    <t>VLC-611003</t>
+  </si>
+  <si>
+    <t>VT.007.N.04</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 1/2" (7 /105шт)</t>
+  </si>
+  <si>
+    <t>866.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611004</t>
+  </si>
+  <si>
+    <t>VT.007.N.05</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 3/4"  (7 /56шт)</t>
+  </si>
+  <si>
+    <t>1 479.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-611003</t>
-[...25 lines deleted...]
-  <si>
     <t>VLC-611005</t>
   </si>
   <si>
     <t>VT.007.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной угловой 1/2" (компактный)  (8 /120шт)</t>
   </si>
   <si>
-    <t>625.00 руб.</t>
+    <t>680.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611006</t>
+  </si>
+  <si>
+    <t>VT.007.LN.05</t>
+  </si>
+  <si>
+    <t>Клапан ручной угловой 3/4" (компактный)  (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 110.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
+    <t>VLC-611007</t>
+  </si>
+  <si>
+    <t>VT.008.N.04</t>
+  </si>
+  <si>
+    <t>Клапан ручной прямой 1/2"  (9 /108шт)</t>
+  </si>
+  <si>
+    <t>1 021.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-611008</t>
+  </si>
+  <si>
+    <t>VT.008.N.05</t>
+  </si>
+  <si>
+    <t>Клапан ручной прямой 3/4"  (6 /48шт)</t>
+  </si>
+  <si>
+    <t>1 669.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-611006</t>
-[...34 lines deleted...]
-  <si>
     <t>VLC-611009</t>
   </si>
   <si>
     <t>VT.008.LN.04</t>
   </si>
   <si>
     <t>Клапан ручной прямой 1/2" (компактный)  (9 /135шт)</t>
   </si>
   <si>
-    <t>689.00 руб.</t>
+    <t>750.00 руб.</t>
   </si>
   <si>
     <t>VLC-611010</t>
   </si>
   <si>
     <t>VT.008.LN.05</t>
   </si>
   <si>
     <t>Клапан ручной прямой 3/4" (компактный)  (7 /56шт)</t>
   </si>
   <si>
-    <t>1 160.00 руб.</t>
+    <t>1 263.00 руб.</t>
   </si>
   <si>
     <t>VLC-611011</t>
   </si>
   <si>
     <t>VT.011.0.04</t>
   </si>
   <si>
     <t>Колпачок защитный 1/2", для клапанов VT.007/008 (50 /1200шт)</t>
   </si>
   <si>
-    <t>16.00 руб.</t>
+    <t>17.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-611012</t>
   </si>
   <si>
     <t>VT.011.0.05</t>
   </si>
   <si>
     <t>Колпачок защитный 3/4", для клапанов VT.007/008 (50 /600шт)</t>
   </si>
   <si>
     <t>21.00 руб.</t>
   </si>
   <si>
     <t>VLC-611013</t>
   </si>
   <si>
     <t>VT.017.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад.  угловой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>611.00 руб.</t>
+    <t>643.00 руб.</t>
   </si>
   <si>
     <t>VLC-611014</t>
   </si>
   <si>
     <t>VT.018.N.04</t>
   </si>
   <si>
     <t>Клапан ручной для рад. прямой 1/2" (9 /135шт)</t>
   </si>
   <si>
-    <t>643.00 руб.</t>
+    <t>678.00 руб.</t>
   </si>
   <si>
     <t>Клапана ручные настроечные VALTEC</t>
   </si>
   <si>
     <t>VLC-611015</t>
   </si>
   <si>
     <t>VT.019.N.04</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 1/2"  (10 /80шт)</t>
   </si>
   <si>
     <t>1 071.00 руб.</t>
   </si>
   <si>
     <t>VLC-611016</t>
   </si>
   <si>
     <t>VT.019.N.05</t>
   </si>
   <si>
     <t>Клапан настроечный угловой 3/4"  (10 /80шт)</t>
   </si>
@@ -1587,809 +1590,809 @@
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819006</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>10</v>
       </c>
-      <c r="H6" s="2" t="s">
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I6" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1135.00</f>
+        <f>J6*1236.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819007</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2559.00</f>
+        <f>J7*2787.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819008</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="G8" s="2">
+        <v>7</v>
       </c>
       <c r="H8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I8" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K8" s="2" t="str">
-        <f>J8*795.00</f>
+        <f>J8*866.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819009</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1404.00</f>
+        <f>J9*1479.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819010</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>38</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*625.00</f>
+        <f>J10*680.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819011</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0</v>
+      </c>
+      <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I11" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1019.00</f>
+        <f>J11*1110.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819012</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*938.00</f>
+        <f>J12*1021.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819013</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G13" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1533.00</f>
+        <f>J13*1669.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819014</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*689.00</f>
+        <f>J14*750.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819015</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1160.00</f>
+        <f>J15*1263.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819016</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="I16" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K16" s="2" t="str">
-        <f>J16*16.00</f>
+        <f>J16*17.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819017</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819018</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*611.00</f>
+        <f>J18*643.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819019</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G19" s="2">
         <v>8</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*643.00</f>
+        <f>J19*678.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="3">
       <c r="A20" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819020</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H21" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1071.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819021</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H22" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1613.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819022</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>89</v>
+      </c>
+      <c r="G23" s="2">
+        <v>4</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*617.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819023</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H24" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*613.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819024</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1205.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819025</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H26" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1708.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819026</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H27" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*695.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819027</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G28" s="2">
         <v>6</v>
       </c>
       <c r="H28" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*650.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A20:K20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>