--- v1 (2026-03-19)
+++ v2 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,312 +69,375 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Термостатическая регулирующая арматура</t>
   </si>
   <si>
     <t>Термостатическая арматура VIEIR</t>
   </si>
   <si>
     <t>Клапана термостатические VIEIR</t>
   </si>
   <si>
     <t>RAR-120007</t>
   </si>
   <si>
     <t>VR282</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) ПРЯМОЙ VR 1/2" (1 /60шт)</t>
   </si>
   <si>
-    <t>671.69 руб.</t>
+    <t>662.97 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAR-120008</t>
   </si>
   <si>
     <t>VR283</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) ПРЯМОЙ VR 3/4" (1 /60шт)</t>
   </si>
   <si>
-    <t>930.83 руб.</t>
+    <t>918.75 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>RAR-120009</t>
   </si>
   <si>
     <t>VR280</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) УГЛОВОЙ VR 1/2" (10/60шт)</t>
   </si>
   <si>
-    <t>629.98 руб.</t>
+    <t>621.81 руб.</t>
   </si>
   <si>
     <t>RAR-120010</t>
   </si>
   <si>
     <t>VR281</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) УГЛОВОЙ VR 3/4" (10/60шт)</t>
   </si>
   <si>
-    <t>853.38 руб.</t>
+    <t>842.31 руб.</t>
   </si>
   <si>
     <t>RAR-120019</t>
   </si>
   <si>
     <t>VR348</t>
   </si>
   <si>
     <t>Клапан ОСЕВОЙ термостатический (M30X1,5)  1/2" ViEiR (10/60шт)</t>
   </si>
   <si>
-    <t>664.24 руб.</t>
+    <t>655.62 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VER-001082</t>
   </si>
   <si>
     <t>VR280-C</t>
   </si>
   <si>
     <t>Вентиль термостатический угловой верхний, черный 1/2" (80/10шт)</t>
   </si>
   <si>
-    <t>659.77 руб.</t>
+    <t>651.21 руб.</t>
   </si>
   <si>
     <t>VER-001083</t>
   </si>
   <si>
     <t>VR280-F</t>
   </si>
   <si>
     <t>Вентиль термостатический угловой верхний, белый 1/2" (80/10шт)</t>
   </si>
   <si>
     <t>Комплекты термостатические VIEIR</t>
   </si>
   <si>
     <t>RAR-120001</t>
   </si>
   <si>
     <t>VR312</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 ПРЯМОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 477.41 руб.</t>
+    <t>1 458.24 руб.</t>
   </si>
   <si>
     <t>RAR-120002</t>
   </si>
   <si>
     <t>VR313</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 3/4 ПРЯМОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 888.46 руб.</t>
+    <t>1 863.96 руб.</t>
   </si>
   <si>
     <t>RAR-120003</t>
   </si>
   <si>
     <t>VR310</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 УГЛОВОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 388.05 руб.</t>
+    <t>1 370.04 руб.</t>
   </si>
   <si>
     <t>RAR-120004</t>
   </si>
   <si>
     <t>VR311</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 3/4 УГЛОВОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 781.23 руб.</t>
+    <t>1 758.12 руб.</t>
   </si>
   <si>
     <t>RAR-120038</t>
   </si>
   <si>
     <t>VR342</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 УГЛОВОЙ (2 в 1 - регул.клап+термоголовка)</t>
   </si>
   <si>
-    <t>957.64 руб.</t>
+    <t>945.21 руб.</t>
   </si>
   <si>
     <t>RAR-120039</t>
   </si>
   <si>
     <t>VR343</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 ПРЯМОЙ (2 в 1 - регул.клап+термоголовка)</t>
   </si>
   <si>
-    <t>1 102.10 руб.</t>
+    <t>1 087.80 руб.</t>
   </si>
   <si>
     <t>RAR-120040</t>
   </si>
   <si>
     <t>VR341</t>
   </si>
   <si>
     <t>Комплект термостатический RTL  для подключ рад-ра 1/2 ПРЯМОЙ VIEIR (2 в 1 - регул.клап+термоголовка)</t>
   </si>
   <si>
-    <t>1 715.70 руб.</t>
+    <t>1 693.44 руб.</t>
   </si>
   <si>
     <t>RAR-120100</t>
   </si>
   <si>
     <t>VR340</t>
   </si>
   <si>
     <t>Комплект ОСЕВОЙ термостатический VR для  рад-ра 1/2 угловой (3 в 1) (1/25шт)</t>
   </si>
   <si>
-    <t>1 553.37 руб.</t>
+    <t>1 533.21 руб.</t>
+  </si>
+  <si>
+    <t>VER-000641</t>
+  </si>
+  <si>
+    <t>VR310-F</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий 1/2"  УГЛОВОЙ (25/1шт) "ViEiR"</t>
+  </si>
+  <si>
+    <t>1 797.81 руб.</t>
+  </si>
+  <si>
+    <t>VER-000642</t>
+  </si>
+  <si>
+    <t>VR310-C</t>
+  </si>
+  <si>
+    <t>VER-001518</t>
+  </si>
+  <si>
+    <t>VR340-F</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий осевой 1/2" БЕЛЫЙ (25/5шт)</t>
+  </si>
+  <si>
+    <t>1 865.43 руб.</t>
+  </si>
+  <si>
+    <t>VER-001519</t>
+  </si>
+  <si>
+    <t>VR340-C</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий осевой 1/2" ЧЕРНЫЙ (25/5шт)</t>
+  </si>
+  <si>
+    <t>VER-001520</t>
+  </si>
+  <si>
+    <t>VR340-G</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий осевой 1/2" СЕРЫЙ (25/5шт)</t>
+  </si>
+  <si>
+    <t>VER-001649</t>
+  </si>
+  <si>
+    <t>VR501</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий для радиаторов 1/2"- Ø15мм (36/6шт)</t>
+  </si>
+  <si>
+    <t>1 872.78 руб.</t>
+  </si>
+  <si>
+    <t>VER-001650</t>
+  </si>
+  <si>
+    <t>VR501-F</t>
+  </si>
+  <si>
+    <t>2 304.96 руб.</t>
+  </si>
+  <si>
+    <t>VER-001651</t>
+  </si>
+  <si>
+    <t>VR501-C</t>
+  </si>
+  <si>
+    <t>VER-001652</t>
+  </si>
+  <si>
+    <t>VR501-G</t>
+  </si>
+  <si>
+    <t>VER-001653</t>
+  </si>
+  <si>
+    <t>VR500</t>
+  </si>
+  <si>
+    <t>1 880.13 руб.</t>
+  </si>
+  <si>
+    <t>VER-001654</t>
+  </si>
+  <si>
+    <t>VR500-F</t>
+  </si>
+  <si>
+    <t>2 309.37 руб.</t>
+  </si>
+  <si>
+    <t>VER-001655</t>
+  </si>
+  <si>
+    <t>VR500-C</t>
+  </si>
+  <si>
+    <t>VER-001656</t>
+  </si>
+  <si>
+    <t>VR500-G</t>
+  </si>
+  <si>
+    <t>Термостатическая арматура VALTEC</t>
+  </si>
+  <si>
+    <t>Клапана термостатические VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-612011</t>
+  </si>
+  <si>
+    <t>VT.031.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. угловой 1/2" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 541.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VER-000641</t>
-[...64 lines deleted...]
-  <si>
     <t>VLC-612012</t>
   </si>
   <si>
     <t>VT.031.N.05</t>
   </si>
   <si>
     <t>Клапан термостатический для рад. угловой 3/4" (10 /80шт)</t>
   </si>
   <si>
-    <t>2 070.00 руб.</t>
+    <t>2 153.00 руб.</t>
   </si>
   <si>
     <t>VLC-612013</t>
   </si>
   <si>
     <t>VT.031.NR.04</t>
   </si>
   <si>
     <t>Клапан термостатический для рад. угловой 1/2"  (с доп. уплотнением)  (15 /60шт)</t>
   </si>
   <si>
     <t>919.00 руб.</t>
   </si>
   <si>
     <t>VLC-612014</t>
   </si>
   <si>
     <t>VT.031.NER.04</t>
   </si>
   <si>
     <t>Клапан термостатический для рад. угловой (с доп. уплотнением) 1/2" * Евроконус</t>
   </si>
   <si>
     <t>944.00 руб.</t>
   </si>
@@ -384,390 +447,483 @@
   <si>
     <t>VT.032.N.04</t>
   </si>
   <si>
     <t>Клапан термостатический для рад. прямой 1/2"   (10 /80шт)</t>
   </si>
   <si>
     <t>1 673.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-612016</t>
   </si>
   <si>
     <t>VT.032.N.05</t>
   </si>
   <si>
     <t>Клапан термостатический для рад. прямой 3/4" (10 /80шт)</t>
   </si>
   <si>
     <t>2 216.00 руб.</t>
   </si>
   <si>
+    <t>VLC-612017</t>
+  </si>
+  <si>
+    <t>VT.032.NR.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. прямой 1/2"  (с доп. уплотнением) (15 /60шт)</t>
+  </si>
+  <si>
+    <t>907.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612018</t>
+  </si>
+  <si>
+    <t>VT.032.NER.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. прямой (с доп. уплотнением) 1/2" * Евроконус</t>
+  </si>
+  <si>
+    <t>914.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612019</t>
+  </si>
+  <si>
+    <t>VT.033.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий повышенной пропускной спос-ти угл., 1/2"  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 116.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612020</t>
+  </si>
+  <si>
+    <t>VT.033.N.05</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий повышенной пропускной спос-ти угл., 3/4"  (4 /64шт)</t>
+  </si>
+  <si>
+    <t>1 751.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612021</t>
+  </si>
+  <si>
+    <t>VT.034.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий повышенной пропускной спос-ти прям., 1/2"  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 192.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612022</t>
+  </si>
+  <si>
+    <t>VT.034.N.05</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий повышенной пропускной спос-ти прям., 3/4"  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>1 974.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612023</t>
+  </si>
+  <si>
+    <t>VT.035.L.04</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий под приварку лев.  (5 /36шт)</t>
+  </si>
+  <si>
+    <t>1 002.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612024</t>
+  </si>
+  <si>
+    <t>VT.035.R.04</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий под приварку прав.  (5 /36шт)</t>
+  </si>
+  <si>
+    <t>VLC-612025</t>
+  </si>
+  <si>
+    <t>VT.037.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для радиатора угловой с преднастройкой (KV 0,1-0,6) 1/2" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 715.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612026</t>
+  </si>
+  <si>
+    <t>VT.037.N.05</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для радиатора угловой с преднастройкой (KV 0,1-0,6) 3/4"  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>2 357.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612027</t>
+  </si>
+  <si>
+    <t>VT.038.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для радиатора прямой с преднастройкой (KV 0,1-0,6) 1/2" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 963.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612028</t>
+  </si>
+  <si>
+    <t>VT.038.N.05</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для радиатора прямой с преднастройкой (KV 0,1-0,6) 3/4" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>2 510.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612033</t>
+  </si>
+  <si>
+    <t>VT.049.NE.04</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий для рад. угл-ой. с ОСЕВЫМ управл, предварительной настройкой, воздухоотводчиком Ев</t>
+  </si>
+  <si>
+    <t>757.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612034</t>
+  </si>
+  <si>
+    <t>VT.179.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для радиатора угловой с ОСЕВЫМ управлением 1/2" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 935.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612038</t>
+  </si>
+  <si>
+    <t>VT.180.NER.04</t>
+  </si>
+  <si>
+    <t>Клапан термост-ий с преднастр-ой ОСЕВОЙ (с доп. уплотн.), 1/2" с перех. на "евроконус"</t>
+  </si>
+  <si>
+    <t>VLC-900441</t>
+  </si>
+  <si>
+    <t>VT.PTV.30.0</t>
+  </si>
+  <si>
+    <t>Запирающий латунный колпачок для термостатического клапана</t>
+  </si>
+  <si>
+    <t>238.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901141</t>
+  </si>
+  <si>
+    <t>VT.179.NRC.04</t>
+  </si>
+  <si>
+    <t>Клапан радиаторный осевой с преднастройкой  DN15,  1/2 "</t>
+  </si>
+  <si>
+    <t>948.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901142</t>
+  </si>
+  <si>
+    <t>VT.037.NRC.04</t>
+  </si>
+  <si>
+    <t>Клапан радиаторный угловой с преднастройкой DN15, 1/2 "</t>
+  </si>
+  <si>
+    <t>772.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901143</t>
+  </si>
+  <si>
+    <t>VT.038.NRC.04</t>
+  </si>
+  <si>
+    <t>Клапан радиаторный прямой с преднастройкой DN15, 1/2 "</t>
+  </si>
+  <si>
+    <t>889.00 руб.</t>
+  </si>
+  <si>
+    <t>Комплекты термостатические VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-612029</t>
+  </si>
+  <si>
+    <t>VT.045.N.04</t>
+  </si>
+  <si>
+    <t>Комплект терморег-го оборуд-я д/рад., угловой 1/2" (термост-ая головка, термостат-й клапан, запорный</t>
+  </si>
+  <si>
+    <t>2 194.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612030</t>
+  </si>
+  <si>
+    <t>VT.046.N.04</t>
+  </si>
+  <si>
+    <t>Комплект терморег-го оборуд-я д/рад., прямой 1/2" (термост-ая головка, термостат-й клапан, запорный</t>
+  </si>
+  <si>
+    <t>2 384.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-612017</t>
-[...214 lines deleted...]
-  <si>
     <t>VLC-612031</t>
   </si>
   <si>
     <t>VT.047.N.04</t>
   </si>
   <si>
     <t>Клапан с термостатической головкой для рад. угловой 1/2"  (1 /22шт)</t>
   </si>
   <si>
-    <t>1 304.00 руб.</t>
+    <t>1 421.00 руб.</t>
   </si>
   <si>
     <t>VLC-612032</t>
   </si>
   <si>
     <t>VT.048.N.04</t>
   </si>
   <si>
     <t>Клапан с термостатической головкой для рад. прямой 1/2"  (1 /22шт)</t>
   </si>
   <si>
-    <t>1 350.00 руб.</t>
+    <t>1 404.00 руб.</t>
   </si>
   <si>
     <t>VLC-612039</t>
   </si>
   <si>
     <t>VT.045.NER.04</t>
   </si>
   <si>
     <t>Компл. термор-го оборуд-я д/рад., угл., 1/2" с перех. на "евроконус" (терм.головка,терм.клап.,зап.кл</t>
   </si>
   <si>
-    <t>1 928.00 руб.</t>
+    <t>2 102.00 руб.</t>
   </si>
   <si>
     <t>VLC-612040</t>
   </si>
   <si>
     <t>VT.046.NER.04</t>
   </si>
   <si>
     <t>Компл. термор-го оборуд-я д/рад., прям., 1/2" с перех. на "евроконус" (терм.головка,терм.клап.,зап.к</t>
   </si>
   <si>
-    <t>1 772.00 руб.</t>
+    <t>1 932.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901144</t>
+  </si>
+  <si>
+    <t>VT.045.BR.04</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующего оборудования для радиатора угловой (черный) DN15, 1/2"</t>
+  </si>
+  <si>
+    <t>2 264.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901145</t>
+  </si>
+  <si>
+    <t>VT.045.GR.04</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующего оборудования для радиатора угловой (серый) DN15, 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-901146</t>
+  </si>
+  <si>
+    <t>VT.045.WR.04</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующего оборудования для радиатора угловой (белый) DN15, 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-901147</t>
+  </si>
+  <si>
+    <t>VT.046.BR.04</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующего оборудования для радиатора прямой (черный) DN15, 1/2"</t>
+  </si>
+  <si>
+    <t>2 371.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901148</t>
+  </si>
+  <si>
+    <t>VT.046.GR.04</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующего оборудования для радиатора прямой (серый) DN15, 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-901149</t>
+  </si>
+  <si>
+    <t>VT.046.WR.04</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующего оборудования для радиатора прямой (белый) DN15, 1/2"</t>
   </si>
   <si>
     <t>Термостатическая арматура ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000064</t>
   </si>
   <si>
     <t>QS-3411</t>
   </si>
   <si>
     <t>Клапан угловой термостатический ZEGOR (M30x1,5) с доп. уплотнением 1/2" (10 /100шт)</t>
   </si>
   <si>
-    <t>593.55 руб.</t>
+    <t>569.87 руб.</t>
   </si>
   <si>
     <t>ZGR-000065</t>
   </si>
   <si>
     <t>QS-3611</t>
   </si>
   <si>
     <t>Клапан угловой термостатический ZEGOR (M30x1,5) с доп. уплотнением 3/4" (10 /80шт)</t>
   </si>
   <si>
-    <t>677.28 руб.</t>
+    <t>650.25 руб.</t>
   </si>
   <si>
     <t>ZGR-000066</t>
   </si>
   <si>
     <t>QS-3811</t>
   </si>
   <si>
     <t>Клапан угловой термостатический ZEGOR (M30x1,5) с доп. уплотнением 1" (6 /60шт)</t>
   </si>
   <si>
-    <t>1 061.53 руб.</t>
+    <t>1 019.16 руб.</t>
   </si>
   <si>
     <t>ZGR-000067</t>
   </si>
   <si>
     <t>QS-3412</t>
   </si>
   <si>
     <t>Клапан прямой термостатический ZEGOR (M30x1,5) с доп. уплотнением 1/2" (10 /100шт)</t>
   </si>
   <si>
-    <t>585.36 руб.</t>
+    <t>528.94 руб.</t>
   </si>
   <si>
     <t>ZGR-000068</t>
   </si>
   <si>
     <t>QS-3612</t>
   </si>
   <si>
     <t>Клапан прямой термостатический ZEGOR (M30x1,5) с доп. уплотнением 3/4" (10 /80шт)</t>
   </si>
   <si>
-    <t>757.94 руб.</t>
+    <t>727.69 руб.</t>
   </si>
   <si>
     <t>ZGR-000069</t>
   </si>
   <si>
     <t>QS-3812</t>
   </si>
   <si>
     <t>Клапан прямой термостатический ZEGOR (M30x1,5) с доп. уплотнением 1" (6 /60шт)</t>
   </si>
   <si>
-    <t>1 138.93 руб.</t>
+    <t>1 093.48 руб.</t>
   </si>
   <si>
     <t>Термостатическая арматура VIVALDO</t>
   </si>
   <si>
     <t>VIV-101001</t>
   </si>
   <si>
     <t>STRV-CR</t>
   </si>
   <si>
     <t>Комплект подключ рад-ра термостатич прямой 1/2" ХРОМ в блистере VIVALDO (20шт)С</t>
   </si>
   <si>
     <t>3 290.00 руб.</t>
   </si>
   <si>
     <t>VIV-101002</t>
   </si>
   <si>
     <t>STRV-WH</t>
   </si>
   <si>
     <t>Комплект подключ рад-ра термостатич прямой 1/2" БЕЛЫЙ в блистере VIVALDO (20шт)В</t>
   </si>
@@ -988,51 +1144,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55270_86a5_11e9_8101_003048fd731b_0f3c6775_27a6_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55274_86a5_11e9_8101_003048fd731b_0f3c6776_27a6_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55278_86a5_11e9_8101_003048fd731b_0f3c6777_27a6_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5527c_86a5_11e9_8101_003048fd731b_0f3c6778_27a6_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7133_68f5_11ea_8111_003048fd731b_0f3c6779_27a6_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bc1_526f_11ef_a60b_047c1617b143_49c4af1f_056a_11f0_a6fc_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bc3_526f_11ef_a60b_047c1617b143_49c4af20_056a_11f0_a6fc_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55258_86a5_11e9_8101_003048fd731b_0f3c677e_27a6_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5525c_86a5_11e9_8101_003048fd731b_0f3c6780_27a6_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55260_86a5_11e9_8101_003048fd731b_0f3c677d_27a6_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55264_86a5_11e9_8101_003048fd731b_0f3c677f_27a6_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30d6_5f91_11eb_822d_003048fd731b_0f3c677b_27a6_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0916a72_3f69_11eb_8203_003048fd731b_0f3c677c_27a6_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30d8_5f91_11eb_822d_003048fd731b_cfd40f40_a580_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b48a4_e76e_11ea_8188_003048fd731b_0f3c677a_27a6_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0499e_729c_11ee_a4e3_047c1617b143_cfd40f3e_a580_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe049a0_729c_11ee_a4e3_047c1617b143_cfd40f3c_a580_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4278_245f_11f0_a725_047c1617b143_20fe9ce7_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427a_245f_11f0_a725_047c1617b143_26859880_34da_11f0_a73b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427c_245f_11f0_a725_047c1617b143_20fe9ce8_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baf1_86a5_11e9_8101_003048fd731b_573396ea_f953_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baf5_86a5_11e9_8101_003048fd731b_573396eb_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baf9_86a5_11e9_8101_003048fd731b_573396ec_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bafd_86a5_11e9_8101_003048fd731b_573396ed_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bb01_86a5_11e9_8101_003048fd731b_573396ee_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551f3_86a5_11e9_8101_003048fd731b_573396ef_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551f7_86a5_11e9_8101_003048fd731b_573396f0_f953_11e9_810b_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551fb_86a5_11e9_8101_003048fd731b_573396f1_f953_11e9_810b_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551ff_86a5_11e9_8101_003048fd731b_573396f2_f953_11e9_810b_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55203_86a5_11e9_8101_003048fd731b_573396f3_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55207_86a5_11e9_8101_003048fd731b_573396f4_f953_11e9_810b_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5520b_86a5_11e9_8101_003048fd731b_573396f5_f953_11e9_810b_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5520f_86a5_11e9_8101_003048fd731b_573396f6_f953_11e9_810b_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55213_86a5_11e9_8101_003048fd731b_573396f7_f953_11e9_810b_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55217_86a5_11e9_8101_003048fd731b_573396f8_f953_11e9_810b_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5521b_86a5_11e9_8101_003048fd731b_573396f9_f953_11e9_810b_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5521f_86a5_11e9_8101_003048fd731b_573396fa_f953_11e9_810b_003048fd731b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55223_86a5_11e9_8101_003048fd731b_573396fb_f953_11e9_810b_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55233_86a5_11e9_8101_003048fd731b_57339700_f953_11e9_810b_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55236_86a5_11e9_8101_003048fd731b_57339701_f953_11e9_810b_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac33_ffbc_11e9_810b_003048fd731b_e24a3642_518a_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c50_db0d_11ec_a2a2_00259070b487_cfd40f38_a580_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55227_86a5_11e9_8101_003048fd731b_573396fc_f953_11e9_810b_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5522a_86a5_11e9_8101_003048fd731b_573396fd_f953_11e9_810b_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5522d_86a5_11e9_8101_003048fd731b_573396fe_f953_11e9_810b_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55230_86a5_11e9_8101_003048fd731b_573396ff_f953_11e9_810b_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac35_ffbc_11e9_810b_003048fd731b_e24a3644_518a_11ea_810f_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac37_ffbc_11e9_810b_003048fd731b_e24a3643_518a_11ea_810f_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f7a_ceda_11eb_82cb_003048fd731b_60261d27_27aa_11ed_a30e_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f7c_ceda_11eb_82cb_003048fd731b_60261d28_27aa_11ed_a30e_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f7e_ceda_11eb_82cb_003048fd731b_60261d29_27aa_11ed_a30e_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f80_ceda_11eb_82cb_003048fd731b_cfd40f4d_a580_11ee_a526_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f82_ceda_11eb_82cb_003048fd731b_cfd40f4e_a580_11ee_a526_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f84_ceda_11eb_82cb_003048fd731b_cfd40f4f_a580_11ee_a526_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42953_29e9_11ee_a486_047c1617b143_f742781c_a580_11ee_a526_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42955_29e9_11ee_a486_047c1617b143_f742781e_a580_11ee_a526_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42957_29e9_11ee_a486_047c1617b143_f742781a_a580_11ee_a526_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c2b_2a11_11ee_a486_047c1617b143_f7427818_a580_11ee_a526_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c2d_2a11_11ee_a486_047c1617b143_f74277fe_a580_11ee_a526_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c2f_2a11_11ee_a486_047c1617b143_f74277fc_a580_11ee_a526_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c31_2a11_11ee_a486_047c1617b143_f74277fa_a580_11ee_a526_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c33_2a11_11ee_a486_047c1617b143_f74277f8_a580_11ee_a526_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c4d_2a11_11ee_a486_047c1617b143_f7427804_a580_11ee_a526_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c4f_2a11_11ee_a486_047c1617b143_f7427806_a580_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c51_2a11_11ee_a486_047c1617b143_f7427802_a580_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c53_2a11_11ee_a486_047c1617b143_f7427800_a580_11ee_a526_047c1617b14366.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55270_86a5_11e9_8101_003048fd731b_0f3c6775_27a6_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55274_86a5_11e9_8101_003048fd731b_0f3c6776_27a6_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55278_86a5_11e9_8101_003048fd731b_0f3c6777_27a6_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5527c_86a5_11e9_8101_003048fd731b_0f3c6778_27a6_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7133_68f5_11ea_8111_003048fd731b_0f3c6779_27a6_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bc1_526f_11ef_a60b_047c1617b143_0a6f3a80_310d_11f1_a89b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bc3_526f_11ef_a60b_047c1617b143_0a6f3a7f_310d_11f1_a89b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55258_86a5_11e9_8101_003048fd731b_0f3c677e_27a6_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5525c_86a5_11e9_8101_003048fd731b_0f3c6780_27a6_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55260_86a5_11e9_8101_003048fd731b_0f3c677d_27a6_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55264_86a5_11e9_8101_003048fd731b_0f3c677f_27a6_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30d6_5f91_11eb_822d_003048fd731b_0f3c677b_27a6_11ed_a30e_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0916a72_3f69_11eb_8203_003048fd731b_0f3c677c_27a6_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30d8_5f91_11eb_822d_003048fd731b_cfd40f40_a580_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b48a4_e76e_11ea_8188_003048fd731b_0f3c677a_27a6_11ed_a30e_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0499e_729c_11ee_a4e3_047c1617b143_cfd40f3e_a580_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe049a0_729c_11ee_a4e3_047c1617b143_cfd40f3c_a580_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4278_245f_11f0_a725_047c1617b143_20fe9ce7_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427a_245f_11f0_a725_047c1617b143_26859880_34da_11f0_a73b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e427c_245f_11f0_a725_047c1617b143_20fe9ce8_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ebd_96f7_11f0_a7c5_047c1617b143_cc52d9cc_c375_11f0_a800_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ebf_96f7_11f0_a7c5_047c1617b143_cc52d9ce_c375_11f0_a800_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ec1_96f7_11f0_a7c5_047c1617b143_cc52d9d0_c375_11f0_a800_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ec3_96f7_11f0_a7c5_047c1617b143_cc52d9d2_c375_11f0_a800_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ec5_96f7_11f0_a7c5_047c1617b143_cc52d9d4_c375_11f0_a800_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ec7_96f7_11f0_a7c5_047c1617b143_cc52d9d6_c375_11f0_a800_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ec9_96f7_11f0_a7c5_047c1617b143_cc52d9d8_c375_11f0_a800_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ecb_96f7_11f0_a7c5_047c1617b143_cc52d9da_c375_11f0_a800_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baf1_86a5_11e9_8101_003048fd731b_573396ea_f953_11e9_810b_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baf5_86a5_11e9_8101_003048fd731b_573396eb_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41baf9_86a5_11e9_8101_003048fd731b_573396ec_f953_11e9_810b_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bafd_86a5_11e9_8101_003048fd731b_573396ed_f953_11e9_810b_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41bb01_86a5_11e9_8101_003048fd731b_573396ee_f953_11e9_810b_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551f3_86a5_11e9_8101_003048fd731b_573396ef_f953_11e9_810b_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551f7_86a5_11e9_8101_003048fd731b_573396f0_f953_11e9_810b_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551fb_86a5_11e9_8101_003048fd731b_573396f1_f953_11e9_810b_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d551ff_86a5_11e9_8101_003048fd731b_573396f2_f953_11e9_810b_003048fd731b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55203_86a5_11e9_8101_003048fd731b_573396f3_f953_11e9_810b_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55207_86a5_11e9_8101_003048fd731b_573396f4_f953_11e9_810b_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5520b_86a5_11e9_8101_003048fd731b_573396f5_f953_11e9_810b_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5520f_86a5_11e9_8101_003048fd731b_573396f6_f953_11e9_810b_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55213_86a5_11e9_8101_003048fd731b_573396f7_f953_11e9_810b_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55217_86a5_11e9_8101_003048fd731b_573396f8_f953_11e9_810b_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5521b_86a5_11e9_8101_003048fd731b_573396f9_f953_11e9_810b_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5521f_86a5_11e9_8101_003048fd731b_573396fa_f953_11e9_810b_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55223_86a5_11e9_8101_003048fd731b_573396fb_f953_11e9_810b_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55233_86a5_11e9_8101_003048fd731b_57339700_f953_11e9_810b_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55236_86a5_11e9_8101_003048fd731b_57339701_f953_11e9_810b_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac33_ffbc_11e9_810b_003048fd731b_e24a3642_518a_11ea_810f_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a66c50_db0d_11ec_a2a2_00259070b487_cfd40f38_a580_11ee_a526_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bccf_b9bb_11f0_a7f3_047c1617b143_cc52d92d_c375_11f0_a800_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcd1_b9bb_11f0_a7f3_047c1617b143_cc52d935_c375_11f0_a800_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcd3_b9bb_11f0_a7f3_047c1617b143_cc52d931_c375_11f0_a800_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55227_86a5_11e9_8101_003048fd731b_573396fc_f953_11e9_810b_003048fd731b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5522a_86a5_11e9_8101_003048fd731b_573396fd_f953_11e9_810b_003048fd731b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5522d_86a5_11e9_8101_003048fd731b_573396fe_f953_11e9_810b_003048fd731b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55230_86a5_11e9_8101_003048fd731b_573396ff_f953_11e9_810b_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac35_ffbc_11e9_810b_003048fd731b_e24a3644_518a_11ea_810f_003048fd731b58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac37_ffbc_11e9_810b_003048fd731b_e24a3643_518a_11ea_810f_003048fd731b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcd5_b9bb_11f0_a7f3_047c1617b143_cc52d979_c375_11f0_a800_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcd7_b9bb_11f0_a7f3_047c1617b143_cc52d975_c375_11f0_a800_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcd9_b9bb_11f0_a7f3_047c1617b143_cc52d971_c375_11f0_a800_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcdb_b9bb_11f0_a7f3_047c1617b143_cc52d96d_c375_11f0_a800_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcdd_b9bb_11f0_a7f3_047c1617b143_cc52d969_c375_11f0_a800_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7bcdf_b9bb_11f0_a7f3_047c1617b143_cc52d965_c375_11f0_a800_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f7a_ceda_11eb_82cb_003048fd731b_60261d27_27aa_11ed_a30e_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f7c_ceda_11eb_82cb_003048fd731b_60261d28_27aa_11ed_a30e_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f7e_ceda_11eb_82cb_003048fd731b_60261d29_27aa_11ed_a30e_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f80_ceda_11eb_82cb_003048fd731b_cfd40f4d_a580_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f82_ceda_11eb_82cb_003048fd731b_cfd40f4e_a580_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f84_ceda_11eb_82cb_003048fd731b_cfd40f4f_a580_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42953_29e9_11ee_a486_047c1617b143_f742781c_a580_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42955_29e9_11ee_a486_047c1617b143_f742781e_a580_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd42957_29e9_11ee_a486_047c1617b143_f742781a_a580_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c2b_2a11_11ee_a486_047c1617b143_f7427818_a580_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c2d_2a11_11ee_a486_047c1617b143_f74277fe_a580_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c2f_2a11_11ee_a486_047c1617b143_f74277fc_a580_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c31_2a11_11ee_a486_047c1617b143_f74277fa_a580_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c33_2a11_11ee_a486_047c1617b143_f74277f8_a580_11ee_a526_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c4d_2a11_11ee_a486_047c1617b143_f7427804_a580_11ee_a526_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c4f_2a11_11ee_a486_047c1617b143_f7427806_a580_11ee_a526_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c51_2a11_11ee_a486_047c1617b143_f7427802_a580_11ee_a526_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b67c53_2a11_11ee_a486_047c1617b143_f7427800_a580_11ee_a526_047c1617b14383.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1597,267 +1753,267 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_30" descr="Image_30"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_31" descr="Image_31"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2257,753 +2413,1263 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="44" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="45" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_54" descr="Image_54"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="46" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Image_55" descr="Image_55"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="47" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_56" descr="Image_56"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="48" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_57" descr="Image_57"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="49" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_59" descr="Image_59"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="51" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Image_60" descr="Image_60"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="52" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Image_61" descr="Image_61"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="53" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="54" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="55" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="57" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_67" descr="Image_67"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="58" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="59" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="60" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_70" descr="Image_70"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="61" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Image_71" descr="Image_71"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="62" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Image_72" descr="Image_72"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="63" name="Image_72" descr="Image_72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Image_73" descr="Image_73"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="64" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Image_74" descr="Image_74"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="65" name="Image_74" descr="Image_74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Image_76" descr="Image_76"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="66" name="Image_76" descr="Image_76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Image_77" descr="Image_77"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="67" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image_83" descr="Image_83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image_88" descr="Image_88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image_89" descr="Image_89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image_90" descr="Image_90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image_91" descr="Image_91"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image_92" descr="Image_92"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Image_93" descr="Image_93"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Image_94" descr="Image_94"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3270,51 +3936,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L77"/>
+  <dimension ref="A1:L94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3322,51 +3988,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J77)</f>
+        <f>SUM(J2:J94)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3424,2440 +4090,3035 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*671.69</f>
+        <f>J6*662.97</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819003</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*930.83</f>
+        <f>J7*918.75</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819004</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>8</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*629.98</f>
+        <f>J8*621.81</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819005</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*853.38</f>
+        <f>J9*842.31</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825188</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*664.24</f>
+        <f>J10*655.62</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954083</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*659.77</f>
+        <f>J11*651.21</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954084</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2">
         <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*659.77</f>
+        <f>J12*651.21</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>818996</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G14" s="2">
-        <v>8</v>
+      <c r="G14" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1477.41</f>
+        <f>J14*1458.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>818997</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1888.46</f>
+        <f>J15*1863.96</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>818998</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1388.05</f>
+        <f>J16*1370.04</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>818999</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1781.23</f>
+        <f>J17*1758.12</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>832494</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>24</v>
+      <c r="G18" s="2">
+        <v>10</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*957.64</f>
+        <f>J18*945.21</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>830638</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1102.10</f>
+        <f>J19*1087.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>832495</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1715.70</f>
+        <f>J20*1693.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>828461</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>78</v>
+        <v>37</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1553.37</f>
+        <f>J21*1533.21</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>880051</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1821.44</f>
+        <f>J22*1797.81</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>880052</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G23" s="2">
         <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1821.44</f>
+        <f>J23*1797.81</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885828</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G24" s="2">
+        <v>7</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1889.95</f>
+        <f>J24*1865.43</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885829</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G25" s="2">
         <v>10</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1889.95</f>
+        <f>J25*1865.43</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885830</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1889.95</f>
+        <f>J26*1865.43</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="2">
-      <c r="A27" s="8" t="s">
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>955758</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B27" s="8"/>
-[...8 lines deleted...]
-      <c r="K27" s="8"/>
+      <c r="E27" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*1872.78</f>
+        <v>0</v>
+      </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" outlineLevel="3">
-      <c r="A28" s="9" t="s">
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1">
+        <v>955759</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="B28" s="9"/>
-[...8 lines deleted...]
-      <c r="K28" s="9"/>
+      <c r="F28" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G28" s="2">
+        <v>0</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K28" s="2" t="str">
+        <f>J28*2304.96</f>
+        <v>0</v>
+      </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>818969</v>
+        <v>955760</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G29" s="2" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1481.00</f>
+        <f>J29*2304.96</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>818970</v>
+        <v>955761</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>100</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2070.00</f>
+        <f>J30*2304.96</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>818971</v>
+        <v>955762</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*919.00</f>
+        <f>J31*1880.13</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>818972</v>
+        <v>955763</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...9 lines deleted...]
-        <v>78</v>
+      <c r="G32" s="2">
+        <v>10</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*944.00</f>
+        <f>J32*2309.37</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>818973</v>
+        <v>955764</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>117</v>
+        <v>110</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*1673.00</f>
+        <f>J33*2309.37</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>818974</v>
+        <v>955765</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="G34" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2216.00</f>
+        <f>J34*2309.37</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="35" spans="1:12" outlineLevel="2">
+      <c r="A35" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="36" spans="1:12" outlineLevel="3">
+      <c r="A36" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="9"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>818977</v>
+        <v>818969</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>120</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1024.00</f>
+        <f>J37*1541.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>818978</v>
+        <v>818970</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>125</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="2">
+        <v>1</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*1606.00</f>
+        <f>J38*2153.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>818979</v>
+        <v>818971</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>129</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*1094.00</f>
+        <f>J39*919.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>818980</v>
+        <v>818972</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>133</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*1811.00</f>
+        <f>J40*944.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>818981</v>
+        <v>818973</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>137</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1002.00</f>
+        <f>J41*1673.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>818982</v>
+        <v>818974</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G42" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1002.00</f>
+        <f>J42*2216.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>818983</v>
+        <v>818975</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>146</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*1649.00</f>
+        <f>J43*907.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>818984</v>
+        <v>818976</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="G44" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*2266.00</f>
+        <f>J44*914.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>818985</v>
+        <v>818977</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="G45" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1887.00</f>
+        <f>J45*1116.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>818986</v>
+        <v>818978</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
-      <c r="H46" s="2">
-        <v>0</v>
+      <c r="H46" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2510.00</f>
+        <f>J46*1751.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>818991</v>
+        <v>818979</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="G47" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*757.00</f>
+        <f>J47*1192.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>818992</v>
+        <v>818980</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>166</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1935.00</f>
+        <f>J48*1974.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>824488</v>
+        <v>818981</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>170</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1023.00</f>
+        <f>J49*1002.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>868523</v>
+        <v>818982</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>170</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*219.00</f>
+        <f>J50*1002.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K51" s="9"/>
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>818983</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*1715.00</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>818987</v>
+        <v>818984</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="G52" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>117</v>
+        <v>37</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*2013.00</f>
+        <f>J52*2357.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>818988</v>
+        <v>818985</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>185</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*2187.00</f>
+        <f>J53*1963.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>818989</v>
+        <v>818986</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>189</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*1304.00</f>
+        <f>J54*2510.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>818990</v>
+        <v>818991</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="G55" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>0</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1350.00</f>
+        <f>J55*757.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>824489</v>
+        <v>818992</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1928.00</f>
+        <f>J56*1935.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>824490</v>
+        <v>824488</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>154</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1772.00</f>
+        <f>J57*1116.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
-    <row r="58" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K58" s="8"/>
+    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>868523</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*238.00</f>
+        <v>0</v>
+      </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>834474</v>
+        <v>956467</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="G59" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*593.55</f>
+        <f>J59*948.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>834475</v>
+        <v>956468</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>212</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*677.28</f>
+        <f>J60*772.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>834476</v>
+        <v>956469</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
-      <c r="H61" s="2">
-        <v>0</v>
+      <c r="H61" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*1061.53</f>
+        <f>J61*889.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
-    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="62" spans="1:12" outlineLevel="3">
+      <c r="A62" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="B62" s="9"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="9"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
+      <c r="G62" s="9"/>
+      <c r="H62" s="9"/>
+      <c r="I62" s="9"/>
+      <c r="J62" s="9"/>
+      <c r="K62" s="9"/>
       <c r="L62" s="5"/>
     </row>
-    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>834478</v>
+        <v>818987</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="G63" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*757.94</f>
+        <f>J63*2194.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
-    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>834479</v>
+        <v>818988</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>225</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="2" t="s">
+        <v>226</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*1138.93</f>
+        <f>J64*2384.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
-    <row r="65" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K65" s="8"/>
+    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>818989</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G65" s="2">
+        <v>9</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*1421.00</f>
+        <v>0</v>
+      </c>
       <c r="L65" s="5"/>
     </row>
-    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>879063</v>
+        <v>818990</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="G66" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="H66" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*3290.00</f>
+        <f>J66*1404.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
-    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>879064</v>
+        <v>824489</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="H67" s="2">
-        <v>0</v>
+      <c r="H67" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*3390.00</f>
+        <f>J67*2102.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
-    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>879065</v>
+        <v>824490</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="G68" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>6</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*3390.00</f>
+        <f>J68*1932.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
-    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>879066</v>
+        <v>956470</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>246</v>
+      </c>
+      <c r="G69" s="2">
+        <v>1</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*3390.00</f>
+        <f>J69*2264.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
-    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>879067</v>
+        <v>956471</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>246</v>
+      </c>
+      <c r="G70" s="2">
+        <v>1</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*3390.00</f>
+        <f>J70*2264.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
-    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>879068</v>
+        <v>956472</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="G71" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*3190.00</f>
+        <f>J71*2264.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
-    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>879069</v>
+        <v>956473</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="G72" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*3390.00</f>
+        <f>J72*2371.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
-    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>879070</v>
+        <v>956474</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="G73" s="2">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>138</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*3390.00</f>
+        <f>J73*2371.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
-    <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>879083</v>
+        <v>956475</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="G74" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H74" s="2" t="s">
+        <v>121</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*3990.00</f>
+        <f>J74*2371.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
-    <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="75" spans="1:12" outlineLevel="2">
+      <c r="A75" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="8"/>
+      <c r="G75" s="8"/>
+      <c r="H75" s="8"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="8"/>
+      <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>879085</v>
+        <v>834474</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*4290.00</f>
+        <f>J76*569.87</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>879086</v>
+        <v>834475</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>271</v>
       </c>
       <c r="G77" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="2">
+        <v>0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K77" s="2" t="str">
+        <f>J77*650.25</f>
+        <v>0</v>
+      </c>
+      <c r="L77" s="5"/>
+    </row>
+    <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>834476</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="G78" s="2">
+        <v>0</v>
+      </c>
+      <c r="H78" s="2">
+        <v>0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K78" s="2" t="str">
+        <f>J78*1019.16</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="5"/>
+    </row>
+    <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1">
+        <v>834477</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G79" s="2">
+        <v>0</v>
+      </c>
+      <c r="H79" s="2">
+        <v>0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K79" s="2" t="str">
+        <f>J79*528.94</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="5"/>
+    </row>
+    <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1">
+        <v>834478</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G80" s="2">
+        <v>6</v>
+      </c>
+      <c r="H80" s="2">
+        <v>0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K80" s="2" t="str">
+        <f>J80*727.69</f>
+        <v>0</v>
+      </c>
+      <c r="L80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>834479</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0</v>
+      </c>
+      <c r="H81" s="2">
+        <v>0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K81" s="2" t="str">
+        <f>J81*1093.48</f>
+        <v>0</v>
+      </c>
+      <c r="L81" s="5"/>
+    </row>
+    <row r="82" spans="1:12" outlineLevel="2">
+      <c r="A82" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="B82" s="8"/>
+      <c r="C82" s="8"/>
+      <c r="D82" s="8"/>
+      <c r="E82" s="8"/>
+      <c r="F82" s="8"/>
+      <c r="G82" s="8"/>
+      <c r="H82" s="8"/>
+      <c r="I82" s="8"/>
+      <c r="J82" s="8"/>
+      <c r="K82" s="8"/>
+      <c r="L82" s="5"/>
+    </row>
+    <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>879063</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="G83" s="2">
+        <v>0</v>
+      </c>
+      <c r="H83" s="2">
+        <v>0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K83" s="2" t="str">
+        <f>J83*3290.00</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="5"/>
+    </row>
+    <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>879064</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G84" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="H77" s="2">
-[...12 lines deleted...]
-      <c r="L77" s="5"/>
+      <c r="H84" s="2">
+        <v>0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K84" s="2" t="str">
+        <f>J84*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="5"/>
+    </row>
+    <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1">
+        <v>879065</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G85" s="2">
+        <v>9</v>
+      </c>
+      <c r="H85" s="2">
+        <v>0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K85" s="2" t="str">
+        <f>J85*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L85" s="5"/>
+    </row>
+    <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>879066</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H86" s="2">
+        <v>0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="2" t="str">
+        <f>J86*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="5"/>
+    </row>
+    <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>879067</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H87" s="2">
+        <v>0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K87" s="2" t="str">
+        <f>J87*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="5"/>
+    </row>
+    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1">
+        <v>879068</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="G88" s="2">
+        <v>0</v>
+      </c>
+      <c r="H88" s="2">
+        <v>0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K88" s="2" t="str">
+        <f>J88*3190.00</f>
+        <v>0</v>
+      </c>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1">
+        <v>879069</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G89" s="2">
+        <v>4</v>
+      </c>
+      <c r="H89" s="2">
+        <v>0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K89" s="2" t="str">
+        <f>J89*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L89" s="5"/>
+    </row>
+    <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A90" s="1"/>
+      <c r="B90" s="1">
+        <v>879070</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="G90" s="2">
+        <v>7</v>
+      </c>
+      <c r="H90" s="2">
+        <v>0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K90" s="2" t="str">
+        <f>J90*3390.00</f>
+        <v>0</v>
+      </c>
+      <c r="L90" s="5"/>
+    </row>
+    <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A91" s="1"/>
+      <c r="B91" s="1">
+        <v>879083</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="G91" s="2">
+        <v>0</v>
+      </c>
+      <c r="H91" s="2">
+        <v>0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K91" s="2" t="str">
+        <f>J91*3990.00</f>
+        <v>0</v>
+      </c>
+      <c r="L91" s="5"/>
+    </row>
+    <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A92" s="1"/>
+      <c r="B92" s="1">
+        <v>879084</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="G92" s="2">
+        <v>0</v>
+      </c>
+      <c r="H92" s="2">
+        <v>0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K92" s="2" t="str">
+        <f>J92*4290.00</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="5"/>
+    </row>
+    <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1">
+        <v>879085</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="G93" s="2">
+        <v>0</v>
+      </c>
+      <c r="H93" s="2">
+        <v>0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K93" s="2" t="str">
+        <f>J93*4290.00</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="5"/>
+    </row>
+    <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A94" s="1"/>
+      <c r="B94" s="1">
+        <v>879086</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H94" s="2">
+        <v>0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K94" s="2" t="str">
+        <f>J94*4290.00</f>
+        <v>0</v>
+      </c>
+      <c r="L94" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A27:K27"/>
-[...1 lines deleted...]
-    <mergeCell ref="A65:K65"/>
+    <mergeCell ref="A35:K35"/>
+    <mergeCell ref="A75:K75"/>
+    <mergeCell ref="A82:K82"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A13:K13"/>
-    <mergeCell ref="A28:K28"/>
-    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A62:K62"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>