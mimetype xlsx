--- v2 (2026-05-11)
+++ v3 (2026-07-11)
@@ -4338,52 +4338,52 @@
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>818996</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>24</v>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1458.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>818997</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -4409,86 +4409,86 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1863.96</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>818998</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1370.04</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>818999</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>24</v>
+      <c r="G17" s="2">
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1758.12</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>832494</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -4688,52 +4688,52 @@
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1797.81</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885828</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G24" s="2">
-        <v>7</v>
+      <c r="G24" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1865.43</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885829</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -5105,90 +5105,90 @@
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="9"/>
       <c r="I36" s="9"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>818969</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="G37" s="2" t="s">
-        <v>24</v>
+      <c r="G37" s="2">
+        <v>7</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1541.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>818970</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>24</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*2153.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>818971</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E39" s="2" t="s">
@@ -5214,83 +5214,83 @@
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>818972</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*944.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>818973</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="G41" s="2" t="s">
-        <v>24</v>
+      <c r="G41" s="2">
+        <v>10</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>138</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1673.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>818974</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="1" t="s">
@@ -5319,51 +5319,51 @@
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>818975</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*907.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>818976</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E44" s="2" t="s">
@@ -5458,87 +5458,87 @@
         <f>J46*1751.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>818979</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G47" s="2">
         <v>5</v>
       </c>
-      <c r="H47" s="2">
-        <v>0</v>
+      <c r="H47" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1192.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>818980</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1974.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>818981</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
@@ -5703,52 +5703,52 @@
         <f>J53*1963.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>818986</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
-      <c r="H54" s="2" t="s">
-        <v>121</v>
+      <c r="H54" s="2">
+        <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*2510.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>818991</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E55" s="2" t="s">
@@ -5808,87 +5808,87 @@
         <f>J56*1935.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824488</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="H57" s="2" t="s">
-        <v>121</v>
+      <c r="H57" s="2">
+        <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1116.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>868523</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*238.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>956467</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E59" s="2" t="s">
@@ -5948,52 +5948,52 @@
         <f>J60*772.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>956469</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
-      <c r="H61" s="2" t="s">
-        <v>138</v>
+      <c r="H61" s="2">
+        <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*889.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="3">
       <c r="A62" s="9" t="s">
         <v>217</v>
       </c>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
@@ -6067,51 +6067,51 @@
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*2384.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>818989</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G65" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1421.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>818990</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D66" s="1" t="s">
@@ -6140,51 +6140,51 @@
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>824489</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*2102.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>824490</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E68" s="2" t="s">
@@ -6573,51 +6573,51 @@
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*528.94</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>834478</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>283</v>
       </c>
       <c r="G80" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*727.69</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>834479</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D81" s="1" t="s">
@@ -6693,87 +6693,87 @@
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*3290.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>879064</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="G84" s="2" t="s">
-        <v>24</v>
+      <c r="G84" s="2">
+        <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*3390.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>879065</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G85" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*3390.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>879066</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D86" s="1" t="s">
@@ -6869,86 +6869,86 @@
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*3190.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>879069</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G89" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*3390.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>879070</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G90" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*3390.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>879083</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>316</v>
       </c>
       <c r="D91" s="1" t="s">
@@ -7043,52 +7043,52 @@
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*4290.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>879086</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="G94" s="2" t="s">
-        <v>24</v>
+      <c r="G94" s="2">
+        <v>4</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*4290.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A35:K35"/>
     <mergeCell ref="A75:K75"/>