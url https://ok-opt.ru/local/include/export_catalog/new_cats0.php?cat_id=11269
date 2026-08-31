--- v3 (2026-07-11)
+++ v4 (2026-08-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,726 +69,729 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Термостатическая регулирующая арматура</t>
   </si>
   <si>
     <t>Термостатическая арматура VIEIR</t>
   </si>
   <si>
     <t>Клапана термостатические VIEIR</t>
   </si>
   <si>
     <t>RAR-120007</t>
   </si>
   <si>
     <t>VR282</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) ПРЯМОЙ VR 1/2" (1 /60шт)</t>
   </si>
   <si>
-    <t>662.97 руб.</t>
+    <t>723.54 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAR-120008</t>
   </si>
   <si>
     <t>VR283</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) ПРЯМОЙ VR 3/4" (1 /60шт)</t>
   </si>
   <si>
-    <t>918.75 руб.</t>
+    <t>1 003.52 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120009</t>
+  </si>
+  <si>
+    <t>VR280</t>
+  </si>
+  <si>
+    <t>Клапан термостатический (M30x1,5) УГЛОВОЙ VR 1/2" (10/60шт)</t>
+  </si>
+  <si>
+    <t>677.93 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120010</t>
+  </si>
+  <si>
+    <t>VR281</t>
+  </si>
+  <si>
+    <t>Клапан термостатический (M30x1,5) УГЛОВОЙ VR 3/4" (10/60шт)</t>
+  </si>
+  <si>
+    <t>918.58 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>RAR-120009</t>
-[...22 lines deleted...]
-  <si>
     <t>RAR-120019</t>
   </si>
   <si>
     <t>VR348</t>
   </si>
   <si>
     <t>Клапан ОСЕВОЙ термостатический (M30X1,5)  1/2" ViEiR (10/60шт)</t>
   </si>
   <si>
-    <t>655.62 руб.</t>
+    <t>715.68 руб.</t>
+  </si>
+  <si>
+    <t>VER-001082</t>
+  </si>
+  <si>
+    <t>VR280-C</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой верхний, черный 1/2" (80/10шт)</t>
+  </si>
+  <si>
+    <t>710.96 руб.</t>
+  </si>
+  <si>
+    <t>VER-001083</t>
+  </si>
+  <si>
+    <t>VR280-F</t>
+  </si>
+  <si>
+    <t>Вентиль термостатический угловой верхний, белый 1/2" (80/10шт)</t>
+  </si>
+  <si>
+    <t>Комплекты термостатические VIEIR</t>
+  </si>
+  <si>
+    <t>RAR-120001</t>
+  </si>
+  <si>
+    <t>VR312</t>
+  </si>
+  <si>
+    <t>Комплект термостатический VR для подключения рад-ра 1/2 ПРЯМОЙ (3 в 1 ) (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 590.21 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120002</t>
+  </si>
+  <si>
+    <t>VR313</t>
+  </si>
+  <si>
+    <t>Комплект термостатический VR для подключения рад-ра 3/4 ПРЯМОЙ (3 в 1 ) (1/25шт)</t>
+  </si>
+  <si>
+    <t>2 035.35 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120003</t>
+  </si>
+  <si>
+    <t>VR310</t>
+  </si>
+  <si>
+    <t>Комплект термостатический VR для подключения рад-ра 1/2 УГЛОВОЙ (3 в 1 ) (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 495.84 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120004</t>
+  </si>
+  <si>
+    <t>VR311</t>
+  </si>
+  <si>
+    <t>Комплект термостатический VR для подключения рад-ра 3/4 УГЛОВОЙ (3 в 1 ) (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 918.95 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120038</t>
+  </si>
+  <si>
+    <t>VR342</t>
+  </si>
+  <si>
+    <t>Комплект термостатический VR для подключения рад-ра 1/2 УГЛОВОЙ (2 в 1 - регул.клап+термоголовка)</t>
+  </si>
+  <si>
+    <t>1 031.83 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120039</t>
+  </si>
+  <si>
+    <t>VR343</t>
+  </si>
+  <si>
+    <t>Комплект термостатический VR для подключения рад-ра 1/2 ПРЯМОЙ (2 в 1 - регул.клап+термоголовка)</t>
+  </si>
+  <si>
+    <t>1 187.55 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120040</t>
+  </si>
+  <si>
+    <t>VR341</t>
+  </si>
+  <si>
+    <t>Комплект термостатический RTL  для подключ рад-ра 1/2 ПРЯМОЙ VIEIR (2 в 1 - регул.клап+термоголовка)</t>
+  </si>
+  <si>
+    <t>1 848.17 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120100</t>
+  </si>
+  <si>
+    <t>VR340</t>
+  </si>
+  <si>
+    <t>Комплект ОСЕВОЙ термостатический VR для  рад-ра 1/2 угловой (3 в 1) (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 673.58 руб.</t>
+  </si>
+  <si>
+    <t>VER-000641</t>
+  </si>
+  <si>
+    <t>VR310-F</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий 1/2"  УГЛОВОЙ (25/1шт) "ViEiR"</t>
+  </si>
+  <si>
+    <t>2 041.64 руб.</t>
+  </si>
+  <si>
+    <t>VER-000642</t>
+  </si>
+  <si>
+    <t>VR310-C</t>
+  </si>
+  <si>
+    <t>VER-001518</t>
+  </si>
+  <si>
+    <t>VR340-F</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий осевой 1/2" БЕЛЫЙ (25/5шт)</t>
+  </si>
+  <si>
+    <t>2 036.92 руб.</t>
+  </si>
+  <si>
+    <t>VER-001519</t>
+  </si>
+  <si>
+    <t>VR340-C</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий осевой 1/2" ЧЕРНЫЙ (25/5шт)</t>
+  </si>
+  <si>
+    <t>VER-001520</t>
+  </si>
+  <si>
+    <t>VR340-G</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий осевой 1/2" СЕРЫЙ (25/5шт)</t>
+  </si>
+  <si>
+    <t>VER-001649</t>
+  </si>
+  <si>
+    <t>VR501</t>
+  </si>
+  <si>
+    <t>Комплект терморегулирующий для радиаторов 1/2"- Ø15мм (36/6шт)</t>
+  </si>
+  <si>
+    <t>2 043.21 руб.</t>
+  </si>
+  <si>
+    <t>VER-001650</t>
+  </si>
+  <si>
+    <t>VR501-F</t>
+  </si>
+  <si>
+    <t>2 515.09 руб.</t>
+  </si>
+  <si>
+    <t>VER-001651</t>
+  </si>
+  <si>
+    <t>VR501-C</t>
+  </si>
+  <si>
+    <t>VER-001652</t>
+  </si>
+  <si>
+    <t>VR501-G</t>
+  </si>
+  <si>
+    <t>VER-001653</t>
+  </si>
+  <si>
+    <t>VR500</t>
+  </si>
+  <si>
+    <t>2 051.08 руб.</t>
+  </si>
+  <si>
+    <t>VER-001654</t>
+  </si>
+  <si>
+    <t>VR500-F</t>
+  </si>
+  <si>
+    <t>2 519.81 руб.</t>
+  </si>
+  <si>
+    <t>VER-001655</t>
+  </si>
+  <si>
+    <t>VR500-C</t>
+  </si>
+  <si>
+    <t>VER-001656</t>
+  </si>
+  <si>
+    <t>VR500-G</t>
+  </si>
+  <si>
+    <t>Термостатическая арматура VALTEC</t>
+  </si>
+  <si>
+    <t>Клапана термостатические VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-612011</t>
+  </si>
+  <si>
+    <t>VT.031.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. угловой 1/2" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 541.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-612012</t>
+  </si>
+  <si>
+    <t>VT.031.N.05</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. угловой 3/4" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>2 239.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612013</t>
+  </si>
+  <si>
+    <t>VT.031.NR.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. угловой 1/2"  (с доп. уплотнением)  (15 /60шт)</t>
+  </si>
+  <si>
+    <t>919.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612014</t>
+  </si>
+  <si>
+    <t>VT.031.NER.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. угловой (с доп. уплотнением) 1/2" * Евроконус</t>
+  </si>
+  <si>
+    <t>944.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612015</t>
+  </si>
+  <si>
+    <t>VT.032.N.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. прямой 1/2"   (10 /80шт)</t>
+  </si>
+  <si>
+    <t>1 673.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-612016</t>
+  </si>
+  <si>
+    <t>VT.032.N.05</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. прямой 3/4" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>2 304.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612017</t>
+  </si>
+  <si>
+    <t>VT.032.NR.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. прямой 1/2"  (с доп. уплотнением) (15 /60шт)</t>
+  </si>
+  <si>
+    <t>956.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-612018</t>
+  </si>
+  <si>
+    <t>VT.032.NER.04</t>
+  </si>
+  <si>
+    <t>Клапан термостатический для рад. прямой (с доп. уплотнением) 1/2" * Евроконус</t>
+  </si>
+  <si>
+    <t>963.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VER-001082</t>
-[...337 lines deleted...]
-  <si>
     <t>VLC-612019</t>
   </si>
   <si>
     <t>VT.033.N.04</t>
   </si>
   <si>
     <t>Клапан термост-ий повышенной пропускной спос-ти угл., 1/2"  (8 /96шт)</t>
   </si>
   <si>
-    <t>1 116.00 руб.</t>
+    <t>1 176.00 руб.</t>
   </si>
   <si>
     <t>VLC-612020</t>
   </si>
   <si>
     <t>VT.033.N.05</t>
   </si>
   <si>
     <t>Клапан термост-ий повышенной пропускной спос-ти угл., 3/4"  (4 /64шт)</t>
   </si>
   <si>
-    <t>1 751.00 руб.</t>
+    <t>1 907.00 руб.</t>
   </si>
   <si>
     <t>VLC-612021</t>
   </si>
   <si>
     <t>VT.034.N.04</t>
   </si>
   <si>
     <t>Клапан термост-ий повышенной пропускной спос-ти прям., 1/2"  (8 /96шт)</t>
   </si>
   <si>
-    <t>1 192.00 руб.</t>
+    <t>1 298.00 руб.</t>
   </si>
   <si>
     <t>VLC-612022</t>
   </si>
   <si>
     <t>VT.034.N.05</t>
   </si>
   <si>
     <t>Клапан термост-ий повышенной пропускной спос-ти прям., 3/4"  (5 /60шт)</t>
   </si>
   <si>
-    <t>1 974.00 руб.</t>
+    <t>2 149.00 руб.</t>
   </si>
   <si>
     <t>VLC-612023</t>
   </si>
   <si>
     <t>VT.035.L.04</t>
   </si>
   <si>
     <t>Клапан термост-ий под приварку лев.  (5 /36шт)</t>
   </si>
   <si>
     <t>1 002.00 руб.</t>
   </si>
   <si>
     <t>VLC-612024</t>
   </si>
   <si>
     <t>VT.035.R.04</t>
   </si>
   <si>
     <t>Клапан термост-ий под приварку прав.  (5 /36шт)</t>
   </si>
   <si>
     <t>VLC-612025</t>
   </si>
   <si>
     <t>VT.037.N.04</t>
   </si>
   <si>
     <t>Клапан термостатический для радиатора угловой с преднастройкой (KV 0,1-0,6) 1/2" (10 /80шт)</t>
   </si>
   <si>
-    <t>1 715.00 руб.</t>
+    <t>1 783.00 руб.</t>
   </si>
   <si>
     <t>VLC-612026</t>
   </si>
   <si>
     <t>VT.037.N.05</t>
   </si>
   <si>
     <t>Клапан термостатический для радиатора угловой с преднастройкой (KV 0,1-0,6) 3/4"  (10 /80шт)</t>
   </si>
   <si>
     <t>2 357.00 руб.</t>
   </si>
   <si>
     <t>VLC-612027</t>
   </si>
   <si>
     <t>VT.038.N.04</t>
   </si>
   <si>
     <t>Клапан термостатический для радиатора прямой с преднастройкой (KV 0,1-0,6) 1/2" (10 /80шт)</t>
   </si>
   <si>
     <t>1 963.00 руб.</t>
   </si>
   <si>
     <t>VLC-612028</t>
   </si>
   <si>
     <t>VT.038.N.05</t>
   </si>
   <si>
     <t>Клапан термостатический для радиатора прямой с преднастройкой (KV 0,1-0,6) 3/4" (10 /80шт)</t>
   </si>
   <si>
     <t>2 510.00 руб.</t>
   </si>
   <si>
     <t>VLC-612033</t>
   </si>
   <si>
     <t>VT.049.NE.04</t>
   </si>
   <si>
     <t>Клапан термост-ий для рад. угл-ой. с ОСЕВЫМ управл, предварительной настройкой, воздухоотводчиком Ев</t>
   </si>
   <si>
-    <t>757.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-612034</t>
   </si>
   <si>
     <t>VT.179.N.04</t>
   </si>
   <si>
     <t>Клапан термостатический для радиатора угловой с ОСЕВЫМ управлением 1/2" (10 /80шт)</t>
   </si>
   <si>
     <t>1 935.00 руб.</t>
   </si>
   <si>
     <t>VLC-612038</t>
   </si>
   <si>
     <t>VT.180.NER.04</t>
   </si>
   <si>
     <t>Клапан термост-ий с преднастр-ой ОСЕВОЙ (с доп. уплотн.), 1/2" с перех. на "евроконус"</t>
   </si>
   <si>
+    <t>1 175.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-900441</t>
   </si>
   <si>
     <t>VT.PTV.30.0</t>
   </si>
   <si>
     <t>Запирающий латунный колпачок для термостатического клапана</t>
   </si>
   <si>
-    <t>238.00 руб.</t>
+    <t>251.00 руб.</t>
   </si>
   <si>
     <t>VLC-901141</t>
   </si>
   <si>
     <t>VT.179.NRC.04</t>
   </si>
   <si>
     <t>Клапан радиаторный осевой с преднастройкой  DN15,  1/2 "</t>
   </si>
   <si>
     <t>948.00 руб.</t>
   </si>
   <si>
     <t>VLC-901142</t>
   </si>
   <si>
     <t>VT.037.NRC.04</t>
   </si>
   <si>
     <t>Клапан радиаторный угловой с преднастройкой DN15, 1/2 "</t>
   </si>
   <si>
-    <t>772.00 руб.</t>
+    <t>840.00 руб.</t>
   </si>
   <si>
     <t>VLC-901143</t>
   </si>
   <si>
     <t>VT.038.NRC.04</t>
   </si>
   <si>
     <t>Клапан радиаторный прямой с преднастройкой DN15, 1/2 "</t>
   </si>
   <si>
     <t>889.00 руб.</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
     <t>Комплекты термостатические VALTEC</t>
   </si>
   <si>
     <t>VLC-612029</t>
   </si>
   <si>
     <t>VT.045.N.04</t>
   </si>
   <si>
     <t>Комплект терморег-го оборуд-я д/рад., угловой 1/2" (термост-ая головка, термостат-й клапан, запорный</t>
   </si>
   <si>
-    <t>2 194.00 руб.</t>
+    <t>2 311.00 руб.</t>
   </si>
   <si>
     <t>VLC-612030</t>
   </si>
   <si>
     <t>VT.046.N.04</t>
   </si>
   <si>
     <t>Комплект терморег-го оборуд-я д/рад., прямой 1/2" (термост-ая головка, термостат-й клапан, запорный</t>
   </si>
   <si>
-    <t>2 384.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;1000</t>
+    <t>2 596.00 руб.</t>
   </si>
   <si>
     <t>VLC-612031</t>
   </si>
   <si>
     <t>VT.047.N.04</t>
   </si>
   <si>
     <t>Клапан с термостатической головкой для рад. угловой 1/2"  (1 /22шт)</t>
   </si>
   <si>
-    <t>1 421.00 руб.</t>
+    <t>1 547.00 руб.</t>
   </si>
   <si>
     <t>VLC-612032</t>
   </si>
   <si>
     <t>VT.048.N.04</t>
   </si>
   <si>
     <t>Клапан с термостатической головкой для рад. прямой 1/2"  (1 /22шт)</t>
   </si>
   <si>
-    <t>1 404.00 руб.</t>
+    <t>1 479.00 руб.</t>
   </si>
   <si>
     <t>VLC-612039</t>
   </si>
   <si>
     <t>VT.045.NER.04</t>
   </si>
   <si>
     <t>Компл. термор-го оборуд-я д/рад., угл., 1/2" с перех. на "евроконус" (терм.головка,терм.клап.,зап.кл</t>
   </si>
   <si>
-    <t>2 102.00 руб.</t>
+    <t>2 214.00 руб.</t>
   </si>
   <si>
     <t>VLC-612040</t>
   </si>
   <si>
     <t>VT.046.NER.04</t>
   </si>
   <si>
     <t>Компл. термор-го оборуд-я д/рад., прям., 1/2" с перех. на "евроконус" (терм.головка,терм.клап.,зап.к</t>
   </si>
   <si>
-    <t>1 932.00 руб.</t>
+    <t>2 035.00 руб.</t>
   </si>
   <si>
     <t>VLC-901144</t>
   </si>
   <si>
     <t>VT.045.BR.04</t>
   </si>
   <si>
     <t>Комплект терморегулирующего оборудования для радиатора угловой (черный) DN15, 1/2"</t>
   </si>
   <si>
     <t>2 264.00 руб.</t>
   </si>
   <si>
     <t>VLC-901145</t>
   </si>
   <si>
     <t>VT.045.GR.04</t>
   </si>
   <si>
     <t>Комплект терморегулирующего оборудования для радиатора угловой (серый) DN15, 1/2"</t>
   </si>
   <si>
     <t>VLC-901146</t>
   </si>
@@ -4090,1464 +4093,1464 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*662.97</f>
+        <f>J6*723.54</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819003</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>24</v>
+      <c r="G7" s="2">
+        <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*918.75</f>
+        <f>J7*1003.52</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819004</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>8</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*621.81</f>
+        <f>J8*677.93</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819005</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*842.31</f>
+        <f>J9*918.58</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825188</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*655.62</f>
+        <f>J10*715.68</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954083</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*651.21</f>
+        <f>J11*710.96</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954084</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G12" s="2">
         <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*651.21</f>
+        <f>J12*710.96</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>818996</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G14" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1458.24</f>
+        <f>J14*1590.21</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>818997</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G15" s="2">
+        <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1863.96</f>
+        <f>J15*2035.35</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>818998</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1370.04</f>
+        <f>J16*1495.84</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>818999</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1758.12</f>
+        <f>J17*1918.95</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>832494</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G18" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*945.21</f>
+        <f>J18*1031.83</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>830638</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G19" s="2">
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1087.80</f>
+        <f>J19*1187.55</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>832495</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1693.44</f>
+        <f>J20*1848.17</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>828461</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1533.21</f>
+        <f>J21*1673.58</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>880051</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1797.81</f>
+        <f>J22*2041.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>880052</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G23" s="2">
         <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1797.81</f>
+        <f>J23*2041.64</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885828</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1865.43</f>
+        <f>J24*2036.92</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885829</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G25" s="2">
         <v>10</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1865.43</f>
+        <f>J25*2036.92</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885830</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1865.43</f>
+        <f>J26*2036.92</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955758</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1872.78</f>
+        <f>J27*2043.21</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>955759</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2304.96</f>
+        <f>J28*2515.09</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955760</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2304.96</f>
+        <f>J29*2515.09</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955761</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2304.96</f>
+        <f>J30*2515.09</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955762</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1880.13</f>
+        <f>J31*2051.08</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955763</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="G32" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2309.37</f>
+        <f>J32*2519.81</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955764</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2309.37</f>
+        <f>J33*2519.81</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955765</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2309.37</f>
+        <f>J34*2519.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="2">
       <c r="A35" s="8" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="3">
       <c r="A36" s="9" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="9"/>
       <c r="I36" s="9"/>
       <c r="J36" s="9"/>
       <c r="K36" s="9"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>818969</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G37" s="2">
         <v>7</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1541.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>818970</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*2153.00</f>
+        <f>J38*2239.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>818971</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G39" s="2">
+        <v>2</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*919.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>818972</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G40" s="2">
+        <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*944.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>818973</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="F41" s="2" t="s">
+      <c r="G41" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="H41" s="2" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1673.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>818974</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2216.00</f>
+        <f>J42*2304.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>818975</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G43" s="2">
+        <v>5</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*907.00</f>
+        <f>J43*956.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>818976</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G44" s="2">
         <v>10</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*914.00</f>
+        <f>J44*963.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>818977</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G45" s="2">
         <v>6</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>37</v>
+        <v>120</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1116.00</f>
+        <f>J45*1176.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>818978</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1751.00</f>
+        <f>J46*1907.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>818979</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G47" s="2">
         <v>5</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1192.00</f>
+        <f>J47*1298.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>818980</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1974.00</f>
+        <f>J48*2149.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>818981</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
@@ -5598,1497 +5601,1497 @@
         <f>J50*1002.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>818983</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
-      <c r="H51" s="2">
-        <v>0</v>
+      <c r="H51" s="2" t="s">
+        <v>120</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*1715.00</f>
+        <f>J51*1783.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>818984</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>37</v>
+        <v>150</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*2357.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>818985</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1963.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>818986</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
-      <c r="H54" s="2">
-        <v>0</v>
+      <c r="H54" s="2" t="s">
+        <v>120</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*2510.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>818991</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*757.00</f>
+        <f>J55*0.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>818992</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*1935.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824488</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>154</v>
+        <v>201</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="H57" s="2">
-        <v>0</v>
+      <c r="H57" s="2" t="s">
+        <v>120</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1116.00</f>
+        <f>J57*1175.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>868523</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*238.00</f>
+        <f>J58*251.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>956467</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G59" s="2">
         <v>1</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*948.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>956468</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*772.00</f>
+        <f>J60*840.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>956469</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
-      <c r="H61" s="2">
-        <v>0</v>
+      <c r="H61" s="2" t="s">
+        <v>218</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*889.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="3">
       <c r="A62" s="9" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>818987</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G63" s="2">
         <v>10</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*2194.00</f>
+        <f>J63*2311.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>818988</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*2384.00</f>
+        <f>J64*2596.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>818989</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G65" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*1421.00</f>
+        <f>J65*1547.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>818990</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G66" s="2">
         <v>9</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*1404.00</f>
+        <f>J66*1479.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>824489</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>239</v>
+      </c>
+      <c r="G67" s="2">
+        <v>7</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*2102.00</f>
+        <f>J67*2214.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>824490</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G68" s="2">
         <v>6</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*1932.00</f>
+        <f>J68*2035.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>956470</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G69" s="2">
         <v>1</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*2264.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>956471</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F70" s="2" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>246</v>
       </c>
       <c r="G70" s="2">
         <v>1</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*2264.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>956472</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G71" s="2">
         <v>1</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>37</v>
+        <v>120</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*2264.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>956473</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G72" s="2">
         <v>1</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*2371.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>956474</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*2371.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>956475</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G74" s="2">
         <v>1</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*2371.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="2">
       <c r="A75" s="8" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>834474</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*569.87</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>834475</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*650.25</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>834476</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*1019.16</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>834477</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*528.94</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>834478</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G80" s="2">
         <v>3</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*727.69</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>834479</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*1093.48</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" outlineLevel="2">
       <c r="A82" s="8" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B82" s="8"/>
       <c r="C82" s="8"/>
       <c r="D82" s="8"/>
       <c r="E82" s="8"/>
       <c r="F82" s="8"/>
       <c r="G82" s="8"/>
       <c r="H82" s="8"/>
       <c r="I82" s="8"/>
       <c r="J82" s="8"/>
       <c r="K82" s="8"/>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>879063</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*3290.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>879064</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*3390.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>879065</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="F85" s="2" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*3390.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>879066</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*3390.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>879067</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*3390.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>879068</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*3190.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>879069</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*3390.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>879070</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*3390.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>879083</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*3990.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>879084</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*4290.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>879085</v>
       </c>
       <c r="C93" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F93" s="2" t="s">
         <v>324</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*4290.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>879086</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G94" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*4290.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A35:K35"/>
     <mergeCell ref="A75:K75"/>