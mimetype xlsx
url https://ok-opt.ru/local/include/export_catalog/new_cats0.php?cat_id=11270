--- v0 (2026-04-20)
+++ v1 (2026-07-11)
@@ -2043,52 +2043,52 @@
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>818996</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>24</v>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1458.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>818997</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -2114,86 +2114,86 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1863.96</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>818998</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1370.04</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>818999</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>24</v>
+      <c r="G17" s="2">
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1758.12</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>832494</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -2393,52 +2393,52 @@
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1797.81</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885828</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G24" s="2">
-        <v>7</v>
+      <c r="G24" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1865.43</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885829</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">