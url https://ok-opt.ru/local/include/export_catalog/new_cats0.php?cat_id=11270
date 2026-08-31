--- v1 (2026-07-11)
+++ v2 (2026-08-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,330 +69,327 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Арматура регулирующая для радиаторов</t>
   </si>
   <si>
     <t>Термостатическая регулирующая арматура</t>
   </si>
   <si>
     <t>Термостатическая арматура VIEIR</t>
   </si>
   <si>
     <t>Клапана термостатические VIEIR</t>
   </si>
   <si>
     <t>RAR-120007</t>
   </si>
   <si>
     <t>VR282</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) ПРЯМОЙ VR 1/2" (1 /60шт)</t>
   </si>
   <si>
-    <t>662.97 руб.</t>
+    <t>723.54 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>RAR-120008</t>
   </si>
   <si>
     <t>VR283</t>
   </si>
   <si>
     <t>Клапан термостатический (M30x1,5) ПРЯМОЙ VR 3/4" (1 /60шт)</t>
   </si>
   <si>
-    <t>918.75 руб.</t>
+    <t>1 003.52 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120009</t>
+  </si>
+  <si>
+    <t>VR280</t>
+  </si>
+  <si>
+    <t>Клапан термостатический (M30x1,5) УГЛОВОЙ VR 1/2" (10/60шт)</t>
+  </si>
+  <si>
+    <t>677.93 руб.</t>
+  </si>
+  <si>
+    <t>RAR-120010</t>
+  </si>
+  <si>
+    <t>VR281</t>
+  </si>
+  <si>
+    <t>Клапан термостатический (M30x1,5) УГЛОВОЙ VR 3/4" (10/60шт)</t>
+  </si>
+  <si>
+    <t>918.58 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>RAR-120009</t>
-[...22 lines deleted...]
-  <si>
     <t>RAR-120019</t>
   </si>
   <si>
     <t>VR348</t>
   </si>
   <si>
     <t>Клапан ОСЕВОЙ термостатический (M30X1,5)  1/2" ViEiR (10/60шт)</t>
   </si>
   <si>
-    <t>655.62 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>715.68 руб.</t>
   </si>
   <si>
     <t>VER-001082</t>
   </si>
   <si>
     <t>VR280-C</t>
   </si>
   <si>
     <t>Вентиль термостатический угловой верхний, черный 1/2" (80/10шт)</t>
   </si>
   <si>
-    <t>651.21 руб.</t>
+    <t>710.96 руб.</t>
   </si>
   <si>
     <t>VER-001083</t>
   </si>
   <si>
     <t>VR280-F</t>
   </si>
   <si>
     <t>Вентиль термостатический угловой верхний, белый 1/2" (80/10шт)</t>
   </si>
   <si>
     <t>Комплекты термостатические VIEIR</t>
   </si>
   <si>
     <t>RAR-120001</t>
   </si>
   <si>
     <t>VR312</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 ПРЯМОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 458.24 руб.</t>
+    <t>1 590.21 руб.</t>
   </si>
   <si>
     <t>RAR-120002</t>
   </si>
   <si>
     <t>VR313</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 3/4 ПРЯМОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 863.96 руб.</t>
+    <t>2 035.35 руб.</t>
   </si>
   <si>
     <t>RAR-120003</t>
   </si>
   <si>
     <t>VR310</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 УГЛОВОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 370.04 руб.</t>
+    <t>1 495.84 руб.</t>
   </si>
   <si>
     <t>RAR-120004</t>
   </si>
   <si>
     <t>VR311</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 3/4 УГЛОВОЙ (3 в 1 ) (1/25шт)</t>
   </si>
   <si>
-    <t>1 758.12 руб.</t>
+    <t>1 918.95 руб.</t>
   </si>
   <si>
     <t>RAR-120038</t>
   </si>
   <si>
     <t>VR342</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 УГЛОВОЙ (2 в 1 - регул.клап+термоголовка)</t>
   </si>
   <si>
-    <t>945.21 руб.</t>
+    <t>1 031.83 руб.</t>
   </si>
   <si>
     <t>RAR-120039</t>
   </si>
   <si>
     <t>VR343</t>
   </si>
   <si>
     <t>Комплект термостатический VR для подключения рад-ра 1/2 ПРЯМОЙ (2 в 1 - регул.клап+термоголовка)</t>
   </si>
   <si>
-    <t>1 087.80 руб.</t>
+    <t>1 187.55 руб.</t>
   </si>
   <si>
     <t>RAR-120040</t>
   </si>
   <si>
     <t>VR341</t>
   </si>
   <si>
     <t>Комплект термостатический RTL  для подключ рад-ра 1/2 ПРЯМОЙ VIEIR (2 в 1 - регул.клап+термоголовка)</t>
   </si>
   <si>
-    <t>1 693.44 руб.</t>
+    <t>1 848.17 руб.</t>
   </si>
   <si>
     <t>RAR-120100</t>
   </si>
   <si>
     <t>VR340</t>
   </si>
   <si>
     <t>Комплект ОСЕВОЙ термостатический VR для  рад-ра 1/2 угловой (3 в 1) (1/25шт)</t>
   </si>
   <si>
-    <t>1 533.21 руб.</t>
+    <t>1 673.58 руб.</t>
   </si>
   <si>
     <t>VER-000641</t>
   </si>
   <si>
     <t>VR310-F</t>
   </si>
   <si>
     <t>Комплект терморегулирующий 1/2"  УГЛОВОЙ (25/1шт) "ViEiR"</t>
   </si>
   <si>
-    <t>1 797.81 руб.</t>
+    <t>2 041.64 руб.</t>
   </si>
   <si>
     <t>VER-000642</t>
   </si>
   <si>
     <t>VR310-C</t>
   </si>
   <si>
     <t>VER-001518</t>
   </si>
   <si>
     <t>VR340-F</t>
   </si>
   <si>
     <t>Комплект терморегулирующий осевой 1/2" БЕЛЫЙ (25/5шт)</t>
   </si>
   <si>
-    <t>1 865.43 руб.</t>
+    <t>2 036.92 руб.</t>
   </si>
   <si>
     <t>VER-001519</t>
   </si>
   <si>
     <t>VR340-C</t>
   </si>
   <si>
     <t>Комплект терморегулирующий осевой 1/2" ЧЕРНЫЙ (25/5шт)</t>
   </si>
   <si>
     <t>VER-001520</t>
   </si>
   <si>
     <t>VR340-G</t>
   </si>
   <si>
     <t>Комплект терморегулирующий осевой 1/2" СЕРЫЙ (25/5шт)</t>
   </si>
   <si>
     <t>VER-001649</t>
   </si>
   <si>
     <t>VR501</t>
   </si>
   <si>
     <t>Комплект терморегулирующий для радиаторов 1/2"- Ø15мм (36/6шт)</t>
   </si>
   <si>
-    <t>1 872.78 руб.</t>
+    <t>2 043.21 руб.</t>
   </si>
   <si>
     <t>VER-001650</t>
   </si>
   <si>
     <t>VR501-F</t>
   </si>
   <si>
-    <t>2 304.96 руб.</t>
+    <t>2 515.09 руб.</t>
   </si>
   <si>
     <t>VER-001651</t>
   </si>
   <si>
     <t>VR501-C</t>
   </si>
   <si>
     <t>VER-001652</t>
   </si>
   <si>
     <t>VR501-G</t>
   </si>
   <si>
     <t>VER-001653</t>
   </si>
   <si>
     <t>VR500</t>
   </si>
   <si>
-    <t>1 880.13 руб.</t>
+    <t>2 051.08 руб.</t>
   </si>
   <si>
     <t>VER-001654</t>
   </si>
   <si>
     <t>VR500-F</t>
   </si>
   <si>
-    <t>2 309.37 руб.</t>
+    <t>2 519.81 руб.</t>
   </si>
   <si>
     <t>VER-001655</t>
   </si>
   <si>
     <t>VR500-C</t>
   </si>
   <si>
     <t>VER-001656</t>
   </si>
   <si>
     <t>VR500-G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1795,1012 +1792,1012 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*662.97</f>
+        <f>J6*723.54</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819003</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>24</v>
+      <c r="G7" s="2">
+        <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*918.75</f>
+        <f>J7*1003.52</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819004</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>8</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*621.81</f>
+        <f>J8*677.93</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819005</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*842.31</f>
+        <f>J9*918.58</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825188</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*655.62</f>
+        <f>J10*715.68</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954083</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*651.21</f>
+        <f>J11*710.96</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>954084</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="G12" s="2">
         <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*651.21</f>
+        <f>J12*710.96</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="3">
       <c r="A13" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>818996</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G14" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1458.24</f>
+        <f>J14*1590.21</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>818997</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G15" s="2">
+        <v>5</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1863.96</f>
+        <f>J15*2035.35</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>818998</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1370.04</f>
+        <f>J16*1495.84</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>818999</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G17" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1758.12</f>
+        <f>J17*1918.95</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>832494</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G18" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*945.21</f>
+        <f>J18*1031.83</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>830638</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G19" s="2">
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1087.80</f>
+        <f>J19*1187.55</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>832495</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1693.44</f>
+        <f>J20*1848.17</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>828461</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1533.21</f>
+        <f>J21*1673.58</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>880051</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G22" s="2">
         <v>10</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1797.81</f>
+        <f>J22*2041.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>880052</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G23" s="2">
         <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1797.81</f>
+        <f>J23*2041.64</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885828</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1865.43</f>
+        <f>J24*2036.92</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>885829</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G25" s="2">
         <v>10</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1865.43</f>
+        <f>J25*2036.92</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885830</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1865.43</f>
+        <f>J26*2036.92</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955758</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1872.78</f>
+        <f>J27*2043.21</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>955759</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2304.96</f>
+        <f>J28*2515.09</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>955760</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2304.96</f>
+        <f>J29*2515.09</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>955761</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2304.96</f>
+        <f>J30*2515.09</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>955762</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1880.13</f>
+        <f>J31*2051.08</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>955763</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="G32" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2309.37</f>
+        <f>J32*2519.81</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>955764</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2309.37</f>
+        <f>J33*2519.81</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>955765</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2309.37</f>
+        <f>J34*2519.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A13:K13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>