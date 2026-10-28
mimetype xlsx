--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -88,50 +88,53 @@
   <si>
     <t>Бак расш. для ГВС и ХВС 8л. СИНИЙ (1/8шт)</t>
   </si>
   <si>
     <t>2 457.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1011006</t>
   </si>
   <si>
     <t>VT.AV.B.060012</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 12л. СИНИЙ (1/8шт)</t>
   </si>
   <si>
     <t>2 729.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-1011007</t>
   </si>
   <si>
     <t>VT.AV.B.060024</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 24л. СИНИЙ (1/4шт)</t>
   </si>
   <si>
     <t>3 424.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011008</t>
   </si>
   <si>
     <t>VT.AV.B.060050</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 50л. СИНИЙ (с ножками)</t>
   </si>
   <si>
     <t>9 894.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011009</t>
@@ -220,828 +223,825 @@
   <si>
     <t>VLC-900405</t>
   </si>
   <si>
     <t>VT.AV.B.080500</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 500л. СИНИЙ</t>
   </si>
   <si>
     <t>73 940.00 руб.</t>
   </si>
   <si>
     <t>VLC-900902</t>
   </si>
   <si>
     <t>VT.A.R.050018</t>
   </si>
   <si>
     <t>Бак расш. для с-м водосн. 18л./4,0 - 10bar (3/4")</t>
   </si>
   <si>
     <t>5 440.00 руб.</t>
   </si>
   <si>
+    <t>VLC-900903</t>
+  </si>
+  <si>
+    <t>VT.A.R.050035</t>
+  </si>
+  <si>
+    <t>Бак расш. для с-м водосн. 35л./4,0 - 10bar (3/4")</t>
+  </si>
+  <si>
+    <t>8 386.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901187</t>
+  </si>
+  <si>
+    <t>VT.AV.B.060018</t>
+  </si>
+  <si>
+    <t>Бак расш. для ГВС и ХВС 18л. СИНИЙ</t>
+  </si>
+  <si>
+    <t>3 228.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901188</t>
+  </si>
+  <si>
+    <t>VT.AV.B.060035</t>
+  </si>
+  <si>
+    <t>Бак расш. для ГВС и ХВС 35л. СИНИЙ</t>
+  </si>
+  <si>
+    <t>5 941.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для водоснабжения VIEIR</t>
+  </si>
+  <si>
+    <t>BAK-220001</t>
+  </si>
+  <si>
+    <t>VEC-50</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения VR 50л вертикальный</t>
+  </si>
+  <si>
+    <t>4 798.64 руб.</t>
+  </si>
+  <si>
+    <t>BAK-220002</t>
+  </si>
+  <si>
+    <t>VEC-80</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения VR 80л вертикальный</t>
+  </si>
+  <si>
+    <t>8 587.04 руб.</t>
+  </si>
+  <si>
+    <t>BAK-220003</t>
+  </si>
+  <si>
+    <t>VEC-100</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения VR 100л вертикальный</t>
+  </si>
+  <si>
+    <t>9 142.98 руб.</t>
+  </si>
+  <si>
+    <t>BAK-220004</t>
+  </si>
+  <si>
+    <t>VFC-24</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения VR 24л горизонтальный</t>
+  </si>
+  <si>
+    <t>2 758.14 руб.</t>
+  </si>
+  <si>
+    <t>BAK-220005</t>
+  </si>
+  <si>
+    <t>VFC-50</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения VR 50л горизонтальный</t>
+  </si>
+  <si>
+    <t>BAK-220006</t>
+  </si>
+  <si>
+    <t>VFC-80</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения VR 80л горизонтальный</t>
+  </si>
+  <si>
+    <t>Баки для водоснабжения ZEGOR</t>
+  </si>
+  <si>
+    <t>ZGR-001090</t>
+  </si>
+  <si>
+    <t>YT-24EH</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения 24л горизонтальный (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>2 494.74 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001091</t>
+  </si>
+  <si>
+    <t>YT-50EH</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения 50л горизонтальный (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>4 331.11 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001092</t>
+  </si>
+  <si>
+    <t>YT-24SH</t>
+  </si>
+  <si>
+    <t>Бак мембранный НЕРЖ для водоснабжения 24л горизонтальный (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>5 218.63 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001093</t>
+  </si>
+  <si>
+    <t>YT-50SH</t>
+  </si>
+  <si>
+    <t>Бак мембранный НЕРЖ для водоснабжения 50л горизонтальный (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>10 017.70 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001178</t>
+  </si>
+  <si>
+    <t>YT-100EH</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения 100л горизонтальный (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>9 142.82 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001191</t>
+  </si>
+  <si>
+    <t>YT-80EH</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения 80л горизонтальный (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>8 797.76 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001192</t>
+  </si>
+  <si>
+    <t>YT-80EV</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения 80л ВЕРТИКАЛЬНЫЙ (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>9 238.36 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001193</t>
+  </si>
+  <si>
+    <t>YT-100EV</t>
+  </si>
+  <si>
+    <t>Бак мембранный для водоснабжения 100л ВЕРТИКАЛЬНЫЙ (гидроаккумулятор) (1шт)</t>
+  </si>
+  <si>
+    <t>9 795.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для водоснабжения UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101734</t>
+  </si>
+  <si>
+    <t>Вертикальный гидроаккум. 100 V, фланец- нерж. сталь, 100 л</t>
+  </si>
+  <si>
+    <t>8 761.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101735</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор   2л.(верт) синий</t>
+  </si>
+  <si>
+    <t>762.20 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101736</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  24л.(гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>6 753.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101737</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  50л, (гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>11 481.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101738</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  50л.(гор)</t>
+  </si>
+  <si>
+    <t>5 020.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101739</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  80л, (вер.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>18 135.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101740</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  80л, (гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>17 463.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101741</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 100л, (гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>20 492.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101742</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 150л.(вер) с манометром</t>
+  </si>
+  <si>
+    <t>19 253.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101743</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 200л.(вер) с манометром</t>
+  </si>
+  <si>
+    <t>25 049.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101744</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 300л.(вер) с манометром</t>
+  </si>
+  <si>
+    <t>34 805.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для водоснабжения UNIPUMP (Россия)</t>
+  </si>
+  <si>
+    <t>UNI-101706</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 100 (нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 542.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101707</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 100Н (фланец нерж., нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 936.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101708</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 100НВ (фланец нерж., верхнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 863.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101709</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 50 (нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 144.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101710</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 50Н (фланец нерж., нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 538.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101711</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 50НВ (фланец нерж., верхнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 445.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101712</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 80 (нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 023.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101713</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 80Н (фланец нерж., нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 417.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101714</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 80НВ (фланец нерж., верхнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 344.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101715</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 100М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 718.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101716</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 24М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>3 318.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101717</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 35М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 328.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101718</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 50М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 269.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101719</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 80М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 147.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101720</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор подвесной ГП 24 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>2 959.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101721</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор подвесной ГП 35 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 120.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для отопления</t>
+  </si>
+  <si>
+    <t>Баки для отопления VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-1011014</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060008</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 8л. КРАСНЫЙ (1/8шт)</t>
+  </si>
+  <si>
+    <t>2 465.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011015</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060012</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 12л. КРАСНЫЙ (1/8шт)</t>
+  </si>
+  <si>
+    <t>2 687.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011016</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060018</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 18л. КРАСНЫЙ (1/4шт)</t>
+  </si>
+  <si>
+    <t>2 911.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011017</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060024</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 24л. КРАСНЫЙ (1/4шт)</t>
+  </si>
+  <si>
+    <t>3 167.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011018</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060035</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 35л. КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>6 012.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011019</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060050</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 50л. КРАСНЫЙ (с ножками)</t>
+  </si>
+  <si>
+    <t>7 229.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011020</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060080</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 80л. КРАСНЫЙ (с ножками)</t>
+  </si>
+  <si>
+    <t>10 002.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011021</t>
+  </si>
+  <si>
+    <t>VT.RV.R.060100</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 100л. КРАСНЫЙ (с ножками)</t>
+  </si>
+  <si>
+    <t>14 166.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1011022</t>
+  </si>
+  <si>
+    <t>VT.RV.R.070150</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 150л. КРАСНЫЙ (с ножками)</t>
+  </si>
+  <si>
+    <t>20 983.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900406</t>
+  </si>
+  <si>
+    <t>VT.RV.R.081000</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 1000л. КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>241 490.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900407</t>
+  </si>
+  <si>
+    <t>VT.RV.R.080200</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 200л. КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>37 877.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900408</t>
+  </si>
+  <si>
+    <t>VT.RV.R.080300</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 300л. КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>41 402.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900409</t>
+  </si>
+  <si>
+    <t>VT.RV.R.080500</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 500л. КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>78 378.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900410</t>
+  </si>
+  <si>
+    <t>VT.RV.R.080750</t>
+  </si>
+  <si>
+    <t>Бак расш. для отопления 750л. КРАСНЫЙ</t>
+  </si>
+  <si>
+    <t>165 989.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900524</t>
+  </si>
+  <si>
+    <t>VT.F.R.050008</t>
+  </si>
+  <si>
+    <t>Бак расш. Красный для отопления 8л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
+  </si>
+  <si>
+    <t>2 886.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900525</t>
+  </si>
+  <si>
+    <t>VT.F.R.050012</t>
+  </si>
+  <si>
+    <t>Бак расш. Красный для отопления 12л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
+  </si>
+  <si>
+    <t>3 073.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900526</t>
+  </si>
+  <si>
+    <t>VT.F.R.050018</t>
+  </si>
+  <si>
+    <t>Бак расш. Красный для отопления 18л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
+  </si>
+  <si>
+    <t>3 238.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900527</t>
+  </si>
+  <si>
+    <t>VT.F.R.050025</t>
+  </si>
+  <si>
+    <t>Бак расш. Красный для отопления 25л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
+  </si>
+  <si>
+    <t>3 675.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-900903</t>
-[...676 lines deleted...]
-  <si>
     <t>VLC-900528</t>
   </si>
   <si>
     <t>VT.F.R.050035</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 35л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>5 933.00 руб.</t>
   </si>
   <si>
     <t>VLC-900529</t>
   </si>
   <si>
     <t>VT.F.R.050050</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 50л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>7 435.00 руб.</t>
   </si>
   <si>
     <t>VLC-900530</t>
   </si>
   <si>
     <t>VT.F.R.050080</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 80л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>10 521.80 руб.</t>
   </si>
   <si>
     <t>Баки для отопления VIEIR</t>
   </si>
   <si>
     <t>BAK-120001</t>
   </si>
   <si>
     <t>VERH-8</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  8л вертикальный</t>
   </si>
   <si>
-    <t>1 373.27 руб.</t>
+    <t>1 365.98 руб.</t>
   </si>
   <si>
     <t>BAK-120002</t>
   </si>
   <si>
     <t>VERH-19</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  19л вертикальный</t>
   </si>
   <si>
-    <t>2 313.04 руб.</t>
+    <t>2 300.76 руб.</t>
   </si>
   <si>
     <t>BAK-120003</t>
   </si>
   <si>
     <t>VERH-24</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  24л вертикальный</t>
   </si>
   <si>
-    <t>2 501.92 руб.</t>
+    <t>2 488.64 руб.</t>
   </si>
   <si>
     <t>BAK-120004</t>
   </si>
   <si>
     <t>VERH-12</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  12л вертикальный</t>
   </si>
   <si>
-    <t>2 099.39 руб.</t>
+    <t>2 088.24 руб.</t>
   </si>
   <si>
     <t>BAK-120005</t>
   </si>
   <si>
     <t>VEH-36</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  36л вертикальный с ножками</t>
   </si>
   <si>
-    <t>4 057.89 руб.</t>
+    <t>4 036.34 руб.</t>
   </si>
   <si>
     <t>BAK-120006</t>
   </si>
   <si>
     <t>VEH-50</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  50л вертикальный с ножками</t>
   </si>
   <si>
     <t>Баки для отопления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001179</t>
   </si>
   <si>
     <t>YT-6FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 6л плоский (1шт)</t>
   </si>
   <si>
     <t>2 289.05 руб.</t>
   </si>
@@ -1354,186 +1354,186 @@
   <si>
     <t>UNI-101732</t>
   </si>
   <si>
     <t>Расширительный бак подвесной РП 35К (с креплением, БЭЗ)</t>
   </si>
   <si>
     <t>4 388.00 руб.</t>
   </si>
   <si>
     <t>Комплектующие для баков</t>
   </si>
   <si>
     <t>Мембраны</t>
   </si>
   <si>
     <t>BAK-320005</t>
   </si>
   <si>
     <t>VERH-8A</t>
   </si>
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
-    <t>204.37 руб.</t>
+    <t>203.28 руб.</t>
   </si>
   <si>
     <t>BAK-320006</t>
   </si>
   <si>
     <t>VERH-24A</t>
   </si>
   <si>
     <t>Мембрана 24-35л(1 шт)</t>
   </si>
   <si>
-    <t>340.61 руб.</t>
+    <t>338.80 руб.</t>
   </si>
   <si>
     <t>BAK-320007</t>
   </si>
   <si>
     <t>VERH-50A</t>
   </si>
   <si>
     <t>Мембрана 50л (1 шт)</t>
   </si>
   <si>
-    <t>634.77 руб.</t>
+    <t>631.40 руб.</t>
   </si>
   <si>
     <t>BAK-320008</t>
   </si>
   <si>
     <t>VERH-100A</t>
   </si>
   <si>
     <t>Мембрана 100л (1 шт)</t>
   </si>
   <si>
-    <t>1 045.05 руб.</t>
+    <t>1 039.50 руб.</t>
   </si>
   <si>
     <t>UNI-101799</t>
   </si>
   <si>
     <t>Мембрана 150/200 л EPDM Dвн.90 мм проходная</t>
   </si>
   <si>
     <t>6 188.00 руб.</t>
   </si>
   <si>
     <t>UNI-101800</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.80 мм UNIPUMP</t>
   </si>
   <si>
     <t>559.50 руб.</t>
   </si>
   <si>
     <t>UNI-101801</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.90 мм</t>
   </si>
   <si>
-    <t>552.90 руб.</t>
+    <t>566.20 руб.</t>
   </si>
   <si>
     <t>UNI-101802</t>
   </si>
   <si>
     <t>Мембрана 300 л EPDM Dвн.150 мм проходная</t>
   </si>
   <si>
     <t>8 517.00 руб.</t>
   </si>
   <si>
     <t>UNI-101803</t>
   </si>
   <si>
     <t>Мембрана 35 л EPDM Dвн.90 мм с хвостом</t>
   </si>
   <si>
     <t>817.70 руб.</t>
   </si>
   <si>
     <t>UNI-101804</t>
   </si>
   <si>
     <t>Мембрана 35/50 л EPDM Dвн.80 мм с хвостом Se.Fa 0301</t>
   </si>
   <si>
     <t>992.60 руб.</t>
   </si>
   <si>
     <t>UNI-101805</t>
   </si>
   <si>
     <t>Мембрана 35/50 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
   </si>
   <si>
-    <t>651.60 руб.</t>
+    <t>690.80 руб.</t>
   </si>
   <si>
     <t>UNI-101806</t>
   </si>
   <si>
     <t>Мембрана 50/80 л EPDM Dвн.80 мм с хвостом Se.Fa 0302</t>
   </si>
   <si>
     <t>2 025.00 руб.</t>
   </si>
   <si>
     <t>UNI-101807</t>
   </si>
   <si>
     <t>Мембрана 50/80 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
   </si>
   <si>
     <t>1 353.00 руб.</t>
   </si>
   <si>
     <t>UNI-101808</t>
   </si>
   <si>
     <t>Мембрана 8 л EPDM Dвн.60 мм</t>
   </si>
   <si>
     <t>421.00 руб.</t>
   </si>
   <si>
     <t>UNI-101809</t>
   </si>
   <si>
     <t>Мембрана 80/100 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
   </si>
   <si>
-    <t>1 836.00 руб.</t>
+    <t>1 862.00 руб.</t>
   </si>
   <si>
     <t>UNI-101810</t>
   </si>
   <si>
     <t>Мембрана 80/100 л EPDM Dвн.90 мм с хвостом</t>
   </si>
   <si>
     <t>1 908.00 руб.</t>
   </si>
   <si>
     <t>ZGR-001196</t>
   </si>
   <si>
     <t>MBR-24</t>
   </si>
   <si>
     <t>Мембрана EPDM для гидроаккумулятора 24л ZEGOR (1/50шт)</t>
   </si>
   <si>
     <t>405.65 руб.</t>
   </si>
   <si>
     <t>ZGR-001198</t>
   </si>
@@ -1648,228 +1648,228 @@
   <si>
     <t>UNI-101796</t>
   </si>
   <si>
     <t>Кронштейн крепления бака 3/4", красный</t>
   </si>
   <si>
     <t>379.60 руб.</t>
   </si>
   <si>
     <t>UNI-101797</t>
   </si>
   <si>
     <t>Кронштейн крепления бака 3/4", синий</t>
   </si>
   <si>
     <t>VER-000155</t>
   </si>
   <si>
     <t>VR8-35-365A</t>
   </si>
   <si>
     <t>Крепление-хомут 0-365мм для мембранных баков 8-25л (200/10шт)</t>
   </si>
   <si>
-    <t>318.93 руб.</t>
+    <t>317.24 руб.</t>
   </si>
   <si>
     <t>VER-000156</t>
   </si>
   <si>
     <t>VR8-35-365B</t>
   </si>
   <si>
     <t>Крепление-хомут 310-365мм для мембранных баков 25-50л (100/10шт)</t>
   </si>
   <si>
-    <t>325.13 руб.</t>
+    <t>323.40 руб.</t>
   </si>
   <si>
     <t>VER-000351</t>
   </si>
   <si>
     <t>VR328</t>
   </si>
   <si>
     <t>Настенное крепление для расширительного бака "VIEIR" (10/1 шт)</t>
   </si>
   <si>
-    <t>1 545.12 руб.</t>
+    <t>1 536.92 руб.</t>
   </si>
   <si>
     <t>VLC-900478</t>
   </si>
   <si>
     <t>VT.K20.1.05</t>
   </si>
   <si>
     <t>Кронштейн для расширительного бака VALTEC (3/4")</t>
   </si>
   <si>
     <t>942.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900901</t>
   </si>
   <si>
     <t>VT.SWM.0835</t>
   </si>
   <si>
     <t>Комплект настенного крепления баков 8-35 л</t>
   </si>
   <si>
     <t>695.00 руб.</t>
   </si>
   <si>
     <t>Сгоны отсекатели</t>
   </si>
   <si>
     <t>VER-000707</t>
   </si>
   <si>
     <t>ZH690</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 3/4" вн-вн. (32/2шт)</t>
   </si>
   <si>
-    <t>1 507.97 руб.</t>
+    <t>1 499.96 руб.</t>
   </si>
   <si>
     <t>VER-000708</t>
   </si>
   <si>
     <t>ZH691</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-вн. (24/2шт)</t>
   </si>
   <si>
-    <t>2 712.48 руб.</t>
+    <t>2 698.08 руб.</t>
   </si>
   <si>
     <t>VER-001151</t>
   </si>
   <si>
     <t>VR1145</t>
   </si>
   <si>
     <t>Разъемный сгон-отсекатель для расширительного бака 3/4 " (80/1шт)</t>
   </si>
   <si>
-    <t>504.72 руб.</t>
+    <t>502.04 руб.</t>
   </si>
   <si>
     <t>VER-001797</t>
   </si>
   <si>
     <t>ZH693</t>
   </si>
   <si>
     <t>Клапан отсечной для расширительного бака 1" (60/5шт)</t>
   </si>
   <si>
-    <t>1 243.22 руб.</t>
+    <t>1 236.62 руб.</t>
   </si>
   <si>
     <t>VER-001798</t>
   </si>
   <si>
     <t>ZH692</t>
   </si>
   <si>
     <t>Клапан отсечной для расширительного бака 3/4" (60/5шт)</t>
   </si>
   <si>
-    <t>1 103.88 руб.</t>
+    <t>1 098.02 руб.</t>
   </si>
   <si>
     <t>VLC-1011001</t>
   </si>
   <si>
     <t>VT.538.N.05</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 3/4" (10шт)</t>
   </si>
   <si>
-    <t>1 021.00 руб.</t>
+    <t>1 122.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011002</t>
   </si>
   <si>
     <t>VT.538.N.06</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 1" (5 /60шт)</t>
   </si>
   <si>
-    <t>1 643.00 руб.</t>
+    <t>1 807.00 руб.</t>
   </si>
   <si>
     <t>VLC-411083</t>
   </si>
   <si>
     <t>VT.537.N.06</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-нар. (8 /32шт)</t>
   </si>
   <si>
-    <t>2 139.00 руб.</t>
+    <t>2 352.00 руб.</t>
   </si>
   <si>
     <t>Фланцы</t>
   </si>
   <si>
     <t>BAK-330001</t>
   </si>
   <si>
     <t>VERH-8B</t>
   </si>
   <si>
     <t>фланец для расширительного бака</t>
   </si>
   <si>
-    <t>174.95 руб.</t>
+    <t>174.02 руб.</t>
   </si>
   <si>
     <t>BAK-330002</t>
   </si>
   <si>
     <t>VERH-24B</t>
   </si>
   <si>
     <t>Фланец для баков (1 шт)</t>
   </si>
   <si>
-    <t>243.07 руб.</t>
+    <t>241.78 руб.</t>
   </si>
   <si>
     <t>BAK-330003</t>
   </si>
   <si>
     <t>Фланец пластик для баков 1" (1 шт)</t>
   </si>
   <si>
     <t>315.15 руб.</t>
   </si>
   <si>
     <t>SMS-330501</t>
   </si>
   <si>
     <t>Фланец для расш. баков 1" ( нержавеющая сталь)</t>
   </si>
   <si>
     <t>1 121.80 руб.</t>
   </si>
   <si>
     <t>UNI-101793</t>
   </si>
   <si>
     <t>Защитная крышка ниппеля гидроаккумулятора</t>
   </si>
@@ -1975,123 +1975,123 @@
   <si>
     <t>VLC-900523</t>
   </si>
   <si>
     <t>VT.A.R.050080</t>
   </si>
   <si>
     <t>Бак расш. Белый для с-м водосн. 80л./4,0 - 10bar (3/4"), нерж фланец, заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>19 181.80 руб.</t>
   </si>
   <si>
     <t>Баки для ГВС VIEIR</t>
   </si>
   <si>
     <t>VVR-000124</t>
   </si>
   <si>
     <t>VRHB-5</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС  систем отопления 5 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>1 350.05 руб.</t>
+    <t>1 342.88 руб.</t>
   </si>
   <si>
     <t>VVR-000125</t>
   </si>
   <si>
     <t>VRHB-8</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС   систем отопления 8 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>1 661.24 руб.</t>
+    <t>1 652.42 руб.</t>
   </si>
   <si>
     <t>VVR-000126</t>
   </si>
   <si>
     <t>VRHB-12</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС  систем отопления 12 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 424.51 руб.</t>
+    <t>2 411.64 руб.</t>
   </si>
   <si>
     <t>VVR-000127</t>
   </si>
   <si>
     <t>VRHB-19</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 19 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>2 876.59 руб.</t>
+    <t>2 861.32 руб.</t>
   </si>
   <si>
     <t>VVR-000128</t>
   </si>
   <si>
     <t>VRHB-24</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС   систем отопления 24 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>3 079.41 руб.</t>
+    <t>3 063.06 руб.</t>
   </si>
   <si>
     <t>VVR-000129</t>
   </si>
   <si>
     <t>VRHN-35</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 35 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>4 635.37 руб.</t>
+    <t>4 610.76 руб.</t>
   </si>
   <si>
     <t>VVR-000130</t>
   </si>
   <si>
     <t>VRHN-50</t>
   </si>
   <si>
     <t>Мембранный расширительный бак для ГВС систем отопления 50 L -10БАР (ВЕРТИКАЛЬНЫЙ)  VIEIR  (1 шт)</t>
   </si>
   <si>
-    <t>6 152.63 руб.</t>
+    <t>6 119.96 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -5914,958 +5914,958 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822039</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2457.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822040</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
-      <c r="H6" s="2">
-        <v>7</v>
+      <c r="H6" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2729.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822041</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3424.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822042</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9894.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822043</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*12958.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822044</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*17353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822045</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*21516.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822046</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2" t="s">
-        <v>17</v>
+      <c r="H12" s="2">
+        <v>8</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3642.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822047</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*10623.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836320</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*43563.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836321</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*47555.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836322</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>2</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*73940.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883991</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*5440.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883992</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
-      <c r="H18" s="2">
-        <v>10</v>
+      <c r="H18" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8386.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>956388</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3228.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956389</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H20" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5941.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822070</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="G22" s="2">
-        <v>0</v>
+      <c r="G22" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4824.26</f>
+        <f>J22*4798.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822071</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
         <v>9</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*8632.88</f>
+        <f>J23*8587.04</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822072</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>9</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>-1</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*9191.79</f>
+        <f>J24*9142.98</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822073</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2772.86</f>
+        <f>J25*2758.14</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>822074</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*4824.26</f>
+        <f>J26*4798.64</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822075</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G27" s="2">
         <v>9</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*8632.88</f>
+        <f>J27*8587.04</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="2">
       <c r="A28" s="8" t="s">
         <v>103</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>833408</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>17</v>
+      <c r="G29" s="2">
+        <v>10</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*2494.74</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>833409</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*4331.11</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>833410</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*5218.63</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>833411</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G32" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*10017.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>858843</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="1" t="s">
@@ -6961,51 +6961,51 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*9238.36</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>869374</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G36" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9795.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
         <v>136</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
@@ -7355,86 +7355,86 @@
       <c r="C48" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D48" s="1">
         <v>90454</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*24783.00</f>
+        <f>J48*25049.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>958946</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D49" s="1">
         <v>66837</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*32538.00</f>
+        <f>J49*34805.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" outlineLevel="3">
       <c r="A50" s="9" t="s">
         <v>170</v>
       </c>
       <c r="B50" s="9"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>958920</v>
       </c>
@@ -7604,51 +7604,51 @@
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*6538.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>958925</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D56" s="1">
         <v>48091</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G56" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*6445.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>958926</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D57" s="1">
@@ -7779,121 +7779,121 @@
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*8718.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>958930</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D61" s="1">
         <v>18157</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G61" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*3318.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>958931</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D62" s="1">
         <v>55731</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G62" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*4328.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>958932</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D63" s="1">
         <v>68334</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G63" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*6269.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>958933</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D64" s="1">
@@ -8023,1032 +8023,1032 @@
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>822011</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G69" s="2">
         <v>1</v>
       </c>
-      <c r="H69" s="2">
-        <v>9</v>
+      <c r="H69" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*2465.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>822012</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G70" s="2">
         <v>3</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>229</v>
+        <v>17</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*2687.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>822013</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*2911.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>822014</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*3167.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>822015</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
-      <c r="H73" s="2">
-        <v>10</v>
+      <c r="H73" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*6012.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>822016</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="G74" s="2">
         <v>1</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*7229.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>822017</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*10002.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>822018</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*14166.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>822019</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="F77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*20983.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>836323</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>1</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*241490.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>836324</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*37877.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>836325</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="F80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*41402.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>836326</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="F81" s="2" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*78378.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>836327</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="E82" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="E82" s="2" t="s">
+      <c r="F82" s="2" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*165989.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>873893</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D83" s="1" t="s">
+      <c r="E83" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="G83" s="2">
         <v>3</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*2886.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>873894</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="E84" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="F84" s="2" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="G84" s="2">
         <v>3</v>
       </c>
-      <c r="H84" s="2">
-        <v>2</v>
+      <c r="H84" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*3073.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>873895</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="E85" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="E85" s="2" t="s">
+      <c r="F85" s="2" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="G85" s="2">
         <v>3</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>229</v>
+        <v>23</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*3238.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>873896</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="E86" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="E86" s="2" t="s">
+      <c r="F86" s="2" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="G86" s="2">
         <v>4</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>229</v>
+        <v>293</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*3675.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>873897</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G87" s="2">
         <v>1</v>
       </c>
       <c r="H87" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*5933.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>873898</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G88" s="2">
         <v>1</v>
       </c>
-      <c r="H88" s="2" t="s">
-        <v>17</v>
+      <c r="H88" s="2">
+        <v>8</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*7435.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>873899</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>305</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*10521.80</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" outlineLevel="2">
       <c r="A90" s="8" t="s">
         <v>306</v>
       </c>
       <c r="B90" s="8"/>
       <c r="C90" s="8"/>
       <c r="D90" s="8"/>
       <c r="E90" s="8"/>
       <c r="F90" s="8"/>
       <c r="G90" s="8"/>
       <c r="H90" s="8"/>
       <c r="I90" s="8"/>
       <c r="J90" s="8"/>
       <c r="K90" s="8"/>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>822032</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>310</v>
       </c>
       <c r="G91" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*1373.27</f>
+        <f>J91*1365.98</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>822034</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G92" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*2313.04</f>
+        <f>J92*2300.76</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>822035</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="G93" s="2">
-        <v>10</v>
+      <c r="G93" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*2501.92</f>
+        <f>J93*2488.64</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>822033</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>322</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*2099.39</f>
+        <f>J94*2088.24</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>822036</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G95" s="2">
         <v>6</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*4057.89</f>
+        <f>J95*4036.34</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>822037</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G96" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*4824.26</f>
+        <f>J96*4798.64</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" outlineLevel="2">
       <c r="A97" s="8" t="s">
         <v>330</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="8"/>
       <c r="D97" s="8"/>
       <c r="E97" s="8"/>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="8"/>
       <c r="I97" s="8"/>
       <c r="J97" s="8"/>
       <c r="K97" s="8"/>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>858844</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>334</v>
       </c>
       <c r="G98" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*2289.05</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>858845</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F99" s="2" t="s">
@@ -9103,127 +9103,127 @@
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*2483.40</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>858847</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G101" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*1319.99</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>858848</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>349</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>350</v>
       </c>
       <c r="G102" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*1365.17</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>858849</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>354</v>
       </c>
       <c r="G103" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*1917.05</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>858850</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>357</v>
       </c>
       <c r="F104" s="2" t="s">
@@ -9243,86 +9243,86 @@
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*2088.10</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>858851</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>361</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>362</v>
       </c>
       <c r="G105" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*2130.05</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>874014</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>365</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>366</v>
       </c>
       <c r="G106" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*2678.70</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>882311</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D107" s="1" t="s">
@@ -10233,168 +10233,168 @@
       <c r="G135" s="8"/>
       <c r="H135" s="8"/>
       <c r="I135" s="8"/>
       <c r="J135" s="8"/>
       <c r="K135" s="8"/>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>823311</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>67</v>
+        <v>293</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*204.37</f>
+        <f>J136*203.28</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>823312</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>229</v>
+        <v>23</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*340.61</f>
+        <f>J137*338.80</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>823313</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>453</v>
       </c>
       <c r="G138" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*634.77</f>
+        <f>J138*631.40</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>823314</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>457</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>229</v>
+        <v>17</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*1045.05</f>
+        <f>J139*1039.50</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" outlineLevel="4">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>959593</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D140" s="1">
         <v>13616</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>460</v>
       </c>
       <c r="G140" s="2">
         <v>0</v>
       </c>
       <c r="H140" s="2">
@@ -10455,51 +10455,51 @@
       <c r="C142" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D142" s="1">
         <v>13322</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>465</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>466</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K142" s="2" t="str">
-        <f>J142*552.90</f>
+        <f>J142*566.20</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>959596</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D143" s="1">
         <v>64054</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
@@ -10595,51 +10595,51 @@
       <c r="C146" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D146" s="1">
         <v>20738</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>478</v>
       </c>
       <c r="G146" s="2">
         <v>0</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*651.60</f>
+        <f>J146*690.80</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>959600</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D147" s="1">
         <v>68282</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>480</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>481</v>
       </c>
       <c r="G147" s="2">
         <v>0</v>
       </c>
       <c r="H147" s="2">
@@ -10735,51 +10735,51 @@
       <c r="C150" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D150" s="1">
         <v>39099</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>490</v>
       </c>
       <c r="G150" s="2">
         <v>0</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*1836.00</f>
+        <f>J150*1862.00</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" outlineLevel="4">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>959604</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D151" s="1">
         <v>84737</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>493</v>
       </c>
       <c r="G151" s="2">
         <v>0</v>
       </c>
       <c r="H151" s="2">
@@ -10793,51 +10793,51 @@
       </c>
       <c r="K151" s="2" t="str">
         <f>J151*1908.00</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>869372</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>494</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>497</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>229</v>
+        <v>23</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K152" s="2" t="str">
         <f>J152*405.65</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>870278</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>498</v>
       </c>
       <c r="D153" s="1" t="s">
@@ -11019,86 +11019,86 @@
       <c r="G158" s="8"/>
       <c r="H158" s="8"/>
       <c r="I158" s="8"/>
       <c r="J158" s="8"/>
       <c r="K158" s="8"/>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>822077</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>522</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K159" s="2" t="str">
         <f>J159*379.50</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>822078</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="G160" s="2" t="s">
-        <v>229</v>
+      <c r="G160" s="2">
+        <v>0</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K160" s="2" t="str">
         <f>J160*345.00</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>883793</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D161" s="1"/>
@@ -11192,51 +11192,51 @@
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*404.00</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" outlineLevel="4">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>959590</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D164" s="1">
         <v>65335</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>536</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>537</v>
       </c>
       <c r="G164" s="2">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*379.60</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" outlineLevel="4">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>959591</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>538</v>
       </c>
       <c r="D165" s="1">
@@ -11274,121 +11274,121 @@
       <c r="C166" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>543</v>
       </c>
       <c r="G166" s="2">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="2" t="str">
-        <f>J166*318.93</f>
+        <f>J166*317.24</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>839783</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>547</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>229</v>
+        <v>23</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*325.13</f>
+        <f>J167*323.40</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>873882</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>551</v>
       </c>
       <c r="G168" s="2">
         <v>0</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K168" s="2" t="str">
-        <f>J168*1545.12</f>
+        <f>J168*1536.92</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>869368</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>555</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="2" t="s">
@@ -11401,446 +11401,446 @@
         <v>18</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*942.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>885497</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>560</v>
       </c>
-      <c r="G170" s="2">
-        <v>0</v>
+      <c r="G170" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H170" s="2" t="s">
         <v>556</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*695.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" outlineLevel="2">
       <c r="A171" s="8" t="s">
         <v>561</v>
       </c>
       <c r="B171" s="8"/>
       <c r="C171" s="8"/>
       <c r="D171" s="8"/>
       <c r="E171" s="8"/>
       <c r="F171" s="8"/>
       <c r="G171" s="8"/>
       <c r="H171" s="8"/>
       <c r="I171" s="8"/>
       <c r="J171" s="8"/>
       <c r="K171" s="8"/>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>882867</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>562</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>565</v>
       </c>
       <c r="G172" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*1507.97</f>
+        <f>J172*1499.96</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>882868</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>566</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>567</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>569</v>
       </c>
       <c r="G173" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*2712.48</f>
+        <f>J173*2698.08</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>883948</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>570</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>571</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>573</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>229</v>
+        <v>17</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*504.72</f>
+        <f>J174*502.04</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>955849</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>574</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>577</v>
       </c>
       <c r="G175" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*1243.22</f>
+        <f>J175*1236.62</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>955850</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>578</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>579</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>580</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>581</v>
       </c>
       <c r="G176" s="2">
         <v>0</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*1103.88</f>
+        <f>J176*1098.02</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>822083</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>582</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>583</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>585</v>
       </c>
       <c r="G177" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H177" s="2" t="s">
         <v>556</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*1021.00</f>
+        <f>J177*1122.00</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>822084</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>586</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>588</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>589</v>
       </c>
       <c r="G178" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H178" s="2" t="s">
-        <v>229</v>
+        <v>293</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*1643.00</f>
+        <f>J178*1807.00</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>810905</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>590</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>592</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>593</v>
       </c>
       <c r="G179" s="2">
         <v>1</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>229</v>
+        <v>23</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K179" s="2" t="str">
-        <f>J179*2139.00</f>
+        <f>J179*2352.00</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" outlineLevel="2">
       <c r="A180" s="8" t="s">
         <v>594</v>
       </c>
       <c r="B180" s="8"/>
       <c r="C180" s="8"/>
       <c r="D180" s="8"/>
       <c r="E180" s="8"/>
       <c r="F180" s="8"/>
       <c r="G180" s="8"/>
       <c r="H180" s="8"/>
       <c r="I180" s="8"/>
       <c r="J180" s="8"/>
       <c r="K180" s="8"/>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>822885</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>595</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>598</v>
       </c>
       <c r="G181" s="2">
         <v>5</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="2" t="str">
-        <f>J181*174.95</f>
+        <f>J181*174.02</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>823310</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>600</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>602</v>
       </c>
       <c r="G182" s="2">
         <v>8</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K182" s="2" t="str">
-        <f>J182*243.07</f>
+        <f>J182*241.78</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>824962</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D183" s="1">
         <v>2032</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>604</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>605</v>
       </c>
       <c r="G183" s="2">
         <v>10</v>
       </c>
       <c r="H183" s="2">
@@ -12164,89 +12164,89 @@
       </c>
       <c r="K193" s="2" t="str">
         <f>J193*3977.00</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>873889</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>634</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>635</v>
       </c>
       <c r="G194" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H194" s="2" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K194" s="2" t="str">
         <f>J194*4261.00</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>873890</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>638</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>639</v>
       </c>
       <c r="G195" s="2">
         <v>3</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="2" t="str">
         <f>J195*5971.00</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>873891</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E196" s="2" t="s">
@@ -12272,51 +12272,51 @@
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>873892</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>647</v>
       </c>
       <c r="G197" s="2">
         <v>0</v>
       </c>
       <c r="H197" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K197" s="2" t="str">
         <f>J197*19181.80</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" outlineLevel="2">
       <c r="A198" s="8" t="s">
         <v>648</v>
       </c>
       <c r="B198" s="8"/>
       <c r="C198" s="8"/>
       <c r="D198" s="8"/>
       <c r="E198" s="8"/>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
       <c r="H198" s="8"/>
       <c r="I198" s="8"/>
@@ -12332,261 +12332,261 @@
       <c r="C199" s="1" t="s">
         <v>649</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>650</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>652</v>
       </c>
       <c r="G199" s="2">
         <v>10</v>
       </c>
       <c r="H199" s="2">
         <v>0</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="2" t="str">
-        <f>J199*1350.05</f>
+        <f>J199*1342.88</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>882183</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>653</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>654</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>656</v>
       </c>
-      <c r="G200" s="2" t="s">
-        <v>17</v>
+      <c r="G200" s="2">
+        <v>7</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K200" s="2" t="str">
-        <f>J200*1661.24</f>
+        <f>J200*1652.42</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>882184</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="G201" s="2" t="s">
-        <v>17</v>
+      <c r="G201" s="2">
+        <v>10</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K201" s="2" t="str">
-        <f>J201*2424.51</f>
+        <f>J201*2411.64</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>882185</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>662</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>664</v>
       </c>
       <c r="G202" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H202" s="2">
         <v>0</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K202" s="2" t="str">
-        <f>J202*2876.59</f>
+        <f>J202*2861.32</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>882186</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>666</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>668</v>
       </c>
       <c r="G203" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H203" s="2">
         <v>0</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K203" s="2" t="str">
-        <f>J203*3079.41</f>
+        <f>J203*3063.06</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>882187</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>669</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>671</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>672</v>
       </c>
       <c r="G204" s="2">
         <v>4</v>
       </c>
       <c r="H204" s="2">
         <v>0</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K204" s="2" t="str">
-        <f>J204*4635.37</f>
+        <f>J204*4610.76</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>882188</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>673</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>676</v>
       </c>
       <c r="G205" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*6152.63</f>
+        <f>J205*6119.96</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A67:K67"/>
     <mergeCell ref="A134:K134"/>
     <mergeCell ref="A191:K191"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A68:K68"/>
     <mergeCell ref="A90:K90"/>
     <mergeCell ref="A97:K97"/>
     <mergeCell ref="A110:K110"/>
     <mergeCell ref="A135:K135"/>
     <mergeCell ref="A158:K158"/>
     <mergeCell ref="A171:K171"/>
     <mergeCell ref="A180:K180"/>