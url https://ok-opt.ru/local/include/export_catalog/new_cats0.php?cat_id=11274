--- v3 (2026-08-11)
+++ v4 (2026-10-14)
@@ -69,71 +69,71 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Баки для водоснабжения</t>
   </si>
   <si>
     <t>Баки для водоснабжения VALTEC</t>
   </si>
   <si>
     <t>VLC-1011005</t>
   </si>
   <si>
     <t>VT.AV.B.060008</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 8л. СИНИЙ (1/8шт)</t>
   </si>
   <si>
     <t>2 457.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1011006</t>
+  </si>
+  <si>
+    <t>VT.AV.B.060012</t>
+  </si>
+  <si>
+    <t>Бак расш. для ГВС и ХВС 12л. СИНИЙ (1/8шт)</t>
+  </si>
+  <si>
+    <t>2 729.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...16 lines deleted...]
-  <si>
     <t>VLC-1011007</t>
   </si>
   <si>
     <t>VT.AV.B.060024</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 24л. СИНИЙ (1/4шт)</t>
   </si>
   <si>
     <t>3 424.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011008</t>
   </si>
   <si>
     <t>VT.AV.B.060050</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 50л. СИНИЙ (с ножками)</t>
   </si>
   <si>
     <t>9 894.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011009</t>
@@ -270,87 +270,87 @@
   <si>
     <t>VLC-901188</t>
   </si>
   <si>
     <t>VT.AV.B.060035</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 35л. СИНИЙ</t>
   </si>
   <si>
     <t>5 941.00 руб.</t>
   </si>
   <si>
     <t>Баки для водоснабжения VIEIR</t>
   </si>
   <si>
     <t>BAK-220001</t>
   </si>
   <si>
     <t>VEC-50</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 50л вертикальный</t>
   </si>
   <si>
-    <t>4 704.57 руб.</t>
+    <t>4 801.96 руб.</t>
   </si>
   <si>
     <t>BAK-220002</t>
   </si>
   <si>
     <t>VEC-80</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 80л вертикальный</t>
   </si>
   <si>
-    <t>8 418.70 руб.</t>
+    <t>8 592.98 руб.</t>
   </si>
   <si>
     <t>BAK-220003</t>
   </si>
   <si>
     <t>VEC-100</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 100л вертикальный</t>
   </si>
   <si>
-    <t>8 963.74 руб.</t>
+    <t>9 149.30 руб.</t>
   </si>
   <si>
     <t>BAK-220004</t>
   </si>
   <si>
     <t>VFC-24</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 24л горизонтальный</t>
   </si>
   <si>
-    <t>2 704.07 руб.</t>
+    <t>2 760.05 руб.</t>
   </si>
   <si>
     <t>BAK-220005</t>
   </si>
   <si>
     <t>VFC-50</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 50л горизонтальный</t>
   </si>
   <si>
     <t>BAK-220006</t>
   </si>
   <si>
     <t>VFC-80</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 80л горизонтальный</t>
   </si>
   <si>
     <t>Баки для водоснабжения ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001090</t>
   </si>
@@ -2139,229 +2139,229 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822039</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2457.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822040</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2729.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822041</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>6</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3424.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822042</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9894.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822043</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*12958.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822044</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
-      <c r="H10" s="2" t="s">
-        <v>23</v>
+      <c r="H10" s="2">
+        <v>10</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*17353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822045</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -2386,52 +2386,52 @@
         <f>J11*21516.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822046</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2" t="s">
-        <v>23</v>
+      <c r="H12" s="2">
+        <v>8</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3642.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822047</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
@@ -2457,51 +2457,51 @@
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836320</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*43563.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836321</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
@@ -2597,121 +2597,121 @@
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883992</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8386.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>956388</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2" t="s">
-        <v>23</v>
+      <c r="H19" s="2">
+        <v>4</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3228.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956389</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H20" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5941.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
@@ -2727,370 +2727,370 @@
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4704.57</f>
+        <f>J22*4801.96</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822071</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*8418.70</f>
+        <f>J23*8592.98</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822072</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>-1</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*8963.74</f>
+        <f>J24*9149.30</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822073</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="G25" s="2">
-        <v>0</v>
+      <c r="G25" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2704.07</f>
+        <f>J25*2760.05</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>822074</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="G26" s="2">
-        <v>0</v>
+      <c r="G26" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*4704.57</f>
+        <f>J26*4801.96</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822075</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G27" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*8418.70</f>
+        <f>J27*8592.98</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="2">
       <c r="A28" s="8" t="s">
         <v>103</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>833408</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>23</v>
+      <c r="G29" s="2">
+        <v>10</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*2494.74</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>833409</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*4331.11</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>833410</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*5218.63</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>833411</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G32" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*10017.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>858843</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="1" t="s">
@@ -3186,51 +3186,51 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*9238.36</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>869374</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G36" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9795.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
         <v>136</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
@@ -3654,86 +3654,86 @@
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>958920</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D51" s="1">
         <v>44355</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G51" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*8542.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>958921</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D52" s="1">
         <v>33158</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G52" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*8936.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>958922</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D53" s="1">
@@ -3759,51 +3759,51 @@
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*8863.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>958923</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D54" s="1">
         <v>93852</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G54" s="2">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*6144.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>958924</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D55" s="1">
@@ -3829,156 +3829,156 @@
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*6538.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>958925</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D56" s="1">
         <v>48091</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G56" s="2">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*6445.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>958926</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D57" s="1">
         <v>21064</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G57" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*8023.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>958927</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D58" s="1">
         <v>31072</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G58" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*8417.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>958928</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D59" s="1">
         <v>54224</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G59" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*8344.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>958929</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D60" s="1">
@@ -4004,86 +4004,86 @@
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*8718.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>958930</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D61" s="1">
         <v>18157</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*3318.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>958931</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D62" s="1">
         <v>55731</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*4328.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>958932</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D63" s="1">