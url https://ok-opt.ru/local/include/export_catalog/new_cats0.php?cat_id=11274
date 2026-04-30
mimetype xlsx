--- v0 (2025-12-07)
+++ v1 (2026-04-30)
@@ -16,341 +16,365 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Баки для водоснабжения</t>
   </si>
   <si>
     <t>Баки для водоснабжения VALTEC</t>
   </si>
   <si>
     <t>VLC-1011005</t>
   </si>
   <si>
     <t>VT.AV.B.060008</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 8л. СИНИЙ (1/8шт)</t>
   </si>
   <si>
-    <t>2 297.00 руб.</t>
+    <t>2 457.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1011006</t>
   </si>
   <si>
     <t>VT.AV.B.060012</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 12л. СИНИЙ (1/8шт)</t>
   </si>
   <si>
-    <t>2 551.00 руб.</t>
+    <t>2 729.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011007</t>
   </si>
   <si>
     <t>VT.AV.B.060024</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 24л. СИНИЙ (1/4шт)</t>
   </si>
   <si>
-    <t>3 200.00 руб.</t>
+    <t>3 424.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-1011008</t>
   </si>
   <si>
     <t>VT.AV.B.060050</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 50л. СИНИЙ (с ножками)</t>
   </si>
   <si>
-    <t>9 246.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>9 894.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011009</t>
   </si>
   <si>
     <t>VT.AV.B.060080</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 80л. СИНИЙ (с ножками)</t>
   </si>
   <si>
-    <t>12 110.00 руб.</t>
+    <t>12 958.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011010</t>
   </si>
   <si>
     <t>VT.AV.B.060100</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 100л. СИНИЙ (с ножками)</t>
   </si>
   <si>
-    <t>16 218.00 руб.</t>
+    <t>17 353.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011011</t>
   </si>
   <si>
     <t>VT.AV.B.070150</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 150л. СИНИЙ (с ножками)</t>
   </si>
   <si>
-    <t>20 108.00 руб.</t>
+    <t>21 516.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011012</t>
   </si>
   <si>
     <t>VT.AO.B.060024</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС горизонтальный 24л. СИНИЙ</t>
   </si>
   <si>
-    <t>3 404.00 руб.</t>
+    <t>3 642.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011013</t>
   </si>
   <si>
     <t>VT.AO.B.060050</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС горизонтальный 50л. СИНИЙ</t>
   </si>
   <si>
-    <t>9 928.00 руб.</t>
+    <t>10 623.00 руб.</t>
   </si>
   <si>
     <t>VLC-900403</t>
   </si>
   <si>
     <t>VT.AV.B.080200</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 200л. СИНИЙ</t>
   </si>
   <si>
-    <t>40 713.00 руб.</t>
+    <t>43 563.00 руб.</t>
   </si>
   <si>
     <t>VLC-900404</t>
   </si>
   <si>
     <t>VT.AV.B.080300</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 300л. СИНИЙ</t>
   </si>
   <si>
-    <t>44 444.00 руб.</t>
+    <t>47 555.00 руб.</t>
   </si>
   <si>
     <t>VLC-900405</t>
   </si>
   <si>
     <t>VT.AV.B.080500</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 500л. СИНИЙ</t>
   </si>
   <si>
-    <t>69 103.00 руб.</t>
+    <t>73 940.00 руб.</t>
   </si>
   <si>
     <t>VLC-900902</t>
   </si>
   <si>
     <t>VT.A.R.050018</t>
   </si>
   <si>
     <t>Бак расш. для с-м водосн. 18л./4,0 - 10bar (3/4")</t>
   </si>
   <si>
     <t>5 336.00 руб.</t>
   </si>
   <si>
     <t>VLC-900903</t>
   </si>
   <si>
     <t>VT.A.R.050035</t>
   </si>
   <si>
     <t>Бак расш. для с-м водосн. 35л./4,0 - 10bar (3/4")</t>
   </si>
   <si>
     <t>8 386.00 руб.</t>
   </si>
   <si>
+    <t>VLC-901187</t>
+  </si>
+  <si>
+    <t>VT.AV.B.060018</t>
+  </si>
+  <si>
+    <t>Бак расш. для ГВС и ХВС 18л. СИНИЙ</t>
+  </si>
+  <si>
+    <t>3 228.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901188</t>
+  </si>
+  <si>
+    <t>VT.AV.B.060035</t>
+  </si>
+  <si>
+    <t>Бак расш. для ГВС и ХВС 35л. СИНИЙ</t>
+  </si>
+  <si>
+    <t>5 941.00 руб.</t>
+  </si>
+  <si>
     <t>Баки для водоснабжения VIEIR</t>
   </si>
   <si>
     <t>BAK-220001</t>
   </si>
   <si>
     <t>VEC-50</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 50л вертикальный</t>
   </si>
   <si>
-    <t>4 078.73 руб.</t>
+    <t>4 030.74 руб.</t>
   </si>
   <si>
     <t>BAK-220002</t>
   </si>
   <si>
     <t>VEC-80</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 80л вертикальный</t>
   </si>
   <si>
-    <t>7 920.94 руб.</t>
+    <t>7 827.75 руб.</t>
   </si>
   <si>
     <t>BAK-220003</t>
   </si>
   <si>
     <t>VEC-100</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 100л вертикальный</t>
   </si>
   <si>
-    <t>8 254.14 руб.</t>
+    <t>8 157.03 руб.</t>
   </si>
   <si>
     <t>BAK-220004</t>
   </si>
   <si>
     <t>VFC-24</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 24л горизонтальный</t>
   </si>
   <si>
-    <t>2 537.68 руб.</t>
+    <t>2 507.82 руб.</t>
   </si>
   <si>
     <t>BAK-220005</t>
   </si>
   <si>
     <t>VFC-50</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 50л горизонтальный</t>
   </si>
   <si>
-    <t>4 175.41 руб.</t>
+    <t>4 126.29 руб.</t>
   </si>
   <si>
     <t>BAK-220006</t>
   </si>
   <si>
     <t>VFC-80</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 80л горизонтальный</t>
   </si>
   <si>
-    <t>7 980.44 руб.</t>
+    <t>8 196.72 руб.</t>
   </si>
   <si>
     <t>Баки для водоснабжения ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001090</t>
   </si>
   <si>
     <t>YT-24EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 24л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
     <t>2 855.15 руб.</t>
   </si>
   <si>
     <t>ZGR-001091</t>
   </si>
   <si>
     <t>YT-50EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 50л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
@@ -799,51 +823,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f29_86a6_11e9_8101_003048fd731b_634a42ef_f953_11e9_810b_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2c_86a6_11e9_8101_003048fd731b_634a42f0_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2f_86a6_11e9_8101_003048fd731b_634a42f1_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f32_86a6_11e9_8101_003048fd731b_ae66e5e9_3fbb_11ef_a5f3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f34_86a6_11e9_8101_003048fd731b_ae66e5ea_3fbb_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f36_86a6_11e9_8101_003048fd731b_ae66e5eb_3fbb_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f38_86a6_11e9_8101_003048fd731b_ae66e5ec_3fbb_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3a_86a6_11e9_8101_003048fd731b_634a42f6_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3c_86a6_11e9_8101_003048fd731b_634a42f7_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1b_3466_11eb_81f3_003048fd731b_ae66e5ed_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1d_3466_11eb_81f3_003048fd731b_ae66e5ee_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1f_3466_11eb_81f3_003048fd731b_ae66e5ef_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f95_9e75_11ef_a670_047c1617b143_fff10ef6_f1e0_11ef_a6e1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f97_9e75_11ef_a670_047c1617b143_fff10ef7_f1e0_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6c_86a6_11e9_8101_003048fd731b_5352ef79_57f4_11ea_810f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6e_86a6_11e9_8101_003048fd731b_5352ef7a_57f4_11ea_810f_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f70_86a6_11e9_8101_003048fd731b_5352ef78_57f4_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f72_86a6_11e9_8101_003048fd731b_0291d925_0d22_11ea_810d_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f74_86a6_11e9_8101_003048fd731b_0291d926_0d22_11ea_810d_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f76_86a6_11e9_8101_003048fd731b_0291d927_0d22_11ea_810d_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ec_ce20_11eb_82ca_003048fd731b_a15553a7_602e_11ec_a20b_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ee_ce20_11eb_82ca_003048fd731b_a15553a8_602e_11ec_a20b_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f0_ce20_11eb_82ca_003048fd731b_a15553a9_602e_11ec_a20b_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f2_ce20_11eb_82ca_003048fd731b_a15553aa_602e_11ec_a20b_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c047_aa62_11ec_a25d_00259070b487_c0208088_c056_11ee_a549_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c018_f775_11ec_a2cc_00259070b487_c020808a_c056_11ee_a549_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c01a_f775_11ec_a2cc_00259070b487_ae66e5f0_3fbb_11ef_a5f3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c21_230d_11ed_a307_00259070b487_ae66e5f1_3fbb_11ef_a5f3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93f6_e810_11ee_a580_047c1617b143_3d7c0747_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93f8_e810_11ee_a580_047c1617b143_e00cf347_f104_11ee_a58b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fa_e810_11ee_a580_047c1617b143_3d7c0748_0312_11ef_a5a4_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fc_e810_11ee_a580_047c1617b143_9b2e56ee_f0b3_11ee_a58b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fe_e810_11ee_a580_047c1617b143_3d7c0749_0312_11ef_a5a4_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9400_e810_11ee_a580_047c1617b143_e00cf348_f104_11ee_a58b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9402_e810_11ee_a580_047c1617b143_e00cf346_f104_11ee_a58b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9404_e810_11ee_a580_047c1617b143_3d7c074a_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9406_e810_11ee_a580_047c1617b143_e00cf349_f104_11ee_a58b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c10c_fb63_11ee_a59a_047c1617b143_444b1c96_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c10e_fb63_11ee_a59a_047c1617b143_444b1ca7_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c110_fb63_11ee_a59a_047c1617b143_444b1cb3_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c112_fb63_11ee_a59a_047c1617b143_444b1c8a_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c114_fb63_11ee_a59a_047c1617b143_83eb96ec_5d58_11f0_a779_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c116_fb63_11ee_a59a_047c1617b143_444b1c9f_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c118_fb63_11ee_a59a_047c1617b143_444b1cb7_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11a_fb63_11ee_a59a_047c1617b143_444b1c8e_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11c_fb63_11ee_a59a_047c1617b143_444b1c93_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11e_fb63_11ee_a59a_047c1617b143_444b1c9a_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c120_fb63_11ee_a59a_047c1617b143_444b1ca3_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c122_fb63_11ee_a59a_047c1617b143_444b1caf_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c124_fb63_11ee_a59a_047c1617b143_444b1c86_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c126_fb63_11ee_a59a_047c1617b143_444b1c91_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c128_fb63_11ee_a59a_047c1617b143_83eb96ea_5d58_11f0_a779_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12a_fb63_11ee_a59a_047c1617b143_444b1c9d_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12c_fb63_11ee_a59a_047c1617b143_444b1ca0_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12e_fb63_11ee_a59a_047c1617b143_444b1cab_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c130_fb63_11ee_a59a_047c1617b143_444b1c85_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c132_fb63_11ee_a59a_047c1617b143_444b1c92_5a46_11f0_a775_047c1617b14357.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f29_86a6_11e9_8101_003048fd731b_634a42ef_f953_11e9_810b_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2c_86a6_11e9_8101_003048fd731b_634a42f0_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2f_86a6_11e9_8101_003048fd731b_634a42f1_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f32_86a6_11e9_8101_003048fd731b_ae66e5e9_3fbb_11ef_a5f3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f34_86a6_11e9_8101_003048fd731b_ae66e5ea_3fbb_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f36_86a6_11e9_8101_003048fd731b_ae66e5eb_3fbb_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f38_86a6_11e9_8101_003048fd731b_ae66e5ec_3fbb_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3a_86a6_11e9_8101_003048fd731b_634a42f6_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3c_86a6_11e9_8101_003048fd731b_634a42f7_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1b_3466_11eb_81f3_003048fd731b_ae66e5ed_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1d_3466_11eb_81f3_003048fd731b_ae66e5ee_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1f_3466_11eb_81f3_003048fd731b_ae66e5ef_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f95_9e75_11ef_a670_047c1617b143_fff10ef6_f1e0_11ef_a6e1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f97_9e75_11ef_a670_047c1617b143_fff10ef7_f1e0_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d3_04c1_11f1_a85e_047c1617b143_2ed140be_0c97_11f1_a86a_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d5_04c1_11f1_a85e_047c1617b143_2ed140bf_0c97_11f1_a86a_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6c_86a6_11e9_8101_003048fd731b_5352ef79_57f4_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6e_86a6_11e9_8101_003048fd731b_5352ef7a_57f4_11ea_810f_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f70_86a6_11e9_8101_003048fd731b_5352ef78_57f4_11ea_810f_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f72_86a6_11e9_8101_003048fd731b_0291d925_0d22_11ea_810d_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f74_86a6_11e9_8101_003048fd731b_0291d926_0d22_11ea_810d_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f76_86a6_11e9_8101_003048fd731b_0291d927_0d22_11ea_810d_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ec_ce20_11eb_82ca_003048fd731b_a15553a7_602e_11ec_a20b_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ee_ce20_11eb_82ca_003048fd731b_a15553a8_602e_11ec_a20b_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f0_ce20_11eb_82ca_003048fd731b_a15553a9_602e_11ec_a20b_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f2_ce20_11eb_82ca_003048fd731b_a15553aa_602e_11ec_a20b_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c047_aa62_11ec_a25d_00259070b487_c0208088_c056_11ee_a549_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c018_f775_11ec_a2cc_00259070b487_c020808a_c056_11ee_a549_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c01a_f775_11ec_a2cc_00259070b487_ae66e5f0_3fbb_11ef_a5f3_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c21_230d_11ed_a307_00259070b487_ae66e5f1_3fbb_11ef_a5f3_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93f6_e810_11ee_a580_047c1617b143_3d7c0747_0312_11ef_a5a4_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93f8_e810_11ee_a580_047c1617b143_e00cf347_f104_11ee_a58b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fa_e810_11ee_a580_047c1617b143_3d7c0748_0312_11ef_a5a4_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fc_e810_11ee_a580_047c1617b143_9b2e56ee_f0b3_11ee_a58b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fe_e810_11ee_a580_047c1617b143_3d7c0749_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9400_e810_11ee_a580_047c1617b143_e00cf348_f104_11ee_a58b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9402_e810_11ee_a580_047c1617b143_e00cf346_f104_11ee_a58b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9404_e810_11ee_a580_047c1617b143_3d7c074a_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9406_e810_11ee_a580_047c1617b143_e00cf349_f104_11ee_a58b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c10c_fb63_11ee_a59a_047c1617b143_444b1c96_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c10e_fb63_11ee_a59a_047c1617b143_444b1ca7_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c110_fb63_11ee_a59a_047c1617b143_444b1cb3_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c112_fb63_11ee_a59a_047c1617b143_444b1c8a_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c114_fb63_11ee_a59a_047c1617b143_83eb96ec_5d58_11f0_a779_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c116_fb63_11ee_a59a_047c1617b143_444b1c9f_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c118_fb63_11ee_a59a_047c1617b143_444b1cb7_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11a_fb63_11ee_a59a_047c1617b143_444b1c8e_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11c_fb63_11ee_a59a_047c1617b143_444b1c93_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11e_fb63_11ee_a59a_047c1617b143_444b1c9a_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c120_fb63_11ee_a59a_047c1617b143_444b1ca3_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c122_fb63_11ee_a59a_047c1617b143_444b1caf_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c124_fb63_11ee_a59a_047c1617b143_444b1c86_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c126_fb63_11ee_a59a_047c1617b143_444b1c91_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c128_fb63_11ee_a59a_047c1617b143_83eb96ea_5d58_11f0_a779_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12a_fb63_11ee_a59a_047c1617b143_444b1c9d_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12c_fb63_11ee_a59a_047c1617b143_444b1ca0_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12e_fb63_11ee_a59a_047c1617b143_444b1cab_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c130_fb63_11ee_a59a_047c1617b143_444b1c85_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c132_fb63_11ee_a59a_047c1617b143_444b1c92_5a46_11f0_a775_047c1617b14359.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1228,87 +1252,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1408,87 +1432,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1648,87 +1672,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_36" descr="Image_36"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="30" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1918,87 +1942,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_46" descr="Image_46"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPr id="39" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2501,50 +2525,110 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2811,51 +2895,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L65"/>
+  <dimension ref="A1:L67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2863,51 +2947,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J65)</f>
+        <f>SUM(J2:J67)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2937,2044 +3021,2114 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822039</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2297.00</f>
+        <f>J5*2457.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822040</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2551.00</f>
+        <f>J6*2729.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822041</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>4</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*3200.00</f>
+        <f>J7*3424.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822042</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*9246.00</f>
+        <f>J8*9894.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822043</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*12110.00</f>
+        <f>J9*12958.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822044</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
-      <c r="H10" s="2" t="s">
-        <v>17</v>
+      <c r="H10" s="2">
+        <v>9</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*16218.00</f>
+        <f>J10*17353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822045</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*20108.00</f>
+        <f>J11*21516.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822046</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3404.00</f>
+        <f>J12*3642.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822047</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*9928.00</f>
+        <f>J13*10623.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836320</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*40713.00</f>
+        <f>J14*43563.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836321</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>2</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*44444.00</f>
+        <f>J15*47555.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836322</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*69103.00</f>
+        <f>J16*73940.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883991</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
-      <c r="H17" s="2">
-        <v>0</v>
+      <c r="H17" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*5336.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883992</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
-      <c r="H18" s="2" t="s">
-        <v>17</v>
+      <c r="H18" s="2">
+        <v>7</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8386.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" outlineLevel="2">
-      <c r="A19" s="8" t="s">
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>956388</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B19" s="8"/>
-[...8 lines deleted...]
-      <c r="K19" s="8"/>
+      <c r="D19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>5</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="2" t="str">
+        <f>J19*3228.00</f>
+        <v>0</v>
+      </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>822070</v>
+        <v>956389</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>8</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*4078.73</f>
+        <f>J20*5941.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F21" s="2" t="s">
+    <row r="21" spans="1:12" outlineLevel="2">
+      <c r="A21" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="G21" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>822072</v>
+        <v>822070</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*8254.14</f>
+        <f>J22*4030.74</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>822073</v>
+        <v>822071</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
-      <c r="I23" s="1" t="s">
-        <v>17</v>
+      <c r="I23" s="1">
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2537.68</f>
+        <f>J23*7827.75</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>822074</v>
+        <v>822072</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
-      <c r="I24" s="1" t="s">
-        <v>17</v>
+      <c r="I24" s="1">
+        <v>-1</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*4175.41</f>
+        <f>J24*8157.03</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>822075</v>
+        <v>822073</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*7980.44</f>
+        <f>J25*2507.82</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="2">
-      <c r="A26" s="8" t="s">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>822074</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B26" s="8"/>
-[...8 lines deleted...]
-      <c r="K26" s="8"/>
+      <c r="D26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*4126.29</f>
+        <v>0</v>
+      </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>833408</v>
+        <v>822075</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>104</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2855.15</f>
+        <f>J27*8196.72</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F28" s="2" t="s">
+    <row r="28" spans="1:12" outlineLevel="2">
+      <c r="A28" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="G28" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>833410</v>
+        <v>833408</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="G29" s="2">
-        <v>0</v>
+      <c r="G29" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*6470.26</f>
+        <f>J29*2855.15</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>833411</v>
+        <v>833409</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="G30" s="2">
-        <v>2</v>
+      <c r="G30" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*11464.93</f>
+        <f>J30*4956.81</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>858843</v>
+        <v>833410</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*10463.66</f>
+        <f>J31*6470.26</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>868608</v>
+        <v>833411</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*10068.75</f>
+        <f>J32*11464.93</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>868609</v>
+        <v>858843</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*10573.00</f>
+        <f>J33*10463.66</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>869374</v>
+        <v>868608</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*11210.07</f>
+        <f>J34*10068.75</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="2">
-      <c r="A35" s="8" t="s">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>868609</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B35" s="8"/>
-[...8 lines deleted...]
-      <c r="K35" s="8"/>
+      <c r="D35" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*10573.00</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>882575</v>
+        <v>869374</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>134</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>135</v>
+      </c>
       <c r="E36" s="2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G36" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*8683.20</f>
+        <f>J36*11210.07</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="37" spans="1:12" outlineLevel="2">
+      <c r="A37" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>882577</v>
+        <v>882575</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G38" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*2422.80</f>
+        <f>J38*8683.20</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>882578</v>
+        <v>882576</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*4752.00</f>
+        <f>J39*8973.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>882579</v>
+        <v>882577</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*4793.40</f>
+        <f>J40*2422.80</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>882580</v>
+        <v>882578</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*5083.20</f>
+        <f>J41*4752.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>882581</v>
+        <v>882579</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*8029.80</f>
+        <f>J42*4793.40</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>882582</v>
+        <v>882580</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*8071.20</f>
+        <f>J43*5083.20</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>882583</v>
+        <v>882581</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*8361.00</f>
+        <f>J44*8029.80</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K45" s="8"/>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>882582</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="1"/>
+      <c r="E45" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*8071.20</f>
+        <v>0</v>
+      </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>883653</v>
+        <v>882583</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*3564.75</f>
+        <f>J46*8361.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
-    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="47" spans="1:12" outlineLevel="2">
+      <c r="A47" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="8"/>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8"/>
+      <c r="H47" s="8"/>
+      <c r="I47" s="8"/>
+      <c r="J47" s="8"/>
+      <c r="K47" s="8"/>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>883655</v>
+        <v>883653</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*10622.50</f>
+        <f>J48*3564.75</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>883656</v>
+        <v>883654</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*14089.25</f>
+        <f>J49*7913.50</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>883657</v>
+        <v>883655</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*29282.75</f>
+        <f>J50*10622.50</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>883658</v>
+        <v>883656</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*38389.75</f>
+        <f>J51*14089.25</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>883659</v>
+        <v>883657</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G52" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*2343.25</f>
+        <f>J52*29282.75</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>883660</v>
+        <v>883658</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G53" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*2586.50</f>
+        <f>J53*38389.75</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>883661</v>
+        <v>883659</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*2924.25</f>
+        <f>J54*2343.25</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>883662</v>
+        <v>883660</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G55" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*2983.75</f>
+        <f>J55*2586.50</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>883663</v>
+        <v>883661</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*7843.50</f>
+        <f>J56*2924.25</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>883664</v>
+        <v>883662</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="G57" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*10622.50</f>
+        <f>J57*2983.75</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>883665</v>
+        <v>883663</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>170</v>
+        <v>199</v>
       </c>
       <c r="G58" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*14089.25</f>
+        <f>J58*7843.50</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>883666</v>
+        <v>883664</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>198</v>
+        <v>175</v>
       </c>
       <c r="G59" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*22123.50</f>
+        <f>J59*10622.50</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>883667</v>
+        <v>883665</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="G60" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*29282.75</f>
+        <f>J60*14089.25</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>883668</v>
+        <v>883666</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="2" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*39096.75</f>
+        <f>J61*22123.50</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>883669</v>
+        <v>883667</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>206</v>
+        <v>181</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*84887.25</f>
+        <f>J62*29282.75</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>883670</v>
+        <v>883668</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*118898.50</f>
+        <f>J63*39096.75</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>883671</v>
+        <v>883669</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*207170.25</f>
+        <f>J64*84887.25</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>883672</v>
+        <v>883670</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*412207.25</f>
+        <f>J65*118898.50</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
+    </row>
+    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>883671</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G66" s="2">
+        <v>0</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" s="2" t="str">
+        <f>J66*207170.25</f>
+        <v>0</v>
+      </c>
+      <c r="L66" s="5"/>
+    </row>
+    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1">
+        <v>883672</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D67" s="1"/>
+      <c r="E67" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0</v>
+      </c>
+      <c r="H67" s="2">
+        <v>0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" s="2" t="str">
+        <f>J67*412207.25</f>
+        <v>0</v>
+      </c>
+      <c r="L67" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A19:K19"/>
-[...2 lines deleted...]
-    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A21:K21"/>
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="A37:K37"/>
+    <mergeCell ref="A47:K47"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>