--- v1 (2026-04-30)
+++ v2 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -219,51 +219,51 @@
   <si>
     <t>47 555.00 руб.</t>
   </si>
   <si>
     <t>VLC-900405</t>
   </si>
   <si>
     <t>VT.AV.B.080500</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 500л. СИНИЙ</t>
   </si>
   <si>
     <t>73 940.00 руб.</t>
   </si>
   <si>
     <t>VLC-900902</t>
   </si>
   <si>
     <t>VT.A.R.050018</t>
   </si>
   <si>
     <t>Бак расш. для с-м водосн. 18л./4,0 - 10bar (3/4")</t>
   </si>
   <si>
-    <t>5 336.00 руб.</t>
+    <t>5 440.00 руб.</t>
   </si>
   <si>
     <t>VLC-900903</t>
   </si>
   <si>
     <t>VT.A.R.050035</t>
   </si>
   <si>
     <t>Бак расш. для с-м водосн. 35л./4,0 - 10bar (3/4")</t>
   </si>
   <si>
     <t>8 386.00 руб.</t>
   </si>
   <si>
     <t>VLC-901187</t>
   </si>
   <si>
     <t>VT.AV.B.060018</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 18л. СИНИЙ</t>
   </si>
   <si>
     <t>3 228.00 руб.</t>
   </si>
@@ -345,393 +345,384 @@
   <si>
     <t>BAK-220006</t>
   </si>
   <si>
     <t>VFC-80</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 80л горизонтальный</t>
   </si>
   <si>
     <t>8 196.72 руб.</t>
   </si>
   <si>
     <t>Баки для водоснабжения ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001090</t>
   </si>
   <si>
     <t>YT-24EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 24л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>2 855.15 руб.</t>
+    <t>2 494.74 руб.</t>
   </si>
   <si>
     <t>ZGR-001091</t>
   </si>
   <si>
     <t>YT-50EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 50л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>4 956.81 руб.</t>
+    <t>4 331.11 руб.</t>
   </si>
   <si>
     <t>ZGR-001092</t>
   </si>
   <si>
     <t>YT-24SH</t>
   </si>
   <si>
     <t>Бак мембранный НЕРЖ для водоснабжения 24л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>6 470.26 руб.</t>
+    <t>5 218.63 руб.</t>
   </si>
   <si>
     <t>ZGR-001093</t>
   </si>
   <si>
     <t>YT-50SH</t>
   </si>
   <si>
     <t>Бак мембранный НЕРЖ для водоснабжения 50л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>11 464.93 руб.</t>
+    <t>10 017.70 руб.</t>
   </si>
   <si>
     <t>ZGR-001178</t>
   </si>
   <si>
     <t>YT-100EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 100л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>10 463.66 руб.</t>
+    <t>9 142.82 руб.</t>
   </si>
   <si>
     <t>ZGR-001191</t>
   </si>
   <si>
     <t>YT-80EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 80л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>10 068.75 руб.</t>
+    <t>8 797.76 руб.</t>
   </si>
   <si>
     <t>ZGR-001192</t>
   </si>
   <si>
     <t>YT-80EV</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 80л ВЕРТИКАЛЬНЫЙ (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>10 573.00 руб.</t>
+    <t>9 238.36 руб.</t>
   </si>
   <si>
     <t>ZGR-001193</t>
   </si>
   <si>
     <t>YT-100EV</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 100л ВЕРТИКАЛЬНЫЙ (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
-    <t>11 210.07 руб.</t>
-[...257 lines deleted...]
-    <t>412 207.25 руб.</t>
+    <t>9 795.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для водоснабжения UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101734</t>
+  </si>
+  <si>
+    <t>Вертикальный гидроаккум. 100 V, фланец- нерж. сталь, 100 л</t>
+  </si>
+  <si>
+    <t>8 761.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101735</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор   2л.(верт) синий</t>
+  </si>
+  <si>
+    <t>762.20 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101736</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  24л.(гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>6 753.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101737</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  50л, (гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>11 481.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101738</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  50л.(гор)</t>
+  </si>
+  <si>
+    <t>5 020.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101739</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  80л, (вер.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>18 135.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101740</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор  80л, (гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>17 463.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101741</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 100л, (гор.), нерж. сталь, мембрана EPDM</t>
+  </si>
+  <si>
+    <t>20 492.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101742</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 150л.(вер) с манометром</t>
+  </si>
+  <si>
+    <t>19 253.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101743</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 200л.(вер) с манометром</t>
+  </si>
+  <si>
+    <t>24 783.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101744</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор 300л.(вер) с манометром</t>
+  </si>
+  <si>
+    <t>32 538.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для водоснабжения UNIPUMP (Россия)</t>
+  </si>
+  <si>
+    <t>UNI-101706</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 100 (нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 542.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101707</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 100Н (фланец нерж., нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 936.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101708</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 100НВ (фланец нерж., верхнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 863.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101709</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 50 (нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 144.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101710</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 50Н (фланец нерж., нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 538.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101711</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 50НВ (фланец нерж., верхнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 445.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101712</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 80 (нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 023.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101713</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 80Н (фланец нерж., нижнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 417.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101714</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор вертикальный ГВ 80НВ (фланец нерж., верхнее подкл., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 344.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101715</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 100М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 718.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101716</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 24М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>3 318.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101717</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 35М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 328.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101718</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 50М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 269.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101719</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор горизонтальный ГГ 80М (БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 147.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101720</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор подвесной ГП 24 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>2 959.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101721</t>
+  </si>
+  <si>
+    <t>Гидроаккумулятор подвесной ГП 35 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 120.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -781,93 +772,96 @@
         <fgColor rgb="FDE9D9"/>
         <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f29_86a6_11e9_8101_003048fd731b_634a42ef_f953_11e9_810b_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2c_86a6_11e9_8101_003048fd731b_634a42f0_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2f_86a6_11e9_8101_003048fd731b_634a42f1_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f32_86a6_11e9_8101_003048fd731b_ae66e5e9_3fbb_11ef_a5f3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f34_86a6_11e9_8101_003048fd731b_ae66e5ea_3fbb_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f36_86a6_11e9_8101_003048fd731b_ae66e5eb_3fbb_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f38_86a6_11e9_8101_003048fd731b_ae66e5ec_3fbb_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3a_86a6_11e9_8101_003048fd731b_634a42f6_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3c_86a6_11e9_8101_003048fd731b_634a42f7_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1b_3466_11eb_81f3_003048fd731b_ae66e5ed_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1d_3466_11eb_81f3_003048fd731b_ae66e5ee_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1f_3466_11eb_81f3_003048fd731b_ae66e5ef_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f95_9e75_11ef_a670_047c1617b143_fff10ef6_f1e0_11ef_a6e1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f97_9e75_11ef_a670_047c1617b143_fff10ef7_f1e0_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d3_04c1_11f1_a85e_047c1617b143_2ed140be_0c97_11f1_a86a_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d5_04c1_11f1_a85e_047c1617b143_2ed140bf_0c97_11f1_a86a_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6c_86a6_11e9_8101_003048fd731b_5352ef79_57f4_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6e_86a6_11e9_8101_003048fd731b_5352ef7a_57f4_11ea_810f_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f70_86a6_11e9_8101_003048fd731b_5352ef78_57f4_11ea_810f_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f72_86a6_11e9_8101_003048fd731b_0291d925_0d22_11ea_810d_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f74_86a6_11e9_8101_003048fd731b_0291d926_0d22_11ea_810d_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f76_86a6_11e9_8101_003048fd731b_0291d927_0d22_11ea_810d_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ec_ce20_11eb_82ca_003048fd731b_a15553a7_602e_11ec_a20b_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ee_ce20_11eb_82ca_003048fd731b_a15553a8_602e_11ec_a20b_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f0_ce20_11eb_82ca_003048fd731b_a15553a9_602e_11ec_a20b_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f2_ce20_11eb_82ca_003048fd731b_a15553aa_602e_11ec_a20b_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c047_aa62_11ec_a25d_00259070b487_c0208088_c056_11ee_a549_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c018_f775_11ec_a2cc_00259070b487_c020808a_c056_11ee_a549_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c01a_f775_11ec_a2cc_00259070b487_ae66e5f0_3fbb_11ef_a5f3_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c21_230d_11ed_a307_00259070b487_ae66e5f1_3fbb_11ef_a5f3_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93f6_e810_11ee_a580_047c1617b143_3d7c0747_0312_11ef_a5a4_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93f8_e810_11ee_a580_047c1617b143_e00cf347_f104_11ee_a58b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fa_e810_11ee_a580_047c1617b143_3d7c0748_0312_11ef_a5a4_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fc_e810_11ee_a580_047c1617b143_9b2e56ee_f0b3_11ee_a58b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93fe_e810_11ee_a580_047c1617b143_3d7c0749_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9400_e810_11ee_a580_047c1617b143_e00cf348_f104_11ee_a58b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9402_e810_11ee_a580_047c1617b143_e00cf346_f104_11ee_a58b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9404_e810_11ee_a580_047c1617b143_3d7c074a_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9406_e810_11ee_a580_047c1617b143_e00cf349_f104_11ee_a58b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c10c_fb63_11ee_a59a_047c1617b143_444b1c96_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c10e_fb63_11ee_a59a_047c1617b143_444b1ca7_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c110_fb63_11ee_a59a_047c1617b143_444b1cb3_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c112_fb63_11ee_a59a_047c1617b143_444b1c8a_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c114_fb63_11ee_a59a_047c1617b143_83eb96ec_5d58_11f0_a779_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c116_fb63_11ee_a59a_047c1617b143_444b1c9f_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c118_fb63_11ee_a59a_047c1617b143_444b1cb7_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11a_fb63_11ee_a59a_047c1617b143_444b1c8e_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11c_fb63_11ee_a59a_047c1617b143_444b1c93_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c11e_fb63_11ee_a59a_047c1617b143_444b1c9a_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c120_fb63_11ee_a59a_047c1617b143_444b1ca3_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c122_fb63_11ee_a59a_047c1617b143_444b1caf_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c124_fb63_11ee_a59a_047c1617b143_444b1c86_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c126_fb63_11ee_a59a_047c1617b143_444b1c91_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c128_fb63_11ee_a59a_047c1617b143_83eb96ea_5d58_11f0_a779_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12a_fb63_11ee_a59a_047c1617b143_444b1c9d_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12c_fb63_11ee_a59a_047c1617b143_444b1ca0_5a46_11f0_a775_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c12e_fb63_11ee_a59a_047c1617b143_444b1cab_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c130_fb63_11ee_a59a_047c1617b143_444b1c85_5a46_11f0_a775_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c132_fb63_11ee_a59a_047c1617b143_444b1c92_5a46_11f0_a775_047c1617b14359.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f29_86a6_11e9_8101_003048fd731b_634a42ef_f953_11e9_810b_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2c_86a6_11e9_8101_003048fd731b_634a42f0_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f2f_86a6_11e9_8101_003048fd731b_634a42f1_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f32_86a6_11e9_8101_003048fd731b_ae66e5e9_3fbb_11ef_a5f3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f34_86a6_11e9_8101_003048fd731b_ae66e5ea_3fbb_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f36_86a6_11e9_8101_003048fd731b_ae66e5eb_3fbb_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f38_86a6_11e9_8101_003048fd731b_ae66e5ec_3fbb_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3a_86a6_11e9_8101_003048fd731b_634a42f6_f953_11e9_810b_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f3c_86a6_11e9_8101_003048fd731b_634a42f7_f953_11e9_810b_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1b_3466_11eb_81f3_003048fd731b_ae66e5ed_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1d_3466_11eb_81f3_003048fd731b_ae66e5ee_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b1f_3466_11eb_81f3_003048fd731b_ae66e5ef_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f95_9e75_11ef_a670_047c1617b143_fff10ef6_f1e0_11ef_a6e1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f97_9e75_11ef_a670_047c1617b143_fff10ef7_f1e0_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d3_04c1_11f1_a85e_047c1617b143_2ed140be_0c97_11f1_a86a_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2d5_04c1_11f1_a85e_047c1617b143_2ed140bf_0c97_11f1_a86a_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6c_86a6_11e9_8101_003048fd731b_5352ef79_57f4_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f6e_86a6_11e9_8101_003048fd731b_5352ef7a_57f4_11ea_810f_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f70_86a6_11e9_8101_003048fd731b_5352ef78_57f4_11ea_810f_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f72_86a6_11e9_8101_003048fd731b_0291d925_0d22_11ea_810d_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f74_86a6_11e9_8101_003048fd731b_0291d926_0d22_11ea_810d_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f76_86a6_11e9_8101_003048fd731b_0291d927_0d22_11ea_810d_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ec_ce20_11eb_82ca_003048fd731b_a15553a7_602e_11ec_a20b_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ee_ce20_11eb_82ca_003048fd731b_a15553a8_602e_11ec_a20b_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f0_ce20_11eb_82ca_003048fd731b_a15553a9_602e_11ec_a20b_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35f2_ce20_11eb_82ca_003048fd731b_a15553aa_602e_11ec_a20b_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c047_aa62_11ec_a25d_00259070b487_c0208088_c056_11ee_a549_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c018_f775_11ec_a2cc_00259070b487_c020808a_c056_11ee_a549_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68c01a_f775_11ec_a2cc_00259070b487_ae66e5f0_3fbb_11ef_a5f3_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c21_230d_11ed_a307_00259070b487_ae66e5f1_3fbb_11ef_a5f3_047c1617b14330.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1728,920 +1722,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...868 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2895,103 +2019,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L67"/>
+  <dimension ref="A1:L66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J67)</f>
+        <f>SUM(J2:J66)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3021,159 +2145,159 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822039</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2457.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822040</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2729.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822041</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3424.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822042</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
-      <c r="H8" s="2" t="s">
-        <v>17</v>
+      <c r="H8" s="2">
+        <v>9</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9894.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822043</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
@@ -3198,52 +2322,52 @@
         <f>J9*12958.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822044</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
-      <c r="H10" s="2">
-        <v>9</v>
+      <c r="H10" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*17353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822045</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -3268,485 +2392,485 @@
         <f>J11*21516.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822046</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2" t="s">
-        <v>17</v>
+      <c r="H12" s="2">
+        <v>6</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3642.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822047</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*10623.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836320</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*43563.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836321</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*47555.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836322</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*73940.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883991</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*5336.00</f>
+        <f>J17*5440.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883992</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
-      <c r="H18" s="2">
-        <v>7</v>
+      <c r="H18" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8386.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>956388</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3228.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956389</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5941.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822070</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4030.74</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822071</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7827.75</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822072</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>-1</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*8157.03</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822073</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*2507.82</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>822074</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
@@ -3772,1363 +2896,1368 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*4126.29</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822075</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*8196.72</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="2">
       <c r="A28" s="8" t="s">
         <v>105</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>833408</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>17</v>
+      <c r="G29" s="2">
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2855.15</f>
+        <f>J29*2494.74</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>833409</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>17</v>
+      <c r="G30" s="2">
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*4956.81</f>
+        <f>J30*4331.11</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>833410</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2">
         <v>4</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*6470.26</f>
+        <f>J31*5218.63</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>833411</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*11464.93</f>
+        <f>J32*10017.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>858843</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*10463.66</f>
+        <f>J33*9142.82</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>868608</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*10068.75</f>
+        <f>J34*8797.76</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>868609</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*10573.00</f>
+        <f>J35*9238.36</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>869374</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G36" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*11210.07</f>
+        <f>J36*9795.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
         <v>138</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="38" spans="1:12" outlineLevel="3">
+      <c r="A38" s="9" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="39" spans="1:12" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>882576</v>
+        <v>958936</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="D39" s="1">
+        <v>47370</v>
+      </c>
       <c r="E39" s="2" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*8973.00</f>
+        <f>J39*8761.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="40" spans="1:12" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>882577</v>
+        <v>958937</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D40" s="1"/>
+        <v>142</v>
+      </c>
+      <c r="D40" s="1">
+        <v>29758</v>
+      </c>
       <c r="E40" s="2" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*2422.80</f>
+        <f>J40*762.20</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="41" spans="1:12" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>882578</v>
+        <v>958938</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D41" s="1"/>
+        <v>145</v>
+      </c>
+      <c r="D41" s="1">
+        <v>85109</v>
+      </c>
       <c r="E41" s="2" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*4752.00</f>
+        <f>J41*6753.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="42" spans="1:12" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>882579</v>
+        <v>958939</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D42" s="1"/>
+        <v>148</v>
+      </c>
+      <c r="D42" s="1">
+        <v>86832</v>
+      </c>
       <c r="E42" s="2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*4793.40</f>
+        <f>J42*11481.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="43" spans="1:12" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>882580</v>
+        <v>958940</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="D43" s="1"/>
+        <v>151</v>
+      </c>
+      <c r="D43" s="1">
+        <v>46206</v>
+      </c>
       <c r="E43" s="2" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*5083.20</f>
+        <f>J43*5020.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="44" spans="1:12" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>882581</v>
+        <v>958941</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D44" s="1"/>
+        <v>154</v>
+      </c>
+      <c r="D44" s="1">
+        <v>13890</v>
+      </c>
       <c r="E44" s="2" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*8029.80</f>
+        <f>J44*18135.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="45" spans="1:12" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>882582</v>
+        <v>958942</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D45" s="1"/>
+        <v>157</v>
+      </c>
+      <c r="D45" s="1">
+        <v>21266</v>
+      </c>
       <c r="E45" s="2" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*8071.20</f>
+        <f>J45*17463.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
-    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="46" spans="1:12" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>882583</v>
+        <v>958943</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D46" s="1">
+        <v>54872</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*20492.00</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" outlineLevel="5">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>958944</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D46" s="1"/>
-      <c r="E46" s="2" t="s">
+      <c r="D47" s="1">
+        <v>71583</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="F46" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="G46" s="2">
-[...30 lines deleted...]
-      <c r="K47" s="8"/>
+      <c r="G47" s="2">
+        <v>0</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*19253.00</f>
+        <v>0</v>
+      </c>
       <c r="L47" s="5"/>
     </row>
-    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="48" spans="1:12" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>883653</v>
+        <v>958945</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D48" s="1">
+        <v>90454</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="D48" s="1"/>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*3564.75</f>
+        <f>J48*24783.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
-    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="49" spans="1:12" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>883654</v>
+        <v>958946</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D49" s="1">
+        <v>66837</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="D49" s="1"/>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="F49" s="2" t="s">
+      <c r="G49" s="2">
+        <v>0</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*32538.00</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" outlineLevel="3">
+      <c r="A50" s="9" t="s">
         <v>172</v>
       </c>
-      <c r="G49" s="2">
-[...47 lines deleted...]
-      </c>
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="9"/>
+      <c r="J50" s="9"/>
+      <c r="K50" s="9"/>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="51" spans="1:12" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>883656</v>
+        <v>958920</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="D51" s="1"/>
+        <v>173</v>
+      </c>
+      <c r="D51" s="1">
+        <v>44355</v>
+      </c>
       <c r="E51" s="2" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*14089.25</f>
+        <f>J51*8542.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
-    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="52" spans="1:12" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>883657</v>
+        <v>958921</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="D52" s="1"/>
+        <v>176</v>
+      </c>
+      <c r="D52" s="1">
+        <v>33158</v>
+      </c>
       <c r="E52" s="2" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*29282.75</f>
+        <f>J52*8936.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
-    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="53" spans="1:12" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>883658</v>
+        <v>958922</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="D53" s="1"/>
+        <v>179</v>
+      </c>
+      <c r="D53" s="1">
+        <v>35151</v>
+      </c>
       <c r="E53" s="2" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*38389.75</f>
+        <f>J53*8863.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
-    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="54" spans="1:12" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>883659</v>
+        <v>958923</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="D54" s="1"/>
+        <v>182</v>
+      </c>
+      <c r="D54" s="1">
+        <v>93852</v>
+      </c>
       <c r="E54" s="2" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*2343.25</f>
+        <f>J54*6144.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
-    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="55" spans="1:12" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>883660</v>
+        <v>958924</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D55" s="1"/>
+        <v>185</v>
+      </c>
+      <c r="D55" s="1">
+        <v>14579</v>
+      </c>
       <c r="E55" s="2" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*2586.50</f>
+        <f>J55*6538.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="56" spans="1:12" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>883661</v>
+        <v>958925</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="D56" s="1"/>
+        <v>188</v>
+      </c>
+      <c r="D56" s="1">
+        <v>48091</v>
+      </c>
       <c r="E56" s="2" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*2924.25</f>
+        <f>J56*6445.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="57" spans="1:12" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>883662</v>
+        <v>958926</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="D57" s="1"/>
+        <v>191</v>
+      </c>
+      <c r="D57" s="1">
+        <v>21064</v>
+      </c>
       <c r="E57" s="2" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="G57" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2983.75</f>
+        <f>J57*8023.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
-    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="58" spans="1:12" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>883663</v>
+        <v>958927</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="D58" s="1"/>
+        <v>194</v>
+      </c>
+      <c r="D58" s="1">
+        <v>31072</v>
+      </c>
       <c r="E58" s="2" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*7843.50</f>
+        <f>J58*8417.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="59" spans="1:12" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>883664</v>
+        <v>958928</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>197</v>
+      </c>
+      <c r="D59" s="1">
+        <v>54224</v>
+      </c>
       <c r="E59" s="2" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="G59" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*10622.50</f>
+        <f>J59*8344.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="60" spans="1:12" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>883665</v>
+        <v>958929</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D60" s="1">
+        <v>29901</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="F60" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="D60" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="G60" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*14089.25</f>
+        <f>J60*8718.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="61" spans="1:12" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>883666</v>
+        <v>958930</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D61" s="1">
+        <v>18157</v>
+      </c>
+      <c r="E61" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="D61" s="1"/>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*22123.50</f>
+        <f>J61*3318.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
-    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="62" spans="1:12" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>883667</v>
+        <v>958931</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D62" s="1">
+        <v>55731</v>
+      </c>
+      <c r="E62" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="D62" s="1"/>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*29282.75</f>
+        <f>J62*4328.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
-    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="63" spans="1:12" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>883668</v>
+        <v>958932</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D63" s="1"/>
+      <c r="D63" s="1">
+        <v>68334</v>
+      </c>
       <c r="E63" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*39096.75</f>
+        <f>J63*6269.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
-    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="64" spans="1:12" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>883669</v>
+        <v>958933</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D64" s="1"/>
+      <c r="D64" s="1">
+        <v>34799</v>
+      </c>
       <c r="E64" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*84887.25</f>
+        <f>J64*8147.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
-    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="65" spans="1:12" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>883670</v>
+        <v>958934</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D65" s="1"/>
+      <c r="D65" s="1">
+        <v>52065</v>
+      </c>
       <c r="E65" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*118898.50</f>
+        <f>J65*2959.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
-    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="66" spans="1:12" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>883671</v>
+        <v>958935</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="D66" s="1"/>
+      <c r="D66" s="1">
+        <v>66790</v>
+      </c>
       <c r="E66" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*207170.25</f>
+        <f>J66*4120.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
-    </row>
-[...31 lines deleted...]
-      <c r="L67" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A21:K21"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A37:K37"/>
-    <mergeCell ref="A47:K47"/>
+    <mergeCell ref="A38:K38"/>
+    <mergeCell ref="A50:K50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>