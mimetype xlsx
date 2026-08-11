--- v2 (2026-06-21)
+++ v3 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,83 +69,83 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Баки для водоснабжения</t>
   </si>
   <si>
     <t>Баки для водоснабжения VALTEC</t>
   </si>
   <si>
     <t>VLC-1011005</t>
   </si>
   <si>
     <t>VT.AV.B.060008</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 8л. СИНИЙ (1/8шт)</t>
   </si>
   <si>
     <t>2 457.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1011006</t>
+  </si>
+  <si>
+    <t>VT.AV.B.060012</t>
+  </si>
+  <si>
+    <t>Бак расш. для ГВС и ХВС 12л. СИНИЙ (1/8шт)</t>
+  </si>
+  <si>
+    <t>2 729.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>VLC-1011007</t>
   </si>
   <si>
     <t>VT.AV.B.060024</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 24л. СИНИЙ (1/4шт)</t>
   </si>
   <si>
     <t>3 424.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1011008</t>
   </si>
   <si>
     <t>VT.AV.B.060050</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 50л. СИНИЙ (с ножками)</t>
   </si>
   <si>
     <t>9 894.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011009</t>
   </si>
   <si>
     <t>VT.AV.B.060080</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 80л. СИНИЙ (с ножками)</t>
   </si>
   <si>
     <t>12 958.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011010</t>
@@ -270,111 +270,105 @@
   <si>
     <t>VLC-901188</t>
   </si>
   <si>
     <t>VT.AV.B.060035</t>
   </si>
   <si>
     <t>Бак расш. для ГВС и ХВС 35л. СИНИЙ</t>
   </si>
   <si>
     <t>5 941.00 руб.</t>
   </si>
   <si>
     <t>Баки для водоснабжения VIEIR</t>
   </si>
   <si>
     <t>BAK-220001</t>
   </si>
   <si>
     <t>VEC-50</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 50л вертикальный</t>
   </si>
   <si>
-    <t>4 030.74 руб.</t>
+    <t>4 704.57 руб.</t>
   </si>
   <si>
     <t>BAK-220002</t>
   </si>
   <si>
     <t>VEC-80</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 80л вертикальный</t>
   </si>
   <si>
-    <t>7 827.75 руб.</t>
+    <t>8 418.70 руб.</t>
   </si>
   <si>
     <t>BAK-220003</t>
   </si>
   <si>
     <t>VEC-100</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 100л вертикальный</t>
   </si>
   <si>
-    <t>8 157.03 руб.</t>
+    <t>8 963.74 руб.</t>
   </si>
   <si>
     <t>BAK-220004</t>
   </si>
   <si>
     <t>VFC-24</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 24л горизонтальный</t>
   </si>
   <si>
-    <t>2 507.82 руб.</t>
+    <t>2 704.07 руб.</t>
   </si>
   <si>
     <t>BAK-220005</t>
   </si>
   <si>
     <t>VFC-50</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 50л горизонтальный</t>
   </si>
   <si>
-    <t>4 126.29 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>BAK-220006</t>
   </si>
   <si>
     <t>VFC-80</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения VR 80л горизонтальный</t>
-  </si>
-[...1 lines deleted...]
-    <t>8 196.72 руб.</t>
   </si>
   <si>
     <t>Баки для водоснабжения ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001090</t>
   </si>
   <si>
     <t>YT-24EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 24л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
   <si>
     <t>2 494.74 руб.</t>
   </si>
   <si>
     <t>ZGR-001091</t>
   </si>
   <si>
     <t>YT-50EH</t>
   </si>
   <si>
     <t>Бак мембранный для водоснабжения 50л горизонтальный (гидроаккумулятор) (1шт)</t>
   </si>
@@ -2180,369 +2174,369 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2457.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822040</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2729.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822041</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>6</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3424.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822042</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
-      <c r="H8" s="2">
-        <v>9</v>
+      <c r="H8" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9894.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822043</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>17</v>
+      <c r="H9" s="2">
+        <v>10</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*12958.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822044</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*17353.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822045</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*21516.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822046</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2">
-        <v>6</v>
+      <c r="H12" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3642.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822047</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*10623.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836320</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*43563.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836321</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*47555.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836322</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
@@ -2568,1665 +2562,1665 @@
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883991</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*5440.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883992</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8386.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>956388</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
-      <c r="H19" s="2">
-        <v>6</v>
+      <c r="H19" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*3228.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>956389</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5941.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="2">
       <c r="A21" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822070</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4030.74</f>
+        <f>J22*4704.57</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822071</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*7827.75</f>
+        <f>J23*8418.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822072</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>-1</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*8157.03</f>
+        <f>J24*8963.74</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822073</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2507.82</f>
+        <f>J25*2704.07</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>822074</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*4126.29</f>
+        <f>J26*4704.57</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822075</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="2" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="G27" s="2">
         <v>10</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*8196.72</f>
+        <f>J27*8418.70</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="2">
       <c r="A28" s="8" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>833408</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G29" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*2494.74</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>833409</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="F30" s="2" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*4331.11</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>833410</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*5218.63</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>833411</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="F32" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*10017.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>858843</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="F33" s="2" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*9142.82</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>868608</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="F34" s="2" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*8797.76</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>868609</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="F35" s="2" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*9238.36</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>869374</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="F36" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9795.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="3">
       <c r="A38" s="9" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>958936</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D39" s="1">
         <v>47370</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*8761.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>958937</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="D40" s="1">
         <v>29758</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*762.20</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>958938</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D41" s="1">
         <v>85109</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*6753.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>958939</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="D42" s="1">
         <v>86832</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*11481.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>958940</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D43" s="1">
         <v>46206</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G43" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*5020.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>958941</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D44" s="1">
         <v>13890</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*18135.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>958942</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="D45" s="1">
         <v>21266</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*17463.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>958943</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D46" s="1">
         <v>54872</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*20492.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>958944</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D47" s="1">
         <v>71583</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*19253.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>958945</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D48" s="1">
         <v>90454</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*24783.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>958946</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="D49" s="1">
         <v>66837</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*32538.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" outlineLevel="3">
       <c r="A50" s="9" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B50" s="9"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>958920</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D51" s="1">
         <v>44355</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*8542.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>958921</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D52" s="1">
         <v>33158</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*8936.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>958922</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D53" s="1">
         <v>35151</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*8863.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>958923</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="D54" s="1">
         <v>93852</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*6144.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>958924</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D55" s="1">
         <v>14579</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*6538.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>958925</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D56" s="1">
         <v>48091</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="G56" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*6445.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>958926</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D57" s="1">
         <v>21064</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*8023.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>958927</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D58" s="1">
         <v>31072</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*8417.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>958928</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D59" s="1">
         <v>54224</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*8344.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>958929</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D60" s="1">
         <v>29901</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*8718.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>958930</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D61" s="1">
         <v>18157</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*3318.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>958931</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D62" s="1">
         <v>55731</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*4328.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>958932</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D63" s="1">
         <v>68334</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*6269.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>958933</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D64" s="1">
         <v>34799</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*8147.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>958934</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D65" s="1">
         <v>52065</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*2959.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>958935</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D66" s="1">
         <v>66790</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*4120.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>