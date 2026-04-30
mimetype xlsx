--- v0 (2025-12-07)
+++ v1 (2026-04-30)
@@ -16,428 +16,422 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Баки для отопления</t>
   </si>
   <si>
     <t>Баки для отопления VALTEC</t>
   </si>
   <si>
     <t>VLC-1011014</t>
   </si>
   <si>
     <t>VT.RV.R.060008</t>
   </si>
   <si>
     <t>Бак расш. для отопления 8л. КРАСНЫЙ (1/8шт)</t>
   </si>
   <si>
-    <t>2 304.00 руб.</t>
+    <t>2 465.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1011015</t>
   </si>
   <si>
     <t>VT.RV.R.060012</t>
   </si>
   <si>
     <t>Бак расш. для отопления 12л. КРАСНЫЙ (1/8шт)</t>
   </si>
   <si>
-    <t>2 511.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>2 687.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011016</t>
   </si>
   <si>
     <t>VT.RV.R.060018</t>
   </si>
   <si>
     <t>Бак расш. для отопления 18л. КРАСНЫЙ (1/4шт)</t>
   </si>
   <si>
-    <t>2 721.00 руб.</t>
+    <t>2 911.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011017</t>
   </si>
   <si>
     <t>VT.RV.R.060024</t>
   </si>
   <si>
     <t>Бак расш. для отопления 24л. КРАСНЫЙ (1/4шт)</t>
   </si>
   <si>
-    <t>2 960.00 руб.</t>
+    <t>3 167.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011018</t>
   </si>
   <si>
     <t>VT.RV.R.060035</t>
   </si>
   <si>
     <t>Бак расш. для отопления 35л. КРАСНЫЙ</t>
   </si>
   <si>
-    <t>5 619.00 руб.</t>
+    <t>6 012.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011019</t>
   </si>
   <si>
     <t>VT.RV.R.060050</t>
   </si>
   <si>
     <t>Бак расш. для отопления 50л. КРАСНЫЙ (с ножками)</t>
   </si>
   <si>
-    <t>6 756.00 руб.</t>
+    <t>7 229.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011020</t>
   </si>
   <si>
     <t>VT.RV.R.060080</t>
   </si>
   <si>
     <t>Бак расш. для отопления 80л. КРАСНЫЙ (с ножками)</t>
   </si>
   <si>
-    <t>9 348.00 руб.</t>
+    <t>10 002.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011021</t>
   </si>
   <si>
     <t>VT.RV.R.060100</t>
   </si>
   <si>
     <t>Бак расш. для отопления 100л. КРАСНЫЙ (с ножками)</t>
   </si>
   <si>
-    <t>13 239.00 руб.</t>
+    <t>14 166.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011022</t>
   </si>
   <si>
     <t>VT.RV.R.070150</t>
   </si>
   <si>
     <t>Бак расш. для отопления 150л. КРАСНЫЙ (с ножками)</t>
   </si>
   <si>
-    <t>19 611.00 руб.</t>
+    <t>20 983.00 руб.</t>
   </si>
   <si>
     <t>VLC-900406</t>
   </si>
   <si>
     <t>VT.RV.R.081000</t>
   </si>
   <si>
     <t>Бак расш. для отопления 1000л. КРАСНЫЙ</t>
   </si>
   <si>
-    <t>225 692.00 руб.</t>
+    <t>241 490.00 руб.</t>
   </si>
   <si>
     <t>VLC-900407</t>
   </si>
   <si>
     <t>VT.RV.R.080200</t>
   </si>
   <si>
     <t>Бак расш. для отопления 200л. КРАСНЫЙ</t>
   </si>
   <si>
-    <t>35 399.00 руб.</t>
+    <t>37 877.00 руб.</t>
   </si>
   <si>
     <t>VLC-900408</t>
   </si>
   <si>
     <t>VT.RV.R.080300</t>
   </si>
   <si>
     <t>Бак расш. для отопления 300л. КРАСНЫЙ</t>
   </si>
   <si>
-    <t>38 693.00 руб.</t>
+    <t>41 402.00 руб.</t>
   </si>
   <si>
     <t>VLC-900409</t>
   </si>
   <si>
     <t>VT.RV.R.080500</t>
   </si>
   <si>
     <t>Бак расш. для отопления 500л. КРАСНЫЙ</t>
   </si>
   <si>
-    <t>73 251.00 руб.</t>
+    <t>78 378.00 руб.</t>
   </si>
   <si>
     <t>VLC-900410</t>
   </si>
   <si>
     <t>VT.RV.R.080750</t>
   </si>
   <si>
     <t>Бак расш. для отопления 750л. КРАСНЫЙ</t>
   </si>
   <si>
-    <t>155 130.00 руб.</t>
+    <t>165 989.00 руб.</t>
   </si>
   <si>
     <t>VLC-900524</t>
   </si>
   <si>
     <t>VT.F.R.050008</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 8л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>2 886.00 руб.</t>
   </si>
   <si>
     <t>VLC-900525</t>
   </si>
   <si>
     <t>VT.F.R.050012</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 12л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 073.00 руб.</t>
   </si>
   <si>
     <t>VLC-900526</t>
   </si>
   <si>
     <t>VT.F.R.050018</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 18л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 238.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900527</t>
   </si>
   <si>
     <t>VT.F.R.050025</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 25л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 675.00 руб.</t>
   </si>
   <si>
     <t>VLC-900528</t>
   </si>
   <si>
     <t>VT.F.R.050035</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 35л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>5 933.00 руб.</t>
   </si>
   <si>
     <t>VLC-900529</t>
   </si>
   <si>
     <t>VT.F.R.050050</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 50л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>7 435.00 руб.</t>
   </si>
   <si>
     <t>VLC-900530</t>
   </si>
   <si>
     <t>VT.F.R.050080</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 80л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
-    <t>9 653.00 руб.</t>
+    <t>10 521.80 руб.</t>
   </si>
   <si>
     <t>Баки для отопления VIEIR</t>
   </si>
   <si>
     <t>BAK-120001</t>
   </si>
   <si>
     <t>VERH-8</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  8л вертикальный</t>
   </si>
   <si>
-    <t>1 230.16 руб.</t>
+    <t>1 215.69 руб.</t>
   </si>
   <si>
     <t>BAK-120002</t>
   </si>
   <si>
     <t>VERH-19</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  19л вертикальный</t>
   </si>
   <si>
-    <t>2 086.96 руб.</t>
+    <t>2 062.41 руб.</t>
   </si>
   <si>
     <t>BAK-120003</t>
   </si>
   <si>
     <t>VERH-24</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  24л вертикальный</t>
   </si>
   <si>
-    <t>2 289.26 руб.</t>
+    <t>2 262.33 руб.</t>
   </si>
   <si>
     <t>BAK-120004</t>
   </si>
   <si>
     <t>VERH-12</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  12л вертикальный</t>
   </si>
   <si>
-    <t>1 921.85 руб.</t>
+    <t>1 899.24 руб.</t>
   </si>
   <si>
     <t>BAK-120005</t>
   </si>
   <si>
     <t>VEH-36</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  36л вертикальный с ножками</t>
   </si>
   <si>
-    <t>3 630.99 руб.</t>
+    <t>3 588.27 руб.</t>
   </si>
   <si>
     <t>BAK-120006</t>
   </si>
   <si>
     <t>VEH-50</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  50л вертикальный с ножками</t>
   </si>
   <si>
-    <t>4 141.20 руб.</t>
+    <t>4 092.48 руб.</t>
   </si>
   <si>
     <t>Баки для отопления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001179</t>
   </si>
   <si>
     <t>YT-6FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 6л плоский (1шт)</t>
   </si>
   <si>
     <t>3 054.61 руб.</t>
   </si>
   <si>
     <t>ZGR-001180</t>
   </si>
   <si>
     <t>YT-8FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 8л плоский (1шт)</t>
   </si>
@@ -2934,1985 +2928,1985 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822011</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2304.00</f>
+        <f>J5*2465.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822012</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2511.00</f>
+        <f>J6*2687.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822013</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2721.00</f>
+        <f>J7*2911.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822014</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>4</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2960.00</f>
+        <f>J8*3167.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822015</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5619.00</f>
+        <f>J9*6012.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822016</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*6756.00</f>
+        <f>J10*7229.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822017</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
-      <c r="H11" s="2" t="s">
-        <v>17</v>
+      <c r="H11" s="2">
+        <v>8</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*9348.00</f>
+        <f>J11*10002.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822018</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*13239.00</f>
+        <f>J12*14166.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822019</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*19611.00</f>
+        <f>J13*20983.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836323</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*225692.00</f>
+        <f>J14*241490.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836324</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*35399.00</f>
+        <f>J15*37877.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836325</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*38693.00</f>
+        <f>J16*41402.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836326</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*73251.00</f>
+        <f>J17*78378.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836327</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*155130.00</f>
+        <f>J18*165989.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>873893</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2886.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>873894</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G20" s="2">
         <v>3</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3073.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>873895</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3238.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>873896</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="F22" s="2" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G22" s="2">
         <v>3</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*3675.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>873897</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="F23" s="2" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*5933.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>873898</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="F24" s="2" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*7435.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>873899</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E25" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
-      <c r="H25" s="2" t="s">
-        <v>17</v>
+      <c r="H25" s="2">
+        <v>5</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*9653.00</f>
+        <f>J25*10521.80</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822032</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1230.16</f>
+        <f>J27*1215.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>822034</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2086.96</f>
+        <f>J28*2062.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>822035</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2289.26</f>
+        <f>J29*2262.33</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>822033</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="F30" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E30" s="2" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="G30" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
-      <c r="I30" s="1" t="s">
-        <v>17</v>
+      <c r="I30" s="1">
+        <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1921.85</f>
+        <f>J30*1899.24</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>822036</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="F31" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3630.99</f>
+        <f>J31*3588.27</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822037</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="F32" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*4141.20</f>
+        <f>J32*4092.48</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>858844</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="F34" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="E34" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G34" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*3054.61</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>858845</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="F35" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E35" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*3191.27</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>858846</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="F36" s="2" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G36" s="2">
         <v>4</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*3327.93</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>858847</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="F37" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1510.68</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>858848</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*1562.39</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>858849</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="F39" s="2" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G39" s="2">
         <v>6</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*2194.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>858850</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E40" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="F40" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G40" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*2389.76</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>858851</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E41" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="F41" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G41" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*2437.78</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>874014</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E42" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="F42" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*3556.94</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>882311</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="F43" s="2" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="G43" s="2">
         <v>4</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*483.60</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882312</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E44" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="D44" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" s="2" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="G44" s="2">
         <v>3</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*483.60</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>883673</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="G46" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*2406.25</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>883674</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*2474.50</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883675</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*2728.25</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>883676</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*3081.75</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>883677</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*3148.25</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>883678</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*5535.25</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>883679</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="G52" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*6641.25</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>883680</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*6198.50</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>883681</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*9982.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>883682</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="2" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*9548.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>883683</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*10939.25</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>883684</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*11679.50</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>883685</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*19803.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>883686</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*26565.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>883687</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*36426.25</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>883688</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D61" s="1"/>
       <c r="E61" s="2" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*84476.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>883689</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*90261.50</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>883690</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*117083.75</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>