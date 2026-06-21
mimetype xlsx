--- v1 (2026-04-30)
+++ v2 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -255,50 +255,53 @@
   <si>
     <t>VLC-900524</t>
   </si>
   <si>
     <t>VT.F.R.050008</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 8л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>2 886.00 руб.</t>
   </si>
   <si>
     <t>VLC-900525</t>
   </si>
   <si>
     <t>VT.F.R.050012</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 12л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 073.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-900526</t>
   </si>
   <si>
     <t>VT.F.R.050018</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 18л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 238.00 руб.</t>
   </si>
   <si>
     <t>VLC-900527</t>
   </si>
   <si>
     <t>VT.F.R.050025</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 25л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 675.00 руб.</t>
   </si>
   <si>
     <t>VLC-900528</t>
@@ -402,333 +405,375 @@
   <si>
     <t>BAK-120006</t>
   </si>
   <si>
     <t>VEH-50</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  50л вертикальный с ножками</t>
   </si>
   <si>
     <t>4 092.48 руб.</t>
   </si>
   <si>
     <t>Баки для отопления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001179</t>
   </si>
   <si>
     <t>YT-6FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 6л плоский (1шт)</t>
   </si>
   <si>
-    <t>3 054.61 руб.</t>
+    <t>2 289.05 руб.</t>
   </si>
   <si>
     <t>ZGR-001180</t>
   </si>
   <si>
     <t>YT-8FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 8л плоский (1шт)</t>
   </si>
   <si>
-    <t>3 191.27 руб.</t>
+    <t>2 366.17 руб.</t>
   </si>
   <si>
     <t>ZGR-001181</t>
   </si>
   <si>
     <t>YT-10FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 10л плоский (1шт)</t>
   </si>
   <si>
-    <t>3 327.93 руб.</t>
+    <t>2 483.40 руб.</t>
   </si>
   <si>
     <t>ZGR-001182</t>
   </si>
   <si>
     <t>YT-5VT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 5л вертикальный (1шт)</t>
   </si>
   <si>
-    <t>1 510.68 руб.</t>
+    <t>1 319.99 руб.</t>
   </si>
   <si>
     <t>ZGR-001183</t>
   </si>
   <si>
     <t>YT-8VT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 8л вертикальный (1шт)</t>
   </si>
   <si>
-    <t>1 562.39 руб.</t>
+    <t>1 365.17 руб.</t>
   </si>
   <si>
     <t>ZGR-001184</t>
   </si>
   <si>
     <t>YT-12VT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 12л вертикальный (1шт)</t>
   </si>
   <si>
-    <t>2 194.00 руб.</t>
+    <t>1 917.05 руб.</t>
   </si>
   <si>
     <t>ZGR-001185</t>
   </si>
   <si>
     <t>YT-19VT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 19л вертикальный (1шт)</t>
   </si>
   <si>
-    <t>2 389.76 руб.</t>
+    <t>2 088.10 руб.</t>
   </si>
   <si>
     <t>ZGR-001186</t>
   </si>
   <si>
     <t>YT-24VT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 24л вертикальный (1шт)</t>
   </si>
   <si>
-    <t>2 437.78 руб.</t>
+    <t>2 130.05 руб.</t>
   </si>
   <si>
     <t>ZGR-001222</t>
   </si>
   <si>
     <t>YT-12FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 12л плоский (1шт)</t>
   </si>
   <si>
-    <t>3 556.94 руб.</t>
+    <t>2 678.70 руб.</t>
   </si>
   <si>
     <t>ZGR-001255</t>
   </si>
   <si>
     <t>YT-1.5VT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 1,5л плоский (1шт)</t>
   </si>
   <si>
-    <t>483.60 руб.</t>
+    <t>422.55 руб.</t>
   </si>
   <si>
     <t>ZGR-001256</t>
   </si>
   <si>
     <t>YT-2VT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 2л плоский (1шт)</t>
   </si>
   <si>
-    <t>Баки для отопления UNIGB (Stout)</t>
-[...161 lines deleted...]
-    <t>117 083.75 руб.</t>
+    <t>ZGR-001347</t>
+  </si>
+  <si>
+    <t>YT-36VT</t>
+  </si>
+  <si>
+    <t>Бак мембранный для отопления 36л вертикальный с ножками (1шт)</t>
+  </si>
+  <si>
+    <t>2 990.03 руб.</t>
+  </si>
+  <si>
+    <t>Баки для отопления UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101745</t>
+  </si>
+  <si>
+    <t>Расширительный бак   8 л (верт) 1"</t>
+  </si>
+  <si>
+    <t>1 410.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101746</t>
+  </si>
+  <si>
+    <t>Расширительный бак  12 л (верт) 1"</t>
+  </si>
+  <si>
+    <t>1 780.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101747</t>
+  </si>
+  <si>
+    <t>Расширительный бак 12 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>1 978.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101748</t>
+  </si>
+  <si>
+    <t>Расширительный бак 19 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>2 149.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101749</t>
+  </si>
+  <si>
+    <t>Расширительный бак 5 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>1 274.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101750</t>
+  </si>
+  <si>
+    <t>Расширительный бак 8 л (верт) ¾”</t>
+  </si>
+  <si>
+    <t>1 567.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101751</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 10 (10 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 557.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101752</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 12 (12 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 677.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101753</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 6 (6 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 281.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101754</t>
+  </si>
+  <si>
+    <t>Расширительный бак ПБ 8 (8 л, плоский)</t>
+  </si>
+  <si>
+    <t>2 408.00 руб.</t>
+  </si>
+  <si>
+    <t>Баки для отопления UNIPUMP (Россия)</t>
+  </si>
+  <si>
+    <t>UNI-101722</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 100 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 469.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101723</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 100Н (фланец нерж., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 863.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101724</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 35 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 152.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101725</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 50 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 051.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101726</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 50Н (фланец нерж., БЭЗ)</t>
+  </si>
+  <si>
+    <t>6 445.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101727</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 80 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>7 950.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101728</t>
+  </si>
+  <si>
+    <t>Расширительный бак вертикальный РВ 80Н (фланец нерж., БЭЗ)</t>
+  </si>
+  <si>
+    <t>8 344.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101729</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 24 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>2 992.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101730</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 24К (с креплением, БЭЗ)</t>
+  </si>
+  <si>
+    <t>3 251.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101731</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 35 (БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 131.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101732</t>
+  </si>
+  <si>
+    <t>Расширительный бак подвесной РП 35К (с креплением, БЭЗ)</t>
+  </si>
+  <si>
+    <t>4 388.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -778,93 +823,96 @@
         <fgColor rgb="FDE9D9"/>
         <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcb3_86a6_11e9_8101_003048fd731b_634a42f8_f953_11e9_810b_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcb6_86a6_11e9_8101_003048fd731b_634a42f9_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcb9_86a6_11e9_8101_003048fd731b_634a42fa_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcbc_86a6_11e9_8101_003048fd731b_634a42fb_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcbf_86a6_11e9_8101_003048fd731b_ae66e587_3fbb_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc1_86a6_11e9_8101_003048fd731b_ae66e588_3fbb_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc3_86a6_11e9_8101_003048fd731b_ae66e589_3fbb_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc5_86a6_11e9_8101_003048fd731b_ae66e58a_3fbb_11ef_a5f3_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc7_86a6_11e9_8101_003048fd731b_ae66e58b_3fbb_11ef_a5f3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b21_3466_11eb_81f3_003048fd731b_ae66e58c_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b23_3466_11eb_81f3_003048fd731b_ae66e58d_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b25_3466_11eb_81f3_003048fd731b_ae66e58e_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b27_3466_11eb_81f3_003048fd731b_ae66e58f_3fbb_11ef_a5f3_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b29_3466_11eb_81f3_003048fd731b_ae66e590_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf9_92b8_11ed_a3b9_047c1617b143_c020808c_c056_11ee_a549_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbfb_92b8_11ed_a3b9_047c1617b143_c020808d_c056_11ee_a549_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbfd_92b8_11ed_a3b9_047c1617b143_c020808e_c056_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbff_92b8_11ed_a3b9_047c1617b143_c020808f_c056_11ee_a549_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddc01_92b8_11ed_a3b9_047c1617b143_c0208090_c056_11ee_a549_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddc03_92b8_11ed_a3b9_047c1617b143_c0208091_c056_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddc05_92b8_11ed_a3b9_047c1617b143_c0208092_c056_11ee_a549_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f18_86a6_11e9_8101_003048fd731b_0291d91c_0d22_11ea_810d_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f1c_86a6_11e9_8101_003048fd731b_0291d91e_0d22_11ea_810d_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f1e_86a6_11e9_8101_003048fd731b_0291d91f_0d22_11ea_810d_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f1a_86a6_11e9_8101_003048fd731b_4396bde4_0312_11ef_a5a4_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f20_86a6_11e9_8101_003048fd731b_0291d920_0d22_11ea_810d_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f22_86a6_11e9_8101_003048fd731b_0291d921_0d22_11ea_810d_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c049_aa62_11ec_a25d_00259070b487_c020809b_c056_11ee_a549_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c04b_aa62_11ec_a25d_00259070b487_c020809c_c056_11ee_a549_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c04d_aa62_11ec_a25d_00259070b487_c0208095_c056_11ee_a549_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c04f_aa62_11ec_a25d_00259070b487_c020809a_c056_11ee_a549_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c051_aa62_11ec_a25d_00259070b487_c020809d_c056_11ee_a549_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c053_aa62_11ec_a25d_00259070b487_c0208097_c056_11ee_a549_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c055_aa62_11ec_a25d_00259070b487_c0208098_c056_11ee_a549_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c057_aa62_11ec_a25d_00259070b487_c0208099_c056_11ee_a549_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a89_9ced_11ed_a3c6_047c1617b143_4396bde6_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514a_ce27_11ee_a55d_047c1617b143_4396bde5_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514c_ce27_11ee_a55d_047c1617b143_4396bde7_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c134_fb63_11ee_a59a_047c1617b143_444b1cf7_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c136_fb63_11ee_a59a_047c1617b143_444b1d07_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c138_fb63_11ee_a59a_047c1617b143_444b1cd2_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c13a_fb63_11ee_a59a_047c1617b143_444b1cd9_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c13c_fb63_11ee_a59a_047c1617b143_444b1ce0_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c13e_fb63_11ee_a59a_047c1617b143_444b1ce7_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c140_fb63_11ee_a59a_047c1617b143_444b1cf3_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c142_fb63_11ee_a59a_047c1617b143_444b1cef_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c144_fb63_11ee_a59a_047c1617b143_444b1cff_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c146_fb63_11ee_a59a_047c1617b143_444b1d03_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c148_fb63_11ee_a59a_047c1617b143_444b1cca_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c14a_fb63_11ee_a59a_047c1617b143_444b1cce_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c14c_fb63_11ee_a59a_047c1617b143_444b1cd5_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c14e_fb63_11ee_a59a_047c1617b143_444b1cdc_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c150_fb63_11ee_a59a_047c1617b143_444b1ce3_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c152_fb63_11ee_a59a_047c1617b143_444b1ceb_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c154_fb63_11ee_a59a_047c1617b143_444b1cfa_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c156_fb63_11ee_a59a_047c1617b143_444b1cfe_5a46_11f0_a775_047c1617b14356.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcb3_86a6_11e9_8101_003048fd731b_634a42f8_f953_11e9_810b_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcb6_86a6_11e9_8101_003048fd731b_634a42f9_f953_11e9_810b_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcb9_86a6_11e9_8101_003048fd731b_634a42fa_f953_11e9_810b_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcbc_86a6_11e9_8101_003048fd731b_634a42fb_f953_11e9_810b_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcbf_86a6_11e9_8101_003048fd731b_ae66e587_3fbb_11ef_a5f3_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc1_86a6_11e9_8101_003048fd731b_ae66e588_3fbb_11ef_a5f3_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc3_86a6_11e9_8101_003048fd731b_ae66e589_3fbb_11ef_a5f3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc5_86a6_11e9_8101_003048fd731b_ae66e58a_3fbb_11ef_a5f3_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469dcc7_86a6_11e9_8101_003048fd731b_ae66e58b_3fbb_11ef_a5f3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b21_3466_11eb_81f3_003048fd731b_ae66e58c_3fbb_11ef_a5f3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b23_3466_11eb_81f3_003048fd731b_ae66e58d_3fbb_11ef_a5f3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b25_3466_11eb_81f3_003048fd731b_ae66e58e_3fbb_11ef_a5f3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b27_3466_11eb_81f3_003048fd731b_ae66e58f_3fbb_11ef_a5f3_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083b29_3466_11eb_81f3_003048fd731b_ae66e590_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbf9_92b8_11ed_a3b9_047c1617b143_c020808c_c056_11ee_a549_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbfb_92b8_11ed_a3b9_047c1617b143_c020808d_c056_11ee_a549_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbfd_92b8_11ed_a3b9_047c1617b143_c020808e_c056_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbff_92b8_11ed_a3b9_047c1617b143_c020808f_c056_11ee_a549_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddc01_92b8_11ed_a3b9_047c1617b143_c0208090_c056_11ee_a549_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddc03_92b8_11ed_a3b9_047c1617b143_c0208091_c056_11ee_a549_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddc05_92b8_11ed_a3b9_047c1617b143_c0208092_c056_11ee_a549_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f18_86a6_11e9_8101_003048fd731b_0291d91c_0d22_11ea_810d_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f1c_86a6_11e9_8101_003048fd731b_0291d91e_0d22_11ea_810d_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f1e_86a6_11e9_8101_003048fd731b_0291d91f_0d22_11ea_810d_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f1a_86a6_11e9_8101_003048fd731b_4396bde4_0312_11ef_a5a4_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f20_86a6_11e9_8101_003048fd731b_0291d920_0d22_11ea_810d_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f22_86a6_11e9_8101_003048fd731b_0291d921_0d22_11ea_810d_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c049_aa62_11ec_a25d_00259070b487_c020809b_c056_11ee_a549_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c04b_aa62_11ec_a25d_00259070b487_c020809c_c056_11ee_a549_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c04d_aa62_11ec_a25d_00259070b487_c0208095_c056_11ee_a549_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c04f_aa62_11ec_a25d_00259070b487_c020809a_c056_11ee_a549_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c051_aa62_11ec_a25d_00259070b487_c020809d_c056_11ee_a549_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c053_aa62_11ec_a25d_00259070b487_c0208097_c056_11ee_a549_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c055_aa62_11ec_a25d_00259070b487_c0208098_c056_11ee_a549_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c057_aa62_11ec_a25d_00259070b487_c0208099_c056_11ee_a549_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a89_9ced_11ed_a3c6_047c1617b143_4396bde6_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514a_ce27_11ee_a55d_047c1617b143_4396bde5_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e514c_ce27_11ee_a55d_047c1617b143_4396bde7_0312_11ef_a5a4_047c1617b14338.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1965,590 +2013,50 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...538 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2802,103 +2310,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L63"/>
+  <dimension ref="A1:L69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J63)</f>
+        <f>SUM(J2:J69)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2928,51 +2436,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822011</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2465.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822012</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -3033,51 +2541,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2911.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822014</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3167.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822015</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -3140,122 +2648,122 @@
         <f>J10*7229.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822017</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
-      <c r="H11" s="2">
-        <v>8</v>
+      <c r="H11" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*10002.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822018</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
-      <c r="H12" s="2">
-        <v>5</v>
+      <c r="H12" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*14166.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822019</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*20983.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836323</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -3281,86 +2789,86 @@
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836324</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*37877.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836325</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*41402.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836326</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
@@ -3456,1486 +2964,1696 @@
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>873894</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>3</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3073.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>873895</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G21" s="2">
         <v>3</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3238.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>873896</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*3675.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>873897</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*5933.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>873898</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*7435.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>873899</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*10521.80</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822032</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G27" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1215.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>822034</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G28" s="2">
         <v>8</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2062.41</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>822035</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>112</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*2262.33</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>822033</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1899.24</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>822036</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G31" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*3588.27</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822037</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G32" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*4092.48</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>858844</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3054.61</f>
+        <f>J34*2289.05</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>858845</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G35" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*3191.27</f>
+        <f>J35*2366.17</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>858846</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G36" s="2">
         <v>4</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3327.93</f>
+        <f>J36*2483.40</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>858847</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G37" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1510.68</f>
+        <f>J37*1319.99</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>858848</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G38" s="2">
         <v>2</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*1562.39</f>
+        <f>J38*1365.17</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>858849</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G39" s="2">
         <v>6</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*2194.00</f>
+        <f>J39*1917.05</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>858850</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G40" s="2">
         <v>6</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*2389.76</f>
+        <f>J40*2088.10</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>858851</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G41" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*2437.78</f>
+        <f>J41*2130.05</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>874014</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3556.94</f>
+        <f>J42*2678.70</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>882311</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G43" s="2">
         <v>4</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*483.60</f>
+        <f>J43*422.55</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882312</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
       <c r="G44" s="2">
         <v>3</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*483.60</f>
+        <f>J44*422.55</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K45" s="8"/>
+    <row r="45" spans="1:12" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>956639</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G45" s="2">
+        <v>5</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*2990.03</f>
+        <v>0</v>
+      </c>
       <c r="L45" s="5"/>
     </row>
-    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="46" spans="1:12" outlineLevel="2">
+      <c r="A46" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B46" s="8"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
       <c r="L46" s="5"/>
     </row>
-    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...8 lines deleted...]
-      <c r="E47" s="2" t="s">
+    <row r="47" spans="1:12" outlineLevel="3">
+      <c r="A47" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
       <c r="L47" s="5"/>
     </row>
-    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="48" spans="1:12" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>883675</v>
+        <v>958958</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D48" s="1">
+        <v>96052</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="D48" s="1"/>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*2728.25</f>
+        <f>J48*1410.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
-    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="49" spans="1:12" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>883676</v>
+        <v>958959</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" s="1">
+        <v>28010</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="D49" s="1"/>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*3081.75</f>
+        <f>J49*1780.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
-    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="50" spans="1:12" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>883677</v>
+        <v>958960</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D50" s="1">
+        <v>93112</v>
+      </c>
+      <c r="E50" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="D50" s="1"/>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*3148.25</f>
+        <f>J50*1978.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="51" spans="1:12" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>883678</v>
+        <v>958961</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D51" s="1">
+        <v>56969</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="D51" s="1"/>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*5535.25</f>
+        <f>J51*2149.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
-    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="52" spans="1:12" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>883679</v>
+        <v>958962</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D52" s="1">
+        <v>38490</v>
+      </c>
+      <c r="E52" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="D52" s="1"/>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*6641.25</f>
+        <f>J52*1274.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
-    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="53" spans="1:12" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>883680</v>
+        <v>958963</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D53" s="1">
+        <v>61602</v>
+      </c>
+      <c r="E53" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="D53" s="1"/>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*6198.50</f>
+        <f>J53*1567.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
-    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="54" spans="1:12" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>883681</v>
+        <v>958964</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D54" s="1">
+        <v>41226</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="D54" s="1"/>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*9982.00</f>
+        <f>J54*2557.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
-    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="55" spans="1:12" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>883682</v>
+        <v>958965</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D55" s="1">
+        <v>47483</v>
+      </c>
+      <c r="E55" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="D55" s="1"/>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*9548.00</f>
+        <f>J55*2677.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="56" spans="1:12" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>883683</v>
+        <v>958966</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D56" s="1">
+        <v>79114</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="D56" s="1"/>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*10939.25</f>
+        <f>J56*2281.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="57" spans="1:12" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>883684</v>
+        <v>958967</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D57" s="1">
+        <v>39503</v>
+      </c>
+      <c r="E57" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="D57" s="1"/>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="F57" s="2" t="s">
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*2408.00</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" outlineLevel="3">
+      <c r="A58" s="9" t="s">
         <v>204</v>
       </c>
-      <c r="G57" s="2">
-[...47 lines deleted...]
-      </c>
+      <c r="B58" s="9"/>
+      <c r="C58" s="9"/>
+      <c r="D58" s="9"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="9"/>
+      <c r="G58" s="9"/>
+      <c r="H58" s="9"/>
+      <c r="I58" s="9"/>
+      <c r="J58" s="9"/>
+      <c r="K58" s="9"/>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="59" spans="1:12" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>883686</v>
+        <v>958947</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D59" s="1"/>
+        <v>205</v>
+      </c>
+      <c r="D59" s="1">
+        <v>30971</v>
+      </c>
       <c r="E59" s="2" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*26565.00</f>
+        <f>J59*8469.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="60" spans="1:12" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>883687</v>
+        <v>958948</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="D60" s="1"/>
+        <v>208</v>
+      </c>
+      <c r="D60" s="1">
+        <v>76318</v>
+      </c>
       <c r="E60" s="2" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*36426.25</f>
+        <f>J60*8863.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="61" spans="1:12" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>883688</v>
+        <v>958949</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="D61" s="1"/>
+        <v>211</v>
+      </c>
+      <c r="D61" s="1">
+        <v>19240</v>
+      </c>
       <c r="E61" s="2" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*84476.00</f>
+        <f>J61*4152.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
-    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="62" spans="1:12" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>883689</v>
+        <v>958950</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="D62" s="1"/>
+        <v>214</v>
+      </c>
+      <c r="D62" s="1">
+        <v>59350</v>
+      </c>
       <c r="E62" s="2" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*90261.50</f>
+        <f>J62*6051.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
-    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="63" spans="1:12" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>883690</v>
+        <v>958951</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D63" s="1">
+        <v>71918</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
+      </c>
+      <c r="H63" s="2">
+        <v>0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" s="2" t="str">
+        <f>J63*6445.00</f>
+        <v>0</v>
+      </c>
+      <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" outlineLevel="5">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>958952</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D63" s="1"/>
-      <c r="E63" s="2" t="s">
+      <c r="D64" s="1">
+        <v>76576</v>
+      </c>
+      <c r="E64" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="F63" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="G63" s="2">
-[...15 lines deleted...]
-      <c r="L63" s="5"/>
+      <c r="G64" s="2">
+        <v>0</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="2" t="str">
+        <f>J64*7950.00</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:12" outlineLevel="5">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>958953</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D65" s="1">
+        <v>29814</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0</v>
+      </c>
+      <c r="H65" s="2">
+        <v>0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*8344.00</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="5"/>
+    </row>
+    <row r="66" spans="1:12" outlineLevel="5">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>958954</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D66" s="1">
+        <v>20724</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="G66" s="2">
+        <v>0</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" s="2" t="str">
+        <f>J66*2992.00</f>
+        <v>0</v>
+      </c>
+      <c r="L66" s="5"/>
+    </row>
+    <row r="67" spans="1:12" outlineLevel="5">
+      <c r="A67" s="1"/>
+      <c r="B67" s="1">
+        <v>958955</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D67" s="1">
+        <v>49541</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="G67" s="2">
+        <v>0</v>
+      </c>
+      <c r="H67" s="2">
+        <v>0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>0</v>
+      </c>
+      <c r="J67" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" s="2" t="str">
+        <f>J67*3251.00</f>
+        <v>0</v>
+      </c>
+      <c r="L67" s="5"/>
+    </row>
+    <row r="68" spans="1:12" outlineLevel="5">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>958956</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D68" s="1">
+        <v>37796</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="G68" s="2">
+        <v>0</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*4131.00</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" outlineLevel="5">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
+        <v>958957</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D69" s="1">
+        <v>32433</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="G69" s="2">
+        <v>0</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="2" t="str">
+        <f>J69*4388.00</f>
+        <v>0</v>
+      </c>
+      <c r="L69" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A33:K33"/>
-    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A47:K47"/>
+    <mergeCell ref="A58:K58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>