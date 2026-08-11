--- v2 (2026-06-21)
+++ v3 (2026-08-11)
@@ -87,50 +87,53 @@
   <si>
     <t>Бак расш. для отопления 8л. КРАСНЫЙ (1/8шт)</t>
   </si>
   <si>
     <t>2 465.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1011015</t>
   </si>
   <si>
     <t>VT.RV.R.060012</t>
   </si>
   <si>
     <t>Бак расш. для отопления 12л. КРАСНЫЙ (1/8шт)</t>
   </si>
   <si>
     <t>2 687.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-1011016</t>
   </si>
   <si>
     <t>VT.RV.R.060018</t>
   </si>
   <si>
     <t>Бак расш. для отопления 18л. КРАСНЫЙ (1/4шт)</t>
   </si>
   <si>
     <t>2 911.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011017</t>
   </si>
   <si>
     <t>VT.RV.R.060024</t>
   </si>
   <si>
     <t>Бак расш. для отопления 24л. КРАСНЫЙ (1/4шт)</t>
   </si>
   <si>
     <t>3 167.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011018</t>
@@ -255,53 +258,50 @@
   <si>
     <t>VLC-900524</t>
   </si>
   <si>
     <t>VT.F.R.050008</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 8л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>2 886.00 руб.</t>
   </si>
   <si>
     <t>VLC-900525</t>
   </si>
   <si>
     <t>VT.F.R.050012</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 12л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 073.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900526</t>
   </si>
   <si>
     <t>VT.F.R.050018</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 18л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 238.00 руб.</t>
   </si>
   <si>
     <t>VLC-900527</t>
   </si>
   <si>
     <t>VT.F.R.050025</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 25л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>3 675.00 руб.</t>
   </si>
   <si>
     <t>VLC-900528</t>
@@ -330,111 +330,111 @@
   <si>
     <t>VLC-900530</t>
   </si>
   <si>
     <t>VT.F.R.050080</t>
   </si>
   <si>
     <t>Бак расш. Красный для отопления 80л./1,5 - 6bar (3/4"), заполнен азотом, (Flamco)</t>
   </si>
   <si>
     <t>10 521.80 руб.</t>
   </si>
   <si>
     <t>Баки для отопления VIEIR</t>
   </si>
   <si>
     <t>BAK-120001</t>
   </si>
   <si>
     <t>VERH-8</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  8л вертикальный</t>
   </si>
   <si>
-    <t>1 215.69 руб.</t>
+    <t>1 339.20 руб.</t>
   </si>
   <si>
     <t>BAK-120002</t>
   </si>
   <si>
     <t>VERH-19</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  19л вертикальный</t>
   </si>
   <si>
-    <t>2 062.41 руб.</t>
+    <t>2 255.66 руб.</t>
   </si>
   <si>
     <t>BAK-120003</t>
   </si>
   <si>
     <t>VERH-24</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  24л вертикальный</t>
   </si>
   <si>
-    <t>2 262.33 руб.</t>
+    <t>2 439.85 руб.</t>
   </si>
   <si>
     <t>BAK-120004</t>
   </si>
   <si>
     <t>VERH-12</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  12л вертикальный</t>
   </si>
   <si>
-    <t>1 899.24 руб.</t>
+    <t>2 047.30 руб.</t>
   </si>
   <si>
     <t>BAK-120005</t>
   </si>
   <si>
     <t>VEH-36</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  36л вертикальный с ножками</t>
   </si>
   <si>
-    <t>3 588.27 руб.</t>
+    <t>3 957.21 руб.</t>
   </si>
   <si>
     <t>BAK-120006</t>
   </si>
   <si>
     <t>VEH-50</t>
   </si>
   <si>
     <t>Бак мембранный для отопл. VR  50л вертикальный с ножками</t>
   </si>
   <si>
-    <t>4 092.48 руб.</t>
+    <t>4 704.57 руб.</t>
   </si>
   <si>
     <t>Баки для отопления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001179</t>
   </si>
   <si>
     <t>YT-6FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 6л плоский (1шт)</t>
   </si>
   <si>
     <t>2 289.05 руб.</t>
   </si>
   <si>
     <t>ZGR-001180</t>
   </si>
   <si>
     <t>YT-8FT</t>
   </si>
   <si>
     <t>Бак мембранный для отопления 8л плоский (1шт)</t>
   </si>
@@ -2436,579 +2436,579 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822011</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2465.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822012</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2687.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822013</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="2">
+        <v>4</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2911.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822014</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3167.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822015</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>17</v>
+      <c r="H9" s="2">
+        <v>8</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6012.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822016</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*7229.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822017</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
-      <c r="H11" s="2" t="s">
-        <v>17</v>
+      <c r="H11" s="2">
+        <v>8</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*10002.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822018</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*14166.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822019</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*20983.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>836323</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*241490.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836324</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*37877.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836325</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>1</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*41402.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836326</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*78378.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836327</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*165989.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>873893</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2886.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>873894</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G20" s="2">
         <v>3</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3073.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>873895</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
@@ -3034,86 +3034,86 @@
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>873896</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>4</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*3675.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>873897</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
-      <c r="H23" s="2" t="s">
-        <v>17</v>
+      <c r="H23" s="2">
+        <v>10</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*5933.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>873898</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
@@ -3139,286 +3139,286 @@
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>873899</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*10521.80</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>822032</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1215.69</f>
+        <f>J27*1339.20</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>822034</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2">
         <v>8</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2062.41</f>
+        <f>J28*2255.66</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>822035</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2262.33</f>
+        <f>J29*2439.85</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>822033</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1899.24</f>
+        <f>J30*2047.30</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>822036</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G31" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3588.27</f>
+        <f>J31*3957.21</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822037</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*4092.48</f>
+        <f>J32*4704.57</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>858844</v>
       </c>
@@ -3763,51 +3763,51 @@
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*422.55</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882312</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G44" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*422.55</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>956639</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D45" s="1" t="s">
@@ -4040,51 +4040,51 @@
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*1274.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>958963</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D53" s="1">
         <v>61602</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G53" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1567.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>958964</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D54" s="1">
@@ -4336,51 +4336,51 @@
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*4152.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>958950</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D62" s="1">
         <v>59350</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*6051.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>958951</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D63" s="1">