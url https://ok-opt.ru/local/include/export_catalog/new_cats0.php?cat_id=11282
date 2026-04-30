--- v0 (2025-12-07)
+++ v1 (2026-04-30)
@@ -17,422 +17,446 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Комплектующие для баков</t>
   </si>
   <si>
     <t>Мембраны</t>
   </si>
   <si>
     <t>BAK-320005</t>
   </si>
   <si>
     <t>VERH-8A</t>
   </si>
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
-    <t>188.91 руб.</t>
+    <t>185.22 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>BAK-320006</t>
+  </si>
+  <si>
+    <t>VERH-24A</t>
+  </si>
+  <si>
+    <t>Мембрана 24-35л(1 шт)</t>
+  </si>
+  <si>
+    <t>307.23 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>BAK-320007</t>
+  </si>
+  <si>
+    <t>VERH-50A</t>
+  </si>
+  <si>
+    <t>Мембрана 50л (1 шт)</t>
+  </si>
+  <si>
+    <t>574.77 руб.</t>
+  </si>
+  <si>
+    <t>BAK-320008</t>
+  </si>
+  <si>
+    <t>VERH-100A</t>
+  </si>
+  <si>
+    <t>Мембрана 100л (1 шт)</t>
+  </si>
+  <si>
+    <t>945.21 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001196</t>
+  </si>
+  <si>
+    <t>MBR-24</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM для гидроаккумулятора 24л ZEGOR (1/50шт)</t>
+  </si>
+  <si>
+    <t>464.26 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001198</t>
+  </si>
+  <si>
+    <t>MBR-24W</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM белая для гидроаккумулятора 24л для ГВС, ХВС, отопления ZEGOR (1/50ш)</t>
+  </si>
+  <si>
+    <t>484.98 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001199</t>
+  </si>
+  <si>
+    <t>MBR-50</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM для гидроаккумулятора 50л ZEGOR (1/25ш)</t>
+  </si>
+  <si>
+    <t>918.67 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001200</t>
+  </si>
+  <si>
+    <t>MBR-50W</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM белая для гидроаккумулятора 50л для ГВС, ХВС, отопления ZEGOR  (1/25ш)</t>
+  </si>
+  <si>
+    <t>1 105.20 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001201</t>
+  </si>
+  <si>
+    <t>MBR-100</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM для гидроаккумулятора 100л ZEGOR (1/20ш)</t>
+  </si>
+  <si>
+    <t>1 412.11 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001202</t>
+  </si>
+  <si>
+    <t>MBR-100W</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM белая для гидроаккумулятора 100л для ГВС, ХВС, отопления ZEGOR  (1/20ш)</t>
+  </si>
+  <si>
+    <t>1 496.91 руб.</t>
+  </si>
+  <si>
+    <t>Кронштейны</t>
+  </si>
+  <si>
+    <t>BAK-310002</t>
+  </si>
+  <si>
+    <t>K-1</t>
+  </si>
+  <si>
+    <t>кронштейн крепления расширительного бака 1" регулируемый белый (1/20шт)</t>
+  </si>
+  <si>
+    <t>379.50 руб.</t>
+  </si>
+  <si>
+    <t>BAK-310003</t>
+  </si>
+  <si>
+    <t>K-3/4</t>
+  </si>
+  <si>
+    <t>кронштейн крепления расширительного бака 3/4" регулируемый белый (1/20шт)</t>
+  </si>
+  <si>
+    <t>345.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...62 lines deleted...]
-    <t>484.98 руб.</t>
+    <t>SST-100109</t>
+  </si>
+  <si>
+    <t>Настенный кронштейн для группы безопасности расширительного бака</t>
+  </si>
+  <si>
+    <t>1 790.80 руб.</t>
+  </si>
+  <si>
+    <t>VER-000155</t>
+  </si>
+  <si>
+    <t>VR8-35-365A</t>
+  </si>
+  <si>
+    <t>Крепление-хомут 0-365мм для мембранных баков 8-25л (200/10шт)</t>
+  </si>
+  <si>
+    <t>302.82 руб.</t>
+  </si>
+  <si>
+    <t>VER-000156</t>
+  </si>
+  <si>
+    <t>VR8-35-365B</t>
+  </si>
+  <si>
+    <t>Крепление-хомут 310-365мм для мембранных баков 25-50л (100/10шт)</t>
+  </si>
+  <si>
+    <t>308.70 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>ZGR-001199</t>
-[...109 lines deleted...]
-  <si>
     <t>VER-000351</t>
   </si>
   <si>
     <t>VR328</t>
   </si>
   <si>
     <t>Настенное крепление для расширительного бака "VIEIR" (10/1 шт)</t>
   </si>
   <si>
-    <t>2 457.35 руб.</t>
+    <t>1 436.19 руб.</t>
   </si>
   <si>
     <t>VLC-900478</t>
   </si>
   <si>
     <t>VT.K20.1.05</t>
   </si>
   <si>
     <t>Кронштейн для расширительного бака VALTEC (3/4")</t>
   </si>
   <si>
     <t>942.00 руб.</t>
   </si>
   <si>
     <t>VLC-900901</t>
   </si>
   <si>
     <t>VT.SWM.0835</t>
   </si>
   <si>
     <t>Комплект настенного крепления баков 8-35 л</t>
   </si>
   <si>
     <t>695.00 руб.</t>
   </si>
   <si>
     <t>Сгоны отсекатели</t>
   </si>
   <si>
     <t>VER-000707</t>
   </si>
   <si>
     <t>ZH690</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 3/4" вн-вн. (32/2шт)</t>
   </si>
   <si>
-    <t>1 314.95 руб.</t>
+    <t>1 403.85 руб.</t>
   </si>
   <si>
     <t>VER-000708</t>
   </si>
   <si>
     <t>ZH691</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-вн. (24/2шт)</t>
   </si>
   <si>
-    <t>2 365.13 руб.</t>
+    <t>2 525.46 руб.</t>
   </si>
   <si>
     <t>VER-001151</t>
   </si>
   <si>
     <t>VR1145</t>
   </si>
   <si>
     <t>Разъемный сгон-отсекатель для расширительного бака 3/4 " (80/1шт)</t>
   </si>
   <si>
-    <t>461.13 руб.</t>
+    <t>470.40 руб.</t>
+  </si>
+  <si>
+    <t>VER-001797</t>
+  </si>
+  <si>
+    <t>ZH693</t>
+  </si>
+  <si>
+    <t>Клапан отсечной для расширительного бака 1" (60/5шт)</t>
+  </si>
+  <si>
+    <t>1 117.20 руб.</t>
+  </si>
+  <si>
+    <t>VER-001798</t>
+  </si>
+  <si>
+    <t>ZH692</t>
+  </si>
+  <si>
+    <t>Клапан отсечной для расширительного бака 3/4" (60/5шт)</t>
+  </si>
+  <si>
+    <t>1 004.01 руб.</t>
   </si>
   <si>
     <t>VLC-1011001</t>
   </si>
   <si>
     <t>VT.538.N.05</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 3/4" (10шт)</t>
   </si>
   <si>
-    <t>889.00 руб.</t>
+    <t>969.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011002</t>
   </si>
   <si>
     <t>VT.538.N.06</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 1" (5 /60шт)</t>
   </si>
   <si>
-    <t>1 507.00 руб.</t>
+    <t>1 643.00 руб.</t>
   </si>
   <si>
     <t>VLC-411083</t>
   </si>
   <si>
     <t>VT.537.N.06</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-нар. (8 /32шт)</t>
   </si>
   <si>
-    <t>1 863.00 руб.</t>
+    <t>2 030.00 руб.</t>
   </si>
   <si>
     <t>Фланцы</t>
   </si>
   <si>
     <t>BAK-330001</t>
   </si>
   <si>
     <t>VERH-8B</t>
   </si>
   <si>
     <t>фланец для расширительного бака</t>
   </si>
   <si>
-    <t>168.09 руб.</t>
+    <t>166.11 руб.</t>
   </si>
   <si>
     <t>BAK-330002</t>
   </si>
   <si>
     <t>VERH-24B</t>
   </si>
   <si>
     <t>Фланец для баков (1 шт)</t>
   </si>
   <si>
-    <t>235.03 руб.</t>
+    <t>230.79 руб.</t>
   </si>
   <si>
     <t>BAK-330003</t>
   </si>
   <si>
     <t>Фланец пластик для баков 1" (1 шт)</t>
   </si>
   <si>
     <t>315.15 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -533,51 +557,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5d_d543_11e9_8109_003048fd731b_4f32b3bf_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5f_d543_11e9_8109_003048fd731b_4f32b3c0_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af61_d543_11e9_8109_003048fd731b_4f32b3c1_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af63_d543_11e9_8109_003048fd731b_4f32b3c2_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c1d_230d_11ed_a307_00259070b487_c02080a6_c056_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1061_49e6_11ed_a348_00259070b484_c02080a7_c056_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1063_49e6_11ed_a348_00259070b484_c02080a8_c056_11ee_a549_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1065_49e6_11ed_a348_00259070b484_c02080a9_c056_11ee_a549_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1067_49e6_11ed_a348_00259070b484_c02080a4_c056_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1069_49e6_11ed_a348_00259070b484_c02080a5_c056_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7c_86a6_11e9_8101_003048fd731b_5352ef7b_57f4_11ea_810f_003048fd731b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7e_86a6_11e9_8101_003048fd731b_5352ef7c_57f4_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e407_c920_11ee_a554_047c1617b143_444b1d0a_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb70_7759_11ec_a212_00259070b487_ae66e5f2_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb72_7759_11ec_a212_00259070b487_ae66e5f3_3fbb_11ef_a5f3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc9600_9062_11ed_a3b6_047c1617b143_c020809e_c056_11ee_a549_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c15_230d_11ed_a307_00259070b487_c02080a0_c056_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f93_9e75_11ef_a670_047c1617b143_21d4f575_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e1_c27f_11ee_a54c_047c1617b143_9db7fc67_42ce_11ef_a5f7_047c1617b14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e3_c27f_11ee_a54c_047c1617b143_9db7fc62_42ce_11ef_a5f7_047c1617b14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b23_847d_11ef_a64e_047c1617b143_1b5db363_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8a_86a6_11e9_8101_003048fd731b_634a42ec_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8d_86a6_11e9_8101_003048fd731b_634a42ed_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd54_86a5_11e9_8101_003048fd731b_57339634_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab58f1_8937_11e9_8102_003048fd731b_ae66e5f4_3fbb_11ef_a5f3_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af2d_d543_11e9_8109_003048fd731b_ae66e5f5_3fbb_11ef_a5f3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a79e_3767_11ea_810f_003048fd731b_5352ef7d_57f4_11ea_810f_003048fd731b27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5d_d543_11e9_8109_003048fd731b_4f32b3bf_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5f_d543_11e9_8109_003048fd731b_4f32b3c0_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af61_d543_11e9_8109_003048fd731b_4f32b3c1_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af63_d543_11e9_8109_003048fd731b_4f32b3c2_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c1d_230d_11ed_a307_00259070b487_c02080a6_c056_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1061_49e6_11ed_a348_00259070b484_c02080a7_c056_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1063_49e6_11ed_a348_00259070b484_c02080a8_c056_11ee_a549_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1065_49e6_11ed_a348_00259070b484_c02080a9_c056_11ee_a549_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1067_49e6_11ed_a348_00259070b484_c02080a4_c056_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1069_49e6_11ed_a348_00259070b484_c02080a5_c056_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7c_86a6_11e9_8101_003048fd731b_5352ef7b_57f4_11ea_810f_003048fd731b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7e_86a6_11e9_8101_003048fd731b_5352ef7c_57f4_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e407_c920_11ee_a554_047c1617b143_0a6f3a8e_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb70_7759_11ec_a212_00259070b487_ae66e5f2_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb72_7759_11ec_a212_00259070b487_ae66e5f3_3fbb_11ef_a5f3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc9600_9062_11ed_a3b6_047c1617b143_c020809e_c056_11ee_a549_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c15_230d_11ed_a307_00259070b487_c02080a0_c056_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f93_9e75_11ef_a670_047c1617b143_21d4f575_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e1_c27f_11ee_a54c_047c1617b143_9db7fc67_42ce_11ef_a5f7_047c1617b14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e3_c27f_11ee_a54c_047c1617b143_9db7fc62_42ce_11ef_a5f7_047c1617b14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b23_847d_11ef_a64e_047c1617b143_1b5db363_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69390_04fa_11f1_a85e_047c1617b143_2ed1409d_0c97_11f1_a86a_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69392_04fa_11f1_a85e_047c1617b143_2ed140a1_0c97_11f1_a86a_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8a_86a6_11e9_8101_003048fd731b_634a42ec_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8d_86a6_11e9_8101_003048fd731b_634a42ed_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd54_86a5_11e9_8101_003048fd731b_57339634_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab58f1_8937_11e9_8102_003048fd731b_ae66e5f4_3fbb_11ef_a5f3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af2d_d543_11e9_8109_003048fd731b_ae66e5f5_3fbb_11ef_a5f3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a79e_3767_11ea_810f_003048fd731b_5352ef7d_57f4_11ea_810f_003048fd731b29.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1262,123 +1286,183 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1645,51 +1729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L34"/>
+  <dimension ref="A1:L36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1697,51 +1781,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J34)</f>
+        <f>SUM(J2:J36)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1783,1021 +1867,1091 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*188.91</f>
+        <f>J5*185.22</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823312</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>10</v>
+      <c r="G6" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*312.38</f>
+        <f>J6*307.23</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823313</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G7" s="2" t="s">
         <v>27</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*586.08</f>
+        <f>J7*574.77</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823314</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*965.39</f>
+        <f>J8*945.21</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>869372</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>27</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*464.26</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>870278</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>40</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*484.98</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>870279</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*918.67</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>870280</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1105.20</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>870281</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="G13" s="2">
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1412.11</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>870282</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1496.91</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="2">
       <c r="A15" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822077</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G16" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
-      <c r="I16" s="1" t="s">
-        <v>40</v>
+      <c r="I16" s="1">
+        <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*379.50</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822078</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*345.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883793</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1790.80</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>839782</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*293.04</f>
+        <f>J19*302.82</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839783</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*298.99</f>
+        <f>J20*308.70</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>873882</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*2457.35</f>
+        <f>J21*1436.19</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>869368</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>27</v>
+      <c r="G22" s="2">
+        <v>8</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*942.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>885497</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*695.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="2">
       <c r="A24" s="8" t="s">
         <v>90</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>882867</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>27</v>
+      <c r="G25" s="2">
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1314.95</f>
+        <f>J25*1403.85</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>882868</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G26" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2365.13</f>
+        <f>J26*2525.46</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883948</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*461.13</f>
+        <f>J27*470.40</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>822083</v>
+        <v>955849</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="G28" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G28" s="2">
+        <v>5</v>
+      </c>
+      <c r="H28" s="2">
+        <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*889.00</f>
+        <f>J28*1117.20</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>822084</v>
+        <v>955850</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>8</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1507.00</f>
+        <f>J29*1004.01</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>810905</v>
+        <v>822083</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1863.00</f>
+        <f>J30*969.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="2">
-      <c r="A31" s="8" t="s">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>822084</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B31" s="8"/>
-[...8 lines deleted...]
-      <c r="K31" s="8"/>
+      <c r="D31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G31" s="2">
+        <v>3</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*1643.00</f>
+        <v>0</v>
+      </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>822885</v>
+        <v>810905</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>122</v>
+      </c>
+      <c r="G32" s="2">
+        <v>3</v>
+      </c>
+      <c r="H32" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*168.09</f>
+        <f>J32*2030.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F33" s="2" t="s">
+    <row r="33" spans="1:12" outlineLevel="2">
+      <c r="A33" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="G33" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B33" s="8"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>824962</v>
+        <v>822885</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D34" s="1">
-        <v>2032</v>
+      <c r="D34" s="1" t="s">
+        <v>125</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>127</v>
+      </c>
+      <c r="G34" s="2">
+        <v>9</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*315.15</f>
+        <f>J34*166.11</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>823310</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G35" s="2">
+        <v>8</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*230.79</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>824962</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D36" s="1">
+        <v>2032</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*315.15</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A15:K15"/>
     <mergeCell ref="A24:K24"/>
-    <mergeCell ref="A31:K31"/>
+    <mergeCell ref="A33:K33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>