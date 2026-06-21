--- v1 (2026-04-30)
+++ v2 (2026-06-21)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -88,188 +88,326 @@
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
     <t>185.22 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>BAK-320006</t>
   </si>
   <si>
     <t>VERH-24A</t>
   </si>
   <si>
     <t>Мембрана 24-35л(1 шт)</t>
   </si>
   <si>
     <t>307.23 руб.</t>
   </si>
   <si>
+    <t>BAK-320007</t>
+  </si>
+  <si>
+    <t>VERH-50A</t>
+  </si>
+  <si>
+    <t>Мембрана 50л (1 шт)</t>
+  </si>
+  <si>
+    <t>574.77 руб.</t>
+  </si>
+  <si>
+    <t>BAK-320008</t>
+  </si>
+  <si>
+    <t>VERH-100A</t>
+  </si>
+  <si>
+    <t>Мембрана 100л (1 шт)</t>
+  </si>
+  <si>
+    <t>945.21 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101799</t>
+  </si>
+  <si>
+    <t>Мембрана 150/200 л EPDM Dвн.90 мм проходная</t>
+  </si>
+  <si>
+    <t>6 188.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101800</t>
+  </si>
+  <si>
+    <t>Мембрана 24 л EPDM Dвн.80 мм UNIPUMP</t>
+  </si>
+  <si>
+    <t>559.50 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101801</t>
+  </si>
+  <si>
+    <t>Мембрана 24 л EPDM Dвн.90 мм</t>
+  </si>
+  <si>
+    <t>552.90 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101802</t>
+  </si>
+  <si>
+    <t>Мембрана 300 л EPDM Dвн.150 мм проходная</t>
+  </si>
+  <si>
+    <t>8 517.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101803</t>
+  </si>
+  <si>
+    <t>Мембрана 35 л EPDM Dвн.90 мм с хвостом</t>
+  </si>
+  <si>
+    <t>817.70 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101804</t>
+  </si>
+  <si>
+    <t>Мембрана 35/50 л EPDM Dвн.80 мм с хвостом Se.Fa 0301</t>
+  </si>
+  <si>
+    <t>992.60 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101805</t>
+  </si>
+  <si>
+    <t>Мембрана 35/50 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
+  </si>
+  <si>
+    <t>651.60 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101806</t>
+  </si>
+  <si>
+    <t>Мембрана 50/80 л EPDM Dвн.80 мм с хвостом Se.Fa 0302</t>
+  </si>
+  <si>
+    <t>2 025.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101807</t>
+  </si>
+  <si>
+    <t>Мембрана 50/80 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
+  </si>
+  <si>
+    <t>1 353.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101808</t>
+  </si>
+  <si>
+    <t>Мембрана 8 л EPDM Dвн.60 мм</t>
+  </si>
+  <si>
+    <t>421.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101809</t>
+  </si>
+  <si>
+    <t>Мембрана 80/100 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
+  </si>
+  <si>
+    <t>1 836.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101810</t>
+  </si>
+  <si>
+    <t>Мембрана 80/100 л EPDM Dвн.90 мм с хвостом</t>
+  </si>
+  <si>
+    <t>1 908.00 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001196</t>
+  </si>
+  <si>
+    <t>MBR-24</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM для гидроаккумулятора 24л ZEGOR (1/50шт)</t>
+  </si>
+  <si>
+    <t>405.65 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001198</t>
+  </si>
+  <si>
+    <t>MBR-24W</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM белая для гидроаккумулятора 24л для ГВС, ХВС, отопления ZEGOR (1/50ш)</t>
+  </si>
+  <si>
+    <t>423.76 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001199</t>
+  </si>
+  <si>
+    <t>MBR-50</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM для гидроаккумулятора 50л ZEGOR (1/25ш)</t>
+  </si>
+  <si>
+    <t>802.70 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>BAK-320007</t>
-[...58 lines deleted...]
-  <si>
     <t>ZGR-001200</t>
   </si>
   <si>
     <t>MBR-50W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 50л для ГВС, ХВС, отопления ZEGOR  (1/25ш)</t>
   </si>
   <si>
-    <t>1 105.20 руб.</t>
+    <t>965.69 руб.</t>
   </si>
   <si>
     <t>ZGR-001201</t>
   </si>
   <si>
     <t>MBR-100</t>
   </si>
   <si>
-    <t>Мембрана EPDM для гидроаккумулятора 100л ZEGOR (1/20ш)</t>
+    <t>(В) Мембрана EPDM для гидроаккумулятора 100л ZEGOR (1/20ш)</t>
   </si>
   <si>
     <t>1 412.11 руб.</t>
   </si>
   <si>
     <t>ZGR-001202</t>
   </si>
   <si>
     <t>MBR-100W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 100л для ГВС, ХВС, отопления ZEGOR  (1/20ш)</t>
   </si>
   <si>
-    <t>1 496.91 руб.</t>
+    <t>1 307.96 руб.</t>
   </si>
   <si>
     <t>Кронштейны</t>
   </si>
   <si>
     <t>BAK-310002</t>
   </si>
   <si>
     <t>K-1</t>
   </si>
   <si>
     <t>кронштейн крепления расширительного бака 1" регулируемый белый (1/20шт)</t>
   </si>
   <si>
     <t>379.50 руб.</t>
   </si>
   <si>
     <t>BAK-310003</t>
   </si>
   <si>
     <t>K-3/4</t>
   </si>
   <si>
     <t>кронштейн крепления расширительного бака 3/4" регулируемый белый (1/20шт)</t>
   </si>
   <si>
     <t>345.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>SST-100109</t>
   </si>
   <si>
     <t>Настенный кронштейн для группы безопасности расширительного бака</t>
   </si>
   <si>
     <t>1 790.80 руб.</t>
   </si>
   <si>
+    <t>UNI-101794</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 1", красный</t>
+  </si>
+  <si>
+    <t>404.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101795</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 1", синий</t>
+  </si>
+  <si>
+    <t>UNI-101796</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 3/4", красный</t>
+  </si>
+  <si>
+    <t>379.60 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101797</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 3/4", синий</t>
+  </si>
+  <si>
     <t>VER-000155</t>
   </si>
   <si>
     <t>VR8-35-365A</t>
   </si>
   <si>
     <t>Крепление-хомут 0-365мм для мембранных баков 8-25л (200/10шт)</t>
   </si>
   <si>
     <t>302.82 руб.</t>
   </si>
   <si>
     <t>VER-000156</t>
   </si>
   <si>
     <t>VR8-35-365B</t>
   </si>
   <si>
     <t>Крепление-хомут 310-365мм для мембранных баков 25-50л (100/10шт)</t>
   </si>
   <si>
     <t>308.70 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
@@ -422,50 +560,110 @@
     <t>фланец для расширительного бака</t>
   </si>
   <si>
     <t>166.11 руб.</t>
   </si>
   <si>
     <t>BAK-330002</t>
   </si>
   <si>
     <t>VERH-24B</t>
   </si>
   <si>
     <t>Фланец для баков (1 шт)</t>
   </si>
   <si>
     <t>230.79 руб.</t>
   </si>
   <si>
     <t>BAK-330003</t>
   </si>
   <si>
     <t>Фланец пластик для баков 1" (1 шт)</t>
   </si>
   <si>
     <t>315.15 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330501</t>
+  </si>
+  <si>
+    <t>Фланец для расш. баков 1" ( нержавеющая сталь)</t>
+  </si>
+  <si>
+    <t>1 121.80 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101793</t>
+  </si>
+  <si>
+    <t>Защитная крышка ниппеля гидроаккумулятора</t>
+  </si>
+  <si>
+    <t>186.40 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101798</t>
+  </si>
+  <si>
+    <t>Крышка ниппеля гидроаккумулятора (БЭЗ)</t>
+  </si>
+  <si>
+    <t>186.50 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101811</t>
+  </si>
+  <si>
+    <t>Фланец гидроаккумулятора (d=146 мм) нерж. сталь, БЭЗ</t>
+  </si>
+  <si>
+    <t>1 438.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101812</t>
+  </si>
+  <si>
+    <t>Фланец гидроаккумулятора (d=146 мм) оц. сталь, БЭЗ</t>
+  </si>
+  <si>
+    <t>441.40 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101813</t>
+  </si>
+  <si>
+    <t>Фланец гидроаккумулятора (d=155 мм) нерж. сталь, Китай</t>
+  </si>
+  <si>
+    <t>UNI-101814</t>
+  </si>
+  <si>
+    <t>Фланец гидроаккумулятора (d=155 мм) оц. сталь, Китай</t>
+  </si>
+  <si>
+    <t>438.30 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -557,51 +755,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5d_d543_11e9_8109_003048fd731b_4f32b3bf_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5f_d543_11e9_8109_003048fd731b_4f32b3c0_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af61_d543_11e9_8109_003048fd731b_4f32b3c1_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af63_d543_11e9_8109_003048fd731b_4f32b3c2_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c1d_230d_11ed_a307_00259070b487_c02080a6_c056_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1061_49e6_11ed_a348_00259070b484_c02080a7_c056_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1063_49e6_11ed_a348_00259070b484_c02080a8_c056_11ee_a549_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1065_49e6_11ed_a348_00259070b484_c02080a9_c056_11ee_a549_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1067_49e6_11ed_a348_00259070b484_c02080a4_c056_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1069_49e6_11ed_a348_00259070b484_c02080a5_c056_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7c_86a6_11e9_8101_003048fd731b_5352ef7b_57f4_11ea_810f_003048fd731b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7e_86a6_11e9_8101_003048fd731b_5352ef7c_57f4_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e407_c920_11ee_a554_047c1617b143_0a6f3a8e_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb70_7759_11ec_a212_00259070b487_ae66e5f2_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb72_7759_11ec_a212_00259070b487_ae66e5f3_3fbb_11ef_a5f3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc9600_9062_11ed_a3b6_047c1617b143_c020809e_c056_11ee_a549_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c15_230d_11ed_a307_00259070b487_c02080a0_c056_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f93_9e75_11ef_a670_047c1617b143_21d4f575_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e1_c27f_11ee_a54c_047c1617b143_9db7fc67_42ce_11ef_a5f7_047c1617b14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e3_c27f_11ee_a54c_047c1617b143_9db7fc62_42ce_11ef_a5f7_047c1617b14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b23_847d_11ef_a64e_047c1617b143_1b5db363_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69390_04fa_11f1_a85e_047c1617b143_2ed1409d_0c97_11f1_a86a_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69392_04fa_11f1_a85e_047c1617b143_2ed140a1_0c97_11f1_a86a_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8a_86a6_11e9_8101_003048fd731b_634a42ec_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8d_86a6_11e9_8101_003048fd731b_634a42ed_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd54_86a5_11e9_8101_003048fd731b_57339634_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab58f1_8937_11e9_8102_003048fd731b_ae66e5f4_3fbb_11ef_a5f3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af2d_d543_11e9_8109_003048fd731b_ae66e5f5_3fbb_11ef_a5f3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a79e_3767_11ea_810f_003048fd731b_5352ef7d_57f4_11ea_810f_003048fd731b29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5d_d543_11e9_8109_003048fd731b_4f32b3bf_27ac_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af5f_d543_11e9_8109_003048fd731b_4f32b3c0_27ac_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af61_d543_11e9_8109_003048fd731b_4f32b3c1_27ac_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af63_d543_11e9_8109_003048fd731b_4f32b3c2_27ac_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c1d_230d_11ed_a307_00259070b487_c02080a6_c056_11ee_a549_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1061_49e6_11ed_a348_00259070b484_c02080a7_c056_11ee_a549_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1063_49e6_11ed_a348_00259070b484_c02080a8_c056_11ee_a549_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1065_49e6_11ed_a348_00259070b484_c02080a9_c056_11ee_a549_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1067_49e6_11ed_a348_00259070b484_c02080a4_c056_11ee_a549_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec1069_49e6_11ed_a348_00259070b484_c02080a5_c056_11ee_a549_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7c_86a6_11e9_8101_003048fd731b_5352ef7b_57f4_11ea_810f_003048fd731b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f7e_86a6_11e9_8101_003048fd731b_5352ef7c_57f4_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e407_c920_11ee_a554_047c1617b143_0a6f3a8e_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb70_7759_11ec_a212_00259070b487_ae66e5f2_3fbb_11ef_a5f3_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb72_7759_11ec_a212_00259070b487_ae66e5f3_3fbb_11ef_a5f3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc9600_9062_11ed_a3b6_047c1617b143_c020809e_c056_11ee_a549_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991c15_230d_11ed_a307_00259070b487_c02080a0_c056_11ee_a549_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f93_9e75_11ef_a670_047c1617b143_21d4f575_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e1_c27f_11ee_a54c_047c1617b143_9db7fc67_42ce_11ef_a5f7_047c1617b14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573e3_c27f_11ee_a54c_047c1617b143_9db7fc62_42ce_11ef_a5f7_047c1617b14320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b23_847d_11ef_a64e_047c1617b143_1b5db363_f93d_11ef_a6ea_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69390_04fa_11f1_a85e_047c1617b143_2ed1409d_0c97_11f1_a86a_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69392_04fa_11f1_a85e_047c1617b143_2ed140a1_0c97_11f1_a86a_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8a_86a6_11e9_8101_003048fd731b_634a42ec_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c2f8d_86a6_11e9_8101_003048fd731b_634a42ed_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd54_86a5_11e9_8101_003048fd731b_57339634_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab58f1_8937_11e9_8102_003048fd731b_ae66e5f4_3fbb_11ef_a5f3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873af2d_d543_11e9_8109_003048fd731b_ae66e5f5_3fbb_11ef_a5f3_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a79e_3767_11ea_810f_003048fd731b_5352ef7d_57f4_11ea_810f_003048fd731b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670526a_2b50_11f1_a894_047c1617b143_b9bf9163_30b7_11f1_a89b_047c1617b14330.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -686,783 +884,813 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPr id="5" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPr id="6" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPr id="7" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="8" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="9" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="10" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="11" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="12" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="13" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="14" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="15" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="16" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="17" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="18" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="19" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="20" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="21" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="22" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="23" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="24" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="25" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="26" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="27" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="28" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="29" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1729,51 +1957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L36"/>
+  <dimension ref="A1:L59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1781,51 +2009,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J36)</f>
+        <f>SUM(J2:J59)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1889,1069 +2117,1872 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*185.22</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823312</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>23</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*307.23</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823313</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*574.77</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823314</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*945.21</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
-    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>869372</v>
+        <v>959593</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>13616</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*464.26</f>
+        <f>J9*6188.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>870278</v>
+        <v>959594</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>53176</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*484.98</f>
+        <f>J10*559.50</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>870279</v>
+        <v>959595</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>13322</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*918.67</f>
+        <f>J11*552.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
-    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>870280</v>
+        <v>959596</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>64054</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1105.20</f>
+        <f>J12*8517.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="13" spans="1:12" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>870281</v>
+        <v>959597</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>94754</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1412.11</f>
+        <f>J13*817.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>870282</v>
+        <v>959598</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27777</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1496.91</f>
+        <f>J14*992.60</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K15" s="8"/>
+    <row r="15" spans="1:12" outlineLevel="4">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1">
+        <v>959599</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1">
+        <v>20738</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" s="2" t="str">
+        <f>J15*651.60</f>
+        <v>0</v>
+      </c>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="16" spans="1:12" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>822077</v>
+        <v>959600</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>52</v>
+      </c>
+      <c r="D16" s="1">
+        <v>68282</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>54</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*379.50</f>
+        <f>J16*2025.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="17" spans="1:12" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>822078</v>
+        <v>959601</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>87222</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>57</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*345.00</f>
+        <f>J17*1353.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>883793</v>
+        <v>959602</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>58</v>
+      </c>
+      <c r="D18" s="1">
+        <v>28742</v>
+      </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="G18" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1790.80</f>
+        <f>J18*421.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="19" spans="1:12" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>839782</v>
+        <v>959603</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>61</v>
+      </c>
+      <c r="D19" s="1">
+        <v>39099</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*302.82</f>
+        <f>J19*1836.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="20" spans="1:12" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>839783</v>
+        <v>959604</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>64</v>
+      </c>
+      <c r="D20" s="1">
+        <v>84737</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>66</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*308.70</f>
+        <f>J20*1908.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>873882</v>
+        <v>869372</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1436.19</f>
+        <f>J21*405.65</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>869368</v>
+        <v>870278</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="G22" s="2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*942.00</f>
+        <f>J22*423.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>885497</v>
+        <v>870279</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
-      <c r="H23" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>79</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*695.00</f>
+        <f>J23*802.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K24" s="8"/>
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>870280</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*965.69</f>
+        <v>0</v>
+      </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>882867</v>
+        <v>870281</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1403.85</f>
+        <f>J25*1412.11</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>882868</v>
+        <v>870282</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="G26" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2525.46</f>
+        <f>J26*1307.96</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="27" spans="1:12" outlineLevel="2">
+      <c r="A27" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>955849</v>
+        <v>822077</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>96</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*1117.20</f>
+        <f>J28*379.50</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>955850</v>
+        <v>822078</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>100</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>101</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1004.01</f>
+        <f>J29*345.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>822083</v>
+        <v>883793</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="G30" s="2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*969.00</f>
+        <f>J30*1790.80</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>822084</v>
+        <v>959588</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>105</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97133</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="G31" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1643.00</f>
+        <f>J31*404.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>810905</v>
+        <v>959589</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>108</v>
+      </c>
+      <c r="D32" s="1">
+        <v>62912</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G32" s="2">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2030.00</f>
+        <f>J32*404.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K33" s="8"/>
+    <row r="33" spans="1:12" outlineLevel="4">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>959590</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D33" s="1">
+        <v>65335</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*379.60</f>
+        <v>0</v>
+      </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>822885</v>
+        <v>959591</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>113</v>
+      </c>
+      <c r="D34" s="1">
+        <v>29193</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="G34" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*166.11</f>
+        <f>J34*379.60</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>823310</v>
+        <v>839782</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="G35" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*230.79</f>
+        <f>J35*302.82</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
+        <v>839783</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*308.70</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>873882</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*1436.19</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>869368</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="G38" s="2">
+        <v>6</v>
+      </c>
+      <c r="H38" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*942.00</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>885497</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="2">
+        <v>3</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*695.00</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="2">
+      <c r="A40" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>882867</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G41" s="2">
+        <v>5</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*1403.85</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>882868</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G42" s="2">
+        <v>5</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*2525.46</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>883948</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="G43" s="2">
+        <v>7</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*470.40</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>955849</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G44" s="2">
+        <v>5</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*1117.20</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>955850</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" s="2">
+        <v>2</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*1004.01</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>822083</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G46" s="2">
+        <v>7</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*969.00</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>822084</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G47" s="2">
+        <v>3</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*1643.00</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>810905</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G48" s="2">
+        <v>2</v>
+      </c>
+      <c r="H48" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*2030.00</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" outlineLevel="2">
+      <c r="A49" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B49" s="8"/>
+      <c r="C49" s="8"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="8"/>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="8"/>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>822885</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G50" s="2">
+        <v>7</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*166.11</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>823310</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*230.79</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
         <v>824962</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="1">
+      <c r="C52" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D52" s="1">
         <v>2032</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...21 lines deleted...]
-      <c r="L36" s="5"/>
+      <c r="E52" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*315.15</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>956828</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D53" s="1"/>
+      <c r="E53" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*1121.80</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" outlineLevel="4">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>959587</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D54" s="1">
+        <v>28970</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*186.40</f>
+        <v>0</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" outlineLevel="4">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>959592</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D55" s="1">
+        <v>31330</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*186.50</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" outlineLevel="4">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>959605</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D56" s="1">
+        <v>80502</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*1438.00</f>
+        <v>0</v>
+      </c>
+      <c r="L56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" outlineLevel="4">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>959606</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D57" s="1">
+        <v>26357</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*441.40</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" outlineLevel="4">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>959607</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D58" s="1">
+        <v>61658</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*1438.00</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" outlineLevel="4">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>959608</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D59" s="1">
+        <v>63230</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*438.30</f>
+        <v>0</v>
+      </c>
+      <c r="L59" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A15:K15"/>
-[...1 lines deleted...]
-    <mergeCell ref="A33:K33"/>
+    <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A49:K49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>