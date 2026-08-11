--- v2 (2026-06-21)
+++ v3 (2026-08-11)
@@ -67,93 +67,99 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Комплектующие для баков</t>
   </si>
   <si>
     <t>Мембраны</t>
   </si>
   <si>
     <t>BAK-320005</t>
   </si>
   <si>
     <t>VERH-8A</t>
   </si>
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
-    <t>185.22 руб.</t>
+    <t>199.29 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>BAK-320006</t>
   </si>
   <si>
     <t>VERH-24A</t>
   </si>
   <si>
     <t>Мембрана 24-35л(1 шт)</t>
   </si>
   <si>
-    <t>307.23 руб.</t>
+    <t>332.16 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>BAK-320007</t>
   </si>
   <si>
     <t>VERH-50A</t>
   </si>
   <si>
     <t>Мембрана 50л (1 шт)</t>
   </si>
   <si>
-    <t>574.77 руб.</t>
+    <t>619.02 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>BAK-320008</t>
   </si>
   <si>
     <t>VERH-100A</t>
   </si>
   <si>
     <t>Мембрана 100л (1 шт)</t>
   </si>
   <si>
-    <t>945.21 руб.</t>
+    <t>1 019.12 руб.</t>
   </si>
   <si>
     <t>UNI-101799</t>
   </si>
   <si>
     <t>Мембрана 150/200 л EPDM Dвн.90 мм проходная</t>
   </si>
   <si>
     <t>6 188.00 руб.</t>
   </si>
   <si>
     <t>UNI-101800</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.80 мм UNIPUMP</t>
   </si>
   <si>
     <t>559.50 руб.</t>
   </si>
   <si>
     <t>UNI-101801</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.90 мм</t>
   </si>
@@ -256,53 +262,50 @@
   <si>
     <t>ZGR-001198</t>
   </si>
   <si>
     <t>MBR-24W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 24л для ГВС, ХВС, отопления ZEGOR (1/50ш)</t>
   </si>
   <si>
     <t>423.76 руб.</t>
   </si>
   <si>
     <t>ZGR-001199</t>
   </si>
   <si>
     <t>MBR-50</t>
   </si>
   <si>
     <t>Мембрана EPDM для гидроаккумулятора 50л ZEGOR (1/25ш)</t>
   </si>
   <si>
     <t>802.70 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>ZGR-001200</t>
   </si>
   <si>
     <t>MBR-50W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 50л для ГВС, ХВС, отопления ZEGOR  (1/25ш)</t>
   </si>
   <si>
     <t>965.69 руб.</t>
   </si>
   <si>
     <t>ZGR-001201</t>
   </si>
   <si>
     <t>MBR-100</t>
   </si>
   <si>
     <t>(В) Мембрана EPDM для гидроаккумулятора 100л ZEGOR (1/20ш)</t>
   </si>
   <si>
     <t>1 412.11 руб.</t>
   </si>
   <si>
     <t>ZGR-001202</t>
@@ -322,279 +325,276 @@
   <si>
     <t>BAK-310002</t>
   </si>
   <si>
     <t>K-1</t>
   </si>
   <si>
     <t>кронштейн крепления расширительного бака 1" регулируемый белый (1/20шт)</t>
   </si>
   <si>
     <t>379.50 руб.</t>
   </si>
   <si>
     <t>BAK-310003</t>
   </si>
   <si>
     <t>K-3/4</t>
   </si>
   <si>
     <t>кронштейн крепления расширительного бака 3/4" регулируемый белый (1/20шт)</t>
   </si>
   <si>
     <t>345.00 руб.</t>
   </si>
   <si>
+    <t>SST-100109</t>
+  </si>
+  <si>
+    <t>Настенный кронштейн для группы безопасности расширительного бака</t>
+  </si>
+  <si>
+    <t>1 790.80 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101794</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 1", красный</t>
+  </si>
+  <si>
+    <t>404.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101795</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 1", синий</t>
+  </si>
+  <si>
+    <t>UNI-101796</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 3/4", красный</t>
+  </si>
+  <si>
+    <t>379.60 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101797</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления бака 3/4", синий</t>
+  </si>
+  <si>
+    <t>VER-000155</t>
+  </si>
+  <si>
+    <t>VR8-35-365A</t>
+  </si>
+  <si>
+    <t>Крепление-хомут 0-365мм для мембранных баков 8-25л (200/10шт)</t>
+  </si>
+  <si>
+    <t>311.02 руб.</t>
+  </si>
+  <si>
+    <t>VER-000156</t>
+  </si>
+  <si>
+    <t>VR8-35-365B</t>
+  </si>
+  <si>
+    <t>Крепление-хомут 310-365мм для мембранных баков 25-50л (100/10шт)</t>
+  </si>
+  <si>
+    <t>317.06 руб.</t>
+  </si>
+  <si>
+    <t>VER-000351</t>
+  </si>
+  <si>
+    <t>VR328</t>
+  </si>
+  <si>
+    <t>Настенное крепление для расширительного бака "VIEIR" (10/1 шт)</t>
+  </si>
+  <si>
+    <t>1 506.79 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900478</t>
+  </si>
+  <si>
+    <t>VT.K20.1.05</t>
+  </si>
+  <si>
+    <t>Кронштейн для расширительного бака VALTEC (3/4")</t>
+  </si>
+  <si>
+    <t>942.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>SST-100109</t>
-[...88 lines deleted...]
-  <si>
     <t>VLC-900901</t>
   </si>
   <si>
     <t>VT.SWM.0835</t>
   </si>
   <si>
     <t>Комплект настенного крепления баков 8-35 л</t>
   </si>
   <si>
     <t>695.00 руб.</t>
   </si>
   <si>
     <t>Сгоны отсекатели</t>
   </si>
   <si>
     <t>VER-000707</t>
   </si>
   <si>
     <t>ZH690</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 3/4" вн-вн. (32/2шт)</t>
   </si>
   <si>
-    <t>1 403.85 руб.</t>
+    <t>1 470.55 руб.</t>
   </si>
   <si>
     <t>VER-000708</t>
   </si>
   <si>
     <t>ZH691</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-вн. (24/2шт)</t>
   </si>
   <si>
-    <t>2 525.46 руб.</t>
+    <t>2 645.19 руб.</t>
   </si>
   <si>
     <t>VER-001151</t>
   </si>
   <si>
     <t>VR1145</t>
   </si>
   <si>
     <t>Разъемный сгон-отсекатель для расширительного бака 3/4 " (80/1шт)</t>
   </si>
   <si>
-    <t>470.40 руб.</t>
+    <t>492.20 руб.</t>
   </si>
   <si>
     <t>VER-001797</t>
   </si>
   <si>
     <t>ZH693</t>
   </si>
   <si>
     <t>Клапан отсечной для расширительного бака 1" (60/5шт)</t>
   </si>
   <si>
-    <t>1 117.20 руб.</t>
+    <t>1 212.38 руб.</t>
   </si>
   <si>
     <t>VER-001798</t>
   </si>
   <si>
     <t>ZH692</t>
   </si>
   <si>
     <t>Клапан отсечной для расширительного бака 3/4" (60/5шт)</t>
   </si>
   <si>
-    <t>1 004.01 руб.</t>
+    <t>1 076.49 руб.</t>
   </si>
   <si>
     <t>VLC-1011001</t>
   </si>
   <si>
     <t>VT.538.N.05</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 3/4" (10шт)</t>
   </si>
   <si>
     <t>969.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011002</t>
   </si>
   <si>
     <t>VT.538.N.06</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 1" (5 /60шт)</t>
   </si>
   <si>
     <t>1 643.00 руб.</t>
   </si>
   <si>
     <t>VLC-411083</t>
   </si>
   <si>
     <t>VT.537.N.06</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-нар. (8 /32шт)</t>
   </si>
   <si>
     <t>2 030.00 руб.</t>
   </si>
   <si>
     <t>Фланцы</t>
   </si>
   <si>
     <t>BAK-330001</t>
   </si>
   <si>
     <t>VERH-8B</t>
   </si>
   <si>
     <t>фланец для расширительного бака</t>
   </si>
   <si>
-    <t>166.11 руб.</t>
+    <t>170.61 руб.</t>
   </si>
   <si>
     <t>BAK-330002</t>
   </si>
   <si>
     <t>VERH-24B</t>
   </si>
   <si>
     <t>Фланец для баков (1 шт)</t>
   </si>
   <si>
-    <t>230.79 руб.</t>
+    <t>237.04 руб.</t>
   </si>
   <si>
     <t>BAK-330003</t>
   </si>
   <si>
     <t>Фланец пластик для баков 1" (1 шт)</t>
   </si>
   <si>
     <t>315.15 руб.</t>
   </si>
   <si>
     <t>SMS-330501</t>
   </si>
   <si>
     <t>Фланец для расш. баков 1" ( нержавеющая сталь)</t>
   </si>
   <si>
     <t>1 121.80 руб.</t>
   </si>
   <si>
     <t>UNI-101793</t>
   </si>
   <si>
     <t>Защитная крышка ниппеля гидроаккумулятора</t>
   </si>
@@ -2095,860 +2095,860 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*185.22</f>
+        <f>J5*199.29</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823312</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*307.23</f>
+        <f>J6*332.16</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823313</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*574.77</f>
+        <f>J7*619.02</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823314</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*945.21</f>
+        <f>J8*1019.12</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959593</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1">
         <v>13616</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6188.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959594</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1">
         <v>53176</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*559.50</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959595</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1">
         <v>13322</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*552.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>959596</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1">
         <v>64054</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8517.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>959597</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1">
         <v>94754</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*817.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959598</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D14" s="1">
         <v>27777</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*992.60</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>959599</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1">
         <v>20738</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*651.60</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>959600</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D16" s="1">
         <v>68282</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2025.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>959601</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D17" s="1">
         <v>87222</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1353.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959602</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D18" s="1">
         <v>28742</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*421.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>959603</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D19" s="1">
         <v>39099</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1836.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>959604</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D20" s="1">
         <v>84737</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1908.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>869372</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*405.65</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>870278</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*423.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>870279</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
-      <c r="I23" s="1" t="s">
-        <v>79</v>
+      <c r="I23" s="1">
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*802.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>870280</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*965.69</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>870281</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>88</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1412.11</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>870282</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1307.96</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>822077</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*379.50</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>822078</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*345.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883793</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="1"/>
@@ -3042,51 +3042,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*404.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>959590</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="1">
         <v>65335</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>-11</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*379.60</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>959591</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="1">
@@ -3124,596 +3124,596 @@
       <c r="C35" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*302.82</f>
+        <f>J35*311.02</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>839783</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*308.70</f>
+        <f>J36*317.06</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>873882</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1436.19</f>
+        <f>J37*1506.79</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>869368</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="F38" s="2" t="s">
+      <c r="G38" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H38" s="2" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*942.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>885497</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="G39" s="2">
-        <v>3</v>
+      <c r="G39" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*695.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" outlineLevel="2">
       <c r="A40" s="8" t="s">
         <v>136</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>882867</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G41" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1403.85</f>
+        <f>J41*1470.55</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>882868</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G42" s="2">
         <v>5</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2525.46</f>
+        <f>J42*2645.19</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>883948</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="G43" s="2">
-        <v>7</v>
+      <c r="G43" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*470.40</f>
+        <f>J43*492.20</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>955849</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G44" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1117.20</f>
+        <f>J44*1212.38</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>955850</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G45" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1004.01</f>
+        <f>J45*1076.49</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>822083</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G46" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*969.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>822084</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G47" s="2">
         <v>3</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1643.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>810905</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G48" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*2030.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
         <v>169</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>822885</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G50" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*166.11</f>
+        <f>J50*170.61</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>823310</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G51" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*230.79</f>
+        <f>J51*237.04</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>824962</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="1">
         <v>2032</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*315.15</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>956828</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D53" s="1"/>