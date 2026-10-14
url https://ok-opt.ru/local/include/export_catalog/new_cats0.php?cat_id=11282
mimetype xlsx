--- v3 (2026-08-11)
+++ v4 (2026-10-14)
@@ -67,99 +67,99 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Комплектующие для баков</t>
   </si>
   <si>
     <t>Мембраны</t>
   </si>
   <si>
     <t>BAK-320005</t>
   </si>
   <si>
     <t>VERH-8A</t>
   </si>
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
-    <t>199.29 руб.</t>
+    <t>203.42 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>BAK-320006</t>
   </si>
   <si>
     <t>VERH-24A</t>
   </si>
   <si>
     <t>Мембрана 24-35л(1 шт)</t>
   </si>
   <si>
-    <t>332.16 руб.</t>
+    <t>339.03 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>BAK-320007</t>
   </si>
   <si>
     <t>VERH-50A</t>
   </si>
   <si>
     <t>Мембрана 50л (1 шт)</t>
   </si>
   <si>
-    <t>619.02 руб.</t>
+    <t>631.84 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>BAK-320008</t>
   </si>
   <si>
     <t>VERH-100A</t>
   </si>
   <si>
     <t>Мембрана 100л (1 шт)</t>
   </si>
   <si>
-    <t>1 019.12 руб.</t>
+    <t>1 040.22 руб.</t>
   </si>
   <si>
     <t>UNI-101799</t>
   </si>
   <si>
     <t>Мембрана 150/200 л EPDM Dвн.90 мм проходная</t>
   </si>
   <si>
     <t>6 188.00 руб.</t>
   </si>
   <si>
     <t>UNI-101800</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.80 мм UNIPUMP</t>
   </si>
   <si>
     <t>559.50 руб.</t>
   </si>
   <si>
     <t>UNI-101801</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.90 мм</t>
   </si>
@@ -373,228 +373,228 @@
   <si>
     <t>UNI-101796</t>
   </si>
   <si>
     <t>Кронштейн крепления бака 3/4", красный</t>
   </si>
   <si>
     <t>379.60 руб.</t>
   </si>
   <si>
     <t>UNI-101797</t>
   </si>
   <si>
     <t>Кронштейн крепления бака 3/4", синий</t>
   </si>
   <si>
     <t>VER-000155</t>
   </si>
   <si>
     <t>VR8-35-365A</t>
   </si>
   <si>
     <t>Крепление-хомут 0-365мм для мембранных баков 8-25л (200/10шт)</t>
   </si>
   <si>
-    <t>311.02 руб.</t>
+    <t>317.46 руб.</t>
   </si>
   <si>
     <t>VER-000156</t>
   </si>
   <si>
     <t>VR8-35-365B</t>
   </si>
   <si>
     <t>Крепление-хомут 310-365мм для мембранных баков 25-50л (100/10шт)</t>
   </si>
   <si>
-    <t>317.06 руб.</t>
+    <t>323.62 руб.</t>
   </si>
   <si>
     <t>VER-000351</t>
   </si>
   <si>
     <t>VR328</t>
   </si>
   <si>
     <t>Настенное крепление для расширительного бака "VIEIR" (10/1 шт)</t>
   </si>
   <si>
-    <t>1 506.79 руб.</t>
+    <t>1 537.98 руб.</t>
   </si>
   <si>
     <t>VLC-900478</t>
   </si>
   <si>
     <t>VT.K20.1.05</t>
   </si>
   <si>
     <t>Кронштейн для расширительного бака VALTEC (3/4")</t>
   </si>
   <si>
     <t>942.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-900901</t>
   </si>
   <si>
     <t>VT.SWM.0835</t>
   </si>
   <si>
     <t>Комплект настенного крепления баков 8-35 л</t>
   </si>
   <si>
     <t>695.00 руб.</t>
   </si>
   <si>
     <t>Сгоны отсекатели</t>
   </si>
   <si>
     <t>VER-000707</t>
   </si>
   <si>
     <t>ZH690</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 3/4" вн-вн. (32/2шт)</t>
   </si>
   <si>
-    <t>1 470.55 руб.</t>
+    <t>1 501.00 руб.</t>
   </si>
   <si>
     <t>VER-000708</t>
   </si>
   <si>
     <t>ZH691</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-вн. (24/2шт)</t>
   </si>
   <si>
-    <t>2 645.19 руб.</t>
+    <t>2 699.95 руб.</t>
   </si>
   <si>
     <t>VER-001151</t>
   </si>
   <si>
     <t>VR1145</t>
   </si>
   <si>
     <t>Разъемный сгон-отсекатель для расширительного бака 3/4 " (80/1шт)</t>
   </si>
   <si>
-    <t>492.20 руб.</t>
+    <t>502.39 руб.</t>
   </si>
   <si>
     <t>VER-001797</t>
   </si>
   <si>
     <t>ZH693</t>
   </si>
   <si>
     <t>Клапан отсечной для расширительного бака 1" (60/5шт)</t>
   </si>
   <si>
-    <t>1 212.38 руб.</t>
+    <t>1 237.48 руб.</t>
   </si>
   <si>
     <t>VER-001798</t>
   </si>
   <si>
     <t>ZH692</t>
   </si>
   <si>
     <t>Клапан отсечной для расширительного бака 3/4" (60/5шт)</t>
   </si>
   <si>
-    <t>1 076.49 руб.</t>
+    <t>1 098.78 руб.</t>
   </si>
   <si>
     <t>VLC-1011001</t>
   </si>
   <si>
     <t>VT.538.N.05</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 3/4" (10шт)</t>
   </si>
   <si>
-    <t>969.00 руб.</t>
+    <t>1 021.00 руб.</t>
   </si>
   <si>
     <t>VLC-1011002</t>
   </si>
   <si>
     <t>VT.538.N.06</t>
   </si>
   <si>
     <t>Сгон-отсекатель для расшир бака 1" (5 /60шт)</t>
   </si>
   <si>
     <t>1 643.00 руб.</t>
   </si>
   <si>
     <t>VLC-411083</t>
   </si>
   <si>
     <t>VT.537.N.06</t>
   </si>
   <si>
     <t>Сгон отсекатель для расшир бака с дренажом 1" вн-нар. (8 /32шт)</t>
   </si>
   <si>
-    <t>2 030.00 руб.</t>
+    <t>2 139.00 руб.</t>
   </si>
   <si>
     <t>Фланцы</t>
   </si>
   <si>
     <t>BAK-330001</t>
   </si>
   <si>
     <t>VERH-8B</t>
   </si>
   <si>
     <t>фланец для расширительного бака</t>
   </si>
   <si>
-    <t>170.61 руб.</t>
+    <t>174.14 руб.</t>
   </si>
   <si>
     <t>BAK-330002</t>
   </si>
   <si>
     <t>VERH-24B</t>
   </si>
   <si>
     <t>Фланец для баков (1 шт)</t>
   </si>
   <si>
-    <t>237.04 руб.</t>
+    <t>241.95 руб.</t>
   </si>
   <si>
     <t>BAK-330003</t>
   </si>
   <si>
     <t>Фланец пластик для баков 1" (1 шт)</t>
   </si>
   <si>
     <t>315.15 руб.</t>
   </si>
   <si>
     <t>SMS-330501</t>
   </si>
   <si>
     <t>Фланец для расш. баков 1" ( нержавеющая сталь)</t>
   </si>
   <si>
     <t>1 121.80 руб.</t>
   </si>
   <si>
     <t>UNI-101793</t>
   </si>
   <si>
     <t>Защитная крышка ниппеля гидроаккумулятора</t>
   </si>
@@ -2095,156 +2095,156 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*199.29</f>
+        <f>J5*203.42</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823312</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*332.16</f>
+        <f>J6*339.03</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823313</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*619.02</f>
+        <f>J7*631.84</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823314</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1019.12</f>
+        <f>J8*1040.22</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959593</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1">
         <v>13616</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
@@ -2713,51 +2713,51 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*423.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>870279</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*802.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>870280</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -2869,86 +2869,86 @@
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>822077</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*379.50</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>822078</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>17</v>
+      <c r="G29" s="2">
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*345.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883793</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="1"/>
@@ -3042,51 +3042,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*404.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>959590</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="1">
         <v>65335</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G33" s="2">
-        <v>-11</v>
+        <v>-6</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*379.60</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>959591</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="1">
@@ -3124,144 +3124,144 @@
       <c r="C35" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*311.02</f>
+        <f>J35*317.46</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>839783</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*317.06</f>
+        <f>J36*323.62</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>873882</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1506.79</f>
+        <f>J37*1537.98</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>869368</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="G38" s="2" t="s">
-        <v>28</v>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*942.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>885497</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D39" s="1" t="s">
@@ -3303,417 +3303,417 @@
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>882867</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1470.55</f>
+        <f>J41*1501.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>882868</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G42" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2645.19</f>
+        <f>J42*2699.95</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>883948</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*492.20</f>
+        <f>J43*502.39</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>955849</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G44" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1212.38</f>
+        <f>J44*1237.48</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>955850</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G45" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1076.49</f>
+        <f>J45*1098.78</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>822083</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G46" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*969.00</f>
+        <f>J46*1021.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>822084</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G47" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1643.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>810905</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G48" s="2">
         <v>1</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*2030.00</f>
+        <f>J48*2139.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
         <v>169</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>822885</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G50" s="2">
         <v>5</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*170.61</f>
+        <f>J50*174.14</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>823310</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G51" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*237.04</f>
+        <f>J51*241.95</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>824962</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D52" s="1">
         <v>2032</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="G52" s="2" t="s">
-        <v>28</v>
+      <c r="G52" s="2">
+        <v>10</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*315.15</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>956828</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D53" s="1"/>