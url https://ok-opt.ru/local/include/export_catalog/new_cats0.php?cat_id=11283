--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -87,147 +87,255 @@
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
     <t>185.22 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>BAK-320006</t>
   </si>
   <si>
     <t>VERH-24A</t>
   </si>
   <si>
     <t>Мембрана 24-35л(1 шт)</t>
   </si>
   <si>
     <t>307.23 руб.</t>
   </si>
   <si>
+    <t>BAK-320007</t>
+  </si>
+  <si>
+    <t>VERH-50A</t>
+  </si>
+  <si>
+    <t>Мембрана 50л (1 шт)</t>
+  </si>
+  <si>
+    <t>574.77 руб.</t>
+  </si>
+  <si>
+    <t>BAK-320008</t>
+  </si>
+  <si>
+    <t>VERH-100A</t>
+  </si>
+  <si>
+    <t>Мембрана 100л (1 шт)</t>
+  </si>
+  <si>
+    <t>945.21 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101799</t>
+  </si>
+  <si>
+    <t>Мембрана 150/200 л EPDM Dвн.90 мм проходная</t>
+  </si>
+  <si>
+    <t>6 188.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101800</t>
+  </si>
+  <si>
+    <t>Мембрана 24 л EPDM Dвн.80 мм UNIPUMP</t>
+  </si>
+  <si>
+    <t>559.50 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101801</t>
+  </si>
+  <si>
+    <t>Мембрана 24 л EPDM Dвн.90 мм</t>
+  </si>
+  <si>
+    <t>552.90 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101802</t>
+  </si>
+  <si>
+    <t>Мембрана 300 л EPDM Dвн.150 мм проходная</t>
+  </si>
+  <si>
+    <t>8 517.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101803</t>
+  </si>
+  <si>
+    <t>Мембрана 35 л EPDM Dвн.90 мм с хвостом</t>
+  </si>
+  <si>
+    <t>817.70 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101804</t>
+  </si>
+  <si>
+    <t>Мембрана 35/50 л EPDM Dвн.80 мм с хвостом Se.Fa 0301</t>
+  </si>
+  <si>
+    <t>992.60 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101805</t>
+  </si>
+  <si>
+    <t>Мембрана 35/50 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
+  </si>
+  <si>
+    <t>651.60 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101806</t>
+  </si>
+  <si>
+    <t>Мембрана 50/80 л EPDM Dвн.80 мм с хвостом Se.Fa 0302</t>
+  </si>
+  <si>
+    <t>2 025.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101807</t>
+  </si>
+  <si>
+    <t>Мембрана 50/80 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
+  </si>
+  <si>
+    <t>1 353.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101808</t>
+  </si>
+  <si>
+    <t>Мембрана 8 л EPDM Dвн.60 мм</t>
+  </si>
+  <si>
+    <t>421.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101809</t>
+  </si>
+  <si>
+    <t>Мембрана 80/100 л EPDM Dвн.80 мм с хвостом UNIPUMP</t>
+  </si>
+  <si>
+    <t>1 836.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101810</t>
+  </si>
+  <si>
+    <t>Мембрана 80/100 л EPDM Dвн.90 мм с хвостом</t>
+  </si>
+  <si>
+    <t>1 908.00 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001196</t>
+  </si>
+  <si>
+    <t>MBR-24</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM для гидроаккумулятора 24л ZEGOR (1/50шт)</t>
+  </si>
+  <si>
+    <t>405.65 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001198</t>
+  </si>
+  <si>
+    <t>MBR-24W</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM белая для гидроаккумулятора 24л для ГВС, ХВС, отопления ZEGOR (1/50ш)</t>
+  </si>
+  <si>
+    <t>423.76 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001199</t>
+  </si>
+  <si>
+    <t>MBR-50</t>
+  </si>
+  <si>
+    <t>Мембрана EPDM для гидроаккумулятора 50л ZEGOR (1/25ш)</t>
+  </si>
+  <si>
+    <t>802.70 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>BAK-320007</t>
-[...58 lines deleted...]
-  <si>
     <t>ZGR-001200</t>
   </si>
   <si>
     <t>MBR-50W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 50л для ГВС, ХВС, отопления ZEGOR  (1/25ш)</t>
   </si>
   <si>
-    <t>1 105.20 руб.</t>
+    <t>965.69 руб.</t>
   </si>
   <si>
     <t>ZGR-001201</t>
   </si>
   <si>
     <t>MBR-100</t>
   </si>
   <si>
-    <t>Мембрана EPDM для гидроаккумулятора 100л ZEGOR (1/20ш)</t>
+    <t>(В) Мембрана EPDM для гидроаккумулятора 100л ZEGOR (1/20ш)</t>
   </si>
   <si>
     <t>1 412.11 руб.</t>
   </si>
   <si>
     <t>ZGR-001202</t>
   </si>
   <si>
     <t>MBR-100W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 100л для ГВС, ХВС, отопления ZEGOR  (1/20ш)</t>
   </si>
   <si>
-    <t>1 496.91 руб.</t>
+    <t>1 307.96 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -448,207 +556,207 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPr id="5" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPr id="6" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPr id="7" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="8" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="9" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="10" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -921,51 +1029,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L14"/>
+  <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -973,51 +1081,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J14)</f>
+        <f>SUM(J2:J26)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1081,347 +1189,767 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*185.22</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823312</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>23</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*307.23</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823313</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*574.77</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823314</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*945.21</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
-    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>869372</v>
+        <v>959593</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1">
+        <v>13616</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*464.26</f>
+        <f>J9*6188.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>870278</v>
+        <v>959594</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1">
+        <v>53176</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*484.98</f>
+        <f>J10*559.50</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>870279</v>
+        <v>959595</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>37</v>
+      </c>
+      <c r="D11" s="1">
+        <v>13322</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*918.67</f>
+        <f>J11*552.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
-    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>870280</v>
+        <v>959596</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>40</v>
+      </c>
+      <c r="D12" s="1">
+        <v>64054</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1105.20</f>
+        <f>J12*8517.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="13" spans="1:12" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>870281</v>
+        <v>959597</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="D13" s="1">
+        <v>94754</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="G13" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1412.11</f>
+        <f>J13*817.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
+        <v>959598</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="1">
+        <v>27777</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" s="2" t="str">
+        <f>J14*992.60</f>
+        <v>0</v>
+      </c>
+      <c r="L14" s="5"/>
+    </row>
+    <row r="15" spans="1:12" outlineLevel="4">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1">
+        <v>959599</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="1">
+        <v>20738</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" s="2" t="str">
+        <f>J15*651.60</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="1:12" outlineLevel="4">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>959600</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="1">
+        <v>68282</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" s="2">
+        <v>0</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*2025.00</f>
+        <v>0</v>
+      </c>
+      <c r="L16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" outlineLevel="4">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1">
+        <v>959601</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="1">
+        <v>87222</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K17" s="2" t="str">
+        <f>J17*1353.00</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="1:12" outlineLevel="4">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1">
+        <v>959602</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="1">
+        <v>28742</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" s="2" t="str">
+        <f>J18*421.00</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="19" spans="1:12" outlineLevel="4">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>959603</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="1">
+        <v>39099</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="2" t="str">
+        <f>J19*1836.00</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" outlineLevel="4">
+      <c r="A20" s="1"/>
+      <c r="B20" s="1">
+        <v>959604</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="1">
+        <v>84737</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="2" t="str">
+        <f>J20*1908.00</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A21" s="1"/>
+      <c r="B21" s="1">
+        <v>869372</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G21" s="2">
+        <v>0</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="2" t="str">
+        <f>J21*405.65</f>
+        <v>0</v>
+      </c>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>870278</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="2" t="str">
+        <f>J22*423.76</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>870279</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*802.70</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>870280</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*965.69</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>870281</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*1412.11</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
         <v>870282</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L14" s="5"/>
+      <c r="C26" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*1307.96</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>