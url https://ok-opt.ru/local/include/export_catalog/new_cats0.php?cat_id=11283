--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -16,143 +16,149 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Комплектующие для баков</t>
   </si>
   <si>
     <t>Мембраны</t>
   </si>
   <si>
     <t>BAK-320005</t>
   </si>
   <si>
     <t>VERH-8A</t>
   </si>
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
-    <t>185.22 руб.</t>
+    <t>199.29 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>BAK-320006</t>
   </si>
   <si>
     <t>VERH-24A</t>
   </si>
   <si>
     <t>Мембрана 24-35л(1 шт)</t>
   </si>
   <si>
-    <t>307.23 руб.</t>
+    <t>332.16 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>BAK-320007</t>
   </si>
   <si>
     <t>VERH-50A</t>
   </si>
   <si>
     <t>Мембрана 50л (1 шт)</t>
   </si>
   <si>
-    <t>574.77 руб.</t>
+    <t>619.02 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>BAK-320008</t>
   </si>
   <si>
     <t>VERH-100A</t>
   </si>
   <si>
     <t>Мембрана 100л (1 шт)</t>
   </si>
   <si>
-    <t>945.21 руб.</t>
+    <t>1 019.12 руб.</t>
   </si>
   <si>
     <t>UNI-101799</t>
   </si>
   <si>
     <t>Мембрана 150/200 л EPDM Dвн.90 мм проходная</t>
   </si>
   <si>
     <t>6 188.00 руб.</t>
   </si>
   <si>
     <t>UNI-101800</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.80 мм UNIPUMP</t>
   </si>
   <si>
     <t>559.50 руб.</t>
   </si>
   <si>
     <t>UNI-101801</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.90 мм</t>
   </si>
@@ -253,53 +259,50 @@
     <t>405.65 руб.</t>
   </si>
   <si>
     <t>ZGR-001198</t>
   </si>
   <si>
     <t>MBR-24W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 24л для ГВС, ХВС, отопления ZEGOR (1/50ш)</t>
   </si>
   <si>
     <t>423.76 руб.</t>
   </si>
   <si>
     <t>ZGR-001199</t>
   </si>
   <si>
     <t>MBR-50</t>
   </si>
   <si>
     <t>Мембрана EPDM для гидроаккумулятора 50л ZEGOR (1/25ш)</t>
   </si>
   <si>
     <t>802.70 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>ZGR-001200</t>
   </si>
   <si>
     <t>MBR-50W</t>
   </si>
   <si>
     <t>Мембрана EPDM белая для гидроаккумулятора 50л для ГВС, ХВС, отопления ZEGOR  (1/25ш)</t>
   </si>
   <si>
     <t>965.69 руб.</t>
   </si>
   <si>
     <t>ZGR-001201</t>
   </si>
   <si>
     <t>MBR-100</t>
   </si>
   <si>
     <t>(В) Мембрана EPDM для гидроаккумулятора 100л ZEGOR (1/20ш)</t>
   </si>
   <si>
     <t>1 412.11 руб.</t>
   </si>
@@ -1167,771 +1170,771 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*185.22</f>
+        <f>J5*199.29</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823312</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*307.23</f>
+        <f>J6*332.16</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823313</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*574.77</f>
+        <f>J7*619.02</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823314</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*945.21</f>
+        <f>J8*1019.12</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959593</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1">
         <v>13616</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6188.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>959594</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1">
         <v>53176</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*559.50</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>959595</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1">
         <v>13322</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*552.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>959596</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D12" s="1">
         <v>64054</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8517.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>959597</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1">
         <v>94754</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*817.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>959598</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D14" s="1">
         <v>27777</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*992.60</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>959599</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1">
         <v>20738</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*651.60</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>959600</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D16" s="1">
         <v>68282</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2025.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>959601</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D17" s="1">
         <v>87222</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1353.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959602</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D18" s="1">
         <v>28742</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*421.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>959603</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D19" s="1">
         <v>39099</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1836.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>959604</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D20" s="1">
         <v>84737</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1908.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>869372</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>72</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*405.65</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>870278</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*423.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>870279</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
-      <c r="I23" s="1" t="s">
-        <v>79</v>
+      <c r="I23" s="1">
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*802.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>870280</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*965.69</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>870281</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>88</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1412.11</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>870282</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1307.96</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>