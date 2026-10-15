--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -66,99 +66,99 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Баки расширительные</t>
   </si>
   <si>
     <t>Комплектующие для баков</t>
   </si>
   <si>
     <t>Мембраны</t>
   </si>
   <si>
     <t>BAK-320005</t>
   </si>
   <si>
     <t>VERH-8A</t>
   </si>
   <si>
     <t>Мембрана 8-12л (1 шт)</t>
   </si>
   <si>
-    <t>199.29 руб.</t>
+    <t>203.42 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>BAK-320006</t>
   </si>
   <si>
     <t>VERH-24A</t>
   </si>
   <si>
     <t>Мембрана 24-35л(1 шт)</t>
   </si>
   <si>
-    <t>332.16 руб.</t>
+    <t>339.03 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>BAK-320007</t>
   </si>
   <si>
     <t>VERH-50A</t>
   </si>
   <si>
     <t>Мембрана 50л (1 шт)</t>
   </si>
   <si>
-    <t>619.02 руб.</t>
+    <t>631.84 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>BAK-320008</t>
   </si>
   <si>
     <t>VERH-100A</t>
   </si>
   <si>
     <t>Мембрана 100л (1 шт)</t>
   </si>
   <si>
-    <t>1 019.12 руб.</t>
+    <t>1 040.22 руб.</t>
   </si>
   <si>
     <t>UNI-101799</t>
   </si>
   <si>
     <t>Мембрана 150/200 л EPDM Dвн.90 мм проходная</t>
   </si>
   <si>
     <t>6 188.00 руб.</t>
   </si>
   <si>
     <t>UNI-101800</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.80 мм UNIPUMP</t>
   </si>
   <si>
     <t>559.50 руб.</t>
   </si>
   <si>
     <t>UNI-101801</t>
   </si>
   <si>
     <t>Мембрана 24 л EPDM Dвн.90 мм</t>
   </si>
@@ -1170,156 +1170,156 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*199.29</f>
+        <f>J5*203.42</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823312</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*332.16</f>
+        <f>J6*339.03</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823313</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*619.02</f>
+        <f>J7*631.84</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823314</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1019.12</f>
+        <f>J8*1040.22</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959593</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1">
         <v>13616</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*423.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>870279</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*802.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>870280</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="1" t="s">