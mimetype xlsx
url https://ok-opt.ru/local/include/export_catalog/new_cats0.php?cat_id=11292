--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -51,51 +51,51 @@
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Гибкая ПОДВОДКА и ШЛАНГИ для ГАЗА</t>
   </si>
   <si>
-    <t>Гибкая подводка газовая ПВХ (белая)</t>
+    <t>Гибкая подводка газовая ПВХ ELKA (белая)</t>
   </si>
   <si>
     <t>ELK-161037</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  0,3м ELKA белый  (100)</t>
   </si>
   <si>
     <t>146.78 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ELK-161038</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  0,4м ELKA белый  (100)</t>
   </si>
   <si>
     <t>157.85 руб.</t>
   </si>
   <si>
     <t>ELK-161039</t>
   </si>
@@ -114,147 +114,147 @@
   <si>
     <t>179.78 руб.</t>
   </si>
   <si>
     <t>ELK-161041</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  0,8м ELKA белый  (70)</t>
   </si>
   <si>
     <t>202.57 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>ELK-161042</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  1,0м ELKA белый  (60)</t>
   </si>
   <si>
     <t>225.83 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ELK-161043</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  1,2м ELKA белый  (50)</t>
   </si>
   <si>
     <t>246.89 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>ELK-161044</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  1,5м ELKA белый  (45)</t>
   </si>
   <si>
     <t>279.79 руб.</t>
   </si>
   <si>
+    <t>ELK-161045</t>
+  </si>
+  <si>
+    <t>Шланг газовый ПВХ  1/2 г/г  1,8м ELKA белый  (40)</t>
+  </si>
+  <si>
+    <t>318.09 руб.</t>
+  </si>
+  <si>
+    <t>ELK-161046</t>
+  </si>
+  <si>
+    <t>Шланг газовый ПВХ  1/2 г/г  2,0м ELKA белый  (40)</t>
+  </si>
+  <si>
+    <t>339.15 руб.</t>
+  </si>
+  <si>
+    <t>ELK-161047</t>
+  </si>
+  <si>
+    <t>Шланг газовый ПВХ  1/2 г/г  2,5м ELKA белый  (30)</t>
+  </si>
+  <si>
+    <t>393.52 руб.</t>
+  </si>
+  <si>
+    <t>ELK-161048</t>
+  </si>
+  <si>
+    <t>Шланг газовый ПВХ  1/2 г/г  3,0м ELKA белый  (30)</t>
+  </si>
+  <si>
+    <t>446.17 руб.</t>
+  </si>
+  <si>
+    <t>ELK-161049</t>
+  </si>
+  <si>
+    <t>Шланг газовый ПВХ  1/2 г/г  3,5м ELKA белый  (25)</t>
+  </si>
+  <si>
+    <t>513.72 руб.</t>
+  </si>
+  <si>
+    <t>ELK-161050</t>
+  </si>
+  <si>
+    <t>Шланг газовый ПВХ  1/2 г/г  4,0м ELKA белый  (20)</t>
+  </si>
+  <si>
+    <t>567.58 руб.</t>
+  </si>
+  <si>
+    <t>ELK-161051</t>
+  </si>
+  <si>
+    <t>Шланг газовый ПВХ  1/2 г/г  4,5м ELKA белый  (20)</t>
+  </si>
+  <si>
+    <t>620.21 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>ELK-161045</t>
-[...64 lines deleted...]
-  <si>
     <t>ELK-161052</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  5,0м ELKA белый  (15)</t>
   </si>
   <si>
     <t>677.18 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>ELK-161053</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/г  6,0м ELKA белый  (15)</t>
   </si>
   <si>
     <t>782.47 руб.</t>
   </si>
   <si>
     <t>ELK-161054</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/ш  0,3м ELKA белый  (100)</t>
   </si>
   <si>
     <t>149.30 руб.</t>
   </si>
   <si>
     <t>ELK-161055</t>
   </si>
   <si>
     <t>Шланг газовый ПВХ  1/2 г/ш  0,4м ELKA белый  (100)</t>
   </si>
@@ -3441,401 +3441,401 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*202.57</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883837</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1">
         <v>4627132453234</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*225.83</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883838</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1">
         <v>4627132453235</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*246.89</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883839</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1">
         <v>4627132453237</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*279.79</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>883840</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" s="1">
         <v>4627132453238</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*318.09</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>883841</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D13" s="1">
         <v>4627132453239</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*339.15</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>883842</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D14" s="1">
         <v>4627132453240</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>48</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*393.52</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>883843</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D15" s="1">
         <v>4627132453241</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*446.17</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>883844</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D16" s="1">
         <v>4627132453242</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*513.72</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>883845</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1">
         <v>4627132453244</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*567.58</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883846</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1">
         <v>4627132453245</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*620.21</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>883847</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" s="1">
         <v>4627132453245</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*677.18</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>883848</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1">
@@ -4036,121 +4036,121 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*205.10</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>883854</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D26" s="1">
         <v>4627132453253</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>28</v>
+        <v>61</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*228.35</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883855</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="1">
         <v>4627132453254</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*249.42</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883856</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="1">
         <v>4627132453255</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*282.31</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883857</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D29" s="1">
@@ -4176,366 +4176,366 @@
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*320.61</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883858</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="1">
         <v>4627132453257</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*341.67</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883859</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="1">
         <v>4627132453258</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*396.04</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883860</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D32" s="1">
         <v>4627132453259</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*448.70</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>883861</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="1">
         <v>4627132453260</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*516.25</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>883862</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D34" s="1">
         <v>4627132453261</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*570.10</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>883863</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D35" s="1">
         <v>4627132453262</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*622.74</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>883864</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="1">
         <v>4627132453263</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*679.70</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>883865</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D37" s="1">
         <v>4627132453264</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*784.99</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>890559</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*85.02</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>890560</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*217.43</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>890561</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -4577,226 +4577,226 @@
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>954532</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*205.30</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>954533</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="G43" s="2">
-        <v>7</v>
+      <c r="G43" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*224.80</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>954534</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*271.25</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>954535</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="G45" s="2" t="s">
-        <v>28</v>
+      <c r="G45" s="2">
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*391.15</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>954536</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*440.38</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>954537</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="G47" s="2" t="s">
-        <v>38</v>
+      <c r="G47" s="2">
+        <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*468.95</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>954538</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D48" s="1" t="s">
@@ -4822,611 +4822,611 @@
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*512.50</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>954539</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*624.53</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>954540</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*700.28</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>954541</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="G51" s="2" t="s">
-        <v>54</v>
+      <c r="G51" s="2">
+        <v>9</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*780.10</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>954542</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*897.93</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>954543</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="G53" s="2">
-        <v>3</v>
+      <c r="G53" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1068.90</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>954544</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*201.93</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>954545</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="G55" s="2" t="s">
-        <v>54</v>
+      <c r="G55" s="2">
+        <v>3</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*221.63</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>954546</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="G56" s="2">
-        <v>9</v>
+      <c r="G56" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*267.90</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>954547</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*377.35</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>954548</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*440.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>954549</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="G59" s="2" t="s">
-        <v>64</v>
+      <c r="G59" s="2">
+        <v>6</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*455.15</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>954550</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*512.50</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>954551</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="G61" s="2" t="s">
-        <v>28</v>
+      <c r="G61" s="2">
+        <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*610.73</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>954552</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*700.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>954553</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*766.30</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>954554</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="G64" s="2" t="s">
-        <v>54</v>
+      <c r="G64" s="2">
+        <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*894.55</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>954555</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="G65" s="2" t="s">
-        <v>54</v>
+      <c r="G65" s="2">
+        <v>9</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1066.88</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="1">
       <c r="A66" s="7" t="s">
         <v>227</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
@@ -5468,156 +5468,156 @@
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*137.52</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>954562</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D68" s="1">
         <v>17004000046</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*115.81</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>954563</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D69" s="1">
         <v>17004000045</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*166.47</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>954564</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D70" s="1">
         <v>17004000047</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*156.34</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>954565</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*154.12</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A66:K66"/>
   </mergeCells>