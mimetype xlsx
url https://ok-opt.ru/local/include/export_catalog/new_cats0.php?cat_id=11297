--- v2 (2026-07-11)
+++ v3 (2026-09-21)
@@ -16,275 +16,275 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Гибкая ПОДВОДКА и ШЛАНГИ для ВОДЫ</t>
   </si>
   <si>
     <t>ШЛАНГИ для стиральных машин</t>
   </si>
   <si>
     <t>Шланги наливные для стиральных машин</t>
   </si>
   <si>
     <t>ELK-181001</t>
   </si>
   <si>
-    <t>05310У</t>
+    <t>ШЗ46Н0100У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 1.0 м  (серые)  (упак-130 шт)</t>
   </si>
   <si>
     <t>131.74 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ELK-181002</t>
   </si>
   <si>
-    <t>05315У</t>
+    <t>ШЗ46Н0150У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 1.5 м  (серые)  (упак-100 шт)</t>
   </si>
   <si>
     <t>159.69 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ELK-181003</t>
   </si>
   <si>
-    <t>05320У</t>
-[...2 lines deleted...]
-    <t>Шланги   заливные ELKA  в упаковке 2,0 м  (серые)  (упак-80 шт)</t>
+    <t>ШЗ46Н0200У</t>
+  </si>
+  <si>
+    <t>Шланги заливные ELKA  в упаковке 2,0 м  (серые)  (упак-80 шт)</t>
   </si>
   <si>
     <t>190.23 руб.</t>
   </si>
   <si>
     <t>ELK-181004</t>
   </si>
   <si>
-    <t>05325У</t>
+    <t>ШЗ46Н0250У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 2,5 м  (серые)  (упак-75 шт)</t>
   </si>
   <si>
     <t>216.97 руб.</t>
   </si>
   <si>
     <t>ELK-181005</t>
   </si>
   <si>
-    <t>05330У</t>
+    <t>ШЗ46Н0300У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 3,0 м  (серые)  (упак-65 шт)</t>
   </si>
   <si>
     <t>247.13 руб.</t>
   </si>
   <si>
     <t>ELK-181006</t>
   </si>
   <si>
-    <t>05335У</t>
+    <t>ШЗ46Н0350У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 3,5 м  (серые)  (упак-60 шт)</t>
   </si>
   <si>
     <t>278.42 руб.</t>
   </si>
   <si>
     <t>ELK-181007</t>
   </si>
   <si>
-    <t>05340У</t>
+    <t>ШЗ46Н0400У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 4,0 м  (серые)  (упак-50 шт)</t>
   </si>
   <si>
     <t>315.14 руб.</t>
   </si>
   <si>
     <t>ELK-181008</t>
   </si>
   <si>
-    <t>05345У</t>
+    <t>ШЗ46Н0450У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 4,5 м  (серые)  (упак-45 шт)</t>
   </si>
   <si>
     <t>346.41 руб.</t>
   </si>
   <si>
     <t>ELK-181009</t>
   </si>
   <si>
-    <t>05350У</t>
+    <t>ШЗ46Н0500У</t>
   </si>
   <si>
     <t>Шланги   заливные ELKA  в упаковке 5,0 м  (серые)  (упак-40 шт)</t>
   </si>
   <si>
     <t>364.14 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>GPS-210025</t>
   </si>
   <si>
     <t>шланг заливной 4,5 м (в упаковке) 3/4 вн-вн (50шт)</t>
   </si>
   <si>
     <t>287.88 руб.</t>
   </si>
   <si>
     <t>Шланги сливные для стиральных машин</t>
   </si>
   <si>
     <t>ELK-181010</t>
   </si>
   <si>
     <t>06070У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 1.0 м (упак-90 шт)</t>
   </si>
   <si>
     <t>86.05 руб.</t>
   </si>
   <si>
     <t>ELK-181011</t>
   </si>
   <si>
     <t>06072У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 1.5 м (упак-60 шт)</t>
   </si>
   <si>
     <t>99.86 руб.</t>
   </si>
   <si>
     <t>ELK-181012</t>
   </si>
   <si>
-    <t>06074У</t>
+    <t>ШС46Н0200У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 2,0 м (упак-50 шт)</t>
   </si>
   <si>
     <t>119.24 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>ELK-181013</t>
   </si>
   <si>
     <t>06076У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 2,5 м (упак-40 шт)</t>
   </si>
   <si>
     <t>138.62 руб.</t>
   </si>
   <si>
     <t>ELK-181014</t>
   </si>
   <si>
-    <t>06078У</t>
+    <t>ШС46Н0300У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 3,0 м (упак-35 шт)</t>
   </si>
   <si>
     <t>157.90 руб.</t>
   </si>
   <si>
     <t>ELK-181015</t>
   </si>
   <si>
     <t>06080У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 3,5 м (упак-30 шт)</t>
   </si>
   <si>
     <t>183.76 руб.</t>
   </si>
   <si>
     <t>ELK-181016</t>
   </si>
   <si>
     <t>06082У</t>
   </si>
@@ -376,53 +376,50 @@
     <t>12.92 руб.</t>
   </si>
   <si>
     <t>GPS-220003</t>
   </si>
   <si>
     <t>соединитель сл шлангов 19*22</t>
   </si>
   <si>
     <t>13.43 руб.</t>
   </si>
   <si>
     <t>GPS-220004</t>
   </si>
   <si>
     <t>соединитель сл шлангов 22*22</t>
   </si>
   <si>
     <t>GPS-220019</t>
   </si>
   <si>
     <t>шланг сливной 3,5 м (в упаковке) (30шт)</t>
   </si>
   <si>
     <t>146.34 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>GPS-220021</t>
   </si>
   <si>
     <t>шланг сливной 4,5 м (в упаковке) (20шт)</t>
   </si>
   <si>
     <t>177.16 руб.</t>
   </si>
   <si>
     <t>GPS-220022</t>
   </si>
   <si>
     <t>шланг сливной 5,0 м (в упаковке) (20шт)</t>
   </si>
   <si>
     <t>201.93 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1900,127 +1897,127 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*159.69</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885472</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2">
-        <v>-69</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
-      <c r="I7" s="1" t="s">
-        <v>23</v>
+      <c r="I7" s="1">
+        <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*190.23</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885473</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>-43</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
-      <c r="I8" s="1" t="s">
-        <v>23</v>
+      <c r="I8" s="1">
+        <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*216.97</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885474</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
-      <c r="I9" s="1" t="s">
-        <v>23</v>
+      <c r="I9" s="1">
+        <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*247.13</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885475</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
@@ -2110,211 +2107,211 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*346.41</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885478</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*364.14</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825387</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*287.88</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="2">
       <c r="A15" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885479</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*86.05</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885480</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*99.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885481</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G18" s="2" t="s">
         <v>68</v>
       </c>
+      <c r="G18" s="2">
+        <v>2</v>
+      </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
-      <c r="I18" s="1" t="s">
-        <v>23</v>
+      <c r="I18" s="1">
+        <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*119.24</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885482</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
@@ -2334,57 +2331,57 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*138.62</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>885483</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
-      <c r="I20" s="1" t="s">
-        <v>23</v>
+      <c r="I20" s="1">
+        <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*157.90</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885484</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
@@ -2473,52 +2470,52 @@
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*226.48</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>885487</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>23</v>
+      <c r="G24" s="2">
+        <v>6</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*245.15</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954556</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -2612,51 +2609,51 @@
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*8.30</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821655</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*21.59</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821656</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="1"/>
@@ -2743,115 +2740,115 @@
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*13.43</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>825394</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>120</v>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*146.34</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>825396</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G33" s="2">
         <v>4</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*177.16</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825397</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*201.93</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>