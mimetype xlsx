--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -87,216 +87,219 @@
   <si>
     <t>Шланги сливные ELKA в упаковке 1.0 м (упак-90 шт)</t>
   </si>
   <si>
     <t>86.05 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ELK-181011</t>
   </si>
   <si>
     <t>06072У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 1.5 м (упак-60 шт)</t>
   </si>
   <si>
     <t>99.86 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>ELK-181012</t>
   </si>
   <si>
     <t>06074У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 2,0 м (упак-50 шт)</t>
   </si>
   <si>
     <t>119.24 руб.</t>
   </si>
   <si>
+    <t>ELK-181013</t>
+  </si>
+  <si>
+    <t>06076У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 2,5 м (упак-40 шт)</t>
+  </si>
+  <si>
+    <t>138.62 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181014</t>
+  </si>
+  <si>
+    <t>06078У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 3,0 м (упак-35 шт)</t>
+  </si>
+  <si>
+    <t>157.90 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181015</t>
+  </si>
+  <si>
+    <t>06080У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 3,5 м (упак-30 шт)</t>
+  </si>
+  <si>
+    <t>183.76 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181016</t>
+  </si>
+  <si>
+    <t>06082У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 4,0 м (упак-25 шт)</t>
+  </si>
+  <si>
+    <t>208.67 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181017</t>
+  </si>
+  <si>
+    <t>06084У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 4,5 м (упак-20 шт)</t>
+  </si>
+  <si>
+    <t>226.48 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181018</t>
+  </si>
+  <si>
+    <t>06086У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 5,0 м (упак-20 шт)</t>
+  </si>
+  <si>
+    <t>245.15 руб.</t>
+  </si>
+  <si>
+    <t>ELK-200301</t>
+  </si>
+  <si>
+    <t>EL.02.100.1919</t>
+  </si>
+  <si>
+    <t>Соединитель для сливного шланга 19-19мм (упак.500шт)</t>
+  </si>
+  <si>
+    <t>6.88 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>ELK-200302</t>
+  </si>
+  <si>
+    <t>EL.02.100.1922</t>
+  </si>
+  <si>
+    <t>Соединитель для сливного шланга 19-22мм (упак.500шт)</t>
+  </si>
+  <si>
+    <t>7.88 руб.</t>
+  </si>
+  <si>
+    <t>ELK-200303</t>
+  </si>
+  <si>
+    <t>EL.02.100.2222</t>
+  </si>
+  <si>
+    <t>Соединитель для сливного шланга 22-22мм (упак.130шт)</t>
+  </si>
+  <si>
+    <t>8.30 руб.</t>
+  </si>
+  <si>
+    <t>GPS-220001</t>
+  </si>
+  <si>
+    <t>наконечник съемный для сливных шлангов</t>
+  </si>
+  <si>
+    <t>21.59 руб.</t>
+  </si>
+  <si>
+    <t>GPS-220002</t>
+  </si>
+  <si>
+    <t>соединитель сл шлангов 19*19</t>
+  </si>
+  <si>
+    <t>12.92 руб.</t>
+  </si>
+  <si>
+    <t>GPS-220003</t>
+  </si>
+  <si>
+    <t>соединитель сл шлангов 19*22</t>
+  </si>
+  <si>
+    <t>13.43 руб.</t>
+  </si>
+  <si>
+    <t>GPS-220004</t>
+  </si>
+  <si>
+    <t>соединитель сл шлангов 22*22</t>
+  </si>
+  <si>
+    <t>GPS-220019</t>
+  </si>
+  <si>
+    <t>шланг сливной 3,5 м (в упаковке) (30шт)</t>
+  </si>
+  <si>
+    <t>146.34 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...151 lines deleted...]
-    <t>146.34 руб.</t>
   </si>
   <si>
     <t>GPS-220021</t>
   </si>
   <si>
     <t>шланг сливной 4,5 м (в упаковке) (20шт)</t>
   </si>
   <si>
     <t>177.16 руб.</t>
   </si>
   <si>
     <t>GPS-220022</t>
   </si>
   <si>
     <t>шланг сливной 5,0 м (в упаковке) (20шт)</t>
   </si>
   <si>
     <t>201.93 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1439,92 +1442,92 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*86.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885480</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*99.86</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885481</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="G7" s="2">
+        <v>-139</v>
+      </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
-      <c r="I7" s="1">
-        <v>0</v>
+      <c r="I7" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*119.24</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885482</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
@@ -1543,58 +1546,58 @@
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*138.62</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885483</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="G9" s="2">
+        <v>-131</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*157.90</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885484</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
@@ -1719,154 +1722,154 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*245.15</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954556</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
+        <v>56</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6.88</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>954557</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G15" s="2" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7.88</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>954558</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8.30</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821655</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.59</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821656</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1"/>
@@ -1954,114 +1957,114 @@
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*13.43</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>825394</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*146.34</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825396</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G22" s="2">
         <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*177.16</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825397</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*201.93</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>