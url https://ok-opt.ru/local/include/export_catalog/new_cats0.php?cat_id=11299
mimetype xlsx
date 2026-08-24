--- v1 (2026-06-21)
+++ v2 (2026-08-24)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -87,137 +87,137 @@
   <si>
     <t>Шланги сливные ELKA в упаковке 1.0 м (упак-90 шт)</t>
   </si>
   <si>
     <t>86.05 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ELK-181011</t>
   </si>
   <si>
     <t>06072У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 1.5 м (упак-60 шт)</t>
   </si>
   <si>
     <t>99.86 руб.</t>
   </si>
   <si>
+    <t>ELK-181012</t>
+  </si>
+  <si>
+    <t>ШС46Н0200У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 2,0 м (упак-50 шт)</t>
+  </si>
+  <si>
+    <t>119.24 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181013</t>
+  </si>
+  <si>
+    <t>06076У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 2,5 м (упак-40 шт)</t>
+  </si>
+  <si>
+    <t>138.62 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181014</t>
+  </si>
+  <si>
+    <t>ШС46Н0300У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 3,0 м (упак-35 шт)</t>
+  </si>
+  <si>
+    <t>157.90 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181015</t>
+  </si>
+  <si>
+    <t>06080У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 3,5 м (упак-30 шт)</t>
+  </si>
+  <si>
+    <t>183.76 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181016</t>
+  </si>
+  <si>
+    <t>06082У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 4,0 м (упак-25 шт)</t>
+  </si>
+  <si>
+    <t>208.67 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181017</t>
+  </si>
+  <si>
+    <t>06084У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 4,5 м (упак-20 шт)</t>
+  </si>
+  <si>
+    <t>226.48 руб.</t>
+  </si>
+  <si>
+    <t>ELK-181018</t>
+  </si>
+  <si>
+    <t>06086У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 5,0 м (упак-20 шт)</t>
+  </si>
+  <si>
+    <t>245.15 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>ELK-181012</t>
-[...82 lines deleted...]
-  <si>
     <t>ELK-200301</t>
   </si>
   <si>
     <t>EL.02.100.1919</t>
   </si>
   <si>
     <t>Соединитель для сливного шланга 19-19мм (упак.500шт)</t>
   </si>
   <si>
     <t>6.88 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>ELK-200302</t>
   </si>
   <si>
     <t>EL.02.100.1922</t>
   </si>
   <si>
     <t>Соединитель для сливного шланга 19-22мм (упак.500шт)</t>
   </si>
   <si>
     <t>7.88 руб.</t>
@@ -253,53 +253,50 @@
     <t>12.92 руб.</t>
   </si>
   <si>
     <t>GPS-220003</t>
   </si>
   <si>
     <t>соединитель сл шлангов 19*22</t>
   </si>
   <si>
     <t>13.43 руб.</t>
   </si>
   <si>
     <t>GPS-220004</t>
   </si>
   <si>
     <t>соединитель сл шлангов 22*22</t>
   </si>
   <si>
     <t>GPS-220019</t>
   </si>
   <si>
     <t>шланг сливной 3,5 м (в упаковке) (30шт)</t>
   </si>
   <si>
     <t>146.34 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>GPS-220021</t>
   </si>
   <si>
     <t>шланг сливной 4,5 м (в упаковке) (20шт)</t>
   </si>
   <si>
     <t>177.16 руб.</t>
   </si>
   <si>
     <t>GPS-220022</t>
   </si>
   <si>
     <t>шланг сливной 5,0 м (в упаковке) (20шт)</t>
   </si>
   <si>
     <t>201.93 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1442,296 +1439,296 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*86.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885480</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*99.86</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885481</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...3 lines deleted...]
-        <v>-139</v>
+      <c r="G7" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
-      <c r="I7" s="1" t="s">
-        <v>17</v>
+      <c r="I7" s="1">
+        <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*119.24</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885482</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*138.62</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885483</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>-131</v>
+      <c r="G9" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
-      <c r="I9" s="1" t="s">
-        <v>17</v>
+      <c r="I9" s="1">
+        <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*157.90</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885484</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*183.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885485</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*208.67</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885486</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*226.48</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885487</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*245.15</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954556</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1825,51 +1822,51 @@
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8.30</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821655</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.59</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821656</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1"/>
@@ -1956,115 +1953,115 @@
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*13.43</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>825394</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>79</v>
+      <c r="G21" s="2">
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*146.34</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825396</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G22" s="2">
         <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*177.16</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825397</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*201.93</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>