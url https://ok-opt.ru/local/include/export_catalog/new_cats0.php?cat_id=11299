--- v2 (2026-08-24)
+++ v3 (2026-10-15)
@@ -69,68 +69,71 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Гибкая ПОДВОДКА и ШЛАНГИ для ВОДЫ</t>
   </si>
   <si>
     <t>ШЛАНГИ для стиральных машин</t>
   </si>
   <si>
     <t>Шланги сливные для стиральных машин</t>
   </si>
   <si>
     <t>ELK-181010</t>
   </si>
   <si>
     <t>06070У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 1.0 м (упак-90 шт)</t>
   </si>
   <si>
     <t>86.05 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ELK-181011</t>
+  </si>
+  <si>
+    <t>06072У</t>
+  </si>
+  <si>
+    <t>Шланги сливные ELKA в упаковке 1.5 м (упак-60 шт)</t>
+  </si>
+  <si>
+    <t>99.86 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>ELK-181012</t>
   </si>
   <si>
     <t>ШС46Н0200У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 2,0 м (упак-50 шт)</t>
   </si>
   <si>
     <t>119.24 руб.</t>
   </si>
   <si>
     <t>ELK-181013</t>
   </si>
   <si>
     <t>06076У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 2,5 м (упак-40 шт)</t>
   </si>
   <si>
     <t>138.62 руб.</t>
   </si>
   <si>
     <t>ELK-181014</t>
@@ -169,53 +172,50 @@
     <t>208.67 руб.</t>
   </si>
   <si>
     <t>ELK-181017</t>
   </si>
   <si>
     <t>06084У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 4,5 м (упак-20 шт)</t>
   </si>
   <si>
     <t>226.48 руб.</t>
   </si>
   <si>
     <t>ELK-181018</t>
   </si>
   <si>
     <t>06086У</t>
   </si>
   <si>
     <t>Шланги сливные ELKA в упаковке 5,0 м (упак-20 шт)</t>
   </si>
   <si>
     <t>245.15 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>ELK-200301</t>
   </si>
   <si>
     <t>EL.02.100.1919</t>
   </si>
   <si>
     <t>Соединитель для сливного шланга 19-19мм (упак.500шт)</t>
   </si>
   <si>
     <t>6.88 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>ELK-200302</t>
   </si>
   <si>
     <t>EL.02.100.1922</t>
   </si>
   <si>
     <t>Соединитель для сливного шланга 19-22мм (упак.500шт)</t>
   </si>
@@ -1444,297 +1444,297 @@
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>885480</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
-      <c r="I6" s="1">
-        <v>0</v>
+      <c r="I6" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*99.86</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>885481</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="2">
+        <v>0</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>23</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*119.24</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>885482</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*138.62</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885483</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="2">
+        <v>0</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*157.90</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885484</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*183.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885485</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*208.67</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885486</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*226.48</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885487</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G13" s="2" t="s">
         <v>51</v>
       </c>
+      <c r="G13" s="2">
+        <v>0</v>
+      </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
-      <c r="I13" s="1">
-        <v>0</v>
+      <c r="I13" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*245.15</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954556</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
@@ -1789,84 +1789,84 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7.88</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>954558</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8.30</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821655</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>51</v>
+        <v>17</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*21.59</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821656</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1"/>