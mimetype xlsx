--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,167 +69,164 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Гибкая ПОДВОДКА и ШЛАНГИ для ВОДЫ</t>
   </si>
   <si>
     <t>Гибкая подводка для ВОДЫ</t>
   </si>
   <si>
     <t>Гибкая подводка для воды VALTEC</t>
   </si>
   <si>
     <t>VLC-1212001</t>
   </si>
   <si>
     <t>VTf.001.IS.0404030</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 30см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /300шт)</t>
   </si>
   <si>
     <t>135.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1212002</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404040</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 40см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /230шт)</t>
+  </si>
+  <si>
+    <t>157.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1212003</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404050</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 50см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>169.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1212004</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404060</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 60см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /170шт)</t>
+  </si>
+  <si>
+    <t>167.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-1212005</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404080</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 80см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>209.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1212006</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404100</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 100см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>233.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1212007</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404120</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 120см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь   (10 /80шт)</t>
+  </si>
+  <si>
+    <t>247.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-1212008</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404150</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 150см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь   (10 /70шт)</t>
+  </si>
+  <si>
+    <t>282.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1212009</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404200</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 200см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь    (10 /50шт)</t>
+  </si>
+  <si>
+    <t>334.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...112 lines deleted...]
-  <si>
     <t>VLC-1212010</t>
   </si>
   <si>
     <t>VTf.001.IS.0404250</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 250см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /40шт)</t>
   </si>
   <si>
     <t>370.00 руб.</t>
   </si>
   <si>
     <t>VLC-1212011</t>
   </si>
   <si>
     <t>VTf.001.IS.0404300</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 300см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /30шт)</t>
   </si>
   <si>
     <t>419.00 руб.</t>
   </si>
   <si>
     <t>VLC-1212012</t>
@@ -354,783 +351,783 @@
   <si>
     <t>VLC-1212022</t>
   </si>
   <si>
     <t>VTf.002.IS.0404300</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 300см вн.-нар. Гайка-Н.сталь/ниппель-Н.сталь (10 /30шт)</t>
   </si>
   <si>
     <t>469.00 руб.</t>
   </si>
   <si>
     <t>Гибкая подводка для воды VIEIR</t>
   </si>
   <si>
     <t>GPS-110001</t>
   </si>
   <si>
     <t>BZN20</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 20см 1/2 в-в  нерж сталь VIEIR (200шт)</t>
   </si>
   <si>
-    <t>70.00 руб.</t>
+    <t>69.09 руб.</t>
   </si>
   <si>
     <t>GPS-110002</t>
   </si>
   <si>
     <t>BZN30</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 30см 1/2 в-в  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>78.93 руб.</t>
+    <t>77.91 руб.</t>
   </si>
   <si>
     <t>GPS-110003</t>
   </si>
   <si>
     <t>BZN40</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 40см 1/2 в-в  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>87.87 руб.</t>
+    <t>86.73 руб.</t>
   </si>
   <si>
     <t>GPS-110004</t>
   </si>
   <si>
     <t>BZN50</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 50см 1/2 в-в  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>95.32 руб.</t>
+    <t>94.08 руб.</t>
   </si>
   <si>
     <t>GPS-110005</t>
   </si>
   <si>
     <t>BZN60</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 60см 1/2 в-в  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>102.76 руб.</t>
+    <t>101.43 руб.</t>
   </si>
   <si>
     <t>GPS-110006</t>
   </si>
   <si>
     <t>BZN80</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 80см 1/2 в-в  нерж сталь VIEIR (100шт)</t>
   </si>
   <si>
-    <t>119.15 руб.</t>
+    <t>117.60 руб.</t>
   </si>
   <si>
     <t>GPS-110007</t>
   </si>
   <si>
     <t>BZN100</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 100см 1/2 в-в  нерж сталь VIEIR (100шт)</t>
   </si>
   <si>
-    <t>135.53 руб.</t>
+    <t>133.77 руб.</t>
   </si>
   <si>
     <t>GPS-110008</t>
   </si>
   <si>
     <t>BZN120</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 120см 1/2 в-в  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>150.42 руб.</t>
+    <t>148.47 руб.</t>
   </si>
   <si>
     <t>GPS-110009</t>
   </si>
   <si>
     <t>BZN150</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 150см 1/2 в-в  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>175.74 руб.</t>
+    <t>173.46 руб.</t>
   </si>
   <si>
     <t>GPS-110011</t>
   </si>
   <si>
     <t>BZN200</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 200см 1/2 в-в  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>215.95 руб.</t>
+    <t>213.15 руб.</t>
   </si>
   <si>
     <t>GPS-110013</t>
   </si>
   <si>
     <t>BZN300</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 300см 1/2 в-в  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>294.89 руб.</t>
+    <t>291.06 руб.</t>
   </si>
   <si>
     <t>GPS-110015</t>
   </si>
   <si>
     <t>BZN400</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 400см 1/2 в-в  нерж сталь VIEIR (20шт)</t>
   </si>
   <si>
-    <t>375.31 руб.</t>
+    <t>370.44 руб.</t>
   </si>
   <si>
     <t>GPS-110016</t>
   </si>
   <si>
     <t>BZW20</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 20см 1/2 в-н  нерж сталь VIEIR (200шт)</t>
   </si>
   <si>
-    <t>72.98 руб.</t>
+    <t>72.03 руб.</t>
   </si>
   <si>
     <t>GPS-110017</t>
   </si>
   <si>
     <t>BZW30</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 30см 1/2 в-н  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>80.42 руб.</t>
+    <t>79.38 руб.</t>
   </si>
   <si>
     <t>GPS-110018</t>
   </si>
   <si>
     <t>BZW40</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 40см 1/2 в-н  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
     <t>GPS-110019</t>
   </si>
   <si>
     <t>BZW50</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 50см 1/2 в-н  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>96.81 руб.</t>
+    <t>95.55 руб.</t>
   </si>
   <si>
     <t>GPS-110020</t>
   </si>
   <si>
     <t>BZW60</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 60см 1/2 в-н  нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>104.25 руб.</t>
+    <t>102.90 руб.</t>
   </si>
   <si>
     <t>GPS-110021</t>
   </si>
   <si>
     <t>BZW80</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 80см 1/2 в-н  нерж сталь VIEIR (100шт)</t>
   </si>
   <si>
     <t>GPS-110022</t>
   </si>
   <si>
     <t>BZW100</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 100см 1/2 в-н  нерж сталь VIEIR (100шт)</t>
   </si>
   <si>
-    <t>137.02 руб.</t>
+    <t>135.24 руб.</t>
   </si>
   <si>
     <t>GPS-110023</t>
   </si>
   <si>
     <t>BZW120</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 120см 1/2 в-н  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>151.91 руб.</t>
+    <t>149.94 руб.</t>
   </si>
   <si>
     <t>GPS-110024</t>
   </si>
   <si>
     <t>BZW150</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 150см 1/2 в-н  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>177.23 руб.</t>
+    <t>174.93 руб.</t>
   </si>
   <si>
     <t>GPS-110026</t>
   </si>
   <si>
     <t>BZW200</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 200см 1/2 в-н  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>217.44 руб.</t>
+    <t>214.62 руб.</t>
   </si>
   <si>
     <t>GPS-110028</t>
   </si>
   <si>
     <t>BZW300</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 300см 1/2 в-н  нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>296.38 руб.</t>
+    <t>292.53 руб.</t>
   </si>
   <si>
     <t>GPS-110030</t>
   </si>
   <si>
     <t>BZW400</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 400см 1/2 в-н  нерж сталь VIEIR (20шт)</t>
   </si>
   <si>
     <t>GPS-110031</t>
   </si>
   <si>
     <t>BZN500</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 500см 1/2 в-в  нерж сталь VIEIR (20шт)</t>
   </si>
   <si>
-    <t>454.24 руб.</t>
+    <t>448.35 руб.</t>
   </si>
   <si>
     <t>GPS-110032</t>
   </si>
   <si>
     <t>BZW500</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 500см 1/2 в-н  нерж сталь VIEIR (20шт)</t>
   </si>
   <si>
-    <t>455.73 руб.</t>
+    <t>449.82 руб.</t>
   </si>
   <si>
     <t>Гибкая подводка для воды VIEIR c внешним  силиконовым слоем</t>
   </si>
   <si>
     <t>GPS-160001</t>
   </si>
   <si>
     <t>BZEN20</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 20см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>74.47 руб.</t>
+    <t>73.50 руб.</t>
   </si>
   <si>
     <t>GPS-160002</t>
   </si>
   <si>
     <t>BZEN30</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 30см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>83.40 руб.</t>
+    <t>82.32 руб.</t>
   </si>
   <si>
     <t>GPS-160003</t>
   </si>
   <si>
     <t>BZEN40</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 40см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>92.34 руб.</t>
+    <t>91.14 руб.</t>
   </si>
   <si>
     <t>GPS-160004</t>
   </si>
   <si>
     <t>BZEN50</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 50см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>101.27 руб.</t>
+    <t>99.96 руб.</t>
   </si>
   <si>
     <t>GPS-160005</t>
   </si>
   <si>
     <t>BZEN60</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 60см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>110.21 руб.</t>
+    <t>108.78 руб.</t>
   </si>
   <si>
     <t>GPS-160006</t>
   </si>
   <si>
     <t>BZEN80</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 80см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (100шт)</t>
   </si>
   <si>
-    <t>128.08 руб.</t>
+    <t>126.42 руб.</t>
   </si>
   <si>
     <t>GPS-160007</t>
   </si>
   <si>
     <t>BZEN100</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 100см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (100шт)</t>
   </si>
   <si>
-    <t>145.95 руб.</t>
+    <t>144.06 руб.</t>
   </si>
   <si>
     <t>GPS-160008</t>
   </si>
   <si>
     <t>BZEN120</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 120см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (50шт)</t>
   </si>
   <si>
-    <t>165.32 руб.</t>
+    <t>163.17 руб.</t>
   </si>
   <si>
     <t>GPS-160009</t>
   </si>
   <si>
     <t>BZEN150</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 150см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (50шт)</t>
   </si>
   <si>
-    <t>192.12 руб.</t>
+    <t>189.63 руб.</t>
   </si>
   <si>
     <t>GPS-160010</t>
   </si>
   <si>
     <t>BZEN200</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 200см 1/2 ВН-ВН нержавейка в СИЛИКОН покрытии (50шт)</t>
   </si>
   <si>
-    <t>238.29 руб.</t>
+    <t>235.20 руб.</t>
   </si>
   <si>
     <t>GPS-160013</t>
   </si>
   <si>
     <t>BZEW20</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 20см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>75.96 руб.</t>
+    <t>74.97 руб.</t>
   </si>
   <si>
     <t>GPS-160014</t>
   </si>
   <si>
     <t>BZEW30</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 30см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>84.89 руб.</t>
+    <t>83.79 руб.</t>
   </si>
   <si>
     <t>GPS-160015</t>
   </si>
   <si>
     <t>BZEW40</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 40см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>93.83 руб.</t>
+    <t>92.61 руб.</t>
   </si>
   <si>
     <t>GPS-160016</t>
   </si>
   <si>
     <t>BZEW50</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 50см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
     <t>GPS-160017</t>
   </si>
   <si>
     <t>BZEW60</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 60см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (150шт)</t>
   </si>
   <si>
-    <t>111.70 руб.</t>
+    <t>110.25 руб.</t>
   </si>
   <si>
     <t>GPS-160018</t>
   </si>
   <si>
     <t>BZEW80</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 80см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (100шт)</t>
   </si>
   <si>
-    <t>129.57 руб.</t>
+    <t>127.89 руб.</t>
   </si>
   <si>
     <t>GPS-160019</t>
   </si>
   <si>
     <t>BZEW100</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 100см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (100шт)</t>
   </si>
   <si>
-    <t>147.44 руб.</t>
+    <t>145.53 руб.</t>
   </si>
   <si>
     <t>GPS-160020</t>
   </si>
   <si>
     <t>BZEW120</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 120см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (50шт)</t>
   </si>
   <si>
-    <t>166.80 руб.</t>
+    <t>164.64 руб.</t>
   </si>
   <si>
     <t>GPS-160021</t>
   </si>
   <si>
     <t>BZEW150</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 150см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (50шт)</t>
   </si>
   <si>
-    <t>193.61 руб.</t>
+    <t>191.10 руб.</t>
   </si>
   <si>
     <t>GPS-160022</t>
   </si>
   <si>
     <t>BZEW200</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 200см 1/2 ВН-НАР нержавейка в СИЛИКОН покрытии (50шт)</t>
   </si>
   <si>
-    <t>239.78 руб.</t>
+    <t>236.67 руб.</t>
   </si>
   <si>
     <t>Гибкая PEX подводка для воды VER-PRO</t>
   </si>
   <si>
     <t>GPS-180001</t>
   </si>
   <si>
     <t>VP30FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  30см г. г.  "VER-PRO" (330/10шт)</t>
   </si>
   <si>
-    <t>117.66 руб.</t>
+    <t>116.13 руб.</t>
   </si>
   <si>
     <t>GPS-180002</t>
   </si>
   <si>
     <t>VP30FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  30см г. M.  "VER-PRO" (330/10шт)</t>
   </si>
   <si>
-    <t>120.64 руб.</t>
+    <t>119.07 руб.</t>
   </si>
   <si>
     <t>GPS-180003</t>
   </si>
   <si>
     <t>VP40FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  40см г. г.  "VER-PRO" (270/10шт)</t>
   </si>
   <si>
     <t>GPS-180004</t>
   </si>
   <si>
     <t>VP40FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  40см г. M.  "VER-PRO" (270/10шт)</t>
   </si>
   <si>
-    <t>132.55 руб.</t>
+    <t>130.83 руб.</t>
   </si>
   <si>
     <t>GPS-180005</t>
   </si>
   <si>
     <t>VP50FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  50см г. г.  "VER-PRO" (210/10шт)</t>
   </si>
   <si>
     <t>GPS-180006</t>
   </si>
   <si>
     <t>VP50FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  50см г. M.  "VER-PRO" (210/10шт)</t>
   </si>
   <si>
-    <t>141.49 руб.</t>
+    <t>139.65 руб.</t>
   </si>
   <si>
     <t>GPS-180007</t>
   </si>
   <si>
     <t>VP60FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  60см г. г.  "VER-PRO" (180/10шт)</t>
   </si>
   <si>
     <t>GPS-180008</t>
   </si>
   <si>
     <t>VP60FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  60см г. M.  "VER-PRO" (180/10шт)</t>
   </si>
   <si>
     <t>GPS-180009</t>
   </si>
   <si>
     <t>VP80FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  80см г. г.  "VER-PRO" (130/10шт)</t>
   </si>
   <si>
     <t>GPS-180010</t>
   </si>
   <si>
     <t>VP80FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  80см г. M.  "VER-PRO" (130/10шт)</t>
   </si>
   <si>
-    <t>169.78 руб.</t>
+    <t>167.58 руб.</t>
   </si>
   <si>
     <t>GPS-180011</t>
   </si>
   <si>
     <t>VP100FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  100см г. г.  "VER-PRO" (100/10шт)</t>
   </si>
   <si>
-    <t>186.17 руб.</t>
+    <t>183.75 руб.</t>
   </si>
   <si>
     <t>GPS-180012</t>
   </si>
   <si>
     <t>VP100FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  100см г. M.  "VER-PRO" (100/10шт)</t>
   </si>
   <si>
-    <t>189.14 руб.</t>
+    <t>186.69 руб.</t>
   </si>
   <si>
     <t>GPS-180013</t>
   </si>
   <si>
     <t>VP120FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  120см г. г.  "VER-PRO" (90/10шт)</t>
   </si>
   <si>
-    <t>205.53 руб.</t>
+    <t>202.86 руб.</t>
   </si>
   <si>
     <t>GPS-180014</t>
   </si>
   <si>
     <t>VP120FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  120см г. M.  "VER-PRO" (90/10шт)</t>
   </si>
   <si>
-    <t>208.51 руб.</t>
+    <t>205.80 руб.</t>
   </si>
   <si>
     <t>GPS-180015</t>
   </si>
   <si>
     <t>VP150FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  150см г. г.  "VER-PRO" (70/10шт)</t>
   </si>
   <si>
-    <t>235.31 руб.</t>
+    <t>232.26 руб.</t>
   </si>
   <si>
     <t>GPS-180016</t>
   </si>
   <si>
     <t>VP150FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  150см г. M.  "VER-PRO" (70/10шт)</t>
   </si>
   <si>
     <t>GPS-180017</t>
   </si>
   <si>
     <t>VP200FF</t>
   </si>
   <si>
     <t>Подводка PEX для воды  200см г. г.  "VER-PRO" (50/10шт)</t>
   </si>
   <si>
-    <t>284.46 руб.</t>
+    <t>280.77 руб.</t>
   </si>
   <si>
     <t>GPS-180018</t>
   </si>
   <si>
     <t>VP200FM</t>
   </si>
   <si>
     <t>Подводка PEX для воды  200см г. M.  "VER-PRO" (50/10шт)</t>
   </si>
   <si>
-    <t>253.19 руб.</t>
+    <t>249.90 руб.</t>
   </si>
   <si>
     <t>Гибкая подводка для воды ELKA латунь</t>
   </si>
   <si>
     <t>ELK-200401</t>
   </si>
   <si>
     <t>EL.LK.101.33.0020</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,2" г/г, 20см., гайка латунь, ELKA серия LUX (упак. 400шт.)</t>
   </si>
   <si>
     <t>112.91 руб.</t>
   </si>
   <si>
     <t>ELK-200402</t>
   </si>
   <si>
     <t>EL.LK.101.33.0030</t>
   </si>
   <si>
     <t>Гибкая подводка для воды 1,2" г/г, 30см., гайка латунь, ELKA серия LUX (упак. 300шт.)</t>
   </si>
@@ -1603,51 +1600,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e68_86a6_11e9_8101_003048fd731b_0e51a37f_27b2_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e6c_86a6_11e9_8101_003048fd731b_0e51a386_27b2_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e70_86a6_11e9_8101_003048fd731b_0e51a38d_27b2_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e74_86a6_11e9_8101_003048fd731b_0e51a394_27b2_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e78_86a6_11e9_8101_003048fd731b_0e51a39b_27b2_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e7c_86a6_11e9_8101_003048fd731b_884a9c95_27b2_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e80_86a6_11e9_8101_003048fd731b_884a9c9c_27b2_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e84_86a6_11e9_8101_003048fd731b_884a9ca3_27b2_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e88_86a6_11e9_8101_003048fd731b_884a9caa_27b2_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e8c_86a6_11e9_8101_003048fd731b_884a9cb1_27b2_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e90_86a6_11e9_8101_003048fd731b_884a9cb8_27b2_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e94_86a6_11e9_8101_003048fd731b_3d7c06ce_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e98_86a6_11e9_8101_003048fd731b_3d7c06cf_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e9c_86a6_11e9_8101_003048fd731b_3d7c06d0_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ea0_86a6_11e9_8101_003048fd731b_3d7c06d1_0312_11ef_a5a4_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ea4_86a6_11e9_8101_003048fd731b_3d7c06d2_0312_11ef_a5a4_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ea8_86a6_11e9_8101_003048fd731b_3d7c06d3_0312_11ef_a5a4_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eac_86a6_11e9_8101_003048fd731b_3d7c06d4_0312_11ef_a5a4_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eb0_86a6_11e9_8101_003048fd731b_3d7c06d5_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eb4_86a6_11e9_8101_003048fd731b_3d7c06d6_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eb8_86a6_11e9_8101_003048fd731b_3d7c06d7_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ebc_86a6_11e9_8101_003048fd731b_3d7c06d8_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec0_86a6_11e9_8101_003048fd731b_ac993dba_476f_11ea_810f_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec2_86a6_11e9_8101_003048fd731b_ac993dc0_476f_11ea_810f_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec4_86a6_11e9_8101_003048fd731b_ac993dc6_476f_11ea_810f_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec6_86a6_11e9_8101_003048fd731b_ac993dc8_476f_11ea_810f_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec8_86a6_11e9_8101_003048fd731b_ac993dca_476f_11ea_810f_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eca_86a6_11e9_8101_003048fd731b_ac993dcc_476f_11ea_810f_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ecc_86a6_11e9_8101_003048fd731b_ac993db0_476f_11ea_810f_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ece_86a6_11e9_8101_003048fd731b_ac993db2_476f_11ea_810f_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ed0_86a6_11e9_8101_003048fd731b_ac993db4_476f_11ea_810f_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ed4_86a6_11e9_8101_003048fd731b_ac993db8_476f_11ea_810f_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ed8_86a6_11e9_8101_003048fd731b_ac993dbe_476f_11ea_810f_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019edc_86a6_11e9_8101_003048fd731b_ac993dc4_476f_11ea_810f_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ede_86a6_11e9_8101_003048fd731b_ac993dbb_476f_11ea_810f_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee0_86a6_11e9_8101_003048fd731b_ac993dc1_476f_11ea_810f_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee2_86a6_11e9_8101_003048fd731b_ac993dc7_476f_11ea_810f_003048fd731b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee4_86a6_11e9_8101_003048fd731b_ac993dc9_476f_11ea_810f_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee6_86a6_11e9_8101_003048fd731b_ac993dcb_476f_11ea_810f_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee8_86a6_11e9_8101_003048fd731b_ac993dcd_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eea_86a6_11e9_8101_003048fd731b_ac993db1_476f_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eec_86a6_11e9_8101_003048fd731b_ac993db3_476f_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eee_86a6_11e9_8101_003048fd731b_ac993db5_476f_11ea_810f_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ef2_86a6_11e9_8101_003048fd731b_ac993db9_476f_11ea_810f_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ef6_86a6_11e9_8101_003048fd731b_ac993dbf_476f_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019efa_86a6_11e9_8101_003048fd731b_ac993dc5_476f_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931118_0c72_11ec_8321_003048fd731b_3d7c06d9_0312_11ef_a5a4_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111a_0c72_11ec_8321_003048fd731b_3d7c06da_0312_11ef_a5a4_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f35_3767_11ea_810f_003048fd731b_21d4f57d_793a_11f0_a79f_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f37_3767_11ea_810f_003048fd731b_21d4f57e_793a_11f0_a79f_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f39_3767_11ea_810f_003048fd731b_21d4f57f_793a_11f0_a79f_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f3b_3767_11ea_810f_003048fd731b_21d4f580_793a_11f0_a79f_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f3d_3767_11ea_810f_003048fd731b_21d4f581_793a_11f0_a79f_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f3f_3767_11ea_810f_003048fd731b_21d4f582_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f41_3767_11ea_810f_003048fd731b_21d4f583_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f43_3767_11ea_810f_003048fd731b_21d4f584_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f45_3767_11ea_810f_003048fd731b_21d4f585_793a_11f0_a79f_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f47_3767_11ea_810f_003048fd731b_21d4f586_793a_11f0_a79f_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f49_3767_11ea_810f_003048fd731b_21d4f587_793a_11f0_a79f_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f4b_3767_11ea_810f_003048fd731b_21d4f588_793a_11f0_a79f_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f4d_3767_11ea_810f_003048fd731b_21d4f589_793a_11f0_a79f_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f4f_3767_11ea_810f_003048fd731b_21d4f58a_793a_11f0_a79f_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f51_3767_11ea_810f_003048fd731b_21d4f58b_793a_11f0_a79f_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f53_3767_11ea_810f_003048fd731b_21d4f58c_793a_11f0_a79f_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f55_3767_11ea_810f_003048fd731b_21d4f58d_793a_11f0_a79f_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f57_3767_11ea_810f_003048fd731b_21d4f58e_793a_11f0_a79f_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f59_3767_11ea_810f_003048fd731b_21d4f58f_793a_11f0_a79f_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f5b_3767_11ea_810f_003048fd731b_21d4f590_793a_11f0_a79f_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f83_7c9e_11ea_8111_003048fd731b_365b9be6_0312_11ef_a5a4_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f85_7c9e_11ea_8111_003048fd731b_365b9be7_0312_11ef_a5a4_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f87_7c9e_11ea_8111_003048fd731b_365b9be8_0312_11ef_a5a4_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f89_7c9e_11ea_8111_003048fd731b_365b9be9_0312_11ef_a5a4_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f8b_7c9e_11ea_8111_003048fd731b_365b9bea_0312_11ef_a5a4_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f8d_7c9e_11ea_8111_003048fd731b_365b9beb_0312_11ef_a5a4_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f8f_7c9e_11ea_8111_003048fd731b_365b9bec_0312_11ef_a5a4_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f91_7c9e_11ea_8111_003048fd731b_365b9bed_0312_11ef_a5a4_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f93_7c9e_11ea_8111_003048fd731b_365b9bee_0312_11ef_a5a4_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f95_7c9e_11ea_8111_003048fd731b_365b9bef_0312_11ef_a5a4_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f97_7c9e_11ea_8111_003048fd731b_365b9bde_0312_11ef_a5a4_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f99_7c9e_11ea_8111_003048fd731b_365b9bdf_0312_11ef_a5a4_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f9b_7c9e_11ea_8111_003048fd731b_365b9be0_0312_11ef_a5a4_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f9d_7c9e_11ea_8111_003048fd731b_365b9be1_0312_11ef_a5a4_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f9f_7c9e_11ea_8111_003048fd731b_365b9be2_0312_11ef_a5a4_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52fa1_7c9e_11ea_8111_003048fd731b_365b9be3_0312_11ef_a5a4_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52fa3_7c9e_11ea_8111_003048fd731b_365b9be4_0312_11ef_a5a4_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52fa5_7c9e_11ea_8111_003048fd731b_365b9be5_0312_11ef_a5a4_047c1617b14386.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e68_86a6_11e9_8101_003048fd731b_0e51a37f_27b2_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e6c_86a6_11e9_8101_003048fd731b_0e51a386_27b2_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e70_86a6_11e9_8101_003048fd731b_0e51a38d_27b2_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e74_86a6_11e9_8101_003048fd731b_0e51a394_27b2_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e78_86a6_11e9_8101_003048fd731b_0e51a39b_27b2_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e7c_86a6_11e9_8101_003048fd731b_884a9c95_27b2_11ed_a30e_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e80_86a6_11e9_8101_003048fd731b_884a9c9c_27b2_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e84_86a6_11e9_8101_003048fd731b_884a9ca3_27b2_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e88_86a6_11e9_8101_003048fd731b_884a9caa_27b2_11ed_a30e_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e8c_86a6_11e9_8101_003048fd731b_884a9cb1_27b2_11ed_a30e_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e90_86a6_11e9_8101_003048fd731b_884a9cb8_27b2_11ed_a30e_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e94_86a6_11e9_8101_003048fd731b_3d7c06ce_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e98_86a6_11e9_8101_003048fd731b_3d7c06cf_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019e9c_86a6_11e9_8101_003048fd731b_3d7c06d0_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ea0_86a6_11e9_8101_003048fd731b_3d7c06d1_0312_11ef_a5a4_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ea4_86a6_11e9_8101_003048fd731b_3d7c06d2_0312_11ef_a5a4_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ea8_86a6_11e9_8101_003048fd731b_3d7c06d3_0312_11ef_a5a4_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eac_86a6_11e9_8101_003048fd731b_3d7c06d4_0312_11ef_a5a4_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eb0_86a6_11e9_8101_003048fd731b_3d7c06d5_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eb4_86a6_11e9_8101_003048fd731b_3d7c06d6_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eb8_86a6_11e9_8101_003048fd731b_3d7c06d7_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ebc_86a6_11e9_8101_003048fd731b_3d7c06d8_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec0_86a6_11e9_8101_003048fd731b_ac993dba_476f_11ea_810f_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec2_86a6_11e9_8101_003048fd731b_ac993dc0_476f_11ea_810f_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec4_86a6_11e9_8101_003048fd731b_ac993dc6_476f_11ea_810f_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec6_86a6_11e9_8101_003048fd731b_ac993dc8_476f_11ea_810f_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ec8_86a6_11e9_8101_003048fd731b_ac993dca_476f_11ea_810f_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eca_86a6_11e9_8101_003048fd731b_ac993dcc_476f_11ea_810f_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ecc_86a6_11e9_8101_003048fd731b_ac993db0_476f_11ea_810f_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ece_86a6_11e9_8101_003048fd731b_ac993db2_476f_11ea_810f_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ed0_86a6_11e9_8101_003048fd731b_ac993db4_476f_11ea_810f_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ed4_86a6_11e9_8101_003048fd731b_ac993db8_476f_11ea_810f_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ed8_86a6_11e9_8101_003048fd731b_ac993dbe_476f_11ea_810f_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019edc_86a6_11e9_8101_003048fd731b_ac993dc4_476f_11ea_810f_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ede_86a6_11e9_8101_003048fd731b_ac993dbb_476f_11ea_810f_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee0_86a6_11e9_8101_003048fd731b_ac993dc1_476f_11ea_810f_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee2_86a6_11e9_8101_003048fd731b_ac993dc7_476f_11ea_810f_003048fd731b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee4_86a6_11e9_8101_003048fd731b_ac993dc9_476f_11ea_810f_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee6_86a6_11e9_8101_003048fd731b_ac993dcb_476f_11ea_810f_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ee8_86a6_11e9_8101_003048fd731b_ac993dcd_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eea_86a6_11e9_8101_003048fd731b_ac993db1_476f_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eec_86a6_11e9_8101_003048fd731b_ac993db3_476f_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019eee_86a6_11e9_8101_003048fd731b_ac993db5_476f_11ea_810f_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ef2_86a6_11e9_8101_003048fd731b_ac993db9_476f_11ea_810f_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019ef6_86a6_11e9_8101_003048fd731b_ac993dbf_476f_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e019efa_86a6_11e9_8101_003048fd731b_ac993dc5_476f_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931118_0c72_11ec_8321_003048fd731b_3d7c06d9_0312_11ef_a5a4_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111a_0c72_11ec_8321_003048fd731b_3d7c06da_0312_11ef_a5a4_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f35_3767_11ea_810f_003048fd731b_21d4f57d_793a_11f0_a79f_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f37_3767_11ea_810f_003048fd731b_21d4f57e_793a_11f0_a79f_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f39_3767_11ea_810f_003048fd731b_21d4f57f_793a_11f0_a79f_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f3b_3767_11ea_810f_003048fd731b_21d4f580_793a_11f0_a79f_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f3d_3767_11ea_810f_003048fd731b_21d4f581_793a_11f0_a79f_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f3f_3767_11ea_810f_003048fd731b_21d4f582_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f41_3767_11ea_810f_003048fd731b_21d4f583_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f43_3767_11ea_810f_003048fd731b_21d4f584_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f45_3767_11ea_810f_003048fd731b_21d4f585_793a_11f0_a79f_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f47_3767_11ea_810f_003048fd731b_21d4f586_793a_11f0_a79f_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f49_3767_11ea_810f_003048fd731b_21d4f587_793a_11f0_a79f_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f4b_3767_11ea_810f_003048fd731b_21d4f588_793a_11f0_a79f_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f4d_3767_11ea_810f_003048fd731b_21d4f589_793a_11f0_a79f_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f4f_3767_11ea_810f_003048fd731b_21d4f58a_793a_11f0_a79f_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f51_3767_11ea_810f_003048fd731b_21d4f58b_793a_11f0_a79f_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f53_3767_11ea_810f_003048fd731b_21d4f58c_793a_11f0_a79f_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f55_3767_11ea_810f_003048fd731b_21d4f58d_793a_11f0_a79f_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f57_3767_11ea_810f_003048fd731b_21d4f58e_793a_11f0_a79f_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f59_3767_11ea_810f_003048fd731b_21d4f58f_793a_11f0_a79f_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f5b_3767_11ea_810f_003048fd731b_21d4f590_793a_11f0_a79f_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f83_7c9e_11ea_8111_003048fd731b_365b9be6_0312_11ef_a5a4_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f85_7c9e_11ea_8111_003048fd731b_365b9be7_0312_11ef_a5a4_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f87_7c9e_11ea_8111_003048fd731b_365b9be8_0312_11ef_a5a4_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f89_7c9e_11ea_8111_003048fd731b_365b9be9_0312_11ef_a5a4_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f8b_7c9e_11ea_8111_003048fd731b_365b9bea_0312_11ef_a5a4_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f8d_7c9e_11ea_8111_003048fd731b_365b9beb_0312_11ef_a5a4_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f8f_7c9e_11ea_8111_003048fd731b_365b9bec_0312_11ef_a5a4_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f91_7c9e_11ea_8111_003048fd731b_365b9bed_0312_11ef_a5a4_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f93_7c9e_11ea_8111_003048fd731b_365b9bee_0312_11ef_a5a4_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f95_7c9e_11ea_8111_003048fd731b_365b9bef_0312_11ef_a5a4_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f97_7c9e_11ea_8111_003048fd731b_365b9bde_0312_11ef_a5a4_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f99_7c9e_11ea_8111_003048fd731b_365b9bdf_0312_11ef_a5a4_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f9b_7c9e_11ea_8111_003048fd731b_365b9be0_0312_11ef_a5a4_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f9d_7c9e_11ea_8111_003048fd731b_365b9be1_0312_11ef_a5a4_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52f9f_7c9e_11ea_8111_003048fd731b_365b9be2_0312_11ef_a5a4_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52fa1_7c9e_11ea_8111_003048fd731b_365b9be3_0312_11ef_a5a4_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52fa3_7c9e_11ea_8111_003048fd731b_365b9be4_0312_11ef_a5a4_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b52fa5_7c9e_11ea_8111_003048fd731b_365b9be5_0312_11ef_a5a4_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df41f_0434_11f1_a85d_047c1617b143_2ed1403f_0c97_11f1_a86a_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df421_0434_11f1_a85d_047c1617b143_2ed14040_0c97_11f1_a86a_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df423_0434_11f1_a85d_047c1617b143_2ed14041_0c97_11f1_a86a_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df425_0434_11f1_a85d_047c1617b143_2ed14042_0c97_11f1_a86a_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df427_0434_11f1_a85d_047c1617b143_2ed14043_0c97_11f1_a86a_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df429_0434_11f1_a85d_047c1617b143_2ed14044_0c97_11f1_a86a_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df42b_0434_11f1_a85d_047c1617b143_2ed14045_0c97_11f1_a86a_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df42d_0434_11f1_a85d_047c1617b143_2ed14046_0c97_11f1_a86a_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df42f_0434_11f1_a85d_047c1617b143_2ed14047_0c97_11f1_a86a_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df431_0434_11f1_a85d_047c1617b143_2ed14048_0c97_11f1_a86a_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df433_0434_11f1_a85d_047c1617b143_2ed14049_0c97_11f1_a86a_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df435_0434_11f1_a85d_047c1617b143_2ed1404a_0c97_11f1_a86a_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df437_0434_11f1_a85d_047c1617b143_2ed1404b_0c97_11f1_a86a_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df439_0434_11f1_a85d_047c1617b143_2ed1404c_0c97_11f1_a86a_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df43b_0434_11f1_a85d_047c1617b143_2ed1404d_0c97_11f1_a86a_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df43d_0434_11f1_a85d_047c1617b143_2ed1404e_0c97_11f1_a86a_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df43f_0434_11f1_a85d_047c1617b143_2ed1404f_0c97_11f1_a86a_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df441_0434_11f1_a85d_047c1617b143_2ed14051_0c97_11f1_a86a_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df443_0434_11f1_a85d_047c1617b143_2ed14053_0c97_11f1_a86a_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df445_0434_11f1_a85d_047c1617b143_2ed14055_0c97_11f1_a86a_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df447_0434_11f1_a85d_047c1617b143_2ed14057_0c97_11f1_a86a_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df449_0434_11f1_a85d_047c1617b143_2ed14059_0c97_11f1_a86a_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df44b_0434_11f1_a85d_047c1617b143_2ed1405b_0c97_11f1_a86a_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df44d_0434_11f1_a85d_047c1617b143_2ed1405d_0c97_11f1_a86a_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df44f_0434_11f1_a85d_047c1617b143_2ed1405f_0c97_11f1_a86a_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df451_0434_11f1_a85d_047c1617b143_2ed14061_0c97_11f1_a86a_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df453_0434_11f1_a85d_047c1617b143_2ed14063_0c97_11f1_a86a_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df455_0434_11f1_a85d_047c1617b143_2ed14065_0c97_11f1_a86a_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df457_0434_11f1_a85d_047c1617b143_2ed14067_0c97_11f1_a86a_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df459_0434_11f1_a85d_047c1617b143_2ed14069_0c97_11f1_a86a_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df45b_0434_11f1_a85d_047c1617b143_2ed1406b_0c97_11f1_a86a_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df45d_0434_11f1_a85d_047c1617b143_2ed1406d_0c97_11f1_a86a_047c1617b143118.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4175,50 +4172,1010 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Image_93" descr="Image_93"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Image_95" descr="Image_95"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Image_96" descr="Image_96"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Image_97" descr="Image_97"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Image_98" descr="Image_98"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Image_99" descr="Image_99"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Image_100" descr="Image_100"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Image_101" descr="Image_101"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Image_102" descr="Image_102"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Image_103" descr="Image_103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Image_104" descr="Image_104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Image_105" descr="Image_105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Image_106" descr="Image_106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Image_107" descr="Image_107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Image_108" descr="Image_108"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Image_109" descr="Image_109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Image_110" descr="Image_110"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Image_111" descr="Image_111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Image_112" descr="Image_112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Image_113" descr="Image_113"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Image_114" descr="Image_114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Image_115" descr="Image_115"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Image_116" descr="Image_116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Image_117" descr="Image_117"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Image_118" descr="Image_118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Image_119" descr="Image_119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Image_120" descr="Image_120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Image_121" descr="Image_121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Image_122" descr="Image_122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Image_123" descr="Image_123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Image_124" descr="Image_124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Image_125" descr="Image_125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Image_126" descr="Image_126"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4649,4169 +5606,4169 @@
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821530</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*157.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821531</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*169.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821532</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="G8" s="2" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*167.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821533</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*209.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821534</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*233.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821535</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*247.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821536</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*282.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821537</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*334.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821538</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*370.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821539</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*419.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821540</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*151.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821541</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*163.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821542</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H18" s="2" t="s">
-        <v>18</v>
+      <c r="H18" s="2">
+        <v>10</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*173.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821543</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*177.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821544</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*195.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>821545</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*219.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>821546</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G22" s="2">
         <v>7</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*254.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821547</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G23" s="2">
         <v>8</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*285.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821548</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G24" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*330.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>821549</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="G25" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*385.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>821550</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*469.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821551</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*70.00</f>
+        <f>J28*69.09</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821552</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*78.93</f>
+        <f>J29*77.91</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>821553</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*87.87</f>
+        <f>J30*86.73</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>821554</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*95.32</f>
+        <f>J31*94.08</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>821555</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G32" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*102.76</f>
+        <f>J32*101.43</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>821556</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="G33" s="2">
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*119.15</f>
+        <f>J33*117.60</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821557</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G34" s="2">
+        <v>9</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*135.53</f>
+        <f>J34*133.77</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821558</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*150.42</f>
+        <f>J35*148.47</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821559</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="G36" s="2">
+        <v>4</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*175.74</f>
+        <f>J36*173.46</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821561</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*215.95</f>
+        <f>J37*213.15</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821563</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="G38" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*294.89</f>
+        <f>J38*291.06</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821565</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*375.31</f>
+        <f>J39*370.44</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821566</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*72.98</f>
+        <f>J40*72.03</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821567</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*80.42</f>
+        <f>J41*79.38</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821568</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*87.87</f>
+        <f>J42*86.73</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821569</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*96.81</f>
+        <f>J43*95.55</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821570</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="F44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*104.25</f>
+        <f>J44*102.90</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821571</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*119.15</f>
+        <f>J45*117.60</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821572</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*137.02</f>
+        <f>J46*135.24</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821573</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*151.91</f>
+        <f>J47*149.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821574</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*177.23</f>
+        <f>J48*174.93</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821576</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*217.44</f>
+        <f>J49*214.62</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>821578</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*296.38</f>
+        <f>J50*292.53</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>821580</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="E51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*375.31</f>
+        <f>J51*370.44</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>856979</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*454.24</f>
+        <f>J52*448.35</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>856980</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*455.73</f>
+        <f>J53*449.82</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="2">
       <c r="A54" s="8" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>824824</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*74.47</f>
+        <f>J55*73.50</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>824825</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*83.40</f>
+        <f>J56*82.32</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824826</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G57" s="2">
+        <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*92.34</f>
+        <f>J57*91.14</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>824827</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*101.27</f>
+        <f>J58*99.96</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>824828</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*110.21</f>
+        <f>J59*108.78</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>824829</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*128.08</f>
+        <f>J60*126.42</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>824830</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="2" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*145.95</f>
+        <f>J61*144.06</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>824831</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="F62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*165.32</f>
+        <f>J62*163.17</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>824832</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="G63" s="2" t="s">
+        <v>54</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*192.12</f>
+        <f>J63*189.63</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>824833</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G64" s="2">
+        <v>10</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*238.29</f>
+        <f>J64*235.20</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>824834</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*75.96</f>
+        <f>J65*74.97</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>824835</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*84.89</f>
+        <f>J66*83.79</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>824836</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*93.83</f>
+        <f>J67*92.61</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>824837</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="E68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" s="2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*102.76</f>
+        <f>J68*101.43</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>824838</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="F69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G69" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*111.70</f>
+        <f>J69*110.25</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>824839</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="F70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="2" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*129.57</f>
+        <f>J70*127.89</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>824840</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*147.44</f>
+        <f>J71*145.53</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>824841</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*166.80</f>
+        <f>J72*164.64</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>824842</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>283</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="F73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*193.61</f>
+        <f>J73*191.10</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>824843</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*239.78</f>
+        <f>J74*236.67</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="2">
       <c r="A75" s="8" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>844231</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G76" s="2">
+        <v>4</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*117.66</f>
+        <f>J76*116.13</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>844232</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="F77" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G77" s="2">
+        <v>7</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*120.64</f>
+        <f>J77*119.07</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>844233</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="E78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F78" s="2" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*128.08</f>
+        <f>J78*126.42</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>844234</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*132.55</f>
+        <f>J79*130.83</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>844235</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="E80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="G80" s="2">
         <v>7</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*137.02</f>
+        <f>J80*135.24</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>844236</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="F81" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="F81" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G81" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*141.49</f>
+        <f>J81*139.65</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>844237</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="E82" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="E82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F82" s="2" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="G82" s="2">
         <v>10</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*147.44</f>
+        <f>J82*145.53</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>844238</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D83" s="1" t="s">
+      <c r="E83" s="2" t="s">
         <v>317</v>
       </c>
-      <c r="E83" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="2" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*150.42</f>
+        <f>J83*148.47</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>844239</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="E84" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="E84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" s="2" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*166.80</f>
+        <f>J84*164.64</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>844240</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="E85" s="2" t="s">
         <v>323</v>
       </c>
-      <c r="E85" s="2" t="s">
+      <c r="F85" s="2" t="s">
         <v>324</v>
       </c>
-      <c r="F85" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G85" s="2">
+        <v>7</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*169.78</f>
+        <f>J85*167.58</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>844241</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="E86" s="2" t="s">
         <v>327</v>
       </c>
-      <c r="E86" s="2" t="s">
+      <c r="F86" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="F86" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*186.17</f>
+        <f>J86*183.75</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>844242</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="E87" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="E87" s="2" t="s">
+      <c r="F87" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="F87" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*189.14</f>
+        <f>J87*186.69</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>844243</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="D88" s="1" t="s">
+      <c r="E88" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="E88" s="2" t="s">
+      <c r="F88" s="2" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="G88" s="2">
         <v>10</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*205.53</f>
+        <f>J88*202.86</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>844244</v>
       </c>
       <c r="C89" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="E89" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="E89" s="2" t="s">
+      <c r="F89" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="F89" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G89" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*208.51</f>
+        <f>J89*205.80</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>844245</v>
       </c>
       <c r="C90" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="D90" s="1" t="s">
+      <c r="E90" s="2" t="s">
         <v>343</v>
       </c>
-      <c r="E90" s="2" t="s">
+      <c r="F90" s="2" t="s">
         <v>344</v>
       </c>
-      <c r="F90" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*235.31</f>
+        <f>J90*232.26</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>844246</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="D91" s="1" t="s">
+      <c r="E91" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="E91" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F91" s="2" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="G91" s="2">
         <v>9</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*238.29</f>
+        <f>J91*235.20</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>844247</v>
       </c>
       <c r="C92" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="D92" s="1" t="s">
+      <c r="E92" s="2" t="s">
         <v>350</v>
       </c>
-      <c r="E92" s="2" t="s">
+      <c r="F92" s="2" t="s">
         <v>351</v>
       </c>
-      <c r="F92" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*284.46</f>
+        <f>J92*280.77</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>844248</v>
       </c>
       <c r="C93" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="D93" s="1" t="s">
+      <c r="E93" s="2" t="s">
         <v>354</v>
       </c>
-      <c r="E93" s="2" t="s">
+      <c r="F93" s="2" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="G93" s="2">
         <v>9</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*253.19</f>
+        <f>J93*249.90</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" outlineLevel="2">
       <c r="A94" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="8"/>
       <c r="D94" s="8"/>
       <c r="E94" s="8"/>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="8"/>
       <c r="I94" s="8"/>
       <c r="J94" s="8"/>
       <c r="K94" s="8"/>
       <c r="L94" s="5"/>
     </row>
-    <row r="95" spans="1:12" outlineLevel="4">
+    <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>954583</v>
       </c>
       <c r="C95" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D95" s="1" t="s">
+      <c r="E95" s="2" t="s">
         <v>359</v>
       </c>
-      <c r="E95" s="2" t="s">
+      <c r="F95" s="2" t="s">
         <v>360</v>
       </c>
-      <c r="F95" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G95" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*112.91</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
-    <row r="96" spans="1:12" outlineLevel="4">
+    <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>954584</v>
       </c>
       <c r="C96" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="D96" s="1" t="s">
+      <c r="E96" s="2" t="s">
         <v>363</v>
       </c>
-      <c r="E96" s="2" t="s">
+      <c r="F96" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="F96" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G96" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*120.15</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
-    <row r="97" spans="1:12" outlineLevel="4">
+    <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>954585</v>
       </c>
       <c r="C97" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="D97" s="1" t="s">
+      <c r="E97" s="2" t="s">
         <v>367</v>
       </c>
-      <c r="E97" s="2" t="s">
+      <c r="F97" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="F97" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G97" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*128.84</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
-    <row r="98" spans="1:12" outlineLevel="4">
+    <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>954586</v>
       </c>
       <c r="C98" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="D98" s="1" t="s">
+      <c r="E98" s="2" t="s">
         <v>371</v>
       </c>
-      <c r="E98" s="2" t="s">
+      <c r="F98" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="F98" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G98" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*138.97</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
-    <row r="99" spans="1:12" outlineLevel="4">
+    <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>954587</v>
       </c>
       <c r="C99" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="D99" s="1" t="s">
+      <c r="E99" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="E99" s="2" t="s">
+      <c r="F99" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="F99" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="2" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*146.21</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
-    <row r="100" spans="1:12" outlineLevel="4">
+    <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>954588</v>
       </c>
       <c r="C100" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="D100" s="1" t="s">
+      <c r="E100" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="E100" s="2" t="s">
+      <c r="F100" s="2" t="s">
         <v>380</v>
       </c>
-      <c r="F100" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G100" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*162.13</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
-    <row r="101" spans="1:12" outlineLevel="4">
+    <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>954589</v>
       </c>
       <c r="C101" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="D101" s="1" t="s">
+      <c r="E101" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="E101" s="2" t="s">
+      <c r="F101" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="F101" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G101" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*182.40</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
-    <row r="102" spans="1:12" outlineLevel="4">
+    <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>954590</v>
       </c>
       <c r="C102" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="D102" s="1" t="s">
+      <c r="E102" s="2" t="s">
         <v>387</v>
       </c>
-      <c r="E102" s="2" t="s">
+      <c r="F102" s="2" t="s">
         <v>388</v>
       </c>
-      <c r="F102" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G102" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*205.56</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
-    <row r="103" spans="1:12" outlineLevel="4">
+    <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>954591</v>
       </c>
       <c r="C103" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="D103" s="1" t="s">
+      <c r="E103" s="2" t="s">
         <v>391</v>
       </c>
-      <c r="E103" s="2" t="s">
+      <c r="F103" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="F103" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G103" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*235.96</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
-    <row r="104" spans="1:12" outlineLevel="4">
+    <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>954592</v>
       </c>
       <c r="C104" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="D104" s="1" t="s">
+      <c r="E104" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="E104" s="2" t="s">
+      <c r="F104" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="F104" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G104" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*263.46</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
-    <row r="105" spans="1:12" outlineLevel="4">
+    <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>954593</v>
       </c>
       <c r="C105" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="D105" s="1" t="s">
+      <c r="E105" s="2" t="s">
         <v>399</v>
       </c>
-      <c r="E105" s="2" t="s">
+      <c r="F105" s="2" t="s">
         <v>400</v>
       </c>
-      <c r="F105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G105" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*273.60</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
-    <row r="106" spans="1:12" outlineLevel="4">
+    <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>954594</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D106" s="1" t="s">
+      <c r="E106" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="E106" s="2" t="s">
+      <c r="F106" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="F106" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G106" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*328.61</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
-    <row r="107" spans="1:12" outlineLevel="4">
+    <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>954595</v>
       </c>
       <c r="C107" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="D107" s="1" t="s">
+      <c r="E107" s="2" t="s">
         <v>407</v>
       </c>
-      <c r="E107" s="2" t="s">
+      <c r="F107" s="2" t="s">
         <v>408</v>
       </c>
-      <c r="F107" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G107" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*372.03</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
-    <row r="108" spans="1:12" outlineLevel="4">
+    <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>954596</v>
       </c>
       <c r="C108" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="D108" s="1" t="s">
+      <c r="E108" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="E108" s="2" t="s">
+      <c r="F108" s="2" t="s">
         <v>412</v>
       </c>
-      <c r="F108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G108" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*424.15</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
-    <row r="109" spans="1:12" outlineLevel="4">
+    <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>954597</v>
       </c>
       <c r="C109" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D109" s="1" t="s">
+      <c r="E109" s="2" t="s">
         <v>415</v>
       </c>
-      <c r="E109" s="2" t="s">
+      <c r="F109" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="F109" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G109" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*474.81</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
-    <row r="110" spans="1:12" outlineLevel="4">
+    <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>954598</v>
       </c>
       <c r="C110" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="D110" s="1" t="s">
+      <c r="E110" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="E110" s="2" t="s">
+      <c r="F110" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="F110" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G110" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*574.70</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
-    <row r="111" spans="1:12" outlineLevel="4">
+    <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>954599</v>
       </c>
       <c r="C111" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="D111" s="1" t="s">
+      <c r="E111" s="2" t="s">
         <v>423</v>
       </c>
-      <c r="E111" s="2" t="s">
+      <c r="F111" s="2" t="s">
         <v>424</v>
       </c>
-      <c r="F111" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*114.36</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
-    <row r="112" spans="1:12" outlineLevel="4">
+    <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>954600</v>
       </c>
       <c r="C112" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="D112" s="1" t="s">
+      <c r="E112" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="E112" s="2" t="s">
+      <c r="F112" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="F112" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G112" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*123.05</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
-    <row r="113" spans="1:12" outlineLevel="4">
+    <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>954601</v>
       </c>
       <c r="C113" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="D113" s="1" t="s">
+      <c r="E113" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="E113" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F113" s="2" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*128.84</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
-    <row r="114" spans="1:12" outlineLevel="4">
+    <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>954602</v>
       </c>
       <c r="C114" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="D114" s="1" t="s">
+      <c r="E114" s="2" t="s">
         <v>434</v>
       </c>
-      <c r="E114" s="2" t="s">
+      <c r="F114" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="F114" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G114" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*136.07</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
-    <row r="115" spans="1:12" outlineLevel="4">
+    <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>954603</v>
       </c>
       <c r="C115" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="D115" s="1" t="s">
+      <c r="E115" s="2" t="s">
         <v>438</v>
       </c>
-      <c r="E115" s="2" t="s">
+      <c r="F115" s="2" t="s">
         <v>439</v>
       </c>
-      <c r="F115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G115" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*144.76</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
-    <row r="116" spans="1:12" outlineLevel="4">
+    <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>954604</v>
       </c>
       <c r="C116" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="D116" s="1" t="s">
+      <c r="E116" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="E116" s="2" t="s">
+      <c r="F116" s="2" t="s">
         <v>443</v>
       </c>
-      <c r="F116" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G116" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*163.58</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
-    <row r="117" spans="1:12" outlineLevel="4">
+    <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>954605</v>
       </c>
       <c r="C117" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="D117" s="1" t="s">
+      <c r="E117" s="2" t="s">
         <v>446</v>
       </c>
-      <c r="E117" s="2" t="s">
+      <c r="F117" s="2" t="s">
         <v>447</v>
       </c>
-      <c r="F117" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G117" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*183.85</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
-    <row r="118" spans="1:12" outlineLevel="4">
+    <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>954606</v>
       </c>
       <c r="C118" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="D118" s="1" t="s">
+      <c r="E118" s="2" t="s">
         <v>450</v>
       </c>
-      <c r="E118" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="2" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*205.56</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
-    <row r="119" spans="1:12" outlineLevel="4">
+    <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>954607</v>
       </c>
       <c r="C119" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="D119" s="1" t="s">
+      <c r="E119" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="E119" s="2" t="s">
+      <c r="F119" s="2" t="s">
         <v>454</v>
       </c>
-      <c r="F119" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G119" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*240.30</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
-    <row r="120" spans="1:12" outlineLevel="4">
+    <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>954608</v>
       </c>
       <c r="C120" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="D120" s="1" t="s">
+      <c r="E120" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="E120" s="2" t="s">
+      <c r="F120" s="2" t="s">
         <v>458</v>
       </c>
-      <c r="F120" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G120" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*270.70</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
-    <row r="121" spans="1:12" outlineLevel="4">
+    <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>954609</v>
       </c>
       <c r="C121" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="D121" s="1" t="s">
+      <c r="E121" s="2" t="s">
         <v>461</v>
       </c>
-      <c r="E121" s="2" t="s">
+      <c r="F121" s="2" t="s">
         <v>462</v>
       </c>
-      <c r="F121" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G121" s="2" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*286.62</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
-    <row r="122" spans="1:12" outlineLevel="4">
+    <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>954610</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="D122" s="1" t="s">
+      <c r="E122" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="E122" s="2" t="s">
+      <c r="F122" s="2" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="G122" s="2">
         <v>10</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*338.74</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
-    <row r="123" spans="1:12" outlineLevel="4">
+    <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>954611</v>
       </c>
       <c r="C123" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="D123" s="1" t="s">
+      <c r="E123" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="E123" s="2" t="s">
+      <c r="F123" s="2" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="G123" s="2">
         <v>10</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*387.96</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
-    <row r="124" spans="1:12" outlineLevel="4">
+    <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>954612</v>
       </c>
       <c r="C124" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="D124" s="1" t="s">
+      <c r="E124" s="2" t="s">
         <v>473</v>
       </c>
-      <c r="E124" s="2" t="s">
+      <c r="F124" s="2" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="G124" s="2">
         <v>10</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*434.28</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
-    <row r="125" spans="1:12" outlineLevel="4">
+    <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>954613</v>
       </c>
       <c r="C125" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="E125" s="2" t="s">
         <v>477</v>
       </c>
-      <c r="E125" s="2" t="s">
+      <c r="F125" s="2" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="G125" s="2">
         <v>10</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*486.39</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
-    <row r="126" spans="1:12" outlineLevel="4">
+    <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>954614</v>
       </c>
       <c r="C126" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="D126" s="1" t="s">
+      <c r="E126" s="2" t="s">
         <v>481</v>
       </c>
-      <c r="E126" s="2" t="s">
+      <c r="F126" s="2" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="G126" s="2">
         <v>10</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*590.62</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>