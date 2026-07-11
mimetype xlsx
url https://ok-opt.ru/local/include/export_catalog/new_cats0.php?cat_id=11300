--- v1 (2026-05-11)
+++ v2 (2026-07-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -72,132 +72,135 @@
   <si>
     <t>Гибкая ПОДВОДКА и ШЛАНГИ для ВОДЫ</t>
   </si>
   <si>
     <t>Гибкая подводка для ВОДЫ</t>
   </si>
   <si>
     <t>Гибкая подводка для воды VALTEC</t>
   </si>
   <si>
     <t>VLC-1212001</t>
   </si>
   <si>
     <t>VTf.001.IS.0404030</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 30см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /300шт)</t>
   </si>
   <si>
     <t>135.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1212002</t>
+  </si>
+  <si>
+    <t>VTf.001.IS.0404040</t>
+  </si>
+  <si>
+    <t>г/п для воды 1/2" 40см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /230шт)</t>
+  </si>
+  <si>
+    <t>157.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>VLC-1212003</t>
   </si>
   <si>
     <t>VTf.001.IS.0404050</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 50см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /200шт)</t>
   </si>
   <si>
     <t>169.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>VLC-1212004</t>
   </si>
   <si>
     <t>VTf.001.IS.0404060</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 60см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /170шт)</t>
   </si>
   <si>
     <t>167.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-1212005</t>
   </si>
   <si>
     <t>VTf.001.IS.0404080</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 80см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /120шт)</t>
   </si>
   <si>
     <t>209.00 руб.</t>
   </si>
   <si>
     <t>VLC-1212006</t>
   </si>
   <si>
     <t>VTf.001.IS.0404100</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 100см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь  (10 /100шт)</t>
   </si>
   <si>
     <t>233.00 руб.</t>
   </si>
   <si>
     <t>VLC-1212007</t>
   </si>
   <si>
     <t>VTf.001.IS.0404120</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 120см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь   (10 /80шт)</t>
   </si>
   <si>
     <t>247.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-1212008</t>
   </si>
   <si>
     <t>VTf.001.IS.0404150</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 150см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь   (10 /70шт)</t>
   </si>
   <si>
     <t>282.00 руб.</t>
   </si>
   <si>
     <t>VLC-1212009</t>
   </si>
   <si>
     <t>VTf.001.IS.0404200</t>
   </si>
   <si>
     <t>г/п для воды 1/2" 200см вн.-вн. Гайка-Н.сталь/ниппель-Н.сталь    (10 /50шт)</t>
   </si>
   <si>
     <t>334.00 руб.</t>
   </si>
@@ -5606,4169 +5609,4169 @@
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821530</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*157.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821531</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*169.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821532</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H8" s="2" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*167.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821533</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*209.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821534</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*233.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821535</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*247.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821536</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*282.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821537</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*334.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821538</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H14" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*370.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821539</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*419.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821540</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*151.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821541</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*163.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821542</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H18" s="2">
-        <v>10</v>
+      <c r="H18" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*173.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821543</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*177.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821544</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*195.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>821545</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*219.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>821546</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>91</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*254.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>821547</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>95</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*285.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>821548</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>99</v>
+      </c>
+      <c r="G24" s="2">
+        <v>9</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*330.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>821549</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>103</v>
+      </c>
+      <c r="G25" s="2">
+        <v>8</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*385.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>821550</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>107</v>
+      </c>
+      <c r="G26" s="2">
+        <v>6</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*469.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>821551</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*69.09</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>821552</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>116</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*77.91</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>821553</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>120</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*86.73</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>821554</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>124</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*94.08</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>821555</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>128</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*101.43</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>821556</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>132</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*117.60</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821557</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>136</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*133.77</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>821558</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>140</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*148.47</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>821559</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G36" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*173.46</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>821561</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>148</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*213.15</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>821563</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>152</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*291.06</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821565</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>156</v>
+      </c>
+      <c r="G39" s="2">
+        <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*370.44</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821566</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*72.03</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821567</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>164</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*79.38</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821568</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*86.73</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821569</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*95.55</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821570</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*102.90</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821571</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>132</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*117.60</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821572</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*135.24</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>821573</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>186</v>
+      </c>
+      <c r="G47" s="2">
+        <v>9</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*149.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821574</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*174.93</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821576</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*214.62</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>821578</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>198</v>
+      </c>
+      <c r="G50" s="2">
+        <v>5</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*292.53</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>821580</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>156</v>
+      </c>
+      <c r="G51" s="2">
+        <v>9</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*370.44</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>856979</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*448.35</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>856980</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*449.82</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="2">
       <c r="A54" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B54" s="8"/>
       <c r="C54" s="8"/>
       <c r="D54" s="8"/>
       <c r="E54" s="8"/>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>824824</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*73.50</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>824825</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>218</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*82.32</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824826</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>222</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*91.14</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>824827</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>226</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*99.96</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>824828</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>230</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*108.78</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>824829</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>234</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*126.42</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>824830</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>238</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*144.06</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>824831</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*163.17</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>824832</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>246</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*189.63</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>824833</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G64" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*235.20</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>824834</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*74.97</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>824835</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*83.79</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>824836</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*92.61</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>824837</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>128</v>
+      </c>
+      <c r="G68" s="2">
+        <v>3</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*101.43</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>824838</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*110.25</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>824839</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*127.89</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>824840</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*145.53</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>824841</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*164.64</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>824842</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*191.10</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>824843</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*236.67</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="2">
       <c r="A75" s="8" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>844231</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G76" s="2">
         <v>4</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*116.13</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>844232</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G77" s="2">
         <v>7</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*119.07</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>844233</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>234</v>
+      </c>
+      <c r="G78" s="2">
+        <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*126.42</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>844234</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*130.83</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>844235</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G80" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*135.24</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>844236</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*139.65</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>844237</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G82" s="2">
         <v>10</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*145.53</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>844238</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*148.47</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>844239</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*164.64</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>844240</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G85" s="2">
         <v>7</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*167.58</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>844241</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*183.75</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>844242</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*186.69</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>844243</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G88" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*202.86</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>844244</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G89" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*205.80</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>844245</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*232.26</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>844246</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G91" s="2">
         <v>9</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*235.20</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>844247</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*280.77</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>844248</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="G93" s="2">
         <v>9</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*249.90</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" outlineLevel="2">
       <c r="A94" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="8"/>
       <c r="D94" s="8"/>
       <c r="E94" s="8"/>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="8"/>
       <c r="I94" s="8"/>
       <c r="J94" s="8"/>
       <c r="K94" s="8"/>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>954583</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*112.91</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>954584</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*120.15</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>954585</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*128.84</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>954586</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*138.97</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>954587</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*146.21</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>954588</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*162.13</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>954589</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*182.40</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>954590</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*205.56</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>954591</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>393</v>
+      </c>
+      <c r="G103" s="2">
+        <v>1</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*235.96</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>954592</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*263.46</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>954593</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>401</v>
+      </c>
+      <c r="G105" s="2">
+        <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*273.60</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>954594</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>405</v>
+      </c>
+      <c r="G106" s="2">
+        <v>10</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*328.61</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>954595</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*372.03</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>954596</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*424.15</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>954597</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*474.81</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>954598</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*574.70</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>954599</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G111" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*114.36</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>954600</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*123.05</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>954601</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*128.84</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>954602</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*136.07</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>954603</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*144.76</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>954604</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*163.58</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>954605</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*183.85</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>954606</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*205.56</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>954607</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*240.30</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>954608</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*270.70</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>954609</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>463</v>
+      </c>
+      <c r="G121" s="2">
+        <v>7</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*286.62</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>954610</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="G122" s="2">
         <v>10</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*338.74</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>954611</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G123" s="2">
         <v>10</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*387.96</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>954612</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G124" s="2">
         <v>10</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*434.28</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>954613</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G125" s="2">
         <v>10</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*486.39</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>954614</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G126" s="2">
         <v>10</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*590.62</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>