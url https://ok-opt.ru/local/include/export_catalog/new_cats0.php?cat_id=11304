--- v2 (2026-07-11)
+++ v3 (2026-09-21)
@@ -183,249 +183,249 @@
   <si>
     <t>VTf.005.IS.0410150</t>
   </si>
   <si>
     <t>Комплект г/п для смесителя М10х18+М10х35 - G1/2" 150см  (5 /35шт)</t>
   </si>
   <si>
     <t>517.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>Комплект гибкой подводки для смесителя VIEIR</t>
   </si>
   <si>
     <t>GPS-130002</t>
   </si>
   <si>
     <t>BZJ40</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 40см нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>148.47 руб.</t>
+    <t>161.50 руб.</t>
   </si>
   <si>
     <t>GPS-130003</t>
   </si>
   <si>
     <t>BZJ50</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 50см нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>164.64 руб.</t>
+    <t>177.03 руб.</t>
   </si>
   <si>
     <t>GPS-130004</t>
   </si>
   <si>
     <t>BZJ60</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 60см нерж сталь VIEIR (150шт)</t>
   </si>
   <si>
-    <t>180.81 руб.</t>
+    <t>194.11 руб.</t>
   </si>
   <si>
     <t>GPS-130005</t>
   </si>
   <si>
     <t>BZJ80</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 80см нерж сталь VIEIR (100шт)</t>
   </si>
   <si>
-    <t>211.68 руб.</t>
+    <t>228.27 руб.</t>
   </si>
   <si>
     <t>GPS-130006</t>
   </si>
   <si>
     <t>BZJ100</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 100см нерж сталь VIEIR (100шт)</t>
   </si>
   <si>
-    <t>244.02 руб.</t>
+    <t>262.43 руб.</t>
   </si>
   <si>
     <t>GPS-130007</t>
   </si>
   <si>
     <t>BZJ120</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 120см нерж сталь VIEIR (100шт)</t>
   </si>
   <si>
-    <t>276.36 руб.</t>
+    <t>298.15 руб.</t>
   </si>
   <si>
     <t>GPS-130008</t>
   </si>
   <si>
     <t>BZJ150</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 150см нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>323.40 руб.</t>
+    <t>347.84 руб.</t>
   </si>
   <si>
     <t>GPS-130009</t>
   </si>
   <si>
     <t>BZJ200</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 200см нерж сталь VIEIR (50шт)</t>
   </si>
   <si>
-    <t>402.78 руб.</t>
+    <t>433.25 руб.</t>
   </si>
   <si>
     <t>Подводка для смесителя ЖЕСТКАЯ</t>
   </si>
   <si>
     <t>GPS-150011</t>
   </si>
   <si>
     <t>TL50</t>
   </si>
   <si>
     <t>трубка медная хром жесткая 1/2 вн-вн 50cм (1/50шт)</t>
   </si>
   <si>
-    <t>370.44 руб.</t>
+    <t>399.08 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>GPS-150012</t>
   </si>
   <si>
     <t>TL60</t>
   </si>
   <si>
     <t>трубка медная хром жесткая 1/2 вн-вн 60cм (1/50шт)</t>
   </si>
   <si>
-    <t>452.76 руб.</t>
+    <t>487.60 руб.</t>
   </si>
   <si>
     <t>GPS-150013</t>
   </si>
   <si>
     <t>TL80</t>
   </si>
   <si>
     <t>трубка медная хром жесткая 1/2 вн-вн 80cм (1/50шт)</t>
   </si>
   <si>
-    <t>589.47 руб.</t>
+    <t>636.67 руб.</t>
   </si>
   <si>
     <t>GPS-150014</t>
   </si>
   <si>
     <t>TL50A</t>
   </si>
   <si>
     <t>трубка медная хром жесткая 1/2 вн-М10 50cм (1/50шт)</t>
   </si>
   <si>
-    <t>377.79 руб.</t>
+    <t>406.85 руб.</t>
   </si>
   <si>
     <t>GPS-150015</t>
   </si>
   <si>
     <t>TL60A</t>
   </si>
   <si>
     <t>трубка медная хром жесткая 1/2 вн-М10 60cм (1/50шт)</t>
   </si>
   <si>
-    <t>436.59 руб.</t>
+    <t>470.52 руб.</t>
   </si>
   <si>
     <t>GPS-150016</t>
   </si>
   <si>
     <t>TL80A</t>
   </si>
   <si>
     <t>трубка медная хром жесткая 1/2 вн-М10 80cм (1/50шт)</t>
   </si>
   <si>
-    <t>595.35 руб.</t>
+    <t>641.33 руб.</t>
   </si>
   <si>
     <t>GPS-150017</t>
   </si>
   <si>
     <t>PV15</t>
   </si>
   <si>
     <t>соединитель для жесткой подводки 1/2нар х 10мм</t>
   </si>
   <si>
-    <t>142.59 руб.</t>
+    <t>153.73 руб.</t>
   </si>
   <si>
     <t>GPS-150018</t>
   </si>
   <si>
     <t>PV16</t>
   </si>
   <si>
     <t>соединитель для жесткой подводки 1/2вн х 10мм</t>
   </si>
   <si>
-    <t>179.34 руб.</t>
+    <t>192.55 руб.</t>
   </si>
   <si>
     <t>GPS-150019</t>
   </si>
   <si>
     <t>PV17</t>
   </si>
   <si>
     <t>угольник для жесткой подводки 1/2вн х 10мм</t>
   </si>
   <si>
-    <t>210.21 руб.</t>
+    <t>226.72 руб.</t>
   </si>
   <si>
     <t>GPS-150020</t>
   </si>
   <si>
     <t>PV18</t>
   </si>
   <si>
     <t>угольник для жесткой подводки 1/2нар х 10мм</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителей VALTEC</t>
   </si>
   <si>
     <t>VLC-1213001</t>
   </si>
   <si>
     <t>VTf.003.IS.0418030</t>
   </si>
   <si>
     <t>г/п для воды М10х18 - G1/2" 30см Гайка-Н.сталь/ниппель-Н.сталь  (10 /360шт)</t>
   </si>
   <si>
     <t>114.00 руб.</t>
   </si>
@@ -600,204 +600,204 @@
   <si>
     <t>VLC-1213016</t>
   </si>
   <si>
     <t>VTf.004.IS.0435150</t>
   </si>
   <si>
     <t>г/п для воды М10х35 - G1/2" 150см Гайка-Н.сталь/ниппель-Н.сталь (10 /70шт)</t>
   </si>
   <si>
     <t>272.00 руб.</t>
   </si>
   <si>
     <t>Комплект гибкой подводки для смесителя VIEIR с внешним силиконовым слоем</t>
   </si>
   <si>
     <t>GPS-170002</t>
   </si>
   <si>
     <t>BZEJ40</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 40см нержавейка в СИЛИКОН покрытии VIEIR (5/75шт)</t>
   </si>
   <si>
-    <t>157.29 руб.</t>
+    <t>170.81 руб.</t>
   </si>
   <si>
     <t>GPS-170003</t>
   </si>
   <si>
     <t>BZEJ50</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 50см нержавейка в СИЛИКОН покрытии VIEIR (5/75шт)</t>
   </si>
   <si>
-    <t>174.93 руб.</t>
+    <t>189.45 руб.</t>
   </si>
   <si>
     <t>GPS-170004</t>
   </si>
   <si>
     <t>BZEJ60</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 60см нержавейка в СИЛИКОН покрытии VIEIR (5/75шт)</t>
   </si>
   <si>
-    <t>192.57 руб.</t>
+    <t>208.08 руб.</t>
   </si>
   <si>
     <t>GPS-170005</t>
   </si>
   <si>
     <t>BZEJ80</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 80см нержавейка в СИЛИКОН покрытии VIEIR (5/50шт)</t>
   </si>
   <si>
-    <t>229.32 руб.</t>
+    <t>246.90 руб.</t>
   </si>
   <si>
     <t>GPS-170006</t>
   </si>
   <si>
     <t>BZEJ100</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 100см нержавейка в СИЛИКОН покрытии VIEIR (5/50шт)</t>
   </si>
   <si>
-    <t>266.07 руб.</t>
+    <t>287.28 руб.</t>
   </si>
   <si>
     <t>GPS-170007</t>
   </si>
   <si>
     <t>BZEJ120</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 120см нержавейка в СИЛИКОН покрытии VIEIR (5/25шт)</t>
   </si>
   <si>
-    <t>302.82 руб.</t>
+    <t>324.55 руб.</t>
   </si>
   <si>
     <t>GPS-170008</t>
   </si>
   <si>
     <t>BZEJ150</t>
   </si>
   <si>
     <t>Комплект подводки для смесителя 150см нержавейка в СИЛИКОН покрытии VIEIR (5/25шт)</t>
   </si>
   <si>
-    <t>355.74 руб.</t>
+    <t>383.56 руб.</t>
   </si>
   <si>
     <t>Комплект гибкой подводки PEX для смесителя VER-PRO</t>
   </si>
   <si>
     <t>GPS-190001</t>
   </si>
   <si>
     <t>VP40J</t>
   </si>
   <si>
     <t>Подводка PEX для смесителя 40 см  "VER-PRO" (135/5пар)</t>
   </si>
   <si>
-    <t>239.61 руб.</t>
+    <t>257.77 руб.</t>
   </si>
   <si>
     <t>GPS-190002</t>
   </si>
   <si>
     <t>VP50J</t>
   </si>
   <si>
     <t>Подводка PEX для смесителя 50 см  "VER-PRO" (105/5пар)</t>
   </si>
   <si>
-    <t>258.72 руб.</t>
+    <t>279.51 руб.</t>
   </si>
   <si>
     <t>GPS-190003</t>
   </si>
   <si>
     <t>VP60J</t>
   </si>
   <si>
     <t>Подводка PEX для смесителя 60 см  "VER-PRO" (135/5пар)</t>
   </si>
   <si>
-    <t>279.30 руб.</t>
+    <t>301.25 руб.</t>
   </si>
   <si>
     <t>GPS-190004</t>
   </si>
   <si>
     <t>VP80J</t>
   </si>
   <si>
     <t>Подводка PEX для смесителя 80 см  "VER-PRO" (105/5пар)</t>
   </si>
   <si>
-    <t>317.52 руб.</t>
+    <t>343.18 руб.</t>
   </si>
   <si>
     <t>GPS-190005</t>
   </si>
   <si>
     <t>VP100J</t>
   </si>
   <si>
     <t>Подводка PEX для смесителя 100 см  "VER-PRO" (105/5пар)</t>
   </si>
   <si>
     <t>GPS-190006</t>
   </si>
   <si>
     <t>VP150J</t>
   </si>
   <si>
     <t>Подводка PEX для смесителя 150 см  "VER-PRO" (35/5пар)</t>
   </si>
   <si>
     <t>GPS-190007</t>
   </si>
   <si>
     <t>VP200J</t>
   </si>
   <si>
     <t>Подводка PEX для смесителя 200 см  "VER-PRO" (25/5пар)</t>
   </si>
   <si>
-    <t>493.92 руб.</t>
+    <t>532.63 руб.</t>
   </si>
   <si>
     <t>Комплект гибкой подводки для смесителя ELKA латунь</t>
   </si>
   <si>
     <t>ELK-200433</t>
   </si>
   <si>
     <t>EL.LK.103.31.0020</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 1/2"*М10 (пара),  20см., гайка латунь, ELKA серия LUX (упак. 200шт)</t>
   </si>
   <si>
     <t>201.22 руб.</t>
   </si>
   <si>
     <t>ELK-200434</t>
   </si>
   <si>
     <t>EL.LK.103.31.0030</t>
   </si>
   <si>
     <t>Гибкая подводка для смесителя 1/2"*М10 (пара),  30см., гайка латунь, ELKA серия LUX (упак. 160шт)</t>
   </si>
@@ -3570,51 +3570,51 @@
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821607</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*318.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821608</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
@@ -3636,52 +3636,52 @@
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*395.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821609</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>28</v>
+      <c r="G10" s="2">
+        <v>9</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*406.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821610</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -3707,51 +3707,51 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*449.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821611</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*517.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="2">
       <c r="A13" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
@@ -3770,662 +3770,662 @@
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*148.47</f>
+        <f>J14*161.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>821630</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*164.64</f>
+        <f>J15*177.03</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>821631</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*180.81</f>
+        <f>J16*194.11</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>821632</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*211.68</f>
+        <f>J17*228.27</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>821633</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*244.02</f>
+        <f>J18*262.43</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>821634</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*276.36</f>
+        <f>J19*298.15</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>821635</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="G20" s="2">
-        <v>5</v>
+      <c r="G20" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*323.40</f>
+        <f>J20*347.84</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823105</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*402.78</f>
+        <f>J21*433.25</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
         <v>84</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824882</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*370.44</f>
+        <f>J23*399.08</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824883</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*452.76</f>
+        <f>J24*487.60</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824884</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2">
         <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*589.47</f>
+        <f>J25*636.67</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824885</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>4</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*377.79</f>
+        <f>J26*406.85</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824886</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*436.59</f>
+        <f>J27*470.52</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824887</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2">
         <v>4</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*595.35</f>
+        <f>J28*641.33</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825376</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*142.59</f>
+        <f>J29*153.73</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>825377</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*179.34</f>
+        <f>J30*192.55</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>825378</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*210.21</f>
+        <f>J31*226.72</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>825379</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*179.34</f>
+        <f>J32*194.11</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>821612</v>
       </c>
@@ -4595,124 +4595,124 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*153.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>821617</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*195.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>821618</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*221.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>821619</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G41" s="2">
         <v>7</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*254.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>821620</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
@@ -4735,121 +4735,121 @@
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*129.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>821621</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*137.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>821622</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*140.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>821623</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*139.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>821624</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D46" s="1" t="s">
@@ -4913,617 +4913,617 @@
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>821626</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*222.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>821627</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="G49" s="2">
-        <v>7</v>
+      <c r="G49" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*272.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" outlineLevel="2">
       <c r="A50" s="8" t="s">
         <v>190</v>
       </c>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="8"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>824875</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*157.29</f>
+        <f>J51*170.81</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>824876</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="G52" s="2">
-        <v>0</v>
+      <c r="G52" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*174.93</f>
+        <f>J52*189.45</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>824877</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="G53" s="2">
-        <v>0</v>
+      <c r="G53" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*192.57</f>
+        <f>J53*208.08</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>824878</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="G54" s="2">
-        <v>10</v>
+      <c r="G54" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*229.32</f>
+        <f>J54*246.90</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>824879</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="G55" s="2">
-        <v>0</v>
+      <c r="G55" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*266.07</f>
+        <f>J55*287.28</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>824880</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G56" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*302.82</f>
+        <f>J56*324.55</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824881</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="G57" s="2">
-        <v>3</v>
+      <c r="G57" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*355.74</f>
+        <f>J57*383.56</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="2">
       <c r="A58" s="8" t="s">
         <v>219</v>
       </c>
       <c r="B58" s="8"/>
       <c r="C58" s="8"/>
       <c r="D58" s="8"/>
       <c r="E58" s="8"/>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
       <c r="J58" s="8"/>
       <c r="K58" s="8"/>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>844249</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="G59" s="2" t="s">
-        <v>23</v>
+      <c r="G59" s="2">
+        <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*239.61</f>
+        <f>J59*257.77</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>844250</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G60" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*258.72</f>
+        <f>J60*279.51</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>844251</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>231</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*279.30</f>
+        <f>J61*301.25</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>844252</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>235</v>
       </c>
       <c r="G62" s="2">
         <v>6</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*317.52</f>
+        <f>J62*343.18</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>844253</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*355.74</f>
+        <f>J63*383.56</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>844254</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G64" s="2">
         <v>10</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*452.76</f>
+        <f>J64*487.60</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>844255</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*493.92</f>
+        <f>J65*532.63</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="2">
       <c r="A66" s="8" t="s">
         <v>246</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="8"/>
       <c r="I66" s="8"/>
       <c r="J66" s="8"/>
       <c r="K66" s="8"/>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>954615</v>
       </c>
@@ -5623,86 +5623,86 @@
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*235.96</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>954618</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>262</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*251.88</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>954619</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*267.81</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>954620</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D72" s="1" t="s">
@@ -5727,52 +5727,52 @@
         <v>89</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*306.89</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>954621</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="G73" s="2" t="s">
-        <v>28</v>
+      <c r="G73" s="2">
+        <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*337.29</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>954622</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D74" s="1" t="s">
@@ -5868,51 +5868,51 @@
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*486.39</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>954625</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>89</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*525.48</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A22:K22"/>