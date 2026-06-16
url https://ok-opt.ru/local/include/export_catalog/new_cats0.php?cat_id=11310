--- v4 (2026-04-29)
+++ v5 (2026-06-16)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1941">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2246">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,263 +70,263 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны шаровые запорные для ВОДЫ</t>
   </si>
   <si>
     <t>Краны запорные шаровые</t>
   </si>
   <si>
     <t>Краны шаровые АТМ</t>
   </si>
   <si>
     <t>ZAP-330001</t>
   </si>
   <si>
     <t>VR205-01</t>
   </si>
   <si>
     <t>Кран шар. АТМ стандарт проход бабочка 1/2" вн.-вн. (14/160шт)</t>
   </si>
   <si>
     <t>224.91 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ZAP-330002</t>
+  </si>
+  <si>
+    <t>VR205-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  бабочка 3/4" вн.-вн. (10/120шт)</t>
+  </si>
+  <si>
+    <t>311.64 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>ZAP-330003</t>
+  </si>
+  <si>
+    <t>VR205-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  бабочка 1" вн.-вн. (10/100шт)</t>
+  </si>
+  <si>
+    <t>486.57 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-330004</t>
+  </si>
+  <si>
+    <t>VR206-01</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход бабочка 1/2" вн.-нар. (10/160шт)</t>
+  </si>
+  <si>
+    <t>232.26 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330005</t>
+  </si>
+  <si>
+    <t>VR206-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход бабочка 3/4" вн.-нар. (10/120шт)</t>
+  </si>
+  <si>
+    <t>324.87 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330006</t>
+  </si>
+  <si>
+    <t>VR206-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход бабочка 1" вн.-нар. (10/100шт)</t>
+  </si>
+  <si>
+    <t>508.62 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330007</t>
+  </si>
+  <si>
+    <t>VR207-01</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  рукоятка 1/2" вн.-вн. (14/160шт)</t>
+  </si>
+  <si>
+    <t>227.85 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330008</t>
+  </si>
+  <si>
+    <t>VR207-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  рукоятка 3/4" вн.-вн. (14/160шт)</t>
+  </si>
+  <si>
+    <t>318.99 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330009</t>
+  </si>
+  <si>
+    <t>VR207-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход  рукоятка 1" вн.-вн. (10/100шт)</t>
+  </si>
+  <si>
+    <t>483.63 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330013</t>
+  </si>
+  <si>
+    <t>VR208-01</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход рукоятка 1/2" вн.-нар. (10/160шт)</t>
+  </si>
+  <si>
+    <t>ZAP-330014</t>
+  </si>
+  <si>
+    <t>VR208-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход рукоятка 3/4" вн.-нар. (10/120шт)</t>
+  </si>
+  <si>
+    <t>329.28 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330015</t>
+  </si>
+  <si>
+    <t>VR208-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход рукоятка 1" вн.-нар. (10/100шт)</t>
+  </si>
+  <si>
+    <t>502.74 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC BASE</t>
+  </si>
+  <si>
+    <t>VLC-1134001</t>
+  </si>
+  <si>
+    <t>VT.247.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. датчика темп., 1/2" (16 /144шт)</t>
+  </si>
+  <si>
+    <t>640.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...152 lines deleted...]
-    <t>640.00 руб.</t>
+    <t>VLC-1134002</t>
+  </si>
+  <si>
+    <t>VT.247.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. датчика темп., 3/4" (12 /108шт)</t>
+  </si>
+  <si>
+    <t>934.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134003</t>
+  </si>
+  <si>
+    <t>VT.247.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. датчика темп., 1" (8 /64шт)</t>
+  </si>
+  <si>
+    <t>1 424.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134004</t>
+  </si>
+  <si>
+    <t>VT.806.N.0404</t>
+  </si>
+  <si>
+    <t>Кран шаровой для подключения  манометра, 1/2"нар -1/2"вн. (8 /128шт)</t>
+  </si>
+  <si>
+    <t>658.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-1134002</t>
-[...34 lines deleted...]
-  <si>
     <t>VLC-1134005</t>
   </si>
   <si>
     <t>VT.806.N.0402</t>
   </si>
   <si>
     <t>Кран шаровой для подключения  манометра, 1/2"нар -1/4"вн. (10 /160шт)</t>
   </si>
   <si>
     <t>569.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1134006</t>
   </si>
   <si>
     <t>VT.806.N.0403</t>
   </si>
   <si>
     <t>Кран шаровой для подключения  манометра, 1/2"нар -3/8"вн. (9 /144шт)</t>
   </si>
   <si>
     <t>541.00 руб.</t>
   </si>
   <si>
     <t>VLC-1134007</t>
   </si>
   <si>
     <t>VT.807.N.0404</t>
   </si>
   <si>
     <t>Кран шаровой для подключения  манометра, 1/2"вн. -1/2"вн. (10 /160шт)</t>
   </si>
   <si>
     <t>550.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
@@ -1168,2877 +1168,3327 @@
   <si>
     <t>1 178.00 руб.</t>
   </si>
   <si>
     <t>VLC-411070</t>
   </si>
   <si>
     <t>VT.294.N.05</t>
   </si>
   <si>
     <t>Кран шар. со встроенным прямым фильтром, рукоятка бабочка 3/4" вн.-вн. (5 /20шт)</t>
   </si>
   <si>
     <t>2 135.00 руб.</t>
   </si>
   <si>
     <t>VLC-411071</t>
   </si>
   <si>
     <t>VT.298.NR.04</t>
   </si>
   <si>
     <t>КФРД - Кран шар. со встроенным фильтром и редуктором давления, рукоятка бабочка 1/2" вн.-вн. (правый</t>
   </si>
   <si>
+    <t>1 937.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411072</t>
+  </si>
+  <si>
+    <t>VT.299.NL.04</t>
+  </si>
+  <si>
+    <t>КФРД - Кран шар. со встроенным фильтром и редуктором давления, рукоятка бабочка 1/2" вн.-вн. (левый)</t>
+  </si>
+  <si>
+    <t>VLC-411073</t>
+  </si>
+  <si>
+    <t>VT.330.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. MINI 1/2" вн.-вн. (25 /400шт)</t>
+  </si>
+  <si>
+    <t>502.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411074</t>
+  </si>
+  <si>
+    <t>VT.331.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. MINI 1/2" вн.-нар. (20 /400шт)</t>
+  </si>
+  <si>
+    <t>449.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411075</t>
+  </si>
+  <si>
+    <t>VT.360.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. трехходовой, тип L 1/2" вн.-вн.-вн. (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 198.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411076</t>
+  </si>
+  <si>
+    <t>VT.360.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. трехходовой, тип L 3/4" вн.-вн.-вн. (4 /48шт)</t>
+  </si>
+  <si>
+    <t>2 093.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411077</t>
+  </si>
+  <si>
+    <t>VT.361.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. трехходовой, тип Т 1/2" вн.-вн.-вн. (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 195.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411078</t>
+  </si>
+  <si>
+    <t>VT.361.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. трехходовой, тип Т 3/4" вн.-вн.-вн. (4 /48шт)</t>
+  </si>
+  <si>
+    <t>2 056.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411079</t>
+  </si>
+  <si>
+    <t>VT.260.N.0606</t>
+  </si>
+  <si>
+    <t>Кран шаровой с накидной гайкой 1" вн.-нар. (1 /60шт)</t>
+  </si>
+  <si>
+    <t>1 219.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411080</t>
+  </si>
+  <si>
+    <t>VT.260.N.0505</t>
+  </si>
+  <si>
+    <t>Кран шаровой с накидной гайкой 3/4" вн.-нар. (1 /96шт)</t>
+  </si>
+  <si>
+    <t>829.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411081</t>
+  </si>
+  <si>
+    <t>VT.430.N.04</t>
+  </si>
+  <si>
+    <t>Кран дренажный 1/2" (16 /192шт)</t>
+  </si>
+  <si>
+    <t>468.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411082</t>
+  </si>
+  <si>
+    <t>VT.435.N.02</t>
+  </si>
+  <si>
+    <t>Кран дренажный 1/4" (16 /192шт)</t>
+  </si>
+  <si>
+    <t>408.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411084</t>
+  </si>
+  <si>
+    <t>VT.300.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой со встроенным фильтром и редуктором давления (КФРД), универсальный</t>
+  </si>
+  <si>
+    <t>2 859.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900001</t>
+  </si>
+  <si>
+    <t>VT.290.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. с цельным корпусом 1/2" вн.-вн.</t>
+  </si>
+  <si>
+    <t>724.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999002</t>
+  </si>
+  <si>
+    <t>VT.260.N.0404</t>
+  </si>
+  <si>
+    <t>Кран шаровой с накидной гайкой 1/2" вн.-нар.</t>
+  </si>
+  <si>
+    <t>590.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999003</t>
+  </si>
+  <si>
+    <t>VT.266.NS.0404</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE угловой с накидной гайкой 1/2" вн.-вн. (короткий)</t>
+  </si>
+  <si>
+    <t>653.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999004</t>
+  </si>
+  <si>
+    <t>VT.266.NS.0505</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE угловой с накидной гайкой 3/4" вн.-вн. (короткий)</t>
+  </si>
+  <si>
+    <t>969.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999005</t>
+  </si>
+  <si>
+    <t>VT.267.NS.0404</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE угловой с накидной гайкой 1/2" вн.-нар. (короткий)</t>
+  </si>
+  <si>
+    <t>663.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999006</t>
+  </si>
+  <si>
+    <t>VT.267.NS.0505</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE угловой с накидной гайкой 3/4" вн.-нар. (короткий)</t>
+  </si>
+  <si>
+    <t>994.00 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC COMPACT</t>
+  </si>
+  <si>
+    <t>VLC-412001</t>
+  </si>
+  <si>
+    <t>VT.090.N.04</t>
+  </si>
+  <si>
+    <t>- Кран шар. COMPACT, стальная рукоятка 1/2" вн.-вн.  (15 /240шт)</t>
+  </si>
+  <si>
+    <t>373.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-412002</t>
+  </si>
+  <si>
+    <t>VT.090.N.05</t>
+  </si>
+  <si>
+    <t>- Кран шар. COMPACT, стальная рукоятка 3/4" вн.-вн. (12 /192шт)</t>
+  </si>
+  <si>
+    <t>549.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-412003</t>
+  </si>
+  <si>
+    <t>VT.092.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. COMPACT, рукоятка бабочка 1/2" вн.-вн.  (20 /320шт)</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-412004</t>
+  </si>
+  <si>
+    <t>VT.092.N.05</t>
+  </si>
+  <si>
+    <t>- Кран шар. COMPACT, рукоятка бабочка 3/4" вн.-вн.  (14 /224шт)</t>
+  </si>
+  <si>
+    <t>504.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-412005</t>
+  </si>
+  <si>
+    <t>VT.093.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. COMPACT, рукоятка бабочка 1/2" вн.-нар.  (20 /320шт)</t>
+  </si>
+  <si>
+    <t>307.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-412006</t>
+  </si>
+  <si>
+    <t>VT.093.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. COMPACT, рукоятка бабочка 3/4" вн.-нар.  (12 /192шт)</t>
+  </si>
+  <si>
+    <t>588.00 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC СТАНДАРТ (желтые)</t>
+  </si>
+  <si>
+    <t>VLC-999124</t>
+  </si>
+  <si>
+    <t>VT.120.GN.04</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), длинная рукоятка 1/2", вн.-вн. (60шт)</t>
+  </si>
+  <si>
+    <t>240.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999125</t>
+  </si>
+  <si>
+    <t>VT.120.GN.05</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), длинная рукоятка 3/4", вн.-вн. (50шт)</t>
+  </si>
+  <si>
+    <t>339.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999126</t>
+  </si>
+  <si>
+    <t>VT.121.GN.04</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), длинная рукоятка 1/2", вн.-нар. (60шт)</t>
+  </si>
+  <si>
+    <t>267.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999127</t>
+  </si>
+  <si>
+    <t>VT.121.GN.05</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), длинная рукоятка 3/4", вн.-нар. (50шт)</t>
+  </si>
+  <si>
+    <t>383.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999128</t>
+  </si>
+  <si>
+    <t>VT.121.GN.06</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), длинная рукоятка 1", вн.-нар. (30шт)</t>
+  </si>
+  <si>
+    <t>681.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999129</t>
+  </si>
+  <si>
+    <t>VT.122.GN.04</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), рукоятка бабочка 1/2", вн.-вн. (60шт)</t>
+  </si>
+  <si>
+    <t>300.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999130</t>
+  </si>
+  <si>
+    <t>VT.122.GN.05</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), рукоятка бабочка 3/4", вн.-вн. (50шт)</t>
+  </si>
+  <si>
+    <t>436.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999131</t>
+  </si>
+  <si>
+    <t>VT.123.GN.04</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), рукоятка бабочка 1/2", вн.-нар. (60шт)</t>
+  </si>
+  <si>
+    <t>324.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999132</t>
+  </si>
+  <si>
+    <t>VT.123.GN.05</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), рукоятка бабочка 3/4", вн.-нар. (50шт)</t>
+  </si>
+  <si>
+    <t>473.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999133</t>
+  </si>
+  <si>
+    <t>VT.120.GN.06</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40), длинная рукоятка 1", вн.-вн. (30шт)</t>
+  </si>
+  <si>
+    <t>607.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999134</t>
+  </si>
+  <si>
+    <t>VT.127.GN.04</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40) с полусгоном 1/2", вн.-нар. (60шт)</t>
+  </si>
+  <si>
+    <t>294.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999135</t>
+  </si>
+  <si>
+    <t>VT.127.GN.05</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ (PN40)  с полусгоном 3/4", вн.-нар. (30шт)</t>
+  </si>
+  <si>
+    <t>582.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-999136</t>
+  </si>
+  <si>
+    <t>VT.128.GN.04</t>
+  </si>
+  <si>
+    <t>Кран шар. СТАНДАРТ для подключения датчика температуры, бабочка, 1/2", вн.-нар. (PN40) (50шт)</t>
+  </si>
+  <si>
+    <t>335.00 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC PERFECT усиленные PN100</t>
+  </si>
+  <si>
+    <t>VLC-413001</t>
+  </si>
+  <si>
+    <t>VT.314.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 1/2" вн.-вн.  (12 /72шт)</t>
+  </si>
+  <si>
+    <t>VLC-413002</t>
+  </si>
+  <si>
+    <t>VT.314.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 3/4" вн.-вн. (9 /36шт)</t>
+  </si>
+  <si>
+    <t>1 522.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413003</t>
+  </si>
+  <si>
+    <t>VT.314.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 1" вн.-вн. (6 /24шт)</t>
+  </si>
+  <si>
+    <t>2 696.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413004</t>
+  </si>
+  <si>
+    <t>VT.314.N.07</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 1 1/4" вн.-вн.  (2 /12шт)</t>
+  </si>
+  <si>
+    <t>3 585.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413005</t>
+  </si>
+  <si>
+    <t>VT.314.N.08</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 1 1/2" вн.-вн.  (2 /8шт)</t>
+  </si>
+  <si>
+    <t>5 934.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413006</t>
+  </si>
+  <si>
+    <t>VT.314.N.09</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 2" вн.-вн.  (2 /6шт)</t>
+  </si>
+  <si>
+    <t>8 060.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413007</t>
+  </si>
+  <si>
+    <t>VT.315.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 1/2" вн.-нар.  (9 /54шт)</t>
+  </si>
+  <si>
+    <t>891.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413008</t>
+  </si>
+  <si>
+    <t>VT.315.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 3/4" вн.-нар.  (7 /28шт)</t>
+  </si>
+  <si>
+    <t>1 509.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413009</t>
+  </si>
+  <si>
+    <t>VT.315.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 1" вн.-нар. (4 /16шт)</t>
+  </si>
+  <si>
+    <t>2 463.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413010</t>
+  </si>
+  <si>
+    <t>VT.315.N.07</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, стальная рукоятка 1 1/4" вн.-нар.  (2 /12шт)</t>
+  </si>
+  <si>
+    <t>3 983.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413011</t>
+  </si>
+  <si>
+    <t>VT.317.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, рукоятка бабочка 1/2" вн.-вн. (12 /72шт)</t>
+  </si>
+  <si>
+    <t>818.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413012</t>
+  </si>
+  <si>
+    <t>VT.317.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, рукоятка бабочка 3/4" вн.-вн. (9 /36шт)</t>
+  </si>
+  <si>
+    <t>1 467.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413013</t>
+  </si>
+  <si>
+    <t>VT.317.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, рукоятка бабочка 1" вн.-вн.  (6 /24шт)</t>
+  </si>
+  <si>
+    <t>2 605.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413014</t>
+  </si>
+  <si>
+    <t>VT.318.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, рукоятка бабочка 1/2" вн.-нар. (11 /66шт)</t>
+  </si>
+  <si>
+    <t>855.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413015</t>
+  </si>
+  <si>
+    <t>VT.318.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, рукоятка бабочка 3/4" вн.-нар.  (9 /36шт)</t>
+  </si>
+  <si>
+    <t>1 488.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413016</t>
+  </si>
+  <si>
+    <t>VT.318.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT, рукоятка бабочка 1" вн.-нар. (6 /24шт)</t>
+  </si>
+  <si>
+    <t>2 694.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413017</t>
+  </si>
+  <si>
+    <t>VT.327.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT с полусгоном 1/2" вн.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>974.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413018</t>
+  </si>
+  <si>
+    <t>VT.327.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT с полусгоном 3/4" вн.-нар. (9 /36шт)</t>
+  </si>
+  <si>
+    <t>1 841.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413019</t>
+  </si>
+  <si>
+    <t>VT.327.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT с полусгоном 1" вн.-нар. (5 /20шт)</t>
+  </si>
+  <si>
+    <t>3 201.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413020</t>
+  </si>
+  <si>
+    <t>VT.328.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT угловой с полусгоном 1/2" вн.-нар. (8 /48шт)</t>
+  </si>
+  <si>
+    <t>1 134.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-413021</t>
+  </si>
+  <si>
+    <t>VT.328.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. PERFECT угловой с полусгоном 3/4" вн.-нар. (6 /24шт)</t>
+  </si>
+  <si>
+    <t>1 975.00 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC ГОСТ полнопроходные усиленные</t>
+  </si>
+  <si>
+    <t>VLC-900767</t>
+  </si>
+  <si>
+    <t>VT.414.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 15 (1/2")  вн.-вн. рукоятка ГОСТ полнопроходной (12/48шт)</t>
+  </si>
+  <si>
+    <t>613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900768</t>
+  </si>
+  <si>
+    <t>VT.414.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 20 (3/4")  вн.-вн. рукоятка ГОСТ полнопроходной (6/24шт)</t>
+  </si>
+  <si>
+    <t>1 106.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900777</t>
+  </si>
+  <si>
+    <t>VT.415.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 20 (3/4")  вн.-нар. рукоятка ГОСТ полнопроходной (6/24шт)</t>
+  </si>
+  <si>
+    <t>1 170.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900782</t>
+  </si>
+  <si>
+    <t>VT.417.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 15 (1/2")  вн.-вн. бабочка ГОСТ полнопроходной (14/56шт)</t>
+  </si>
+  <si>
+    <t>565.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900785</t>
+  </si>
+  <si>
+    <t>VT.418.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 15 (1/2")  вн.-нар. бабочка ГОСТ полнопроходной (12/48шт)</t>
+  </si>
+  <si>
+    <t>587.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900786</t>
+  </si>
+  <si>
+    <t>VT.418.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 20 (3/4")  вн.-нар. бабочка ГОСТ полнопроходной (7/28шт)</t>
+  </si>
+  <si>
+    <t>1 060.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900949</t>
+  </si>
+  <si>
+    <t>VT.419.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый полнопроходной, ГОСТ, рукоятка-бабочка  Дн 15 нар.-нар.</t>
+  </si>
+  <si>
+    <t>611.00 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC ГОСТ стандарт (никелированные)</t>
+  </si>
+  <si>
+    <t>VLC-900806</t>
+  </si>
+  <si>
+    <t>VT.120.N.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кран шаровый Дн 15 (1/2")  вн.-вн. рукоятка ГОСТ стандарт </t>
+  </si>
+  <si>
+    <t>318.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900807</t>
+  </si>
+  <si>
+    <t>VT.120.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 20 (3/4")  вн.-вн. рукоятка ГОСТ стандарт</t>
+  </si>
+  <si>
+    <t>453.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900808</t>
+  </si>
+  <si>
+    <t>VT.120.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 25 (1")  вн.-вн. рукоятка ГОСТ стандарт</t>
+  </si>
+  <si>
+    <t>793.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900815</t>
+  </si>
+  <si>
+    <t>VT.121.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 15 (1/2")  вн.-нар. рукоятка ГОСТ стандарт (50шт)</t>
+  </si>
+  <si>
+    <t>349.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900816</t>
+  </si>
+  <si>
+    <t>VT.121.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 20 (3/4")  вн.-нар. рукоятка ГОСТ стандарт (30шт)</t>
+  </si>
+  <si>
+    <t>512.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900821</t>
+  </si>
+  <si>
+    <t>VT.122.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 15 (1/2")  вн.-вн. бабочка ГОСТ стандарт (60шт)</t>
+  </si>
+  <si>
+    <t>308.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900822</t>
+  </si>
+  <si>
+    <t>VT.122.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 20 (3/4")  вн.-вн. бабочка ГОСТ стандарт (50шт)</t>
+  </si>
+  <si>
+    <t>447.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900824</t>
+  </si>
+  <si>
+    <t>VT.123.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 15 (1/2")  вн.-нар. бабочка ГОСТ стандарт (60шт)</t>
+  </si>
+  <si>
+    <t>340.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900825</t>
+  </si>
+  <si>
+    <t>VT.123.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 20 (3/4")  вн.-нар. бабочка ГОСТ стандарт (50шт)</t>
+  </si>
+  <si>
+    <t>498.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900836</t>
+  </si>
+  <si>
+    <t>VT.127.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровый со сгоном Дн 15 (1/2") прямой вн.-нар. бабочка ГОСТ стандарт (шт)</t>
+  </si>
+  <si>
+    <t>386.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900837</t>
+  </si>
+  <si>
+    <t>VT.127.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровый со сгоном Дн 20 (3/4") прямой вн.-нар. бабочка ГОСТ стандарт (30шт)</t>
+  </si>
+  <si>
+    <t>596.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900842</t>
+  </si>
+  <si>
+    <t>VT.128.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2", вн.-вн., для подключения датчика температуры, рукоятка бабочка ГОСТ стандарт (50ш</t>
+  </si>
+  <si>
+    <t>344.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900950</t>
+  </si>
+  <si>
+    <t>VT.121.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровый Дн 25 (1")  вн.-нар. рукоятка ГОСТ стандарт</t>
+  </si>
+  <si>
+    <t>865.00 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC BASE-ГОСТ полнопроходные</t>
+  </si>
+  <si>
+    <t>VLC-902001</t>
+  </si>
+  <si>
+    <t>VT.214S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-вн. DN15 PN40 1/2"</t>
+  </si>
+  <si>
+    <t>530.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902002</t>
+  </si>
+  <si>
+    <t>VT.214S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-вн. DN20 PN40 3/4"</t>
+  </si>
+  <si>
+    <t>807.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902003</t>
+  </si>
+  <si>
+    <t>VT.214S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной  с рукояткой-рычагом  вн.-вн. DN25, PN40, 1"</t>
+  </si>
+  <si>
+    <t>1 369.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902004</t>
+  </si>
+  <si>
+    <t>VT.215S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-нар. DN15 PN40 1/2"</t>
+  </si>
+  <si>
+    <t>585.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902005</t>
+  </si>
+  <si>
+    <t>VT.215S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-нар. DN20 PN40 3/4"</t>
+  </si>
+  <si>
+    <t>875.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902006</t>
+  </si>
+  <si>
+    <t>VT.215S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной  с рукояткой-рычагом  вн.-нар. DN25, PN40, 1"</t>
+  </si>
+  <si>
+    <t>VLC-902007</t>
+  </si>
+  <si>
+    <t>VT.217S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-вн. DN15 PN40 1/2"</t>
+  </si>
+  <si>
+    <t>485.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902008</t>
+  </si>
+  <si>
+    <t>VT.217S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-вн. DN20 PN40 3/4"</t>
+  </si>
+  <si>
+    <t>714.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902009</t>
+  </si>
+  <si>
+    <t>VT.217S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-вн. DN25, PN40, 1"</t>
+  </si>
+  <si>
+    <t>1 320.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902010</t>
+  </si>
+  <si>
+    <t>VT.218S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-нар. DN15 PN40 1/2"</t>
+  </si>
+  <si>
+    <t>508.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902011</t>
+  </si>
+  <si>
+    <t>VT.218S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>821.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902012</t>
+  </si>
+  <si>
+    <t>VT.218S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-нар. DN25, PN40, 1"</t>
+  </si>
+  <si>
+    <t>1 475.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902013</t>
+  </si>
+  <si>
+    <t>VT.219S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой нар.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-902014</t>
+  </si>
+  <si>
+    <t>VT.219S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой нар.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>867.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902015</t>
+  </si>
+  <si>
+    <t>VT.219S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой нар.-нар. DN25, PN40, 1"</t>
+  </si>
+  <si>
+    <t>1 548.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902016</t>
+  </si>
+  <si>
+    <t>VT.226S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой нар.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-902017</t>
+  </si>
+  <si>
+    <t>VT.226S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой нар.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>1 111.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902018</t>
+  </si>
+  <si>
+    <t>VT.227S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>603.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902019</t>
+  </si>
+  <si>
+    <t>VT.227S.NW.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном с белой рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-902020</t>
+  </si>
+  <si>
+    <t>VT.227S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>966.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902021</t>
+  </si>
+  <si>
+    <t>VT.227S.NW.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>VLC-902022</t>
+  </si>
+  <si>
+    <t>VT.227S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой вн.-нар. DN25, PN40, 1"</t>
+  </si>
+  <si>
+    <t>2 109.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902023</t>
+  </si>
+  <si>
+    <t>VT.227S.NRW.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ  со сгоном и штуцером с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>1 044.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902024</t>
+  </si>
+  <si>
+    <t>VT.228S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>848.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902025</t>
+  </si>
+  <si>
+    <t>VT.228S.NW.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с белой рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>VLC-902026</t>
+  </si>
+  <si>
+    <t>VT.228S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>1 380.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902027</t>
+  </si>
+  <si>
+    <t>VT.228S.NW.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>VLC-902028</t>
+  </si>
+  <si>
+    <t>VT.228S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой вн.-нар. DN25, PN40, 1"</t>
+  </si>
+  <si>
+    <t>2 344.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902029</t>
+  </si>
+  <si>
+    <t>VT.228S.NRW.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угл со сгоном и штуцером с белой рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>881.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902030</t>
+  </si>
+  <si>
+    <t>VT.228S.NRW.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угл со сгоном и штуцером с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>1 336.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902031</t>
+  </si>
+  <si>
+    <t>VT.229S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой нар.-нар. DN15, PN40, 1/2"</t>
+  </si>
+  <si>
+    <t>889.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902032</t>
+  </si>
+  <si>
+    <t>VT.229S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой нар.-нар. DN20, PN40, 3/4"</t>
+  </si>
+  <si>
+    <t>1 379.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902033</t>
+  </si>
+  <si>
+    <t>VT.247S.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой с патрубком под датчик температуры вн.-вн. с рукоятка-бабочка DN15, PN40, 1/2" (ГОСТ)</t>
+  </si>
+  <si>
+    <t>685.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902034</t>
+  </si>
+  <si>
+    <t>VT.247S.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой с патрубком под датчик температуры вн.-вн. с рукоятка-бабочка DN20, PN40, 3/4" (ГОСТ)</t>
+  </si>
+  <si>
+    <t>930.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902035</t>
+  </si>
+  <si>
+    <t>VT.247S.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой с патрубком под датчик температуры вн.-вн. с рукоятка-бабочка DN25, PN40, 1" (ГОСТ)</t>
+  </si>
+  <si>
+    <t>1 307.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902036</t>
+  </si>
+  <si>
+    <t>VTc.720S.NE.0005</t>
+  </si>
+  <si>
+    <t>Кран шаровой коллекторный 3/4" (евроконус) (ГОСТ)</t>
+  </si>
+  <si>
+    <t>699.00 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VIEIR</t>
+  </si>
+  <si>
+    <t>Краны шаровые VIEIR BASIC</t>
+  </si>
+  <si>
+    <t>STP-410014</t>
+  </si>
+  <si>
+    <t>VR1119</t>
+  </si>
+  <si>
+    <t>Кран дренажный со съёмным металлическим штуцером 1/2"  (200/1шт)</t>
+  </si>
+  <si>
+    <t>398.37 руб.</t>
+  </si>
+  <si>
+    <t>VER-000127</t>
+  </si>
+  <si>
+    <t>VER61</t>
+  </si>
+  <si>
+    <t>Кран шаровой с удлиненным штоком 1/2" F/F НИКЕЛЬ "ViEiR"(96/6шт)</t>
+  </si>
+  <si>
+    <t>646.80 руб.</t>
+  </si>
+  <si>
+    <t>VER-000157</t>
+  </si>
+  <si>
+    <t>VR200-07</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2 1/2" F/F  (ручка) НИКЕЛЬ  "ViEiR"(4/1шт)</t>
+  </si>
+  <si>
+    <t>8 212.89 руб.</t>
+  </si>
+  <si>
+    <t>VER-000158</t>
+  </si>
+  <si>
+    <t>VR200-08</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3" F/F  (ручка) НИКЕЛЬ  "ViEiR"(4/1шт)</t>
+  </si>
+  <si>
+    <t>11 692.38 руб.</t>
+  </si>
+  <si>
+    <t>VER-000159</t>
+  </si>
+  <si>
+    <t>VR200-09</t>
+  </si>
+  <si>
+    <t>Кран шаровой 4" F/F  (ручка) НИКЕЛЬ  "ViEiR"(2/1шт)</t>
+  </si>
+  <si>
+    <t>17 199.00 руб.</t>
+  </si>
+  <si>
+    <t>VER-000301</t>
+  </si>
+  <si>
+    <t>VER62</t>
+  </si>
+  <si>
+    <t>Кран шаровой с удлиненным штоком 1/2" вн-нар "ViEiR"(96/12шт)</t>
+  </si>
+  <si>
+    <t>673.26 руб.</t>
+  </si>
+  <si>
+    <t>VER-000381</t>
+  </si>
+  <si>
+    <t>VER48A</t>
+  </si>
+  <si>
+    <t>Кран угловой с американкой и кольцевым уплотнением 3/4" "ViEiR"(64/8шт)</t>
+  </si>
+  <si>
+    <t>951.09 руб.</t>
+  </si>
+  <si>
+    <t>VER-000382</t>
+  </si>
+  <si>
+    <t>VER48B</t>
+  </si>
+  <si>
+    <t>914.34 руб.</t>
+  </si>
+  <si>
+    <t>VER-001241</t>
+  </si>
+  <si>
+    <t>VR169</t>
+  </si>
+  <si>
+    <t>Кран шаровой mini сливной со штуцером,никелированный G3/8" (100/5шт)</t>
+  </si>
+  <si>
+    <t>251.37 руб.</t>
+  </si>
+  <si>
+    <t>VER-001321</t>
+  </si>
+  <si>
+    <t>VR230FF</t>
+  </si>
+  <si>
+    <t>Кран шаровой с пластиковой ручкой Г/Г 1/2" (120/12шт)</t>
+  </si>
+  <si>
+    <t>418.95 руб.</t>
+  </si>
+  <si>
+    <t>VER-001322</t>
+  </si>
+  <si>
+    <t>VR230FM</t>
+  </si>
+  <si>
+    <t>Кран шаровой с пластиковой ручкой Г/Ш 1/2" (120/12шт)</t>
+  </si>
+  <si>
+    <t>441.00 руб.</t>
+  </si>
+  <si>
+    <t>VER-001329</t>
+  </si>
+  <si>
+    <t>VR213-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой с отводом m10 под датчик температуры Г/Г 1/2" (112/14шт)</t>
+  </si>
+  <si>
+    <t>492.45 руб.</t>
+  </si>
+  <si>
+    <t>VER-001330</t>
+  </si>
+  <si>
+    <t>VR213-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой с отводом m10 под датчик температуры Г/Г 3/4" (96/12шт)</t>
+  </si>
+  <si>
+    <t>695.31 руб.</t>
+  </si>
+  <si>
+    <t>VER-001751</t>
+  </si>
+  <si>
+    <t>VERS56-1</t>
+  </si>
+  <si>
+    <t>Кран прямой никелированный с накидной гайкой 1/2"Fx1/2"M (112/14шт)</t>
+  </si>
+  <si>
+    <t>448.35 руб.</t>
+  </si>
+  <si>
+    <t>VER-001752</t>
+  </si>
+  <si>
+    <t>VERS56-2</t>
+  </si>
+  <si>
+    <t>Кран прямой никелированный с накидной гайкой 3/4"Fx3/4"M (80/10шт)</t>
+  </si>
+  <si>
+    <t>554.19 руб.</t>
+  </si>
+  <si>
+    <t>VER-001753</t>
+  </si>
+  <si>
+    <t>VERS56-3</t>
+  </si>
+  <si>
+    <t>Кран прямой никелированный с накидной гайкой 1"Fx1"M (48/6шт)</t>
+  </si>
+  <si>
+    <t>843.78 руб.</t>
+  </si>
+  <si>
+    <t>VER-001754</t>
+  </si>
+  <si>
+    <t>VERS54</t>
+  </si>
+  <si>
+    <t>Кран угловой никелированный с накидной гайкой 1" (48/8шт)</t>
+  </si>
+  <si>
+    <t>1 330.35 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310001</t>
+  </si>
+  <si>
+    <t>VR200-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1/2" вн.-вн. (14/112шт)</t>
+  </si>
+  <si>
+    <t>433.65 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310002</t>
+  </si>
+  <si>
+    <t>VR200-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 3/4" вн.-вн. (10/80шт)</t>
+  </si>
+  <si>
+    <t>633.57 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310003</t>
+  </si>
+  <si>
+    <t>VR200-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1" вн.-вн. (10/60шт)</t>
+  </si>
+  <si>
+    <t>995.19 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310004</t>
+  </si>
+  <si>
+    <t>VR200-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/4" вн.-вн. (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 597.89 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310005</t>
+  </si>
+  <si>
+    <t>VR200-05</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/2" вн.-вн. (4/24шт)</t>
+  </si>
+  <si>
+    <t>2 569.56 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310006</t>
+  </si>
+  <si>
+    <t>VR200-06</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 2" вн.-вн. (2/12шт)</t>
+  </si>
+  <si>
+    <t>3 974.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310007</t>
+  </si>
+  <si>
+    <t>VR202-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1/2" вн.-нар. (14/112шт)</t>
+  </si>
+  <si>
+    <t>457.17 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310008</t>
+  </si>
+  <si>
+    <t>VR202-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 3/4" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>667.38 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310009</t>
+  </si>
+  <si>
+    <t>VR202-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1" вн.-нар. (10/60шт)</t>
+  </si>
+  <si>
+    <t>1 065.75 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310010</t>
+  </si>
+  <si>
+    <t>VR202-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/4" вн.-нар. (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 671.39 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310011</t>
+  </si>
+  <si>
+    <t>VR202-05</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/2" вн.-нар. (4/24шт)</t>
+  </si>
+  <si>
+    <t>2 701.86 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310012</t>
+  </si>
+  <si>
+    <t>VR202-06</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 2" вн.-нар. (2/12шт)</t>
+  </si>
+  <si>
+    <t>4 139.52 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310013</t>
+  </si>
+  <si>
+    <t>VR201-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1/2" вн.-вн. (14/112шт)</t>
+  </si>
+  <si>
+    <t>410.13 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310014</t>
+  </si>
+  <si>
+    <t>VR201-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 3/4" вн.-вн. (10/80шт)</t>
+  </si>
+  <si>
+    <t>627.69 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310015</t>
+  </si>
+  <si>
+    <t>VR201-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1" вн.-вн. (10/60шт)</t>
+  </si>
+  <si>
+    <t>973.14 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310016</t>
+  </si>
+  <si>
+    <t>VR203-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1/2" вн.-нар. (10/112шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310017</t>
+  </si>
+  <si>
+    <t>VR203-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 3/4" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>677.67 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310018</t>
+  </si>
+  <si>
+    <t>VR203-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1" вн.-нар. (10/60шт)</t>
+  </si>
+  <si>
+    <t>1 061.34 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310019</t>
+  </si>
+  <si>
+    <t>VR105-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1/2" нар.-нар. (12/120шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310020</t>
+  </si>
+  <si>
+    <t>VR105-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 3/4" нар.-нар. (12/120шт)</t>
+  </si>
+  <si>
+    <t>664.44 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310021</t>
+  </si>
+  <si>
+    <t>VR204-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 1/2" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>580.65 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310022</t>
+  </si>
+  <si>
+    <t>VR204-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 3/4" вн.-нар. (8/64шт)</t>
+  </si>
+  <si>
+    <t>871.71 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310023</t>
+  </si>
+  <si>
+    <t>VR204-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 1" вн.-нар. (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 364.16 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310024</t>
+  </si>
+  <si>
+    <t>VR204-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 1 1/4" вн.-нар. (5/30шт)</t>
+  </si>
+  <si>
+    <t>2 252.04 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310025</t>
+  </si>
+  <si>
+    <t>VER47</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный угловой с полусгоном 1/2" вн.-нар. (14/112шт)</t>
+  </si>
+  <si>
+    <t>592.41 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310026</t>
+  </si>
+  <si>
+    <t>VER48</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный угловой с полусгоном 3/4" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310027</t>
+  </si>
+  <si>
+    <t>VER49</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный угловой с полусгоном 1" вн.-нар. (10/60шт)</t>
+  </si>
+  <si>
+    <t>1 484.70 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310028</t>
+  </si>
+  <si>
+    <t>VR204-01A</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка с доп уплотнением  усиленный с полусгоном 1/2" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>617.40 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310029</t>
+  </si>
+  <si>
+    <t>VR204-02A</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка  с доп уплотнением усиленный с полусгоном 3/4" вн.-нар. (8/64шт)</t>
+  </si>
+  <si>
+    <t>912.87 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310030</t>
+  </si>
+  <si>
+    <t>VR204-03А</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка с доп уплотнением усиленный с полусгоном 1" вн.-нар. (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 427.37 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310031</t>
+  </si>
+  <si>
+    <t>VR204-01B</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка усиленный с полусгоном 1/2" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310032</t>
+  </si>
+  <si>
+    <t>VR204-02B</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка усиленный с полусгоном 3/4" вн.-нар. (8/64шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310033</t>
+  </si>
+  <si>
+    <t>VR204-03B</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка усиленный с полусгоном 1" вн.-нар. (6/48шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310034</t>
+  </si>
+  <si>
+    <t>VERS52</t>
+  </si>
+  <si>
+    <t>Кран угловой с накидной гайкой 1/2" вн-вн VR (14/112шт)</t>
+  </si>
+  <si>
+    <t>540.96 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310035</t>
+  </si>
+  <si>
+    <t>VERS53</t>
+  </si>
+  <si>
+    <t>Кран угловой с накидной гайкой 3/4" вн-вн VR (8/96шт)</t>
+  </si>
+  <si>
+    <t>817.32 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310036</t>
+  </si>
+  <si>
+    <t>VERS50</t>
+  </si>
+  <si>
+    <t>Кран прямой с накидной гайкой  1/2" вн-вн VR (14/112шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310037</t>
+  </si>
+  <si>
+    <t>VERS51</t>
+  </si>
+  <si>
+    <t>Кран прямой с накидной гайкой  3/4" вн-вн VR (8/80шт)</t>
+  </si>
+  <si>
+    <t>790.86 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310038</t>
+  </si>
+  <si>
+    <t>GL192</t>
+  </si>
+  <si>
+    <t>Кран шаровой трехходовой 1/2" VR (1/30шт)</t>
+  </si>
+  <si>
+    <t>715.89 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310039</t>
+  </si>
+  <si>
+    <t>GL193</t>
+  </si>
+  <si>
+    <t>Кран шаровой трехходовой 3/4" VR (1/30шт)</t>
+  </si>
+  <si>
+    <t>899.64 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310040</t>
+  </si>
+  <si>
+    <t>GL194</t>
+  </si>
+  <si>
+    <t>Кран шаровой трехходовой 1" VR (1/30шт)</t>
+  </si>
+  <si>
+    <t>1 355.34 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310041</t>
+  </si>
+  <si>
+    <t>VER47A</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка с доп уплотнением  усиленный угловой с полусгоном 1/2" вн.-</t>
+  </si>
+  <si>
+    <t>623.28 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310042</t>
+  </si>
+  <si>
+    <t>VER49A</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка с доп уплотнением  усиленный угловой с полусгоном 1" вн.-на</t>
+  </si>
+  <si>
+    <t>1 528.80 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310043</t>
+  </si>
+  <si>
+    <t>VER47B</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка  усиленный угловой с полусгоном 1/2" вн.-нар. (4/80шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310044</t>
+  </si>
+  <si>
+    <t>VER49B</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка  усиленный угловой с полусгоном 1" вн.-нар. (2/48шт)</t>
+  </si>
+  <si>
+    <t>1 509.69 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310045</t>
+  </si>
+  <si>
+    <t>VERS55</t>
+  </si>
+  <si>
+    <t>Кран прямой с накидной гайкой 1" вн-вн VIEIR (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 250.97 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310046</t>
+  </si>
+  <si>
+    <t>VR203-01A</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, БЕЛАЯ бабочка 1/2" вн.-нар. ViEiR (10/112шт)</t>
+  </si>
+  <si>
+    <t>Краны шаровые VIEIR  VER PRO</t>
+  </si>
+  <si>
+    <t>VER-000160</t>
+  </si>
+  <si>
+    <t>VP224-01</t>
+  </si>
+  <si>
+    <t>Кран шаровый с американкой 1/2"  "VER-PRO" (56шт)</t>
+  </si>
+  <si>
+    <t>VER-000161</t>
+  </si>
+  <si>
+    <t>VP224-02</t>
+  </si>
+  <si>
+    <t>Кран шаровый с американкой 3/4""VER-PRO" (40шт)</t>
+  </si>
+  <si>
+    <t>895.23 руб.</t>
+  </si>
+  <si>
+    <t>VER-000162</t>
+  </si>
+  <si>
+    <t>VP224-03</t>
+  </si>
+  <si>
+    <t>Кран шаровый с американкой1" "VER-PRO" (24шт)</t>
+  </si>
+  <si>
+    <t>1 568.49 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390101</t>
+  </si>
+  <si>
+    <t>VP220-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/F (бабочка) НИКЕЛЬ "VER-PRO" (120/12шт)</t>
+  </si>
+  <si>
+    <t>386.61 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390102</t>
+  </si>
+  <si>
+    <t>VP220-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/F  (бабочка) НИКЕЛЬ"VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>585.06 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390103</t>
+  </si>
+  <si>
+    <t>VP220-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"  F/F (бабочка) НИКЕЛЬ"VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>964.32 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390104</t>
+  </si>
+  <si>
+    <t>VP221-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/М (бабочка) НИКЕЛЬ" VER-PRO"(120/12шт)</t>
+  </si>
+  <si>
+    <t>443.94 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390105</t>
+  </si>
+  <si>
+    <t>VP221-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/М (бабочка) НИКЕЛЬ "VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>608.58 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390106</t>
+  </si>
+  <si>
+    <t>VP221-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"  F/М (бабочка) НИКЕЛЬ"VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>976.08 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390107</t>
+  </si>
+  <si>
+    <t>VP222-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/F  (ручка) НИКЕЛЬ  "VER-PRO"(120/12шт)</t>
+  </si>
+  <si>
+    <t>ZAP-390108</t>
+  </si>
+  <si>
+    <t>VP222-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/F  (ручка)  НИКЕЛЬ "VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>582.12 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390109</t>
+  </si>
+  <si>
+    <t>VP222-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1" F/F ручка) НИКЕЛЬ  "VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>1 002.54 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390110</t>
+  </si>
+  <si>
+    <t>VP222-04</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"1/4" F/F (ручка) НИКЕЛЬ "VER-PRO"(32/4шт)</t>
+  </si>
+  <si>
+    <t>1 425.90 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390111</t>
+  </si>
+  <si>
+    <t>VP222-05</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"1/2" F/F . (ручка) НИКЕЛЬ  "VER-PRO"(24/2шт)</t>
+  </si>
+  <si>
+    <t>2 184.42 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390112</t>
+  </si>
+  <si>
+    <t>VP222-06</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2" F/F  (ручка) НИКЕЛЬ  "VER-PRO"(16/2шт)</t>
+  </si>
+  <si>
+    <t>3 306.03 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390113</t>
+  </si>
+  <si>
+    <t>VP223-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/М (ручка) НИКЕЛЬ "VER-PRO"(120/12шт)</t>
+  </si>
+  <si>
+    <t>430.71 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390114</t>
+  </si>
+  <si>
+    <t>VP223-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/М (ручка) НИКЕЛЬ "VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>593.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390115</t>
+  </si>
+  <si>
+    <t>VP223-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1" F/М  (ручка) НИКЕЛЬ  "VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>1 012.83 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390116</t>
+  </si>
+  <si>
+    <t>VP223-04</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4" F/М  (ручка) НИКЕЛЬ "VER-PRO"(32/4шт)</t>
+  </si>
+  <si>
+    <t>1 515.57 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390117</t>
+  </si>
+  <si>
+    <t>VP223-05</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/2" F/М (ручка) НИКЕЛЬ "VER-PRO"(24/2шт)</t>
+  </si>
+  <si>
+    <t>2 240.28 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390118</t>
+  </si>
+  <si>
+    <t>VP223-06</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2" F/М (ручка) НИКЕЛЬ "VER-PRO"(16/2шт)</t>
+  </si>
+  <si>
+    <t>3 486.84 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые ZEGOR</t>
+  </si>
+  <si>
+    <t>Краны шаровые ZEGOR BASIC</t>
+  </si>
+  <si>
+    <t>ZGR-000001</t>
+  </si>
+  <si>
+    <t>FB11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-вн бабочка (1/80шт)</t>
+  </si>
+  <si>
+    <t>381.10 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000002</t>
+  </si>
+  <si>
+    <t>FB12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-вн бабочка (25/100шт)</t>
+  </si>
+  <si>
+    <t>562.53 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000003</t>
+  </si>
+  <si>
+    <t>FB13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-вн бабочка (15/60шт)</t>
+  </si>
+  <si>
+    <t>743.14 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000004</t>
+  </si>
+  <si>
+    <t>FN11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-нар бабочка (1/80шт)</t>
+  </si>
+  <si>
+    <t>402.87 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000005</t>
+  </si>
+  <si>
+    <t>FN12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-нар бабочка (25/100шт)</t>
+  </si>
+  <si>
+    <t>584.59 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000006</t>
+  </si>
+  <si>
+    <t>FN13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-нар бабочка (15/60шт)</t>
+  </si>
+  <si>
+    <t>872.61 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000007</t>
+  </si>
+  <si>
+    <t>FNN11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" нар-нар бабочка (1/80шт)</t>
+  </si>
+  <si>
+    <t>389.26 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000008</t>
+  </si>
+  <si>
+    <t>FBR11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-вн ручка (25/100шт)</t>
+  </si>
+  <si>
+    <t>415.42 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000009</t>
+  </si>
+  <si>
+    <t>FBR12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-вн ручка (20/80шт)</t>
+  </si>
+  <si>
+    <t>589.48 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000010</t>
+  </si>
+  <si>
+    <t>FBR13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-вн ручка (10/40шт)</t>
+  </si>
+  <si>
+    <t>886.93 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000011</t>
+  </si>
+  <si>
+    <t>FBR14</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/4" вн-вн ручка (16/32шт)</t>
+  </si>
+  <si>
+    <t>1 205.71 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000012</t>
+  </si>
+  <si>
+    <t>FBR15</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/2" вн-вн ручка (10/20шт)</t>
+  </si>
+  <si>
+    <t>1 974.63 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000013</t>
+  </si>
+  <si>
+    <t>FBR16</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 2" вн-вн ручка (6/12шт)</t>
+  </si>
+  <si>
+    <t>3 233.89 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000014</t>
+  </si>
+  <si>
+    <t>FNR11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-нар ручка (25/100шт)</t>
+  </si>
+  <si>
+    <t>353.08 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000015</t>
+  </si>
+  <si>
+    <t>FNR12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-нар ручка (15/60шт)</t>
+  </si>
+  <si>
+    <t>581.24 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000016</t>
+  </si>
+  <si>
+    <t>FNR13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-нар ручка (12/48шт)</t>
+  </si>
+  <si>
+    <t>959.60 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000017</t>
+  </si>
+  <si>
+    <t>FNR14</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/4" вн-нар ручка (16/32шт)</t>
+  </si>
+  <si>
+    <t>1 437.28 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000018</t>
+  </si>
+  <si>
+    <t>FNR15</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/2" вн-нар ручка (10/20шт)</t>
+  </si>
+  <si>
+    <t>2 245.75 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000019</t>
+  </si>
+  <si>
+    <t>FNR16</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 2" вн-нар ручка (6/12шт)</t>
+  </si>
+  <si>
+    <t>3 548.08 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000020</t>
+  </si>
+  <si>
+    <t>FA11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном полнопроходной Pn40 латунь никель 1/2" вн-нар бабочка (20/80шт)</t>
+  </si>
+  <si>
+    <t>532.03 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000021</t>
+  </si>
+  <si>
+    <t>FA12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном полнопроходной Pn40 латунь никель 3/4" вн-нар бабочка (18/72шт)</t>
+  </si>
+  <si>
+    <t>778.53 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000022</t>
+  </si>
+  <si>
+    <t>FA13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном полнопроходной Pn40 латунь никель 1" вн-нар бабочка (10/40шт)</t>
+  </si>
+  <si>
+    <t>1 271.49 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000023</t>
+  </si>
+  <si>
+    <t>FAL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном полнопроход Pn40 латунь никель 1/2" вн-нар бабочка (15/90шт)</t>
+  </si>
+  <si>
+    <t>523.23 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000024</t>
+  </si>
+  <si>
+    <t>FAL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном полнопроход Pn40 латунь никель 3/4" вн-нар бабочка (15/60шт)</t>
+  </si>
+  <si>
+    <t>854.36 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000025</t>
+  </si>
+  <si>
+    <t>FAO11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном с доп.уплот. Pn40 латунь ник 1/2" вн-нар белая бабочка (15/</t>
+  </si>
+  <si>
+    <t>545.60 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000026</t>
+  </si>
+  <si>
+    <t>FAO12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном с доп.уплот. Pn40 латунь ник 3/4" вн-нар белая бабочка (15/</t>
+  </si>
+  <si>
+    <t>816.21 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000027</t>
+  </si>
+  <si>
+    <t>FAOL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном с доп.уплот. Pn40 латунь ник 1/2" вн-нар белая бабочка (15</t>
+  </si>
+  <si>
+    <t>600.28 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000028</t>
+  </si>
+  <si>
+    <t>FAOL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном с доп.уплот. Pn40 латунь ник 3/4" вн-нар белая бабочка (15</t>
+  </si>
+  <si>
+    <t>1 097.95 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000031</t>
+  </si>
+  <si>
+    <t>FS11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 1/2" вн-вн ручка (15/</t>
+  </si>
+  <si>
+    <t>335.34 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000032</t>
+  </si>
+  <si>
+    <t>FS12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 3/4" вн-вн ручка (15/</t>
+  </si>
+  <si>
+    <t>552.05 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000033</t>
+  </si>
+  <si>
+    <t>FS13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 1" вн-вн ручка (7/42ш</t>
+  </si>
+  <si>
+    <t>837.28 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000034</t>
+  </si>
+  <si>
+    <t>FS14</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 11/4" вн-вн ручка (8/</t>
+  </si>
+  <si>
+    <t>1 161.78 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000035</t>
+  </si>
+  <si>
+    <t>FUB11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 1/2" вн-вн бабочка (25/1</t>
+  </si>
+  <si>
+    <t>445.88 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000036</t>
+  </si>
+  <si>
+    <t>FUB12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 3/4" вн-вн бабочка (20/1)</t>
+  </si>
+  <si>
+    <t>619.03 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000037</t>
+  </si>
+  <si>
+    <t>FUN11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 1/2" вн-нар бабочка (25/</t>
+  </si>
+  <si>
+    <t>419.34 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000038</t>
+  </si>
+  <si>
+    <t>FUN12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 3/4" вн-нар бабочка (20/</t>
+  </si>
+  <si>
+    <t>ZGR-000039</t>
+  </si>
+  <si>
+    <t>FUBL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 1/2" вн-вн бабочка (20/</t>
+  </si>
+  <si>
+    <t>508.46 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000040</t>
+  </si>
+  <si>
+    <t>FUBL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 3/4" вн-вн бабочка (15/</t>
+  </si>
+  <si>
+    <t>710.58 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000041</t>
+  </si>
+  <si>
+    <t>FNL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 1/2" вн-нар бабочка (25</t>
+  </si>
+  <si>
+    <t>436.85 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000042</t>
+  </si>
+  <si>
+    <t>FNL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 3/4" вн-нар бабочка (20</t>
+  </si>
+  <si>
+    <t>543.45 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000124</t>
+  </si>
+  <si>
+    <t>FNN12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" нар-нар бабочка (15/90шт)</t>
+  </si>
+  <si>
+    <t>585.19 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000128</t>
+  </si>
+  <si>
+    <t>FNN13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" нар-нар бабочка (15/90шт)</t>
+  </si>
+  <si>
+    <t>1 007.11 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000133</t>
+  </si>
+  <si>
+    <t>FAL13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном полнопроходной Pn40 латунь никель 1" вн-нар бабочка (5/30шт)</t>
+  </si>
+  <si>
+    <t>1 667.53 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые ZEGOR PRO</t>
+  </si>
+  <si>
+    <t>ZGR-000134</t>
+  </si>
+  <si>
+    <t>FB01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-вн бабочка (20/120шт)</t>
+  </si>
+  <si>
+    <t>422.09 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000137</t>
+  </si>
+  <si>
+    <t>FN01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-нар бабочка (20/120шт)</t>
+  </si>
+  <si>
+    <t>442.56 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000146</t>
+  </si>
+  <si>
+    <t>FBR01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-вн ручка (20/120шт)</t>
+  </si>
+  <si>
+    <t>424.65 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000149</t>
+  </si>
+  <si>
+    <t>FNR01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-нар ручка (20/120шт)</t>
+  </si>
+  <si>
+    <t>442.35 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000197</t>
+  </si>
+  <si>
+    <t>FAO01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 прямой со сгоном с доп.уплот. 1/2" вн-нар (15/90шт)</t>
+  </si>
+  <si>
+    <t>586.55 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000198</t>
+  </si>
+  <si>
+    <t>FAO02</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 прямой со сгоном с доп.уплот. 3/4" вн-нар (10/60шт)</t>
+  </si>
+  <si>
+    <t>838.69 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые БАЗ</t>
+  </si>
+  <si>
+    <t>Краны шаровые БАЗ желтые</t>
+  </si>
+  <si>
+    <t>BAZ-100101</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15 вр/вр рычаг PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>307.06 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100102</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20 вр/вр рычаг PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>397.66 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100103</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 вр/вр рычаг PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>772.17 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100104</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.32.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду32 вр/вр рычаг PN40 (15шт)</t>
+  </si>
+  <si>
+    <t>1 202.77 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100105</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.40.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду40 вр/вр рычаг PN40 (10шт)</t>
+  </si>
+  <si>
+    <t>2 017.11 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100106</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.50.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду50 вр/вр рычаг PN40 (6шт)</t>
+  </si>
+  <si>
+    <t>3 102.94 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100107</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.1.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15  вр/вр бабочка PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>302.95 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100108</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.1.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20  вр/вр бабочка PN40  (50шт)</t>
+  </si>
+  <si>
+    <t>393.27 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100109</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.1.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25  вр/вр бабочка PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>BAZ-100110</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15 вр/нр рычаг PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>308.94 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100111</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20 вр/нр рычаг PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>446.11 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100112</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 вр/нр рычаг PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>809.28 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100113</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.32.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду32 вр/нр рычаг PN40 (15шт)</t>
+  </si>
+  <si>
+    <t>1 376.54 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100114</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.40.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду40 вр/нр рычаг PN40 (10шт)</t>
+  </si>
+  <si>
+    <t>2 082.74 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100115</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.1.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15 вр/нр бабочка PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>304.80 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100116</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.1.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20 вр/нр бабочка PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>BAZ-100117</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.1.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 вр/нр бабочка PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>797.09 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100118</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.1.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду15 прямой бабочка PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>475.04 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100119</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.1.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду20 прямой бабочка PN40 (40шт)</t>
+  </si>
+  <si>
+    <t>676.99 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100120</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.1.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду25 прямой бабочка PN40 (16шт)</t>
+  </si>
+  <si>
+    <t>1 090.18 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100121</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.0.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду25 прямой рычаг PN40 (16шт)</t>
+  </si>
+  <si>
+    <t>1 098.17 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100122</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.0.32.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду32 прямой рычаг PN40 (10шт)</t>
+  </si>
+  <si>
+    <t>1 678.52 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100123</t>
+  </si>
+  <si>
+    <t>БАЗ.КФ.1.15</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран-фильтр 11Б27п1 Ду15  вр/вр бабочка (50шт)</t>
+  </si>
+  <si>
     <t>0.00 руб.</t>
   </si>
   <si>
-    <t>VLC-411072</t>
-[...2758 lines deleted...]
-  <si>
     <t>BAZ-100124</t>
   </si>
   <si>
     <t>БАЗ.А32.0.15.40</t>
   </si>
   <si>
     <t>БАЗ латунь кран шаровой 11Б27П1 Ду15 нр/нр рычаг PN40 (60шт)</t>
   </si>
   <si>
-    <t>411.16 руб.</t>
+    <t>349.49 руб.</t>
   </si>
   <si>
     <t>BAZ-100125</t>
   </si>
   <si>
     <t>БАЗ.А32.0.20.40</t>
   </si>
   <si>
     <t>БАЗ латунь кран шаровой 11Б27П1 Ду20 нр/нр рычаг PN40 (50шт)</t>
   </si>
   <si>
-    <t>581.34 руб.</t>
+    <t>494.14 руб.</t>
   </si>
   <si>
     <t>BAZ-100126</t>
   </si>
   <si>
     <t>БАЗ.А32.0.25.40</t>
   </si>
   <si>
     <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 нр/нр рычаг PN40 (25шт)</t>
   </si>
   <si>
-    <t>998.52 руб.</t>
+    <t>848.74 руб.</t>
   </si>
   <si>
     <t>BAZ-100127</t>
   </si>
   <si>
     <t>БАЗ.А32.1.15.40</t>
   </si>
   <si>
     <t>БАЗ латунь кран шаровой 11Б27П1 Ду15 нр/нр бабочка PN40 (60шт)</t>
   </si>
   <si>
     <t>BAZ-100128</t>
   </si>
   <si>
     <t>БАЗ.А32.1.20.40</t>
   </si>
   <si>
     <t>БАЗ латунь кран шаровой 11Б27П1 Ду20 нр/нр бабочка PN40 (50шт)</t>
   </si>
   <si>
     <t>BAZ-100129</t>
   </si>
   <si>
     <t>БАЗ.А32.1.25.40</t>
   </si>
   <si>
     <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 нр/нр бабочка PN40 (25шт)</t>
   </si>
   <si>
-    <t>998.48 руб.</t>
+    <t>848.71 руб.</t>
   </si>
   <si>
     <t>Краны шаровые COMPACT</t>
   </si>
   <si>
     <t>OTM-110048</t>
   </si>
   <si>
     <t>кран шаровой 1/2 вр/вр бабочка латунь никель PN40 COMPACT (10/200шт)</t>
   </si>
   <si>
     <t>212.04 руб.</t>
   </si>
   <si>
     <t>OTM-110049</t>
   </si>
   <si>
     <t>кран шаровой 3/4 вр/вр бабочка латунь никель PN40 COMPACT (10/150шт)</t>
   </si>
   <si>
     <t>299.25 руб.</t>
   </si>
   <si>
     <t>OTM-110050</t>
   </si>
@@ -4972,123 +5422,507 @@
   <si>
     <t>GAP-100787</t>
   </si>
   <si>
     <t>G244.0405</t>
   </si>
   <si>
     <t>GAPPO Кран шаровой угловой для подкл. с/т приборов 1/2" х 3/4" (10/100шт)</t>
   </si>
   <si>
     <t>368.41 руб.</t>
   </si>
   <si>
     <t>GAP-100788</t>
   </si>
   <si>
     <t>G245.0405</t>
   </si>
   <si>
     <t>GAPPO Кран шаровой проходной для ст.машины 1/2"х3/4"х1/2 (10/100шт)</t>
   </si>
   <si>
     <t>371.38 руб.</t>
   </si>
   <si>
+    <t>Краны шаровые TEMPER</t>
+  </si>
+  <si>
+    <t>TMP-110101</t>
+  </si>
+  <si>
+    <t>8815ВВБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/вн, бабочка, латунь, PN40, Temper, (30шт)</t>
+  </si>
+  <si>
+    <t>284.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110102</t>
+  </si>
+  <si>
+    <t>8820ВВБ3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/вн, бабочка, латунь, PN40, Temper, (22шт)</t>
+  </si>
+  <si>
+    <t>464.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110103</t>
+  </si>
+  <si>
+    <t>8825ВВБ140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/вн, бабочка, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>907.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110104</t>
+  </si>
+  <si>
+    <t>8832ВВБ11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/вн, бабочка, латунь, PN25, Temper, (8шт)</t>
+  </si>
+  <si>
+    <t>1 398.60 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110105</t>
+  </si>
+  <si>
+    <t>8815ВВР1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/вн, рычаг, латунь, PN40, Temper, (18шт)</t>
+  </si>
+  <si>
+    <t>295.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110106</t>
+  </si>
+  <si>
+    <t>8820ВВР3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/вн, рычаг, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>466.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110107</t>
+  </si>
+  <si>
+    <t>8825ВВР140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/вн, рычаг, латунь, PN40, Temper, (8шт)</t>
+  </si>
+  <si>
+    <t>918.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110108</t>
+  </si>
+  <si>
+    <t>8832ВВР11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/вн, рычаг, латунь, PN25, Temper, (4шт)</t>
+  </si>
+  <si>
+    <t>1 411.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110109</t>
+  </si>
+  <si>
+    <t>8840ВВР11225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/2” вн/вн, рычаг, латунь, PN25, Temper, (3шт)</t>
+  </si>
+  <si>
+    <t>2 295.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110110</t>
+  </si>
+  <si>
+    <t>8850ВВР225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2” вн/вн, рычаг, латунь, PN25, Temper, (2шт)</t>
+  </si>
+  <si>
+    <t>3 331.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110111</t>
+  </si>
+  <si>
+    <t>8815ВНБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/нар, бабочка, латунь, PN40, Temper, (30шт)</t>
+  </si>
+  <si>
+    <t>333.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110112</t>
+  </si>
+  <si>
+    <t>8820ВНБ3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/нар, бабочка, латунь, PN40, Temper, (22шт)</t>
+  </si>
+  <si>
+    <t>550.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110113</t>
+  </si>
+  <si>
+    <t>8825ВНБ140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/нар, бабочка, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>1 024.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110114</t>
+  </si>
+  <si>
+    <t>8832ВНБ11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/нар, бабочка, латунь, PN25, Temper, (6шт)</t>
+  </si>
+  <si>
+    <t>1 504.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110115</t>
+  </si>
+  <si>
+    <t>8815ВНР1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/нар, рычаг, латунь, PN40, Temper, (17шт)</t>
+  </si>
+  <si>
+    <t>347.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110116</t>
+  </si>
+  <si>
+    <t>8820ВНР3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/нар, рычаг, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>558.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110117</t>
+  </si>
+  <si>
+    <t>8825ВНР140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/нар, рычаг, латунь, PN40, Temper, (6шт)</t>
+  </si>
+  <si>
+    <t>1 031.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110118</t>
+  </si>
+  <si>
+    <t>8832ВНР11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/нар, рычаг, латунь, PN25, Temper, (4шт)</t>
+  </si>
+  <si>
+    <t>1 537.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110119</t>
+  </si>
+  <si>
+    <t>8840ВНР11225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/2” вн/нар, рычаг, латунь, PN25, Temper, (3шт)</t>
+  </si>
+  <si>
+    <t>2 444.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110120</t>
+  </si>
+  <si>
+    <t>8850ВНР225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2” вн/нар, рычаг, латунь, PN25, Temper, (2шт)</t>
+  </si>
+  <si>
+    <t>3 610.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110121</t>
+  </si>
+  <si>
+    <t>8815ННБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” нар/нар, бабочка, латунь, PN40, Temper, (25шт)</t>
+  </si>
+  <si>
+    <t>405.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110122</t>
+  </si>
+  <si>
+    <t>8820ННБ3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” нар/нар, бабочка, латунь, PN40, Temper, (18шт)</t>
+  </si>
+  <si>
+    <t>635.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110123</t>
+  </si>
+  <si>
+    <t>8815ННР1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” нар/нар, рычаг, латунь, PN40, Temper, (20шт)</t>
+  </si>
+  <si>
+    <t>414.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110124</t>
+  </si>
+  <si>
+    <t>8820ННР3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” нар/нар, рычаг, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>642.60 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110125</t>
+  </si>
+  <si>
+    <t>8815ВАБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 1/2” вн/нар, бабочка, латунь, PN40, Temper, (20шт)</t>
+  </si>
+  <si>
+    <t>TMP-110126</t>
+  </si>
+  <si>
+    <t>8820ВАБ3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 3/4” вн/нар, бабочка, латунь, PN40, Temper, (16шт)</t>
+  </si>
+  <si>
+    <t>696.60 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110127</t>
+  </si>
+  <si>
+    <t>8825ВАБ140</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 1” вн/нар, бабочка, латунь, PN40, Temper, (6шт)</t>
+  </si>
+  <si>
+    <t>1 305.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110128</t>
+  </si>
+  <si>
+    <t>8832ВАБ11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 11/4” вн/нар, бабочка, латунь, PN25, Temper, (4шт)</t>
+  </si>
+  <si>
+    <t>2 109.60 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110129</t>
+  </si>
+  <si>
+    <t>8815ВАР1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 1/2” вн/нар, рычаг, латунь, PN40, Temper, (10шт)</t>
+  </si>
+  <si>
+    <t>448.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110130</t>
+  </si>
+  <si>
+    <t>8820ВАР3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 3/4” вн/нар, рычаг, латунь, PN40, Temper, (10шт)</t>
+  </si>
+  <si>
+    <t>703.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110131</t>
+  </si>
+  <si>
+    <t>8825ВАР140</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 1” вн/нар, рычаг, латунь, PN40, Temper, (6шт)</t>
+  </si>
+  <si>
+    <t>1 319.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110132</t>
+  </si>
+  <si>
+    <t>8832ВАР11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 11/4” вн/нар, рычаг, латунь, PN25, Temper, (4шт)</t>
+  </si>
+  <si>
+    <t>2 131.20 руб.</t>
+  </si>
+  <si>
     <t>Краны водоразборные</t>
   </si>
   <si>
     <t>Краны водоразборные РАЗНЫЕ</t>
   </si>
   <si>
     <t>MAV-840011</t>
   </si>
   <si>
     <t>кран водоразборный "ЭлБЭТ"</t>
   </si>
   <si>
     <t>109.48 руб.</t>
   </si>
   <si>
     <t>OTM-110057</t>
   </si>
   <si>
     <t>Кран водоразбоный 1/2" ХРОМ (80шт)</t>
   </si>
   <si>
     <t>206.91 руб.</t>
   </si>
   <si>
     <t>OTM-110059</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1/2 латунь (100шт)</t>
   </si>
   <si>
     <t>297.54 руб.</t>
   </si>
   <si>
     <t>OTM-110060</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 3/4 латунь (50шт)</t>
   </si>
   <si>
     <t>405.27 руб.</t>
   </si>
   <si>
     <t>SMS-330517</t>
   </si>
   <si>
-    <t>Кран водоразборный сплав 1/2" со штуцером  (8/80шт)</t>
+    <t>Кран водоразборный СПЛАВ 1/2" со штуцером  (8/80шт)</t>
   </si>
   <si>
     <t>146.44 руб.</t>
   </si>
   <si>
     <t>SMS-330518</t>
   </si>
   <si>
-    <t>Кран водоразборный сплав 3/4" со штуцером (6/60шт)</t>
+    <t>Кран водоразборный СПЛАВ 3/4" со штуцером (6/60шт)</t>
   </si>
   <si>
     <t>188.89 руб.</t>
   </si>
   <si>
     <t>SMS-330519</t>
   </si>
   <si>
     <t>кран шаровый с носиком 1/2' (латунь) + доп/кран на быстросъем (4/40шт)</t>
   </si>
   <si>
     <t>1 023.51 руб.</t>
   </si>
   <si>
     <t>ZAP-110005</t>
   </si>
   <si>
-    <t>Кран водоразборный сплав 1" со штуцером  (4/40шт)</t>
+    <t>Кран водоразборный СПЛАВ 1" со штуцером  (4/40шт)</t>
   </si>
   <si>
     <t>393.13 руб.</t>
   </si>
   <si>
     <t>ZAP-110006</t>
   </si>
   <si>
     <t>кран шаровый с носиком 1/2' (латунь) (8/80шт)</t>
   </si>
   <si>
     <t>294.10 руб.</t>
   </si>
   <si>
     <t>ZAP-110007</t>
   </si>
   <si>
     <t>кран шаровый с носиком 3/4' (латунь) (5/50шт)</t>
   </si>
   <si>
     <t>494.88 руб.</t>
   </si>
   <si>
     <t>ZAP-110011</t>
   </si>
@@ -5113,60 +5947,60 @@
   <si>
     <t>кран шаровый водоразборный пластик зеленый 1/2" (1/100шт)</t>
   </si>
   <si>
     <t>ZAP-110014</t>
   </si>
   <si>
     <t>кран шаровый водоразборный пластик синий 1/2" (1/100шт)</t>
   </si>
   <si>
     <t>51.26 руб.</t>
   </si>
   <si>
     <t>ZAP-110016</t>
   </si>
   <si>
     <t>кран шаровый с носиком 1/2' (латунь) + быстросъем  (8/64шт)</t>
   </si>
   <si>
     <t>316.20 руб.</t>
   </si>
   <si>
     <t>ZAP-111006</t>
   </si>
   <si>
-    <t>Кран водоразборный сплав 1/2"  со штуцером (10/150 шт)</t>
+    <t>Кран водоразборный СПЛАВ 1/2"  со штуцером (20/180 шт)</t>
   </si>
   <si>
     <t>158.14 руб.</t>
   </si>
   <si>
     <t>ZAP-111007</t>
   </si>
   <si>
-    <t>Кран водоразборный сплав 3/4"  со штуцером (5/150 шт)</t>
+    <t>Кран водоразборный СПЛАВ 3/4"  со штуцером (10/120 шт)</t>
   </si>
   <si>
     <t>225.82 руб.</t>
   </si>
   <si>
     <t>ZAP-111008</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2 желтый СССР</t>
   </si>
   <si>
     <t>259.25 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные VIEIR</t>
   </si>
   <si>
     <t>VER-000536</t>
   </si>
   <si>
     <t>VR260</t>
   </si>
   <si>
     <t>Кран шаровой водоразборный со штуцером 1/2" "ViEiR"(64/8шт)</t>
   </si>
@@ -5293,87 +6127,87 @@
   <si>
     <t>VLC-922005</t>
   </si>
   <si>
     <t>VT.051.N.06</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1"</t>
   </si>
   <si>
     <t>1 845.00 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000029</t>
   </si>
   <si>
     <t>PF01</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный 1/2" (18/72шт)</t>
   </si>
   <si>
-    <t>520.37 руб.</t>
+    <t>541.28 руб.</t>
   </si>
   <si>
     <t>ZGR-000030</t>
   </si>
   <si>
     <t>PF02</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный 3/4" (10/40шт)</t>
   </si>
   <si>
-    <t>703.52 руб.</t>
+    <t>736.06 руб.</t>
   </si>
   <si>
     <t>ZGR-000127</t>
   </si>
   <si>
     <t>PF11</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный с быстросъемом 1/2" (12шт)</t>
   </si>
   <si>
-    <t>508.57 руб.</t>
+    <t>532.31 руб.</t>
   </si>
   <si>
     <t>ZGR-000208</t>
   </si>
   <si>
     <t>PF31</t>
   </si>
   <si>
     <t>Кран шаровой латунный водоразборный 1/2" (120шт)</t>
   </si>
   <si>
-    <t>304.75 руб.</t>
+    <t>352.88 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ТЕБО</t>
   </si>
   <si>
     <t>ALT-120040</t>
   </si>
   <si>
     <t>T-КШ.П.555.12.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 1/2" (7/56)</t>
   </si>
   <si>
     <t>652.99 руб.</t>
   </si>
   <si>
     <t>ALT-120041</t>
   </si>
   <si>
     <t>Т-КШ.П.555.34.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 3/4" (4/32)</t>
   </si>
@@ -5626,120 +6460,51 @@
   <si>
     <t>VT.520.R.04</t>
   </si>
   <si>
     <t>Удлиненная рукоятка для шарового крана BASE</t>
   </si>
   <si>
     <t>269.00 руб.</t>
   </si>
   <si>
     <t>VLC-415018</t>
   </si>
   <si>
     <t>VTr.654.NE.0510</t>
   </si>
   <si>
     <t>Накидная гайка с штуцером для дренажного крана VT.430  3/4 "Евроконус"</t>
   </si>
   <si>
     <t>47.00 руб.</t>
   </si>
   <si>
     <t>Краны незамерзающие</t>
   </si>
   <si>
-    <t>RAC-111001</t>
-[...68 lines deleted...]
-    <t>6 334.40 руб.</t>
+    <t>Краны незамерзающие VIEIR</t>
   </si>
   <si>
     <t>VER-000459</t>
   </si>
   <si>
     <t>VRGL250</t>
   </si>
   <si>
     <t>Кран незамерзающий 250мм</t>
   </si>
   <si>
     <t>2 829.75 руб.</t>
   </si>
   <si>
     <t>VER-000460</t>
   </si>
   <si>
     <t>VRGL350</t>
   </si>
   <si>
     <t>Кран незамерзающий 350мм (1/25шт)</t>
   </si>
   <si>
     <t>3 410.40 руб.</t>
   </si>
@@ -5840,50 +6605,200 @@
     <t>2 235.87 руб.</t>
   </si>
   <si>
     <t>VER-001513</t>
   </si>
   <si>
     <t>VRGL20-550</t>
   </si>
   <si>
     <t>Незамерзающий кран 550мм ХРОМ (30/1шт)</t>
   </si>
   <si>
     <t>2 407.86 руб.</t>
   </si>
   <si>
     <t>VER-001514</t>
   </si>
   <si>
     <t>VRGL20-650</t>
   </si>
   <si>
     <t>Незамерзающий кран 650мм ХРОМ (30/1шт)</t>
   </si>
   <si>
     <t>2 560.74 руб.</t>
+  </si>
+  <si>
+    <t>Краны незамерзающие GAPPO</t>
+  </si>
+  <si>
+    <t>GAP-101054</t>
+  </si>
+  <si>
+    <t>G1600.0405.250</t>
+  </si>
+  <si>
+    <t>G1600.0405.250/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 250mm</t>
+  </si>
+  <si>
+    <t>GAP-101055</t>
+  </si>
+  <si>
+    <t>G1600.0405.300</t>
+  </si>
+  <si>
+    <t>G1600.0405.300/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 300mm</t>
+  </si>
+  <si>
+    <t>GAP-101056</t>
+  </si>
+  <si>
+    <t>G1600.0405.350</t>
+  </si>
+  <si>
+    <t>G1600.0405.350/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 350mm</t>
+  </si>
+  <si>
+    <t>GAP-101057</t>
+  </si>
+  <si>
+    <t>G1600.0405.400</t>
+  </si>
+  <si>
+    <t>G1600.0405.400/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 400mm</t>
+  </si>
+  <si>
+    <t>GAP-101058</t>
+  </si>
+  <si>
+    <t>G1600.0405.450</t>
+  </si>
+  <si>
+    <t>G1600.0405.450/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 450mm</t>
+  </si>
+  <si>
+    <t>GAP-101059</t>
+  </si>
+  <si>
+    <t>G1600.0405.550</t>
+  </si>
+  <si>
+    <t>G1600.0405.550/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 550mm</t>
+  </si>
+  <si>
+    <t>GAP-101060</t>
+  </si>
+  <si>
+    <t>G1600.0405.650</t>
+  </si>
+  <si>
+    <t>G1600.0405.650/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 650mm</t>
+  </si>
+  <si>
+    <t>Краны незамерзающие UNIPUMP</t>
+  </si>
+  <si>
+    <t>UNI-101892</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2102 (длина-150 мм)</t>
+  </si>
+  <si>
+    <t>3 270.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101893</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2103 (длина-200 мм)</t>
+  </si>
+  <si>
+    <t>3 509.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101894</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2104 (длина-250 мм)</t>
+  </si>
+  <si>
+    <t>3 858.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101895</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2105 (длина-300 мм)</t>
+  </si>
+  <si>
+    <t>3 960.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101896</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2106 (длина-500 мм)</t>
+  </si>
+  <si>
+    <t>4 643.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101897</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2107 (длина-400 мм)</t>
+  </si>
+  <si>
+    <t>3 807.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101898</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2108 (длина-450 мм)</t>
+  </si>
+  <si>
+    <t>4 020.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101899</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2109 (длина-550 мм)</t>
+  </si>
+  <si>
+    <t>4 392.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101900</t>
+  </si>
+  <si>
+    <t>Незамерзающий кран WF-2110 (длина-600 мм)</t>
+  </si>
+  <si>
+    <t>4 555.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -5978,51 +6893,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a221d_86a5_11e9_8101_003048fd731b_d2eca8dc_2820_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2221_86a5_11e9_8101_003048fd731b_d2eca8dd_2820_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2225_86a5_11e9_8101_003048fd731b_d2eca8de_2820_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2229_86a5_11e9_8101_003048fd731b_d2eca8df_2820_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a222d_86a5_11e9_8101_003048fd731b_d2eca8e0_2820_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2231_86a5_11e9_8101_003048fd731b_d2eca8e1_2820_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e17_ba6d_11e9_8105_003048fd731b_d2eca8e2_2820_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e19_ba6d_11e9_8105_003048fd731b_d2eca8e3_2820_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778552d_d539_11e9_8109_003048fd731b_d2eca8e4_2820_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de0_de3a_11e9_810a_003048fd731b_a26f33f0_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de2_de3a_11e9_810a_003048fd731b_a26f33f1_7c1e_11f0_a7a3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785535_d539_11e9_8109_003048fd731b_a26f33ef_7c1e_11f0_a7a3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd58_86a5_11e9_8101_003048fd731b_c530e0e6_2820_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd5c_86a5_11e9_8101_003048fd731b_c530e0ea_2820_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd60_86a5_11e9_8101_003048fd731b_c530e0ee_2820_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd64_86a5_11e9_8101_003048fd731b_c530e0f2_2820_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd68_86a5_11e9_8101_003048fd731b_c530e0f6_2820_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd6c_86a5_11e9_8101_003048fd731b_c530e0fa_2820_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd70_86a5_11e9_8101_003048fd731b_c530e0fe_2820_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd74_86a5_11e9_8101_003048fd731b_c530e102_2820_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd78_86a5_11e9_8101_003048fd731b_c530e106_2820_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd7c_86a5_11e9_8101_003048fd731b_c530e10a_2820_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd80_86a5_11e9_8101_003048fd731b_c530e10e_2820_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68e_86a5_11e9_8101_003048fd731b_c530e112_2820_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf692_86a5_11e9_8101_003048fd731b_c530e116_2820_11ed_a30f_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf696_86a5_11e9_8101_003048fd731b_c530e11a_2820_11ed_a30f_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69a_86a5_11e9_8101_003048fd731b_c530e11e_2820_11ed_a30f_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69e_86a5_11e9_8101_003048fd731b_c530e122_2820_11ed_a30f_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a2_86a5_11e9_8101_003048fd731b_c530e126_2820_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a6_86a5_11e9_8101_003048fd731b_c530e12a_2820_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a9_86a5_11e9_8101_003048fd731b_c530e12e_2820_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ac_86a5_11e9_8101_003048fd731b_c530e132_2820_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6af_86a5_11e9_8101_003048fd731b_c530e136_2820_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b3_86a5_11e9_8101_003048fd731b_c530e13a_2820_11ed_a30f_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b7_86a5_11e9_8101_003048fd731b_c530e13e_2820_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bb_86a5_11e9_8101_003048fd731b_c530e142_2820_11ed_a30f_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bf_86a5_11e9_8101_003048fd731b_c530e146_2820_11ed_a30f_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c3_86a5_11e9_8101_003048fd731b_c530e14a_2820_11ed_a30f_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c7_86a5_11e9_8101_003048fd731b_c530e14e_2820_11ed_a30f_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cb_86a5_11e9_8101_003048fd731b_c530e152_2820_11ed_a30f_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cf_86a5_11e9_8101_003048fd731b_c530e156_2820_11ed_a30f_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d3_86a5_11e9_8101_003048fd731b_c530e15a_2820_11ed_a30f_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d7_86a5_11e9_8101_003048fd731b_c530e15e_2820_11ed_a30f_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6db_86a5_11e9_8101_003048fd731b_c530e162_2820_11ed_a30f_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6df_86a5_11e9_8101_003048fd731b_c530e166_2820_11ed_a30f_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e3_86a5_11e9_8101_003048fd731b_c530e16a_2820_11ed_a30f_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e7_86a5_11e9_8101_003048fd731b_c530e16e_2820_11ed_a30f_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6eb_86a5_11e9_8101_003048fd731b_c530e172_2820_11ed_a30f_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ef_86a5_11e9_8101_003048fd731b_c530e176_2820_11ed_a30f_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f3_86a5_11e9_8101_003048fd731b_c530e17a_2820_11ed_a30f_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f7_86a5_11e9_8101_003048fd731b_c530e17e_2820_11ed_a30f_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6fb_86a5_11e9_8101_003048fd731b_c530e182_2820_11ed_a30f_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ff_86a5_11e9_8101_003048fd731b_c530e186_2820_11ed_a30f_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf703_86a5_11e9_8101_003048fd731b_c530e18a_2820_11ed_a30f_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf707_86a5_11e9_8101_003048fd731b_c530e18e_2820_11ed_a30f_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70b_86a5_11e9_8101_003048fd731b_c530e192_2820_11ed_a30f_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70f_86a5_11e9_8101_003048fd731b_c530e196_2820_11ed_a30f_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf713_86a5_11e9_8101_003048fd731b_c530e19a_2820_11ed_a30f_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf717_86a5_11e9_8101_003048fd731b_c530e19e_2820_11ed_a30f_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71b_86a5_11e9_8101_003048fd731b_c530e1a2_2820_11ed_a30f_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71f_86a5_11e9_8101_003048fd731b_c530e1a6_2820_11ed_a30f_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf723_86a5_11e9_8101_003048fd731b_c530e1aa_2820_11ed_a30f_00259070b48762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf727_86a5_11e9_8101_003048fd731b_c530e1ae_2820_11ed_a30f_00259070b48763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72b_86a5_11e9_8101_003048fd731b_c530e1b2_2820_11ed_a30f_00259070b48764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72f_86a5_11e9_8101_003048fd731b_c530e1b6_2820_11ed_a30f_00259070b48765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf733_86a5_11e9_8101_003048fd731b_c530e1ba_2820_11ed_a30f_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf737_86a5_11e9_8101_003048fd731b_cbe1917f_2820_11ed_a30f_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73b_86a5_11e9_8101_003048fd731b_cbe19183_2820_11ed_a30f_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73f_86a5_11e9_8101_003048fd731b_cbe19187_2820_11ed_a30f_00259070b48769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf743_86a5_11e9_8101_003048fd731b_cbe1918b_2820_11ed_a30f_00259070b48770.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf747_86a5_11e9_8101_003048fd731b_cbe1918f_2820_11ed_a30f_00259070b48771.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74b_86a5_11e9_8101_003048fd731b_cbe19193_2820_11ed_a30f_00259070b48772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74f_86a5_11e9_8101_003048fd731b_cbe19197_2820_11ed_a30f_00259070b48773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf753_86a5_11e9_8101_003048fd731b_cbe1919b_2820_11ed_a30f_00259070b48774.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf757_86a5_11e9_8101_003048fd731b_cbe1919f_2820_11ed_a30f_00259070b48775.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75b_86a5_11e9_8101_003048fd731b_cbe191a3_2820_11ed_a30f_00259070b48776.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75f_86a5_11e9_8101_003048fd731b_cbe191a7_2820_11ed_a30f_00259070b48777.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf763_86a5_11e9_8101_003048fd731b_cbe191ab_2820_11ed_a30f_00259070b48778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf766_86a5_11e9_8101_003048fd731b_cbe191af_2820_11ed_a30f_00259070b48779.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf769_86a5_11e9_8101_003048fd731b_cbe191b3_2820_11ed_a30f_00259070b48780.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf76d_86a5_11e9_8101_003048fd731b_cbe191b7_2820_11ed_a30f_00259070b48781.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf771_86a5_11e9_8101_003048fd731b_cbe191bb_2820_11ed_a30f_00259070b48782.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf775_86a5_11e9_8101_003048fd731b_cbe191bf_2820_11ed_a30f_00259070b48783.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf779_86a5_11e9_8101_003048fd731b_cbe191c3_2820_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf77d_86a5_11e9_8101_003048fd731b_cbe191c7_2820_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf781_86a5_11e9_8101_003048fd731b_cbe191cb_2820_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf785_86a5_11e9_8101_003048fd731b_cbe191cf_2820_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf789_86a5_11e9_8101_003048fd731b_cbe191d3_2820_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1a_86a5_11e9_8101_003048fd731b_cbe191d7_2820_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1e_86a5_11e9_8101_003048fd731b_cbe191db_2820_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd22_86a5_11e9_8101_003048fd731b_cbe191df_2820_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd26_86a5_11e9_8101_003048fd731b_57339629_f953_11e9_810b_003048fd731b92.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd29_86a5_11e9_8101_003048fd731b_5733962a_f953_11e9_810b_003048fd731b93.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd2c_86a5_11e9_8101_003048fd731b_cbe191e3_2820_11ed_a30f_00259070b48794.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd30_86a5_11e9_8101_003048fd731b_cbe191e7_2820_11ed_a30f_00259070b48795.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd34_86a5_11e9_8101_003048fd731b_cbe191eb_2820_11ed_a30f_00259070b48796.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd38_86a5_11e9_8101_003048fd731b_cbe191ef_2820_11ed_a30f_00259070b48797.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd3c_86a5_11e9_8101_003048fd731b_cbe191f3_2820_11ed_a30f_00259070b48798.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd40_86a5_11e9_8101_003048fd731b_cbe191f7_2820_11ed_a30f_00259070b48799.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd44_86a5_11e9_8101_003048fd731b_cbe191fb_2820_11ed_a30f_00259070b487100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd48_86a5_11e9_8101_003048fd731b_cbe191ff_2820_11ed_a30f_00259070b487101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd4c_86a5_11e9_8101_003048fd731b_cbe19203_2820_11ed_a30f_00259070b487102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd50_86a5_11e9_8101_003048fd731b_cbe19207_2820_11ed_a30f_00259070b487103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1937d_ffba_11e9_810b_003048fd731b_cbe1920b_2820_11ed_a30f_00259070b487104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33536b1_3462_11eb_81f3_003048fd731b_cbe1920f_2820_11ed_a30f_00259070b487105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ab_0b65_11ec_831e_003048fd731b_cbe19213_2820_11ed_a30f_00259070b487106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ad_0b65_11ec_831e_003048fd731b_cbe19217_2820_11ed_a30f_00259070b487107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3af_0b65_11ec_831e_003048fd731b_cbe1921b_2820_11ed_a30f_00259070b487108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b1_0b65_11ec_831e_003048fd731b_cbe1921f_2820_11ed_a30f_00259070b487109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b3_0b65_11ec_831e_003048fd731b_cbe19223_2820_11ed_a30f_00259070b487110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd85_86a5_11e9_8101_003048fd731b_cbe19227_2820_11ed_a30f_00259070b487111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd89_86a5_11e9_8101_003048fd731b_cbe1922b_2820_11ed_a30f_00259070b487112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd8d_86a5_11e9_8101_003048fd731b_cbe1922f_2820_11ed_a30f_00259070b487113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd91_86a5_11e9_8101_003048fd731b_cbe19233_2820_11ed_a30f_00259070b487114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd95_86a5_11e9_8101_003048fd731b_cbe19237_2820_11ed_a30f_00259070b487115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd99_86a5_11e9_8101_003048fd731b_cbe1923b_2820_11ed_a30f_00259070b487116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303af8_3acc_11ec_8367_003048fd731b_d2eca871_2820_11ed_a30f_00259070b487117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afa_3acc_11ec_8367_003048fd731b_d2eca875_2820_11ed_a30f_00259070b487118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afc_3acc_11ec_8367_003048fd731b_d2eca879_2820_11ed_a30f_00259070b487119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afe_3acc_11ec_8367_003048fd731b_d2eca87d_2820_11ed_a30f_00259070b487120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b00_3acc_11ec_8367_003048fd731b_d2eca881_2820_11ed_a30f_00259070b487121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b02_3acc_11ec_8367_003048fd731b_d2eca885_2820_11ed_a30f_00259070b487122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b04_3acc_11ec_8367_003048fd731b_d2eca889_2820_11ed_a30f_00259070b487123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b06_3acc_11ec_8367_003048fd731b_d2eca88d_2820_11ed_a30f_00259070b487124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b08_3acc_11ec_8367_003048fd731b_d2eca891_2820_11ed_a30f_00259070b487125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789b_46f7_11ec_8393_003048fd731b_d2eca895_2820_11ed_a30f_00259070b487126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789d_46f7_11ec_8393_003048fd731b_d2eca899_2820_11ed_a30f_00259070b487127.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789f_46f7_11ec_8393_003048fd731b_d2eca89d_2820_11ed_a30f_00259070b487128.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed978a1_46f7_11ec_8393_003048fd731b_d2eca8a1_2820_11ed_a30f_00259070b487129.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd9e_86a5_11e9_8101_003048fd731b_cbe1923f_2820_11ed_a30f_00259070b487130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda2_86a5_11e9_8101_003048fd731b_cbe19243_2820_11ed_a30f_00259070b487131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda6_86a5_11e9_8101_003048fd731b_cbe19247_2820_11ed_a30f_00259070b487132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdaa_86a5_11e9_8101_003048fd731b_cbe1924b_2820_11ed_a30f_00259070b487133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdae_86a5_11e9_8101_003048fd731b_cbe1924f_2820_11ed_a30f_00259070b487134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb2_86a5_11e9_8101_003048fd731b_cbe19253_2820_11ed_a30f_00259070b487135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb6_86a5_11e9_8101_003048fd731b_cbe19257_2820_11ed_a30f_00259070b487136.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdba_86a5_11e9_8101_003048fd731b_cbe1925b_2820_11ed_a30f_00259070b487137.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdbe_86a5_11e9_8101_003048fd731b_cbe1925f_2820_11ed_a30f_00259070b487138.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc2_86a5_11e9_8101_003048fd731b_cbe19263_2820_11ed_a30f_00259070b487139.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc6_86a5_11e9_8101_003048fd731b_cbe19267_2820_11ed_a30f_00259070b487140.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdca_86a5_11e9_8101_003048fd731b_cbe1926b_2820_11ed_a30f_00259070b487141.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdce_86a5_11e9_8101_003048fd731b_cbe1926f_2820_11ed_a30f_00259070b487142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd2_86a5_11e9_8101_003048fd731b_cbe19273_2820_11ed_a30f_00259070b487143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd6_86a5_11e9_8101_003048fd731b_cbe19277_2820_11ed_a30f_00259070b487144.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdda_86a5_11e9_8101_003048fd731b_cbe1927b_2820_11ed_a30f_00259070b487145.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdde_86a5_11e9_8101_003048fd731b_d2eca855_2820_11ed_a30f_00259070b487146.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde2_86a5_11e9_8101_003048fd731b_d2eca859_2820_11ed_a30f_00259070b487147.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde6_86a5_11e9_8101_003048fd731b_d2eca85d_2820_11ed_a30f_00259070b487148.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdea_86a5_11e9_8101_003048fd731b_d2eca861_2820_11ed_a30f_00259070b487149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdee_86a5_11e9_8101_003048fd731b_d2eca865_2820_11ed_a30f_00259070b487150.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184924f_7270_11ef_a636_047c1617b143_d9a656a8_f1e4_11ef_a6e1_047c1617b143151.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849251_7270_11ef_a636_047c1617b143_d9a656ac_f1e4_11ef_a6e1_047c1617b143152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd4d_7288_11ef_a636_047c1617b143_d9a656b0_f1e4_11ef_a6e1_047c1617b143153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd57_7288_11ef_a636_047c1617b143_d9a656b4_f1e4_11ef_a6e1_047c1617b143154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5d_7288_11ef_a636_047c1617b143_d9a656b8_f1e4_11ef_a6e1_047c1617b143155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5f_7288_11ef_a636_047c1617b143_dfe10842_f1e4_11ef_a6e1_047c1617b143156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6597_54b7_11f0_a76e_047c1617b143_579e2326_5a46_11f0_a775_047c1617b143157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bd_9e6d_11ef_a670_047c1617b143_dfe10846_f1e4_11ef_a6e1_047c1617b143158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bf_9e6d_11ef_a670_047c1617b143_dfe1084a_f1e4_11ef_a6e1_047c1617b143159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2c1_9e6d_11ef_a670_047c1617b143_dfe1084e_f1e4_11ef_a6e1_047c1617b143160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2cf_9e6d_11ef_a670_047c1617b143_dfe10852_f1e4_11ef_a6e1_047c1617b143161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ee9_9e75_11ef_a670_047c1617b143_dfe10853_f1e4_11ef_a6e1_047c1617b143162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef3_9e75_11ef_a670_047c1617b143_dfe10854_f1e4_11ef_a6e1_047c1617b143163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef5_9e75_11ef_a670_047c1617b143_dfe10858_f1e4_11ef_a6e1_047c1617b143164.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef9_9e75_11ef_a670_047c1617b143_dfe1085c_f1e4_11ef_a6e1_047c1617b143165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53efb_9e75_11ef_a670_047c1617b143_dfe10860_f1e4_11ef_a6e1_047c1617b143166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f11_9e75_11ef_a670_047c1617b143_dfe10864_f1e4_11ef_a6e1_047c1617b143167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f13_9e75_11ef_a670_047c1617b143_dfe10868_f1e4_11ef_a6e1_047c1617b143168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f1d_9e75_11ef_a670_047c1617b143_dfe1086c_f1e4_11ef_a6e1_047c1617b143169.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6599_54b7_11f0_a76e_047c1617b143_579e232a_5a46_11f0_a775_047c1617b143170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad502_86a5_11e9_8101_003048fd731b_d2eca8a5_2820_11ed_a30f_00259070b487171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59290_4009_11ec_8370_003048fd731b_d2eca8a6_2820_11ed_a30f_00259070b487172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb74_7759_11ec_a212_00259070b487_d2eca8aa_2820_11ed_a30f_00259070b487173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb76_7759_11ec_a212_00259070b487_d2eca8ab_2820_11ed_a30f_00259070b487174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb78_7759_11ec_a212_00259070b487_d2eca8ac_2820_11ed_a30f_00259070b487175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ca46_5853_11ed_a364_047c1617b143_21d4f5b0_793a_11f0_a79f_047c1617b143176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d93_0af9_11ee_a45c_047c1617b143_64c8bb7b_5a46_11f0_a775_047c1617b143177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d95_0af9_11ee_a45c_047c1617b143_64c8bb7e_5a46_11f0_a775_047c1617b143178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84721c_afd7_11ef_a68d_047c1617b143_64c8bb80_5a46_11f0_a775_047c1617b143179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472bc_afd7_11ef_a68d_047c1617b143_64c8bb84_5a46_11f0_a775_047c1617b143180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472be_afd7_11ef_a68d_047c1617b143_64c8bb85_5a46_11f0_a775_047c1617b143181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472cc_afd7_11ef_a68d_047c1617b143_781c63ee_5a46_11f0_a775_047c1617b143182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472ce_afd7_11ef_a68d_047c1617b143_781c63ef_5a46_11f0_a775_047c1617b143183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214f_86a5_11e9_8101_003048fd731b_d2eca8ad_2820_11ed_a30f_00259070b487184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2153_86a5_11e9_8101_003048fd731b_d2eca8ae_2820_11ed_a30f_00259070b487185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2157_86a5_11e9_8101_003048fd731b_d2eca8af_2820_11ed_a30f_00259070b487186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215b_86a5_11e9_8101_003048fd731b_d2eca8b0_2820_11ed_a30f_00259070b487187.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215f_86a5_11e9_8101_003048fd731b_d2eca8b1_2820_11ed_a30f_00259070b487188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2163_86a5_11e9_8101_003048fd731b_d2eca8b2_2820_11ed_a30f_00259070b487189.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2167_86a5_11e9_8101_003048fd731b_d2eca8b3_2820_11ed_a30f_00259070b487190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216b_86a5_11e9_8101_003048fd731b_d2eca8b4_2820_11ed_a30f_00259070b487191.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216f_86a5_11e9_8101_003048fd731b_d2eca8b5_2820_11ed_a30f_00259070b487192.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2173_86a5_11e9_8101_003048fd731b_d2eca8b6_2820_11ed_a30f_00259070b487193.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2177_86a5_11e9_8101_003048fd731b_d2eca8b7_2820_11ed_a30f_00259070b487194.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217b_86a5_11e9_8101_003048fd731b_d2eca8b8_2820_11ed_a30f_00259070b487195.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217f_86a5_11e9_8101_003048fd731b_d2eca8b9_2820_11ed_a30f_00259070b487196.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2183_86a5_11e9_8101_003048fd731b_d2eca8ba_2820_11ed_a30f_00259070b487197.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2187_86a5_11e9_8101_003048fd731b_d2eca8bb_2820_11ed_a30f_00259070b487198.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218b_86a5_11e9_8101_003048fd731b_d2eca8bc_2820_11ed_a30f_00259070b487199.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218f_86a5_11e9_8101_003048fd731b_d2eca8bd_2820_11ed_a30f_00259070b487200.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2193_86a5_11e9_8101_003048fd731b_d2eca8be_2820_11ed_a30f_00259070b487201.jpeg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2197_86a5_11e9_8101_003048fd731b_d2eca8bf_2820_11ed_a30f_00259070b487202.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219b_86a5_11e9_8101_003048fd731b_d2eca8c1_2820_11ed_a30f_00259070b487203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219f_86a5_11e9_8101_003048fd731b_d2eca8c3_2820_11ed_a30f_00259070b487204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a3_86a5_11e9_8101_003048fd731b_d2eca8c4_2820_11ed_a30f_00259070b487205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a7_86a5_11e9_8101_003048fd731b_d2eca8c5_2820_11ed_a30f_00259070b487206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21ab_86a5_11e9_8101_003048fd731b_d2eca8c6_2820_11ed_a30f_00259070b487207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21af_86a5_11e9_8101_003048fd731b_d2eca8c7_2820_11ed_a30f_00259070b487208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b3_86a5_11e9_8101_003048fd731b_d2eca8c8_2820_11ed_a30f_00259070b487209.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b7_86a5_11e9_8101_003048fd731b_d2eca8c9_2820_11ed_a30f_00259070b487210.jpeg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd91_a71a_11e9_8103_003048fd731b_d2eca8ca_2820_11ed_a30f_00259070b487211.jpeg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785522_d539_11e9_8109_003048fd731b_d2eca8cb_2820_11ed_a30f_00259070b487212.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af66c31_addf_11e9_8103_003048fd731b_d2eca8cc_2820_11ed_a30f_00259070b487213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd93_a71a_11e9_8103_003048fd731b_d2eca8cd_2820_11ed_a30f_00259070b487214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b03a_b1f9_11e9_8103_003048fd731b_d2eca8ce_2820_11ed_a30f_00259070b487215.jpeg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785527_d539_11e9_8109_003048fd731b_d2eca8cf_2820_11ed_a30f_00259070b487216.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67b_3767_11ea_810f_003048fd731b_d2eca8d0_2820_11ed_a30f_00259070b487217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67d_3767_11ea_810f_003048fd731b_d2eca8d1_2820_11ed_a30f_00259070b487218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67f_3767_11ea_810f_003048fd731b_d2eca8d2_2820_11ed_a30f_00259070b487219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a681_3767_11ea_810f_003048fd731b_d2eca8d3_2820_11ed_a30f_00259070b487220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a683_3767_11ea_810f_003048fd731b_d2eca8d4_2820_11ed_a30f_00259070b487221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a685_3767_11ea_810f_003048fd731b_d2eca8d5_2820_11ed_a30f_00259070b487222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a687_3767_11ea_810f_003048fd731b_d2eca8d6_2820_11ed_a30f_00259070b487223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c522_7c9e_11ea_8111_003048fd731b_d2eca8d7_2820_11ed_a30f_00259070b487224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c524_7c9e_11ea_8111_003048fd731b_d2eca8d8_2820_11ed_a30f_00259070b487225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c526_7c9e_11ea_8111_003048fd731b_d2eca8d9_2820_11ed_a30f_00259070b487226.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c528_7c9e_11ea_8111_003048fd731b_d2eca8da_2820_11ed_a30f_00259070b487227.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c52a_7c9e_11ea_8111_003048fd731b_d2eca8db_2820_11ed_a30f_00259070b487228.jpeg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa18_5f90_11eb_822d_003048fd731b_64c8bb81_5a46_11f0_a775_047c1617b143229.jpeg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7a_7759_11ec_a212_00259070b487_6b95d4b9_5a46_11f0_a775_047c1617b143230.jpeg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7c_7759_11ec_a212_00259070b487_6b95d4bd_5a46_11f0_a775_047c1617b143231.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7e_7759_11ec_a212_00259070b487_7195a3c0_5a46_11f0_a775_047c1617b143232.jpeg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111c_0c72_11ec_8321_003048fd731b_83eb96d8_5d58_11f0_a779_047c1617b143233.jpeg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111e_0c72_11ec_8321_003048fd731b_83eb96d9_5d58_11f0_a779_047c1617b143234.jpeg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931120_0c72_11ec_8321_003048fd731b_83eb96d7_5d58_11f0_a779_047c1617b143235.jpeg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931122_0c72_11ec_8321_003048fd731b_6b95d47d_5a46_11f0_a775_047c1617b143236.jpeg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931124_0c72_11ec_8321_003048fd731b_6b95d481_5a46_11f0_a775_047c1617b143237.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931126_0c72_11ec_8321_003048fd731b_6b95d485_5a46_11f0_a775_047c1617b143238.jpeg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931128_0c72_11ec_8321_003048fd731b_6b95d489_5a46_11f0_a775_047c1617b143239.jpeg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112a_0c72_11ec_8321_003048fd731b_6b95d48d_5a46_11f0_a775_047c1617b143240.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112c_0c72_11ec_8321_003048fd731b_6b95d491_5a46_11f0_a775_047c1617b143241.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112e_0c72_11ec_8321_003048fd731b_6b95d495_5a46_11f0_a775_047c1617b143242.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931130_0c72_11ec_8321_003048fd731b_6b95d499_5a46_11f0_a775_047c1617b143243.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931132_0c72_11ec_8321_003048fd731b_6b95d49d_5a46_11f0_a775_047c1617b143244.jpeg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931134_0c72_11ec_8321_003048fd731b_6b95d4a1_5a46_11f0_a775_047c1617b143245.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931136_0c72_11ec_8321_003048fd731b_6b95d4a5_5a46_11f0_a775_047c1617b143246.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931138_0c72_11ec_8321_003048fd731b_6b95d4a9_5a46_11f0_a775_047c1617b143247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113a_0c72_11ec_8321_003048fd731b_6b95d4ad_5a46_11f0_a775_047c1617b143248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113c_0c72_11ec_8321_003048fd731b_6b95d4b1_5a46_11f0_a775_047c1617b143249.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113e_0c72_11ec_8321_003048fd731b_6b95d4b5_5a46_11f0_a775_047c1617b143250.jpeg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3eb_c461_11eb_82be_003048fd731b_a1555456_602e_11ec_a20b_00259070b487251.jpeg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ed_c461_11eb_82be_003048fd731b_a1555457_602e_11ec_a20b_00259070b487252.jpeg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ef_c461_11eb_82be_003048fd731b_a1555458_602e_11ec_a20b_00259070b487253.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f1_c461_11eb_82be_003048fd731b_a1555459_602e_11ec_a20b_00259070b487254.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f3_c461_11eb_82be_003048fd731b_a155545a_602e_11ec_a20b_00259070b487255.jpeg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f5_c461_11eb_82be_003048fd731b_a155545b_602e_11ec_a20b_00259070b487256.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f7_c461_11eb_82be_003048fd731b_a155545c_602e_11ec_a20b_00259070b487257.jpeg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f9_c461_11eb_82be_003048fd731b_a155545d_602e_11ec_a20b_00259070b487258.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fb_c461_11eb_82be_003048fd731b_a155545e_602e_11ec_a20b_00259070b487259.jpeg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fd_c461_11eb_82be_003048fd731b_a155545f_602e_11ec_a20b_00259070b487260.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ff_c461_11eb_82be_003048fd731b_a1555460_602e_11ec_a20b_00259070b487261.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f401_c461_11eb_82be_003048fd731b_a1555461_602e_11ec_a20b_00259070b487262.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f403_c461_11eb_82be_003048fd731b_a1555462_602e_11ec_a20b_00259070b487263.jpeg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f405_c461_11eb_82be_003048fd731b_a1555463_602e_11ec_a20b_00259070b487264.jpeg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f407_c461_11eb_82be_003048fd731b_a1555464_602e_11ec_a20b_00259070b487265.jpeg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f409_c461_11eb_82be_003048fd731b_a1555465_602e_11ec_a20b_00259070b487266.jpeg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40b_c461_11eb_82be_003048fd731b_a1555466_602e_11ec_a20b_00259070b487267.jpeg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40d_c461_11eb_82be_003048fd731b_aaacbdff_602e_11ec_a20b_00259070b487268.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40f_c461_11eb_82be_003048fd731b_aaacbe00_602e_11ec_a20b_00259070b487269.jpeg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f411_c461_11eb_82be_003048fd731b_aaacbe01_602e_11ec_a20b_00259070b487270.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f413_c461_11eb_82be_003048fd731b_aaacbe02_602e_11ec_a20b_00259070b487271.jpeg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f415_c461_11eb_82be_003048fd731b_aaacbe03_602e_11ec_a20b_00259070b487272.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f417_c461_11eb_82be_003048fd731b_aaacbe04_602e_11ec_a20b_00259070b487273.jpeg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f419_c461_11eb_82be_003048fd731b_aaacbe05_602e_11ec_a20b_00259070b487274.jpeg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41b_c461_11eb_82be_003048fd731b_aaacbe06_602e_11ec_a20b_00259070b487275.jpeg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41d_c461_11eb_82be_003048fd731b_aaacbe07_602e_11ec_a20b_00259070b487276.jpeg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41f_c461_11eb_82be_003048fd731b_aaacbe08_602e_11ec_a20b_00259070b487277.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f421_c461_11eb_82be_003048fd731b_aaacbe09_602e_11ec_a20b_00259070b487278.jpeg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f427_c461_11eb_82be_003048fd731b_aaacbe0a_602e_11ec_a20b_00259070b487279.jpeg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f429_c461_11eb_82be_003048fd731b_aaacbe0b_602e_11ec_a20b_00259070b487280.jpeg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42b_c461_11eb_82be_003048fd731b_aaacbe0c_602e_11ec_a20b_00259070b487281.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42d_c461_11eb_82be_003048fd731b_aaacbe0d_602e_11ec_a20b_00259070b487282.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42f_c461_11eb_82be_003048fd731b_aaacbe0e_602e_11ec_a20b_00259070b487283.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f431_c461_11eb_82be_003048fd731b_aaacbe0f_602e_11ec_a20b_00259070b487284.jpeg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f433_c461_11eb_82be_003048fd731b_aaacbe10_602e_11ec_a20b_00259070b487285.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f435_c461_11eb_82be_003048fd731b_aaacbe11_602e_11ec_a20b_00259070b487286.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f437_c461_11eb_82be_003048fd731b_aaacbe12_602e_11ec_a20b_00259070b487287.jpeg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f439_c461_11eb_82be_003048fd731b_aaacbe13_602e_11ec_a20b_00259070b487288.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43b_c461_11eb_82be_003048fd731b_aaacbe14_602e_11ec_a20b_00259070b487289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43d_c461_11eb_82be_003048fd731b_aaacbe15_602e_11ec_a20b_00259070b487290.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbcb_3e5b_11ec_836e_003048fd731b_aaacbe16_602e_11ec_a20b_00259070b487291.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd3_3e5b_11ec_836e_003048fd731b_aaacbe17_602e_11ec_a20b_00259070b487292.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12d_b63d_11ec_a26a_00259070b487_14e1e0db_f93d_11ef_a6ea_047c1617b143293.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12f_b63d_11ec_a26a_00259070b487_49c4afac_056a_11f0_a6fc_047c1617b143294.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a135_b63d_11ec_a26a_00259070b487_49c4afae_056a_11f0_a6fc_047c1617b143295.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a13b_b63d_11ec_a26a_00259070b487_49c4afad_056a_11f0_a6fc_047c1617b143296.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a141_b63d_11ec_a26a_00259070b487_49c4afaf_056a_11f0_a6fc_047c1617b143297.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408af_9114_11ed_a3b7_047c1617b143_49c4afb0_056a_11f0_a6fc_047c1617b143298.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408b1_9114_11ed_a3b7_047c1617b143_49c4afb1_056a_11f0_a6fc_047c1617b143299.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7d_d7fd_11ee_a56a_047c1617b143_0161eca5_02f2_11ef_a5a4_047c1617b143300.jpeg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7f_d7fd_11ee_a56a_047c1617b143_0161eca8_02f2_11ef_a5a4_047c1617b143301.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e81_d7fd_11ee_a56a_047c1617b143_0161ecab_02f2_11ef_a5a4_047c1617b143302.jpeg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e83_d7fd_11ee_a56a_047c1617b143_0161ecae_02f2_11ef_a5a4_047c1617b143303.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e85_d7fd_11ee_a56a_047c1617b143_0161ecb1_02f2_11ef_a5a4_047c1617b143304.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e87_d7fd_11ee_a56a_047c1617b143_0161ecb4_02f2_11ef_a5a4_047c1617b143305.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e89_d7fd_11ee_a56a_047c1617b143_0161ecb7_02f2_11ef_a5a4_047c1617b143306.jpeg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8b_d7fd_11ee_a56a_047c1617b143_0161ecba_02f2_11ef_a5a4_047c1617b143307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8d_d7fd_11ee_a56a_047c1617b143_3063257f_0312_11ef_a5a4_047c1617b143308.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8f_d7fd_11ee_a56a_047c1617b143_30632582_0312_11ef_a5a4_047c1617b143309.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e91_d7fd_11ee_a56a_047c1617b143_30632585_0312_11ef_a5a4_047c1617b143310.jpeg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e93_d7fd_11ee_a56a_047c1617b143_30632588_0312_11ef_a5a4_047c1617b143311.jpeg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e95_d7fd_11ee_a56a_047c1617b143_3063258b_0312_11ef_a5a4_047c1617b143312.jpeg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e97_d7fd_11ee_a56a_047c1617b143_3063258e_0312_11ef_a5a4_047c1617b143313.jpeg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e99_d7fd_11ee_a56a_047c1617b143_30632591_0312_11ef_a5a4_047c1617b143314.jpeg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9b_d7fd_11ee_a56a_047c1617b143_30632594_0312_11ef_a5a4_047c1617b143315.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9d_d7fd_11ee_a56a_047c1617b143_30632597_0312_11ef_a5a4_047c1617b143316.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9f_d7fd_11ee_a56a_047c1617b143_0161ec9c_02f2_11ef_a5a4_047c1617b143317.jpeg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea1_d7fd_11ee_a56a_047c1617b143_0161ec9f_02f2_11ef_a5a4_047c1617b143318.jpeg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea3_d7fd_11ee_a56a_047c1617b143_0161eca2_02f2_11ef_a5a4_047c1617b143319.jpeg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea5_d7fd_11ee_a56a_047c1617b143_0161ec96_02f2_11ef_a5a4_047c1617b143320.jpeg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea7_d7fd_11ee_a56a_047c1617b143_0161ec99_02f2_11ef_a5a4_047c1617b143321.jpeg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ec8_d80d_11ee_a56a_047c1617b143_306325ac_0312_11ef_a5a4_047c1617b143322.jpeg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eca_d80d_11ee_a56a_047c1617b143_3063259a_0312_11ef_a5a4_047c1617b143323.jpeg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ecc_d80d_11ee_a56a_047c1617b143_3063259d_0312_11ef_a5a4_047c1617b143324.jpeg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ece_d80d_11ee_a56a_047c1617b143_306325a0_0312_11ef_a5a4_047c1617b143325.jpeg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed0_d80d_11ee_a56a_047c1617b143_306325a3_0312_11ef_a5a4_047c1617b143326.jpeg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed2_d80d_11ee_a56a_047c1617b143_306325a6_0312_11ef_a5a4_047c1617b143327.jpeg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed4_d80d_11ee_a56a_047c1617b143_306325a9_0312_11ef_a5a4_047c1617b143328.jpeg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bd_da6d_11ee_a56d_047c1617b143_d159fa13_42c7_11ef_a5f7_047c1617b143329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bf_da6d_11ee_a56d_047c1617b143_9db7fc45_42ce_11ef_a5f7_047c1617b143330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c1_da6d_11ee_a56d_047c1617b143_9db7fc47_42ce_11ef_a5f7_047c1617b143331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c3_da6d_11ee_a56d_047c1617b143_9db7fc49_42ce_11ef_a5f7_047c1617b143332.jpeg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c5_da6d_11ee_a56d_047c1617b143_9db7fc4b_42ce_11ef_a5f7_047c1617b143333.jpeg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c7_da6d_11ee_a56d_047c1617b143_9db7fc4d_42ce_11ef_a5f7_047c1617b143334.jpeg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcb_b9ee_11ef_a69a_047c1617b143_b7afc1d0_e218_11ef_a6cd_047c1617b143335.jpeg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcd_b9ee_11ef_a69a_047c1617b143_b7afc1d3_e218_11ef_a6cd_047c1617b143336.jpeg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcf_b9ee_11ef_a69a_047c1617b143_55c6eb36_e210_11ef_a6cd_047c1617b143337.jpeg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd1_b9ee_11ef_a69a_047c1617b143_55c6eb39_e210_11ef_a6cd_047c1617b143338.jpeg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd3_b9ee_11ef_a69a_047c1617b143_55c6eb3c_e210_11ef_a6cd_047c1617b143339.jpeg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd5_b9ee_11ef_a69a_047c1617b143_55c6eb3f_e210_11ef_a6cd_047c1617b143340.jpeg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd7_b9ee_11ef_a69a_047c1617b143_55c6eb42_e210_11ef_a6cd_047c1617b143341.jpeg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd9_b9ee_11ef_a69a_047c1617b143_55c6eb45_e210_11ef_a6cd_047c1617b143342.jpeg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efa_ba14_11ef_a69a_047c1617b143_55c6eb48_e210_11ef_a6cd_047c1617b143343.jpeg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efc_ba14_11ef_a69a_047c1617b143_bb06b622_e214_11ef_a6cd_047c1617b143344.jpeg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efe_ba14_11ef_a69a_047c1617b143_bb06b625_e214_11ef_a6cd_047c1617b143345.jpeg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f00_ba14_11ef_a69a_047c1617b143_bb06b628_e214_11ef_a6cd_047c1617b143346.jpeg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f02_ba14_11ef_a69a_047c1617b143_bb06b62b_e214_11ef_a6cd_047c1617b143347.jpeg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f04_ba14_11ef_a69a_047c1617b143_bb06b62c_e214_11ef_a6cd_047c1617b143348.jpeg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f06_ba14_11ef_a69a_047c1617b143_bb06b62d_e214_11ef_a6cd_047c1617b143349.jpeg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f08_ba14_11ef_a69a_047c1617b143_bb06b62e_e214_11ef_a6cd_047c1617b143350.jpeg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0a_ba14_11ef_a69a_047c1617b143_bb06b630_e214_11ef_a6cd_047c1617b143351.jpeg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0c_ba14_11ef_a69a_047c1617b143_bb06b632_e214_11ef_a6cd_047c1617b143352.jpeg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcf9_cf51_11ee_a55e_047c1617b143_bb06b634_e214_11ef_a6cd_047c1617b143353.jpeg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0e_ba14_11ef_a69a_047c1617b143_bb06b637_e214_11ef_a6cd_047c1617b143354.jpeg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f10_ba14_11ef_a69a_047c1617b143_bb06b63a_e214_11ef_a6cd_047c1617b143355.jpeg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f12_ba14_11ef_a69a_047c1617b143_bb06b63d_e214_11ef_a6cd_047c1617b143356.jpeg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f14_ba14_11ef_a69a_047c1617b143_b7afc1d6_e218_11ef_a6cd_047c1617b143357.jpeg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f16_ba14_11ef_a69a_047c1617b143_b7afc1d7_e218_11ef_a6cd_047c1617b143358.jpeg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f18_ba14_11ef_a69a_047c1617b143_b7afc1d8_e218_11ef_a6cd_047c1617b143359.jpeg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1a_ba14_11ef_a69a_047c1617b143_bb06b640_e214_11ef_a6cd_047c1617b143360.jpeg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1c_ba14_11ef_a69a_047c1617b143_bb06b643_e214_11ef_a6cd_047c1617b143361.jpeg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1e_ba14_11ef_a69a_047c1617b143_bb06b646_e214_11ef_a6cd_047c1617b143362.jpeg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f20_ba14_11ef_a69a_047c1617b143_bb06b649_e214_11ef_a6cd_047c1617b143363.jpeg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f22_ba14_11ef_a69a_047c1617b143_bb06b64c_e214_11ef_a6cd_047c1617b143364.jpeg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f24_ba14_11ef_a69a_047c1617b143_bb06b64d_e214_11ef_a6cd_047c1617b143365.jpeg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f26_ba14_11ef_a69a_047c1617b143_bb06b64e_e214_11ef_a6cd_047c1617b143366.jpeg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f28_ba14_11ef_a69a_047c1617b143_bb06b64f_e214_11ef_a6cd_047c1617b143367.jpeg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2a_ba14_11ef_a69a_047c1617b143_bb06b651_e214_11ef_a6cd_047c1617b143368.jpeg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2c_ba14_11ef_a69a_047c1617b143_bb06b653_e214_11ef_a6cd_047c1617b143369.jpeg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2e_ba14_11ef_a69a_047c1617b143_bb06b654_e214_11ef_a6cd_047c1617b143370.jpeg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f30_ba14_11ef_a69a_047c1617b143_bb06b655_e214_11ef_a6cd_047c1617b143371.jpeg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f32_ba14_11ef_a69a_047c1617b143_bb06b656_e214_11ef_a6cd_047c1617b143372.jpeg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f34_ba14_11ef_a69a_047c1617b143_bb06b657_e214_11ef_a6cd_047c1617b143373.jpeg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d464c1_12f8_11f0_a70e_047c1617b143_0172d6b4_229c_11f1_a889_047c1617b143374.jpeg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc0337_12fb_11f0_a70e_047c1617b143_0172d6b5_229c_11f1_a889_047c1617b143375.jpeg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1596_ce2b_11f0_a80d_047c1617b143_b4b9bca8_d8cb_11f0_a81b_047c1617b143376.jpeg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1598_ce2b_11f0_a80d_047c1617b143_b4b9bcaa_d8cb_11f0_a81b_047c1617b143377.jpeg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba159a_ce2b_11f0_a80d_047c1617b143_b4b9bcac_d8cb_11f0_a81b_047c1617b143378.jpeg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a2_ce2b_11f0_a80d_047c1617b143_4d4add13_d917_11f0_a81b_047c1617b143379.jpeg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a4_ce2b_11f0_a80d_047c1617b143_4d4add15_d917_11f0_a81b_047c1617b143380.jpeg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a6_ce2b_11f0_a80d_047c1617b143_4d4add17_d917_11f0_a81b_047c1617b143381.jpeg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15d8_ce2b_11f0_a80d_047c1617b143_4d4add19_d917_11f0_a81b_047c1617b143382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15da_ce2b_11f0_a80d_047c1617b143_4d4add1a_d917_11f0_a81b_047c1617b143383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15dc_ce2b_11f0_a80d_047c1617b143_4d4add1b_d917_11f0_a81b_047c1617b143384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15de_ce2b_11f0_a80d_047c1617b143_4d4add1c_d917_11f0_a81b_047c1617b143385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e0_ce2b_11f0_a80d_047c1617b143_4d4add1d_d917_11f0_a81b_047c1617b143386.jpeg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e2_ce2b_11f0_a80d_047c1617b143_4d4add1e_d917_11f0_a81b_047c1617b143387.jpeg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e4_ce2b_11f0_a80d_047c1617b143_4d4add1f_d917_11f0_a81b_047c1617b143388.jpeg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e6_ce2b_11f0_a80d_047c1617b143_4d4add20_d917_11f0_a81b_047c1617b143389.jpeg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e8_ce2b_11f0_a80d_047c1617b143_4d4add21_d917_11f0_a81b_047c1617b143390.jpeg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ea_ce2b_11f0_a80d_047c1617b143_4d4add22_d917_11f0_a81b_047c1617b143391.jpeg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ec_ce2b_11f0_a80d_047c1617b143_4d4add23_d917_11f0_a81b_047c1617b143392.jpeg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ee_ce2b_11f0_a80d_047c1617b143_4d4add24_d917_11f0_a81b_047c1617b143393.jpeg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f0_ce2b_11f0_a80d_047c1617b143_4d4add25_d917_11f0_a81b_047c1617b143394.jpeg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f2_ce2b_11f0_a80d_047c1617b143_4d4add26_d917_11f0_a81b_047c1617b143395.jpeg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f4_ce2b_11f0_a80d_047c1617b143_4d4add32_d917_11f0_a81b_047c1617b143396.jpeg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f6_ce2b_11f0_a80d_047c1617b143_4d4add33_d917_11f0_a81b_047c1617b143397.jpeg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f8_ce2b_11f0_a80d_047c1617b143_4d4add27_d917_11f0_a81b_047c1617b143398.jpeg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fa_ce2b_11f0_a80d_047c1617b143_4d4add28_d917_11f0_a81b_047c1617b143399.jpeg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fc_ce2b_11f0_a80d_047c1617b143_4d4add29_d917_11f0_a81b_047c1617b143400.jpeg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fe_ce2b_11f0_a80d_047c1617b143_4d4add2a_d917_11f0_a81b_047c1617b143401.jpeg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1600_ce2b_11f0_a80d_047c1617b143_4d4add2b_d917_11f0_a81b_047c1617b143402.jpeg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1602_ce2b_11f0_a80d_047c1617b143_4d4add2c_d917_11f0_a81b_047c1617b143403.jpeg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1604_ce2b_11f0_a80d_047c1617b143_4d4add2d_d917_11f0_a81b_047c1617b143404.jpeg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1606_ce2b_11f0_a80d_047c1617b143_4d4add2e_d917_11f0_a81b_047c1617b143405.jpeg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1608_ce2b_11f0_a80d_047c1617b143_4d4add2f_d917_11f0_a81b_047c1617b143406.jpeg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160a_ce2b_11f0_a80d_047c1617b143_4d4add30_d917_11f0_a81b_047c1617b143407.jpeg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160c_ce2b_11f0_a80d_047c1617b143_4d4add34_d917_11f0_a81b_047c1617b143408.jpeg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160e_ce2b_11f0_a80d_047c1617b143_4d4add35_d917_11f0_a81b_047c1617b143409.jpeg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1610_ce2b_11f0_a80d_047c1617b143_4d4add36_d917_11f0_a81b_047c1617b143410.jpeg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8c_ce2b_11f0_a80d_047c1617b143_4d4add3d_d917_11f0_a81b_047c1617b143411.jpeg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8e_ce2b_11f0_a80d_047c1617b143_4d4add3e_d917_11f0_a81b_047c1617b143412.jpeg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c90_ce2b_11f0_a80d_047c1617b143_4d4add3f_d917_11f0_a81b_047c1617b143413.jpeg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b143414.jpeg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b143415.jpeg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b143416.jpeg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b143417.jpeg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b418.jpeg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b419.jpeg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b143420.jpeg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b143421.jpeg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b422.jpeg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b423.jpeg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b425.jpeg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b426.jpeg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b427.jpeg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b428.jpeg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b143429.jpeg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0a_5308_11ee_a4bb_047c1617b143_64c8bb78_5a46_11f0_a775_047c1617b143430.jpeg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba36_86a3_11e9_8101_003048fd731b_c530e0de_2820_11ed_a30f_00259070b487431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3a_86a3_11e9_8101_003048fd731b_c530e0df_2820_11ed_a30f_00259070b487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3e_86a3_11e9_8101_003048fd731b_c530e0e0_2820_11ed_a30f_00259070b487433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba42_86a3_11e9_8101_003048fd731b_c530e0e2_2820_11ed_a30f_00259070b487434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf60f_86a5_11e9_8101_003048fd731b_c530e0e4_2820_11ed_a30f_00259070b487435.jpeg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf613_86a5_11e9_8101_003048fd731b_c530e0e5_2820_11ed_a30f_00259070b487436.jpeg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf686_86a5_11e9_8101_003048fd731b_c530e0d2_2820_11ed_a30f_00259070b487437.jpeg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68a_86a5_11e9_8101_003048fd731b_c530e0d6_2820_11ed_a30f_00259070b487438.jpeg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569ce4_b6d8_11eb_82ad_003048fd731b_c530e0da_2820_11ed_a30f_00259070b487439.jpeg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f423_c461_11eb_82be_003048fd731b_14e1e0d9_f93d_11ef_a6ea_047c1617b143440.jpeg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f425_c461_11eb_82be_003048fd731b_14e1e0da_f93d_11ef_a6ea_047c1617b143441.jpeg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd1_3e5b_11ec_836e_003048fd731b_e00cf34a_f104_11ee_a58b_047c1617b143442.jpeg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da414_c29f_11ee_a54c_047c1617b143_e00cf34c_f104_11ee_a58b_047c1617b143443.jpeg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfb_cf51_11ee_a55e_047c1617b143_3e659189_db10_11ee_a56e_047c1617b143444.jpeg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfd_cf51_11ee_a55e_047c1617b143_3e65918a_db10_11ee_a56e_047c1617b143445.jpeg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1612_ce2b_11f0_a80d_047c1617b143_b4b9bca6_d8cb_11f0_a81b_047c1617b143446.jpeg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1614_ce2b_11f0_a80d_047c1617b143_ab7d8ff6_d05b_11f0_a810_047c1617b143447.jpeg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7c_ce2b_11f0_a80d_047c1617b143_b4b9bca5_d8cb_11f0_a81b_047c1617b143448.jpeg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7e_ce2b_11f0_a80d_047c1617b143_b4b9bca7_d8cb_11f0_a81b_047c1617b143449.jpeg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe55_86a5_11e9_8101_003048fd731b_b627a777_281f_11ed_a30f_00259070b487450.jpeg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe59_86a5_11e9_8101_003048fd731b_b627a77b_281f_11ed_a30f_00259070b487451.jpeg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe5d_86a5_11e9_8101_003048fd731b_b627a77c_281f_11ed_a30f_00259070b487452.jpeg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe61_86a5_11e9_8101_003048fd731b_b627a77d_281f_11ed_a30f_00259070b487453.jpeg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe65_86a5_11e9_8101_003048fd731b_b627a77e_281f_11ed_a30f_00259070b487454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe69_86a5_11e9_8101_003048fd731b_c530e0bc_2820_11ed_a30f_00259070b487455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe6d_86a5_11e9_8101_003048fd731b_c530e0bd_2820_11ed_a30f_00259070b487456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe71_86a5_11e9_8101_003048fd731b_c530e0be_2820_11ed_a30f_00259070b487457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe75_86a5_11e9_8101_003048fd731b_c530e0bf_2820_11ed_a30f_00259070b487458.jpeg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe79_86a5_11e9_8101_003048fd731b_c530e0c0_2820_11ed_a30f_00259070b487459.jpeg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe7d_86a5_11e9_8101_003048fd731b_c530e0c1_2820_11ed_a30f_00259070b487460.jpeg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe81_86a5_11e9_8101_003048fd731b_c530e0c2_2820_11ed_a30f_00259070b487461.jpeg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe85_86a5_11e9_8101_003048fd731b_c530e0c3_2820_11ed_a30f_00259070b487462.jpeg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe89_86a5_11e9_8101_003048fd731b_c530e0c4_2820_11ed_a30f_00259070b487463.jpeg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe8d_86a5_11e9_8101_003048fd731b_c530e0c5_2820_11ed_a30f_00259070b487464.jpeg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe91_86a5_11e9_8101_003048fd731b_c530e0c6_2820_11ed_a30f_00259070b487465.jpeg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe95_86a5_11e9_8101_003048fd731b_c530e0ca_2820_11ed_a30f_00259070b487466.jpeg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214a_86a5_11e9_8101_003048fd731b_c530e0ce_2820_11ed_a30f_00259070b487467.jpeg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702457ae_8fe1_11ed_a3b6_047c1617b143_4b3c1cb6_5a46_11f0_a775_047c1617b143468.jpeg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702457b0_8fe1_11ed_a3b6_047c1617b143_4b3c1cb7_5a46_11f0_a775_047c1617b143469.jpeg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba3983_93ab_11ec_a256_00259070b487_4b3c1cb8_5a46_11f0_a775_047c1617b143470.jpeg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff966c_032b_11ed_a2de_00259070b487_4b3c1cb9_5a46_11f0_a775_047c1617b143471.jpeg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29639db2_d258_11ed_a410_047c1617b143_4b3c1cba_5a46_11f0_a775_047c1617b143472.jpeg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4746fa_fd02_11ec_a2d6_00259070b487_4b3c1cbb_5a46_11f0_a775_047c1617b143473.jpeg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4746fc_fd02_11ec_a2d6_00259070b487_4b3c1cbc_5a46_11f0_a775_047c1617b143474.jpeg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4746fe_fd02_11ec_a2d6_00259070b487_4b3c1cbd_5a46_11f0_a775_047c1617b143475.jpeg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8d_3234_11ee_a490_047c1617b143_64c8bb8b_5a46_11f0_a775_047c1617b143476.jpeg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8f_3234_11ee_a490_047c1617b143_64c8bb8e_5a46_11f0_a775_047c1617b143477.jpeg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee91_3234_11ee_a490_047c1617b143_64c8bb91_5a46_11f0_a775_047c1617b143478.jpeg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da40f_c29f_11ee_a54c_047c1617b143_4396bf13_0312_11ef_a5a4_047c1617b143479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da411_c29f_11ee_a54c_047c1617b143_4396bf16_0312_11ef_a5a4_047c1617b143480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b1f_847d_11ef_a64e_047c1617b143_21d4f5b4_793a_11f0_a79f_047c1617b143481.jpeg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b21_847d_11ef_a64e_047c1617b143_21d4f5b5_793a_11f0_a79f_047c1617b143482.jpeg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaaa_242e_11f0_a725_047c1617b143_26859885_34da_11f0_a73b_047c1617b143483.jpeg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaac_242e_11f0_a725_047c1617b143_26859886_34da_11f0_a73b_047c1617b143484.jpeg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426c_245f_11f0_a725_047c1617b143_26859887_34da_11f0_a73b_047c1617b143485.jpeg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426e_245f_11f0_a725_047c1617b143_26859888_34da_11f0_a73b_047c1617b143486.jpeg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4270_245f_11f0_a725_047c1617b143_26859889_34da_11f0_a73b_047c1617b143487.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a221d_86a5_11e9_8101_003048fd731b_d2eca8dc_2820_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2221_86a5_11e9_8101_003048fd731b_d2eca8dd_2820_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2225_86a5_11e9_8101_003048fd731b_d2eca8de_2820_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2229_86a5_11e9_8101_003048fd731b_d2eca8df_2820_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a222d_86a5_11e9_8101_003048fd731b_d2eca8e0_2820_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2231_86a5_11e9_8101_003048fd731b_d2eca8e1_2820_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e17_ba6d_11e9_8105_003048fd731b_d2eca8e2_2820_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e19_ba6d_11e9_8105_003048fd731b_d2eca8e3_2820_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778552d_d539_11e9_8109_003048fd731b_d2eca8e4_2820_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de0_de3a_11e9_810a_003048fd731b_a26f33f0_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de2_de3a_11e9_810a_003048fd731b_a26f33f1_7c1e_11f0_a7a3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785535_d539_11e9_8109_003048fd731b_a26f33ef_7c1e_11f0_a7a3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd58_86a5_11e9_8101_003048fd731b_c530e0e6_2820_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd5c_86a5_11e9_8101_003048fd731b_c530e0ea_2820_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd60_86a5_11e9_8101_003048fd731b_c530e0ee_2820_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd64_86a5_11e9_8101_003048fd731b_c530e0f2_2820_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd68_86a5_11e9_8101_003048fd731b_c530e0f6_2820_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd6c_86a5_11e9_8101_003048fd731b_c530e0fa_2820_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd70_86a5_11e9_8101_003048fd731b_c530e0fe_2820_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd74_86a5_11e9_8101_003048fd731b_c530e102_2820_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd78_86a5_11e9_8101_003048fd731b_c530e106_2820_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd7c_86a5_11e9_8101_003048fd731b_c530e10a_2820_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd80_86a5_11e9_8101_003048fd731b_c530e10e_2820_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68e_86a5_11e9_8101_003048fd731b_c530e112_2820_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf692_86a5_11e9_8101_003048fd731b_c530e116_2820_11ed_a30f_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf696_86a5_11e9_8101_003048fd731b_c530e11a_2820_11ed_a30f_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69a_86a5_11e9_8101_003048fd731b_c530e11e_2820_11ed_a30f_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69e_86a5_11e9_8101_003048fd731b_c530e122_2820_11ed_a30f_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a2_86a5_11e9_8101_003048fd731b_c530e126_2820_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a6_86a5_11e9_8101_003048fd731b_c530e12a_2820_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a9_86a5_11e9_8101_003048fd731b_c530e12e_2820_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ac_86a5_11e9_8101_003048fd731b_c530e132_2820_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6af_86a5_11e9_8101_003048fd731b_c530e136_2820_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b3_86a5_11e9_8101_003048fd731b_c530e13a_2820_11ed_a30f_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b7_86a5_11e9_8101_003048fd731b_c530e13e_2820_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bb_86a5_11e9_8101_003048fd731b_c530e142_2820_11ed_a30f_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bf_86a5_11e9_8101_003048fd731b_c530e146_2820_11ed_a30f_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c3_86a5_11e9_8101_003048fd731b_c530e14a_2820_11ed_a30f_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c7_86a5_11e9_8101_003048fd731b_c530e14e_2820_11ed_a30f_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cb_86a5_11e9_8101_003048fd731b_c530e152_2820_11ed_a30f_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cf_86a5_11e9_8101_003048fd731b_c530e156_2820_11ed_a30f_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d3_86a5_11e9_8101_003048fd731b_c530e15a_2820_11ed_a30f_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d7_86a5_11e9_8101_003048fd731b_c530e15e_2820_11ed_a30f_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6db_86a5_11e9_8101_003048fd731b_c530e162_2820_11ed_a30f_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6df_86a5_11e9_8101_003048fd731b_c530e166_2820_11ed_a30f_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e3_86a5_11e9_8101_003048fd731b_c530e16a_2820_11ed_a30f_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e7_86a5_11e9_8101_003048fd731b_c530e16e_2820_11ed_a30f_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6eb_86a5_11e9_8101_003048fd731b_c530e172_2820_11ed_a30f_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ef_86a5_11e9_8101_003048fd731b_c530e176_2820_11ed_a30f_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f3_86a5_11e9_8101_003048fd731b_c530e17a_2820_11ed_a30f_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f7_86a5_11e9_8101_003048fd731b_c530e17e_2820_11ed_a30f_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6fb_86a5_11e9_8101_003048fd731b_c530e182_2820_11ed_a30f_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ff_86a5_11e9_8101_003048fd731b_c530e186_2820_11ed_a30f_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf703_86a5_11e9_8101_003048fd731b_c530e18a_2820_11ed_a30f_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf707_86a5_11e9_8101_003048fd731b_c530e18e_2820_11ed_a30f_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70b_86a5_11e9_8101_003048fd731b_c530e192_2820_11ed_a30f_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70f_86a5_11e9_8101_003048fd731b_c530e196_2820_11ed_a30f_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf713_86a5_11e9_8101_003048fd731b_c530e19a_2820_11ed_a30f_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf717_86a5_11e9_8101_003048fd731b_c530e19e_2820_11ed_a30f_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71b_86a5_11e9_8101_003048fd731b_c530e1a2_2820_11ed_a30f_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71f_86a5_11e9_8101_003048fd731b_c530e1a6_2820_11ed_a30f_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf723_86a5_11e9_8101_003048fd731b_c530e1aa_2820_11ed_a30f_00259070b48762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf727_86a5_11e9_8101_003048fd731b_c530e1ae_2820_11ed_a30f_00259070b48763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72b_86a5_11e9_8101_003048fd731b_c530e1b2_2820_11ed_a30f_00259070b48764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72f_86a5_11e9_8101_003048fd731b_c530e1b6_2820_11ed_a30f_00259070b48765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf733_86a5_11e9_8101_003048fd731b_c530e1ba_2820_11ed_a30f_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf737_86a5_11e9_8101_003048fd731b_cbe1917f_2820_11ed_a30f_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73b_86a5_11e9_8101_003048fd731b_cbe19183_2820_11ed_a30f_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73f_86a5_11e9_8101_003048fd731b_cbe19187_2820_11ed_a30f_00259070b48769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf743_86a5_11e9_8101_003048fd731b_cbe1918b_2820_11ed_a30f_00259070b48770.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf747_86a5_11e9_8101_003048fd731b_cbe1918f_2820_11ed_a30f_00259070b48771.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74b_86a5_11e9_8101_003048fd731b_cbe19193_2820_11ed_a30f_00259070b48772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74f_86a5_11e9_8101_003048fd731b_cbe19197_2820_11ed_a30f_00259070b48773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf753_86a5_11e9_8101_003048fd731b_cbe1919b_2820_11ed_a30f_00259070b48774.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf757_86a5_11e9_8101_003048fd731b_cbe1919f_2820_11ed_a30f_00259070b48775.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75b_86a5_11e9_8101_003048fd731b_cbe191a3_2820_11ed_a30f_00259070b48776.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75f_86a5_11e9_8101_003048fd731b_cbe191a7_2820_11ed_a30f_00259070b48777.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf763_86a5_11e9_8101_003048fd731b_cbe191ab_2820_11ed_a30f_00259070b48778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf766_86a5_11e9_8101_003048fd731b_cbe191af_2820_11ed_a30f_00259070b48779.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf769_86a5_11e9_8101_003048fd731b_cbe191b3_2820_11ed_a30f_00259070b48780.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf76d_86a5_11e9_8101_003048fd731b_cbe191b7_2820_11ed_a30f_00259070b48781.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf771_86a5_11e9_8101_003048fd731b_cbe191bb_2820_11ed_a30f_00259070b48782.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf775_86a5_11e9_8101_003048fd731b_cbe191bf_2820_11ed_a30f_00259070b48783.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf779_86a5_11e9_8101_003048fd731b_cbe191c3_2820_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf77d_86a5_11e9_8101_003048fd731b_cbe191c7_2820_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf781_86a5_11e9_8101_003048fd731b_cbe191cb_2820_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf785_86a5_11e9_8101_003048fd731b_cbe191cf_2820_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf789_86a5_11e9_8101_003048fd731b_cbe191d3_2820_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1a_86a5_11e9_8101_003048fd731b_cbe191d7_2820_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1e_86a5_11e9_8101_003048fd731b_cbe191db_2820_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd22_86a5_11e9_8101_003048fd731b_cbe191df_2820_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd26_86a5_11e9_8101_003048fd731b_57339629_f953_11e9_810b_003048fd731b92.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd29_86a5_11e9_8101_003048fd731b_5733962a_f953_11e9_810b_003048fd731b93.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd2c_86a5_11e9_8101_003048fd731b_cbe191e3_2820_11ed_a30f_00259070b48794.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd30_86a5_11e9_8101_003048fd731b_cbe191e7_2820_11ed_a30f_00259070b48795.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd34_86a5_11e9_8101_003048fd731b_cbe191eb_2820_11ed_a30f_00259070b48796.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd38_86a5_11e9_8101_003048fd731b_cbe191ef_2820_11ed_a30f_00259070b48797.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd3c_86a5_11e9_8101_003048fd731b_cbe191f3_2820_11ed_a30f_00259070b48798.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd40_86a5_11e9_8101_003048fd731b_cbe191f7_2820_11ed_a30f_00259070b48799.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd44_86a5_11e9_8101_003048fd731b_cbe191fb_2820_11ed_a30f_00259070b487100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd48_86a5_11e9_8101_003048fd731b_cbe191ff_2820_11ed_a30f_00259070b487101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd4c_86a5_11e9_8101_003048fd731b_cbe19203_2820_11ed_a30f_00259070b487102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd50_86a5_11e9_8101_003048fd731b_cbe19207_2820_11ed_a30f_00259070b487103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1937d_ffba_11e9_810b_003048fd731b_cbe1920b_2820_11ed_a30f_00259070b487104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33536b1_3462_11eb_81f3_003048fd731b_cbe1920f_2820_11ed_a30f_00259070b487105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ab_0b65_11ec_831e_003048fd731b_cbe19213_2820_11ed_a30f_00259070b487106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ad_0b65_11ec_831e_003048fd731b_cbe19217_2820_11ed_a30f_00259070b487107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3af_0b65_11ec_831e_003048fd731b_cbe1921b_2820_11ed_a30f_00259070b487108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b1_0b65_11ec_831e_003048fd731b_cbe1921f_2820_11ed_a30f_00259070b487109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b3_0b65_11ec_831e_003048fd731b_cbe19223_2820_11ed_a30f_00259070b487110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd85_86a5_11e9_8101_003048fd731b_cbe19227_2820_11ed_a30f_00259070b487111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd89_86a5_11e9_8101_003048fd731b_cbe1922b_2820_11ed_a30f_00259070b487112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd8d_86a5_11e9_8101_003048fd731b_cbe1922f_2820_11ed_a30f_00259070b487113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd91_86a5_11e9_8101_003048fd731b_cbe19233_2820_11ed_a30f_00259070b487114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd95_86a5_11e9_8101_003048fd731b_cbe19237_2820_11ed_a30f_00259070b487115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd99_86a5_11e9_8101_003048fd731b_cbe1923b_2820_11ed_a30f_00259070b487116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303af8_3acc_11ec_8367_003048fd731b_d2eca871_2820_11ed_a30f_00259070b487117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afa_3acc_11ec_8367_003048fd731b_d2eca875_2820_11ed_a30f_00259070b487118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afc_3acc_11ec_8367_003048fd731b_d2eca879_2820_11ed_a30f_00259070b487119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afe_3acc_11ec_8367_003048fd731b_d2eca87d_2820_11ed_a30f_00259070b487120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b00_3acc_11ec_8367_003048fd731b_d2eca881_2820_11ed_a30f_00259070b487121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b02_3acc_11ec_8367_003048fd731b_d2eca885_2820_11ed_a30f_00259070b487122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b04_3acc_11ec_8367_003048fd731b_d2eca889_2820_11ed_a30f_00259070b487123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b06_3acc_11ec_8367_003048fd731b_d2eca88d_2820_11ed_a30f_00259070b487124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b08_3acc_11ec_8367_003048fd731b_d2eca891_2820_11ed_a30f_00259070b487125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789b_46f7_11ec_8393_003048fd731b_d2eca895_2820_11ed_a30f_00259070b487126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789d_46f7_11ec_8393_003048fd731b_d2eca899_2820_11ed_a30f_00259070b487127.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789f_46f7_11ec_8393_003048fd731b_d2eca89d_2820_11ed_a30f_00259070b487128.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed978a1_46f7_11ec_8393_003048fd731b_d2eca8a1_2820_11ed_a30f_00259070b487129.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd9e_86a5_11e9_8101_003048fd731b_cbe1923f_2820_11ed_a30f_00259070b487130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda2_86a5_11e9_8101_003048fd731b_cbe19243_2820_11ed_a30f_00259070b487131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda6_86a5_11e9_8101_003048fd731b_cbe19247_2820_11ed_a30f_00259070b487132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdaa_86a5_11e9_8101_003048fd731b_cbe1924b_2820_11ed_a30f_00259070b487133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdae_86a5_11e9_8101_003048fd731b_cbe1924f_2820_11ed_a30f_00259070b487134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb2_86a5_11e9_8101_003048fd731b_cbe19253_2820_11ed_a30f_00259070b487135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb6_86a5_11e9_8101_003048fd731b_cbe19257_2820_11ed_a30f_00259070b487136.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdba_86a5_11e9_8101_003048fd731b_cbe1925b_2820_11ed_a30f_00259070b487137.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdbe_86a5_11e9_8101_003048fd731b_cbe1925f_2820_11ed_a30f_00259070b487138.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc2_86a5_11e9_8101_003048fd731b_cbe19263_2820_11ed_a30f_00259070b487139.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc6_86a5_11e9_8101_003048fd731b_cbe19267_2820_11ed_a30f_00259070b487140.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdca_86a5_11e9_8101_003048fd731b_cbe1926b_2820_11ed_a30f_00259070b487141.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdce_86a5_11e9_8101_003048fd731b_cbe1926f_2820_11ed_a30f_00259070b487142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd2_86a5_11e9_8101_003048fd731b_cbe19273_2820_11ed_a30f_00259070b487143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd6_86a5_11e9_8101_003048fd731b_cbe19277_2820_11ed_a30f_00259070b487144.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdda_86a5_11e9_8101_003048fd731b_cbe1927b_2820_11ed_a30f_00259070b487145.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdde_86a5_11e9_8101_003048fd731b_d2eca855_2820_11ed_a30f_00259070b487146.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde2_86a5_11e9_8101_003048fd731b_d2eca859_2820_11ed_a30f_00259070b487147.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde6_86a5_11e9_8101_003048fd731b_d2eca85d_2820_11ed_a30f_00259070b487148.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdea_86a5_11e9_8101_003048fd731b_d2eca861_2820_11ed_a30f_00259070b487149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdee_86a5_11e9_8101_003048fd731b_d2eca865_2820_11ed_a30f_00259070b487150.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184924f_7270_11ef_a636_047c1617b143_d9a656a8_f1e4_11ef_a6e1_047c1617b143151.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849251_7270_11ef_a636_047c1617b143_d9a656ac_f1e4_11ef_a6e1_047c1617b143152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd4d_7288_11ef_a636_047c1617b143_d9a656b0_f1e4_11ef_a6e1_047c1617b143153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd57_7288_11ef_a636_047c1617b143_d9a656b4_f1e4_11ef_a6e1_047c1617b143154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5d_7288_11ef_a636_047c1617b143_d9a656b8_f1e4_11ef_a6e1_047c1617b143155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5f_7288_11ef_a636_047c1617b143_dfe10842_f1e4_11ef_a6e1_047c1617b143156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6597_54b7_11f0_a76e_047c1617b143_579e2326_5a46_11f0_a775_047c1617b143157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bd_9e6d_11ef_a670_047c1617b143_dfe10846_f1e4_11ef_a6e1_047c1617b143158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bf_9e6d_11ef_a670_047c1617b143_dfe1084a_f1e4_11ef_a6e1_047c1617b143159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2c1_9e6d_11ef_a670_047c1617b143_dfe1084e_f1e4_11ef_a6e1_047c1617b143160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2cf_9e6d_11ef_a670_047c1617b143_dfe10852_f1e4_11ef_a6e1_047c1617b143161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ee9_9e75_11ef_a670_047c1617b143_dfe10853_f1e4_11ef_a6e1_047c1617b143162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef3_9e75_11ef_a670_047c1617b143_dfe10854_f1e4_11ef_a6e1_047c1617b143163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef5_9e75_11ef_a670_047c1617b143_dfe10858_f1e4_11ef_a6e1_047c1617b143164.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef9_9e75_11ef_a670_047c1617b143_dfe1085c_f1e4_11ef_a6e1_047c1617b143165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53efb_9e75_11ef_a670_047c1617b143_dfe10860_f1e4_11ef_a6e1_047c1617b143166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f11_9e75_11ef_a670_047c1617b143_dfe10864_f1e4_11ef_a6e1_047c1617b143167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f13_9e75_11ef_a670_047c1617b143_dfe10868_f1e4_11ef_a6e1_047c1617b143168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f1d_9e75_11ef_a670_047c1617b143_dfe1086c_f1e4_11ef_a6e1_047c1617b143169.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6599_54b7_11f0_a76e_047c1617b143_579e232a_5a46_11f0_a775_047c1617b143170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad502_86a5_11e9_8101_003048fd731b_d2eca8a5_2820_11ed_a30f_00259070b487171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59290_4009_11ec_8370_003048fd731b_d2eca8a6_2820_11ed_a30f_00259070b487172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb74_7759_11ec_a212_00259070b487_d2eca8aa_2820_11ed_a30f_00259070b487173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb76_7759_11ec_a212_00259070b487_d2eca8ab_2820_11ed_a30f_00259070b487174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb78_7759_11ec_a212_00259070b487_d2eca8ac_2820_11ed_a30f_00259070b487175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ca46_5853_11ed_a364_047c1617b143_21d4f5b0_793a_11f0_a79f_047c1617b143176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d93_0af9_11ee_a45c_047c1617b143_64c8bb7b_5a46_11f0_a775_047c1617b143177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d95_0af9_11ee_a45c_047c1617b143_64c8bb7e_5a46_11f0_a775_047c1617b143178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84721c_afd7_11ef_a68d_047c1617b143_64c8bb80_5a46_11f0_a775_047c1617b143179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472bc_afd7_11ef_a68d_047c1617b143_64c8bb84_5a46_11f0_a775_047c1617b143180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472be_afd7_11ef_a68d_047c1617b143_64c8bb85_5a46_11f0_a775_047c1617b143181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472cc_afd7_11ef_a68d_047c1617b143_781c63ee_5a46_11f0_a775_047c1617b143182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472ce_afd7_11ef_a68d_047c1617b143_781c63ef_5a46_11f0_a775_047c1617b143183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214f_86a5_11e9_8101_003048fd731b_d2eca8ad_2820_11ed_a30f_00259070b487184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2153_86a5_11e9_8101_003048fd731b_d2eca8ae_2820_11ed_a30f_00259070b487185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2157_86a5_11e9_8101_003048fd731b_d2eca8af_2820_11ed_a30f_00259070b487186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215b_86a5_11e9_8101_003048fd731b_d2eca8b0_2820_11ed_a30f_00259070b487187.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215f_86a5_11e9_8101_003048fd731b_d2eca8b1_2820_11ed_a30f_00259070b487188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2163_86a5_11e9_8101_003048fd731b_d2eca8b2_2820_11ed_a30f_00259070b487189.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2167_86a5_11e9_8101_003048fd731b_d2eca8b3_2820_11ed_a30f_00259070b487190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216b_86a5_11e9_8101_003048fd731b_d2eca8b4_2820_11ed_a30f_00259070b487191.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216f_86a5_11e9_8101_003048fd731b_d2eca8b5_2820_11ed_a30f_00259070b487192.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2173_86a5_11e9_8101_003048fd731b_d2eca8b6_2820_11ed_a30f_00259070b487193.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2177_86a5_11e9_8101_003048fd731b_d2eca8b7_2820_11ed_a30f_00259070b487194.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217b_86a5_11e9_8101_003048fd731b_d2eca8b8_2820_11ed_a30f_00259070b487195.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217f_86a5_11e9_8101_003048fd731b_d2eca8b9_2820_11ed_a30f_00259070b487196.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2183_86a5_11e9_8101_003048fd731b_d2eca8ba_2820_11ed_a30f_00259070b487197.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2187_86a5_11e9_8101_003048fd731b_d2eca8bb_2820_11ed_a30f_00259070b487198.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218b_86a5_11e9_8101_003048fd731b_d2eca8bc_2820_11ed_a30f_00259070b487199.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218f_86a5_11e9_8101_003048fd731b_d2eca8bd_2820_11ed_a30f_00259070b487200.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2193_86a5_11e9_8101_003048fd731b_d2eca8be_2820_11ed_a30f_00259070b487201.jpeg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2197_86a5_11e9_8101_003048fd731b_d2eca8bf_2820_11ed_a30f_00259070b487202.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219b_86a5_11e9_8101_003048fd731b_d2eca8c1_2820_11ed_a30f_00259070b487203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219f_86a5_11e9_8101_003048fd731b_d2eca8c3_2820_11ed_a30f_00259070b487204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a3_86a5_11e9_8101_003048fd731b_d2eca8c4_2820_11ed_a30f_00259070b487205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a7_86a5_11e9_8101_003048fd731b_d2eca8c5_2820_11ed_a30f_00259070b487206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21ab_86a5_11e9_8101_003048fd731b_d2eca8c6_2820_11ed_a30f_00259070b487207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21af_86a5_11e9_8101_003048fd731b_d2eca8c7_2820_11ed_a30f_00259070b487208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b3_86a5_11e9_8101_003048fd731b_d2eca8c8_2820_11ed_a30f_00259070b487209.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b7_86a5_11e9_8101_003048fd731b_d2eca8c9_2820_11ed_a30f_00259070b487210.jpeg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd91_a71a_11e9_8103_003048fd731b_d2eca8ca_2820_11ed_a30f_00259070b487211.jpeg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785522_d539_11e9_8109_003048fd731b_d2eca8cb_2820_11ed_a30f_00259070b487212.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af66c31_addf_11e9_8103_003048fd731b_d2eca8cc_2820_11ed_a30f_00259070b487213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd93_a71a_11e9_8103_003048fd731b_d2eca8cd_2820_11ed_a30f_00259070b487214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b03a_b1f9_11e9_8103_003048fd731b_d2eca8ce_2820_11ed_a30f_00259070b487215.jpeg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785527_d539_11e9_8109_003048fd731b_d2eca8cf_2820_11ed_a30f_00259070b487216.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67b_3767_11ea_810f_003048fd731b_d2eca8d0_2820_11ed_a30f_00259070b487217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67d_3767_11ea_810f_003048fd731b_d2eca8d1_2820_11ed_a30f_00259070b487218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67f_3767_11ea_810f_003048fd731b_d2eca8d2_2820_11ed_a30f_00259070b487219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a681_3767_11ea_810f_003048fd731b_d2eca8d3_2820_11ed_a30f_00259070b487220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a683_3767_11ea_810f_003048fd731b_d2eca8d4_2820_11ed_a30f_00259070b487221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a685_3767_11ea_810f_003048fd731b_d2eca8d5_2820_11ed_a30f_00259070b487222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a687_3767_11ea_810f_003048fd731b_d2eca8d6_2820_11ed_a30f_00259070b487223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c522_7c9e_11ea_8111_003048fd731b_d2eca8d7_2820_11ed_a30f_00259070b487224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c524_7c9e_11ea_8111_003048fd731b_d2eca8d8_2820_11ed_a30f_00259070b487225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c526_7c9e_11ea_8111_003048fd731b_d2eca8d9_2820_11ed_a30f_00259070b487226.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c528_7c9e_11ea_8111_003048fd731b_d2eca8da_2820_11ed_a30f_00259070b487227.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c52a_7c9e_11ea_8111_003048fd731b_d2eca8db_2820_11ed_a30f_00259070b487228.jpeg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa18_5f90_11eb_822d_003048fd731b_64c8bb81_5a46_11f0_a775_047c1617b143229.jpeg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7a_7759_11ec_a212_00259070b487_6b95d4b9_5a46_11f0_a775_047c1617b143230.jpeg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7c_7759_11ec_a212_00259070b487_6b95d4bd_5a46_11f0_a775_047c1617b143231.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7e_7759_11ec_a212_00259070b487_7195a3c0_5a46_11f0_a775_047c1617b143232.jpeg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111c_0c72_11ec_8321_003048fd731b_83eb96d8_5d58_11f0_a779_047c1617b143233.jpeg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111e_0c72_11ec_8321_003048fd731b_83eb96d9_5d58_11f0_a779_047c1617b143234.jpeg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931120_0c72_11ec_8321_003048fd731b_83eb96d7_5d58_11f0_a779_047c1617b143235.jpeg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931122_0c72_11ec_8321_003048fd731b_6b95d47d_5a46_11f0_a775_047c1617b143236.jpeg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931124_0c72_11ec_8321_003048fd731b_6b95d481_5a46_11f0_a775_047c1617b143237.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931126_0c72_11ec_8321_003048fd731b_6b95d485_5a46_11f0_a775_047c1617b143238.jpeg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931128_0c72_11ec_8321_003048fd731b_6b95d489_5a46_11f0_a775_047c1617b143239.jpeg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112a_0c72_11ec_8321_003048fd731b_6b95d48d_5a46_11f0_a775_047c1617b143240.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112c_0c72_11ec_8321_003048fd731b_6b95d491_5a46_11f0_a775_047c1617b143241.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112e_0c72_11ec_8321_003048fd731b_6b95d495_5a46_11f0_a775_047c1617b143242.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931130_0c72_11ec_8321_003048fd731b_6b95d499_5a46_11f0_a775_047c1617b143243.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931132_0c72_11ec_8321_003048fd731b_6b95d49d_5a46_11f0_a775_047c1617b143244.jpeg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931134_0c72_11ec_8321_003048fd731b_6b95d4a1_5a46_11f0_a775_047c1617b143245.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931136_0c72_11ec_8321_003048fd731b_6b95d4a5_5a46_11f0_a775_047c1617b143246.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931138_0c72_11ec_8321_003048fd731b_6b95d4a9_5a46_11f0_a775_047c1617b143247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113a_0c72_11ec_8321_003048fd731b_6b95d4ad_5a46_11f0_a775_047c1617b143248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113c_0c72_11ec_8321_003048fd731b_6b95d4b1_5a46_11f0_a775_047c1617b143249.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113e_0c72_11ec_8321_003048fd731b_6b95d4b5_5a46_11f0_a775_047c1617b143250.jpeg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3eb_c461_11eb_82be_003048fd731b_a1555456_602e_11ec_a20b_00259070b487251.jpeg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ed_c461_11eb_82be_003048fd731b_a1555457_602e_11ec_a20b_00259070b487252.jpeg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ef_c461_11eb_82be_003048fd731b_a1555458_602e_11ec_a20b_00259070b487253.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f1_c461_11eb_82be_003048fd731b_a1555459_602e_11ec_a20b_00259070b487254.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f3_c461_11eb_82be_003048fd731b_a155545a_602e_11ec_a20b_00259070b487255.jpeg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f5_c461_11eb_82be_003048fd731b_a155545b_602e_11ec_a20b_00259070b487256.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f7_c461_11eb_82be_003048fd731b_a155545c_602e_11ec_a20b_00259070b487257.jpeg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f9_c461_11eb_82be_003048fd731b_a155545d_602e_11ec_a20b_00259070b487258.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fb_c461_11eb_82be_003048fd731b_a155545e_602e_11ec_a20b_00259070b487259.jpeg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fd_c461_11eb_82be_003048fd731b_a155545f_602e_11ec_a20b_00259070b487260.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ff_c461_11eb_82be_003048fd731b_a1555460_602e_11ec_a20b_00259070b487261.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f401_c461_11eb_82be_003048fd731b_a1555461_602e_11ec_a20b_00259070b487262.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f403_c461_11eb_82be_003048fd731b_a1555462_602e_11ec_a20b_00259070b487263.jpeg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f405_c461_11eb_82be_003048fd731b_a1555463_602e_11ec_a20b_00259070b487264.jpeg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f407_c461_11eb_82be_003048fd731b_a1555464_602e_11ec_a20b_00259070b487265.jpeg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f409_c461_11eb_82be_003048fd731b_a1555465_602e_11ec_a20b_00259070b487266.jpeg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40b_c461_11eb_82be_003048fd731b_a1555466_602e_11ec_a20b_00259070b487267.jpeg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40d_c461_11eb_82be_003048fd731b_aaacbdff_602e_11ec_a20b_00259070b487268.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40f_c461_11eb_82be_003048fd731b_aaacbe00_602e_11ec_a20b_00259070b487269.jpeg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f411_c461_11eb_82be_003048fd731b_aaacbe01_602e_11ec_a20b_00259070b487270.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f413_c461_11eb_82be_003048fd731b_aaacbe02_602e_11ec_a20b_00259070b487271.jpeg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f415_c461_11eb_82be_003048fd731b_aaacbe03_602e_11ec_a20b_00259070b487272.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f417_c461_11eb_82be_003048fd731b_aaacbe04_602e_11ec_a20b_00259070b487273.jpeg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f419_c461_11eb_82be_003048fd731b_aaacbe05_602e_11ec_a20b_00259070b487274.jpeg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41b_c461_11eb_82be_003048fd731b_aaacbe06_602e_11ec_a20b_00259070b487275.jpeg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41d_c461_11eb_82be_003048fd731b_aaacbe07_602e_11ec_a20b_00259070b487276.jpeg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41f_c461_11eb_82be_003048fd731b_aaacbe08_602e_11ec_a20b_00259070b487277.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f421_c461_11eb_82be_003048fd731b_aaacbe09_602e_11ec_a20b_00259070b487278.jpeg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f427_c461_11eb_82be_003048fd731b_aaacbe0a_602e_11ec_a20b_00259070b487279.jpeg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f429_c461_11eb_82be_003048fd731b_aaacbe0b_602e_11ec_a20b_00259070b487280.jpeg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42b_c461_11eb_82be_003048fd731b_aaacbe0c_602e_11ec_a20b_00259070b487281.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42d_c461_11eb_82be_003048fd731b_aaacbe0d_602e_11ec_a20b_00259070b487282.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42f_c461_11eb_82be_003048fd731b_aaacbe0e_602e_11ec_a20b_00259070b487283.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f431_c461_11eb_82be_003048fd731b_aaacbe0f_602e_11ec_a20b_00259070b487284.jpeg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f433_c461_11eb_82be_003048fd731b_aaacbe10_602e_11ec_a20b_00259070b487285.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f435_c461_11eb_82be_003048fd731b_aaacbe11_602e_11ec_a20b_00259070b487286.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f437_c461_11eb_82be_003048fd731b_aaacbe12_602e_11ec_a20b_00259070b487287.jpeg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f439_c461_11eb_82be_003048fd731b_aaacbe13_602e_11ec_a20b_00259070b487288.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43b_c461_11eb_82be_003048fd731b_aaacbe14_602e_11ec_a20b_00259070b487289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43d_c461_11eb_82be_003048fd731b_aaacbe15_602e_11ec_a20b_00259070b487290.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbcb_3e5b_11ec_836e_003048fd731b_aaacbe16_602e_11ec_a20b_00259070b487291.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd3_3e5b_11ec_836e_003048fd731b_aaacbe17_602e_11ec_a20b_00259070b487292.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12d_b63d_11ec_a26a_00259070b487_14e1e0db_f93d_11ef_a6ea_047c1617b143293.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12f_b63d_11ec_a26a_00259070b487_49c4afac_056a_11f0_a6fc_047c1617b143294.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a135_b63d_11ec_a26a_00259070b487_49c4afae_056a_11f0_a6fc_047c1617b143295.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a13b_b63d_11ec_a26a_00259070b487_49c4afad_056a_11f0_a6fc_047c1617b143296.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a141_b63d_11ec_a26a_00259070b487_49c4afaf_056a_11f0_a6fc_047c1617b143297.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408af_9114_11ed_a3b7_047c1617b143_49c4afb0_056a_11f0_a6fc_047c1617b143298.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408b1_9114_11ed_a3b7_047c1617b143_49c4afb1_056a_11f0_a6fc_047c1617b143299.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7d_d7fd_11ee_a56a_047c1617b143_0161eca5_02f2_11ef_a5a4_047c1617b143300.jpeg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7f_d7fd_11ee_a56a_047c1617b143_0161eca8_02f2_11ef_a5a4_047c1617b143301.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e81_d7fd_11ee_a56a_047c1617b143_0161ecab_02f2_11ef_a5a4_047c1617b143302.jpeg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e83_d7fd_11ee_a56a_047c1617b143_0161ecae_02f2_11ef_a5a4_047c1617b143303.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e85_d7fd_11ee_a56a_047c1617b143_0161ecb1_02f2_11ef_a5a4_047c1617b143304.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e87_d7fd_11ee_a56a_047c1617b143_0161ecb4_02f2_11ef_a5a4_047c1617b143305.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e89_d7fd_11ee_a56a_047c1617b143_0161ecb7_02f2_11ef_a5a4_047c1617b143306.jpeg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8b_d7fd_11ee_a56a_047c1617b143_0161ecba_02f2_11ef_a5a4_047c1617b143307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8d_d7fd_11ee_a56a_047c1617b143_3063257f_0312_11ef_a5a4_047c1617b143308.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8f_d7fd_11ee_a56a_047c1617b143_30632582_0312_11ef_a5a4_047c1617b143309.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e91_d7fd_11ee_a56a_047c1617b143_30632585_0312_11ef_a5a4_047c1617b143310.jpeg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e93_d7fd_11ee_a56a_047c1617b143_30632588_0312_11ef_a5a4_047c1617b143311.jpeg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e95_d7fd_11ee_a56a_047c1617b143_3063258b_0312_11ef_a5a4_047c1617b143312.jpeg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e97_d7fd_11ee_a56a_047c1617b143_3063258e_0312_11ef_a5a4_047c1617b143313.jpeg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e99_d7fd_11ee_a56a_047c1617b143_30632591_0312_11ef_a5a4_047c1617b143314.jpeg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9b_d7fd_11ee_a56a_047c1617b143_30632594_0312_11ef_a5a4_047c1617b143315.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9d_d7fd_11ee_a56a_047c1617b143_30632597_0312_11ef_a5a4_047c1617b143316.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9f_d7fd_11ee_a56a_047c1617b143_0161ec9c_02f2_11ef_a5a4_047c1617b143317.jpeg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea1_d7fd_11ee_a56a_047c1617b143_0161ec9f_02f2_11ef_a5a4_047c1617b143318.jpeg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea3_d7fd_11ee_a56a_047c1617b143_0161eca2_02f2_11ef_a5a4_047c1617b143319.jpeg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea5_d7fd_11ee_a56a_047c1617b143_0161ec96_02f2_11ef_a5a4_047c1617b143320.jpeg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea7_d7fd_11ee_a56a_047c1617b143_0161ec99_02f2_11ef_a5a4_047c1617b143321.jpeg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ec8_d80d_11ee_a56a_047c1617b143_306325ac_0312_11ef_a5a4_047c1617b143322.jpeg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eca_d80d_11ee_a56a_047c1617b143_3063259a_0312_11ef_a5a4_047c1617b143323.jpeg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ecc_d80d_11ee_a56a_047c1617b143_3063259d_0312_11ef_a5a4_047c1617b143324.jpeg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ece_d80d_11ee_a56a_047c1617b143_306325a0_0312_11ef_a5a4_047c1617b143325.jpeg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed0_d80d_11ee_a56a_047c1617b143_306325a3_0312_11ef_a5a4_047c1617b143326.jpeg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed2_d80d_11ee_a56a_047c1617b143_306325a6_0312_11ef_a5a4_047c1617b143327.jpeg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed4_d80d_11ee_a56a_047c1617b143_306325a9_0312_11ef_a5a4_047c1617b143328.jpeg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bd_da6d_11ee_a56d_047c1617b143_d159fa13_42c7_11ef_a5f7_047c1617b143329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bf_da6d_11ee_a56d_047c1617b143_9db7fc45_42ce_11ef_a5f7_047c1617b143330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c1_da6d_11ee_a56d_047c1617b143_9db7fc47_42ce_11ef_a5f7_047c1617b143331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c3_da6d_11ee_a56d_047c1617b143_9db7fc49_42ce_11ef_a5f7_047c1617b143332.jpeg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c5_da6d_11ee_a56d_047c1617b143_9db7fc4b_42ce_11ef_a5f7_047c1617b143333.jpeg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c7_da6d_11ee_a56d_047c1617b143_9db7fc4d_42ce_11ef_a5f7_047c1617b143334.jpeg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcb_b9ee_11ef_a69a_047c1617b143_b7afc1d0_e218_11ef_a6cd_047c1617b143335.jpeg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcd_b9ee_11ef_a69a_047c1617b143_b7afc1d3_e218_11ef_a6cd_047c1617b143336.jpeg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcf_b9ee_11ef_a69a_047c1617b143_55c6eb36_e210_11ef_a6cd_047c1617b143337.jpeg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd1_b9ee_11ef_a69a_047c1617b143_55c6eb39_e210_11ef_a6cd_047c1617b143338.jpeg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd3_b9ee_11ef_a69a_047c1617b143_55c6eb3c_e210_11ef_a6cd_047c1617b143339.jpeg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd5_b9ee_11ef_a69a_047c1617b143_55c6eb3f_e210_11ef_a6cd_047c1617b143340.jpeg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd7_b9ee_11ef_a69a_047c1617b143_55c6eb42_e210_11ef_a6cd_047c1617b143341.jpeg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd9_b9ee_11ef_a69a_047c1617b143_55c6eb45_e210_11ef_a6cd_047c1617b143342.jpeg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efa_ba14_11ef_a69a_047c1617b143_55c6eb48_e210_11ef_a6cd_047c1617b143343.jpeg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efc_ba14_11ef_a69a_047c1617b143_bb06b622_e214_11ef_a6cd_047c1617b143344.jpeg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efe_ba14_11ef_a69a_047c1617b143_bb06b625_e214_11ef_a6cd_047c1617b143345.jpeg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f00_ba14_11ef_a69a_047c1617b143_bb06b628_e214_11ef_a6cd_047c1617b143346.jpeg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f02_ba14_11ef_a69a_047c1617b143_bb06b62b_e214_11ef_a6cd_047c1617b143347.jpeg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f04_ba14_11ef_a69a_047c1617b143_bb06b62c_e214_11ef_a6cd_047c1617b143348.jpeg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f06_ba14_11ef_a69a_047c1617b143_bb06b62d_e214_11ef_a6cd_047c1617b143349.jpeg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f08_ba14_11ef_a69a_047c1617b143_bb06b62e_e214_11ef_a6cd_047c1617b143350.jpeg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0a_ba14_11ef_a69a_047c1617b143_bb06b630_e214_11ef_a6cd_047c1617b143351.jpeg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0c_ba14_11ef_a69a_047c1617b143_bb06b632_e214_11ef_a6cd_047c1617b143352.jpeg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcf9_cf51_11ee_a55e_047c1617b143_bb06b634_e214_11ef_a6cd_047c1617b143353.jpeg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0e_ba14_11ef_a69a_047c1617b143_bb06b637_e214_11ef_a6cd_047c1617b143354.jpeg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f10_ba14_11ef_a69a_047c1617b143_bb06b63a_e214_11ef_a6cd_047c1617b143355.jpeg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f12_ba14_11ef_a69a_047c1617b143_bb06b63d_e214_11ef_a6cd_047c1617b143356.jpeg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f14_ba14_11ef_a69a_047c1617b143_b7afc1d6_e218_11ef_a6cd_047c1617b143357.jpeg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f16_ba14_11ef_a69a_047c1617b143_b7afc1d7_e218_11ef_a6cd_047c1617b143358.jpeg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f18_ba14_11ef_a69a_047c1617b143_b7afc1d8_e218_11ef_a6cd_047c1617b143359.jpeg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1a_ba14_11ef_a69a_047c1617b143_bb06b640_e214_11ef_a6cd_047c1617b143360.jpeg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1c_ba14_11ef_a69a_047c1617b143_bb06b643_e214_11ef_a6cd_047c1617b143361.jpeg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1e_ba14_11ef_a69a_047c1617b143_bb06b646_e214_11ef_a6cd_047c1617b143362.jpeg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f20_ba14_11ef_a69a_047c1617b143_bb06b649_e214_11ef_a6cd_047c1617b143363.jpeg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f22_ba14_11ef_a69a_047c1617b143_bb06b64c_e214_11ef_a6cd_047c1617b143364.jpeg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f24_ba14_11ef_a69a_047c1617b143_bb06b64d_e214_11ef_a6cd_047c1617b143365.jpeg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f26_ba14_11ef_a69a_047c1617b143_bb06b64e_e214_11ef_a6cd_047c1617b143366.jpeg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f28_ba14_11ef_a69a_047c1617b143_bb06b64f_e214_11ef_a6cd_047c1617b143367.jpeg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2a_ba14_11ef_a69a_047c1617b143_bb06b651_e214_11ef_a6cd_047c1617b143368.jpeg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2c_ba14_11ef_a69a_047c1617b143_bb06b653_e214_11ef_a6cd_047c1617b143369.jpeg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2e_ba14_11ef_a69a_047c1617b143_bb06b654_e214_11ef_a6cd_047c1617b143370.jpeg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f30_ba14_11ef_a69a_047c1617b143_bb06b655_e214_11ef_a6cd_047c1617b143371.jpeg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f32_ba14_11ef_a69a_047c1617b143_bb06b656_e214_11ef_a6cd_047c1617b143372.jpeg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f34_ba14_11ef_a69a_047c1617b143_bb06b657_e214_11ef_a6cd_047c1617b143373.jpeg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d464c1_12f8_11f0_a70e_047c1617b143_0172d6b4_229c_11f1_a889_047c1617b143374.jpeg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc0337_12fb_11f0_a70e_047c1617b143_0172d6b5_229c_11f1_a889_047c1617b143375.jpeg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1596_ce2b_11f0_a80d_047c1617b143_b4b9bca8_d8cb_11f0_a81b_047c1617b143376.jpeg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1598_ce2b_11f0_a80d_047c1617b143_b4b9bcaa_d8cb_11f0_a81b_047c1617b143377.jpeg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba159a_ce2b_11f0_a80d_047c1617b143_b4b9bcac_d8cb_11f0_a81b_047c1617b143378.jpeg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a2_ce2b_11f0_a80d_047c1617b143_4d4add13_d917_11f0_a81b_047c1617b143379.jpeg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a4_ce2b_11f0_a80d_047c1617b143_4d4add15_d917_11f0_a81b_047c1617b143380.jpeg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a6_ce2b_11f0_a80d_047c1617b143_4d4add17_d917_11f0_a81b_047c1617b143381.jpeg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15d8_ce2b_11f0_a80d_047c1617b143_4d4add19_d917_11f0_a81b_047c1617b143382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15da_ce2b_11f0_a80d_047c1617b143_4d4add1a_d917_11f0_a81b_047c1617b143383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15dc_ce2b_11f0_a80d_047c1617b143_4d4add1b_d917_11f0_a81b_047c1617b143384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15de_ce2b_11f0_a80d_047c1617b143_4d4add1c_d917_11f0_a81b_047c1617b143385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e0_ce2b_11f0_a80d_047c1617b143_4d4add1d_d917_11f0_a81b_047c1617b143386.jpeg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e2_ce2b_11f0_a80d_047c1617b143_4d4add1e_d917_11f0_a81b_047c1617b143387.jpeg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e4_ce2b_11f0_a80d_047c1617b143_4d4add1f_d917_11f0_a81b_047c1617b143388.jpeg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e6_ce2b_11f0_a80d_047c1617b143_4d4add20_d917_11f0_a81b_047c1617b143389.jpeg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e8_ce2b_11f0_a80d_047c1617b143_4d4add21_d917_11f0_a81b_047c1617b143390.jpeg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ea_ce2b_11f0_a80d_047c1617b143_4d4add22_d917_11f0_a81b_047c1617b143391.jpeg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ec_ce2b_11f0_a80d_047c1617b143_4d4add23_d917_11f0_a81b_047c1617b143392.jpeg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ee_ce2b_11f0_a80d_047c1617b143_4d4add24_d917_11f0_a81b_047c1617b143393.jpeg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f0_ce2b_11f0_a80d_047c1617b143_4d4add25_d917_11f0_a81b_047c1617b143394.jpeg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f2_ce2b_11f0_a80d_047c1617b143_4d4add26_d917_11f0_a81b_047c1617b143395.jpeg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f4_ce2b_11f0_a80d_047c1617b143_4d4add32_d917_11f0_a81b_047c1617b143396.jpeg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f6_ce2b_11f0_a80d_047c1617b143_4d4add33_d917_11f0_a81b_047c1617b143397.jpeg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f8_ce2b_11f0_a80d_047c1617b143_4d4add27_d917_11f0_a81b_047c1617b143398.jpeg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fa_ce2b_11f0_a80d_047c1617b143_4d4add28_d917_11f0_a81b_047c1617b143399.jpeg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fc_ce2b_11f0_a80d_047c1617b143_4d4add29_d917_11f0_a81b_047c1617b143400.jpeg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fe_ce2b_11f0_a80d_047c1617b143_4d4add2a_d917_11f0_a81b_047c1617b143401.jpeg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1600_ce2b_11f0_a80d_047c1617b143_4d4add2b_d917_11f0_a81b_047c1617b143402.jpeg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1602_ce2b_11f0_a80d_047c1617b143_4d4add2c_d917_11f0_a81b_047c1617b143403.jpeg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1604_ce2b_11f0_a80d_047c1617b143_4d4add2d_d917_11f0_a81b_047c1617b143404.jpeg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1606_ce2b_11f0_a80d_047c1617b143_4d4add2e_d917_11f0_a81b_047c1617b143405.jpeg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1608_ce2b_11f0_a80d_047c1617b143_4d4add2f_d917_11f0_a81b_047c1617b143406.jpeg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160a_ce2b_11f0_a80d_047c1617b143_4d4add30_d917_11f0_a81b_047c1617b143407.jpeg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160c_ce2b_11f0_a80d_047c1617b143_4d4add34_d917_11f0_a81b_047c1617b143408.jpeg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160e_ce2b_11f0_a80d_047c1617b143_4d4add35_d917_11f0_a81b_047c1617b143409.jpeg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1610_ce2b_11f0_a80d_047c1617b143_4d4add36_d917_11f0_a81b_047c1617b143410.jpeg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8c_ce2b_11f0_a80d_047c1617b143_4d4add3d_d917_11f0_a81b_047c1617b143411.jpeg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8e_ce2b_11f0_a80d_047c1617b143_4d4add3e_d917_11f0_a81b_047c1617b143412.jpeg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c90_ce2b_11f0_a80d_047c1617b143_4d4add3f_d917_11f0_a81b_047c1617b143413.jpeg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b143414.jpeg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b143415.jpeg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b143416.jpeg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b143417.jpeg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b418.jpeg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b419.jpeg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b143420.jpeg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b143421.jpeg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b422.jpeg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b423.jpeg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b425.jpeg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b426.jpeg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b427.jpeg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b428.jpeg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b143429.jpeg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0a_5308_11ee_a4bb_047c1617b143_64c8bb78_5a46_11f0_a775_047c1617b143430.jpeg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba36_86a3_11e9_8101_003048fd731b_c530e0de_2820_11ed_a30f_00259070b487431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3a_86a3_11e9_8101_003048fd731b_c530e0df_2820_11ed_a30f_00259070b487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3e_86a3_11e9_8101_003048fd731b_c530e0e0_2820_11ed_a30f_00259070b487433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba42_86a3_11e9_8101_003048fd731b_c530e0e2_2820_11ed_a30f_00259070b487434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf60f_86a5_11e9_8101_003048fd731b_c530e0e4_2820_11ed_a30f_00259070b487435.jpeg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf613_86a5_11e9_8101_003048fd731b_c530e0e5_2820_11ed_a30f_00259070b487436.jpeg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf686_86a5_11e9_8101_003048fd731b_c530e0d2_2820_11ed_a30f_00259070b487437.jpeg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68a_86a5_11e9_8101_003048fd731b_c530e0d6_2820_11ed_a30f_00259070b487438.jpeg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569ce4_b6d8_11eb_82ad_003048fd731b_c530e0da_2820_11ed_a30f_00259070b487439.jpeg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f423_c461_11eb_82be_003048fd731b_14e1e0d9_f93d_11ef_a6ea_047c1617b143440.jpeg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f425_c461_11eb_82be_003048fd731b_14e1e0da_f93d_11ef_a6ea_047c1617b143441.jpeg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd1_3e5b_11ec_836e_003048fd731b_e00cf34a_f104_11ee_a58b_047c1617b143442.jpeg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da414_c29f_11ee_a54c_047c1617b143_e00cf34c_f104_11ee_a58b_047c1617b143443.jpeg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfb_cf51_11ee_a55e_047c1617b143_3e659189_db10_11ee_a56e_047c1617b143444.jpeg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfd_cf51_11ee_a55e_047c1617b143_3e65918a_db10_11ee_a56e_047c1617b143445.jpeg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1612_ce2b_11f0_a80d_047c1617b143_b4b9bca6_d8cb_11f0_a81b_047c1617b143446.jpeg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1614_ce2b_11f0_a80d_047c1617b143_ab7d8ff6_d05b_11f0_a810_047c1617b143447.jpeg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7c_ce2b_11f0_a80d_047c1617b143_b4b9bca5_d8cb_11f0_a81b_047c1617b143448.jpeg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7e_ce2b_11f0_a80d_047c1617b143_b4b9bca7_d8cb_11f0_a81b_047c1617b143449.jpeg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe55_86a5_11e9_8101_003048fd731b_b627a777_281f_11ed_a30f_00259070b487450.jpeg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe59_86a5_11e9_8101_003048fd731b_b627a77b_281f_11ed_a30f_00259070b487451.jpeg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe5d_86a5_11e9_8101_003048fd731b_b627a77c_281f_11ed_a30f_00259070b487452.jpeg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe61_86a5_11e9_8101_003048fd731b_b627a77d_281f_11ed_a30f_00259070b487453.jpeg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe65_86a5_11e9_8101_003048fd731b_b627a77e_281f_11ed_a30f_00259070b487454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe69_86a5_11e9_8101_003048fd731b_c530e0bc_2820_11ed_a30f_00259070b487455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe6d_86a5_11e9_8101_003048fd731b_c530e0bd_2820_11ed_a30f_00259070b487456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe71_86a5_11e9_8101_003048fd731b_c530e0be_2820_11ed_a30f_00259070b487457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe75_86a5_11e9_8101_003048fd731b_c530e0bf_2820_11ed_a30f_00259070b487458.jpeg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe79_86a5_11e9_8101_003048fd731b_c530e0c0_2820_11ed_a30f_00259070b487459.jpeg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe7d_86a5_11e9_8101_003048fd731b_c530e0c1_2820_11ed_a30f_00259070b487460.jpeg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe81_86a5_11e9_8101_003048fd731b_c530e0c2_2820_11ed_a30f_00259070b487461.jpeg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe85_86a5_11e9_8101_003048fd731b_c530e0c3_2820_11ed_a30f_00259070b487462.jpeg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe89_86a5_11e9_8101_003048fd731b_c530e0c4_2820_11ed_a30f_00259070b487463.jpeg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe8d_86a5_11e9_8101_003048fd731b_c530e0c5_2820_11ed_a30f_00259070b487464.jpeg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe91_86a5_11e9_8101_003048fd731b_c530e0c6_2820_11ed_a30f_00259070b487465.jpeg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe95_86a5_11e9_8101_003048fd731b_c530e0ca_2820_11ed_a30f_00259070b487466.jpeg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214a_86a5_11e9_8101_003048fd731b_c530e0ce_2820_11ed_a30f_00259070b487467.jpeg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8d_3234_11ee_a490_047c1617b143_64c8bb8b_5a46_11f0_a775_047c1617b143468.jpeg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8f_3234_11ee_a490_047c1617b143_64c8bb8e_5a46_11f0_a775_047c1617b143469.jpeg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee91_3234_11ee_a490_047c1617b143_64c8bb91_5a46_11f0_a775_047c1617b143470.jpeg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da40f_c29f_11ee_a54c_047c1617b143_4396bf13_0312_11ef_a5a4_047c1617b143471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da411_c29f_11ee_a54c_047c1617b143_4396bf16_0312_11ef_a5a4_047c1617b143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b1f_847d_11ef_a64e_047c1617b143_21d4f5b4_793a_11f0_a79f_047c1617b143473.jpeg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b21_847d_11ef_a64e_047c1617b143_21d4f5b5_793a_11f0_a79f_047c1617b143474.jpeg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaaa_242e_11f0_a725_047c1617b143_26859885_34da_11f0_a73b_047c1617b143475.jpeg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaac_242e_11f0_a725_047c1617b143_26859886_34da_11f0_a73b_047c1617b143476.jpeg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426c_245f_11f0_a725_047c1617b143_26859887_34da_11f0_a73b_047c1617b143477.jpeg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426e_245f_11f0_a725_047c1617b143_26859888_34da_11f0_a73b_047c1617b143478.jpeg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4270_245f_11f0_a725_047c1617b143_26859889_34da_11f0_a73b_047c1617b143479.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -11087,9543 +12002,9303 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="Image_181" descr="Image_181"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>183</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="171" name="Image_184" descr="Image_184"/>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Image_221" descr="Image_221"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>184</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="172" name="Image_185" descr="Image_185"/>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Image_222" descr="Image_222"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>185</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="173" name="Image_186" descr="Image_186"/>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Image_223" descr="Image_223"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>186</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="174" name="Image_187" descr="Image_187"/>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Image_224" descr="Image_224"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="175" name="Image_188" descr="Image_188"/>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Image_225" descr="Image_225"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>188</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="176" name="Image_189" descr="Image_189"/>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Image_226" descr="Image_226"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>189</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="177" name="Image_190" descr="Image_190"/>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Image_227" descr="Image_227"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>190</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="178" name="Image_191" descr="Image_191"/>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Image_228" descr="Image_228"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>191</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="179" name="Image_192" descr="Image_192"/>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Image_229" descr="Image_229"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>192</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="180" name="Image_193" descr="Image_193"/>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Image_230" descr="Image_230"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>193</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="181" name="Image_194" descr="Image_194"/>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Image_231" descr="Image_231"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>194</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="182" name="Image_195" descr="Image_195"/>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Image_232" descr="Image_232"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>195</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="183" name="Image_196" descr="Image_196"/>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Image_233" descr="Image_233"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>200</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="184" name="Image_201" descr="Image_201"/>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Image_238" descr="Image_238"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>201</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="185" name="Image_202" descr="Image_202"/>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Image_239" descr="Image_239"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>202</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="186" name="Image_203" descr="Image_203"/>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Image_240" descr="Image_240"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>203</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="187" name="Image_204" descr="Image_204"/>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Image_241" descr="Image_241"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>204</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="188" name="Image_205" descr="Image_205"/>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Image_242" descr="Image_242"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>205</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="189" name="Image_206" descr="Image_206"/>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Image_243" descr="Image_243"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>206</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="190" name="Image_207" descr="Image_207"/>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Image_244" descr="Image_244"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>207</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="191" name="Image_208" descr="Image_208"/>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Image_245" descr="Image_245"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>208</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="192" name="Image_209" descr="Image_209"/>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Image_246" descr="Image_246"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>209</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="193" name="Image_210" descr="Image_210"/>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Image_247" descr="Image_247"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>210</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="194" name="Image_211" descr="Image_211"/>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Image_248" descr="Image_248"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>211</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="195" name="Image_212" descr="Image_212"/>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Image_249" descr="Image_249"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>212</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="196" name="Image_213" descr="Image_213"/>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Image_250" descr="Image_250"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>213</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="197" name="Image_214" descr="Image_214"/>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Image_251" descr="Image_251"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>214</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="198" name="Image_215" descr="Image_215"/>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Image_252" descr="Image_252"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>215</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="199" name="Image_216" descr="Image_216"/>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Image_253" descr="Image_253"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>216</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="200" name="Image_217" descr="Image_217"/>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Image_254" descr="Image_254"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>217</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="201" name="Image_218" descr="Image_218"/>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Image_255" descr="Image_255"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>218</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="202" name="Image_219" descr="Image_219"/>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Image_256" descr="Image_256"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>219</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="203" name="Image_220" descr="Image_220"/>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Image_257" descr="Image_257"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>220</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="204" name="Image_221" descr="Image_221"/>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Image_258" descr="Image_258"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>221</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="205" name="Image_222" descr="Image_222"/>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Image_259" descr="Image_259"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>222</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="206" name="Image_223" descr="Image_223"/>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Image_260" descr="Image_260"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>223</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="207" name="Image_224" descr="Image_224"/>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Image_261" descr="Image_261"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>224</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="208" name="Image_225" descr="Image_225"/>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Image_262" descr="Image_262"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>225</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="209" name="Image_226" descr="Image_226"/>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Image_263" descr="Image_263"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>226</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="210" name="Image_227" descr="Image_227"/>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Image_264" descr="Image_264"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>227</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="211" name="Image_228" descr="Image_228"/>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Image_265" descr="Image_265"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>228</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="212" name="Image_229" descr="Image_229"/>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Image_266" descr="Image_266"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>229</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="213" name="Image_230" descr="Image_230"/>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Image_267" descr="Image_267"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>230</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="214" name="Image_231" descr="Image_231"/>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Image_268" descr="Image_268"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>231</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="215" name="Image_232" descr="Image_232"/>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Image_269" descr="Image_269"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>232</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="216" name="Image_233" descr="Image_233"/>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Image_270" descr="Image_270"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>233</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="217" name="Image_234" descr="Image_234"/>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Image_271" descr="Image_271"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>234</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="218" name="Image_235" descr="Image_235"/>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Image_272" descr="Image_272"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>235</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="219" name="Image_236" descr="Image_236"/>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Image_273" descr="Image_273"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>236</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="220" name="Image_237" descr="Image_237"/>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Image_274" descr="Image_274"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>237</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="221" name="Image_238" descr="Image_238"/>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Image_275" descr="Image_275"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>238</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="222" name="Image_239" descr="Image_239"/>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Image_276" descr="Image_276"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>239</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="223" name="Image_240" descr="Image_240"/>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Image_277" descr="Image_277"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>240</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="224" name="Image_241" descr="Image_241"/>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Image_278" descr="Image_278"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>241</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="225" name="Image_242" descr="Image_242"/>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Image_279" descr="Image_279"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>242</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="226" name="Image_243" descr="Image_243"/>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Image_280" descr="Image_280"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>243</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="227" name="Image_244" descr="Image_244"/>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Image_281" descr="Image_281"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>244</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="228" name="Image_245" descr="Image_245"/>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Image_282" descr="Image_282"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>245</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="229" name="Image_246" descr="Image_246"/>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Image_283" descr="Image_283"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>247</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="230" name="Image_248" descr="Image_248"/>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Image_285" descr="Image_285"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>248</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="231" name="Image_249" descr="Image_249"/>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Image_286" descr="Image_286"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>249</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="232" name="Image_250" descr="Image_250"/>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Image_287" descr="Image_287"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>250</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="233" name="Image_251" descr="Image_251"/>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Image_288" descr="Image_288"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>251</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="234" name="Image_252" descr="Image_252"/>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Image_289" descr="Image_289"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>252</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="235" name="Image_253" descr="Image_253"/>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Image_290" descr="Image_290"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>253</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="236" name="Image_254" descr="Image_254"/>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Image_291" descr="Image_291"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>254</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="237" name="Image_255" descr="Image_255"/>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Image_292" descr="Image_292"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>255</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="238" name="Image_256" descr="Image_256"/>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Image_293" descr="Image_293"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>256</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="239" name="Image_257" descr="Image_257"/>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Image_294" descr="Image_294"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>257</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="240" name="Image_258" descr="Image_258"/>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Image_295" descr="Image_295"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>258</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="241" name="Image_259" descr="Image_259"/>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Image_296" descr="Image_296"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>259</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="242" name="Image_260" descr="Image_260"/>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Image_297" descr="Image_297"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>260</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="243" name="Image_261" descr="Image_261"/>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Image_298" descr="Image_298"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>261</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="244" name="Image_262" descr="Image_262"/>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Image_299" descr="Image_299"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>262</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="245" name="Image_263" descr="Image_263"/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Image_300" descr="Image_300"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>263</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="246" name="Image_264" descr="Image_264"/>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Image_301" descr="Image_301"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>264</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="247" name="Image_265" descr="Image_265"/>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Image_302" descr="Image_302"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>265</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="248" name="Image_266" descr="Image_266"/>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Image_303" descr="Image_303"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>266</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="249" name="Image_267" descr="Image_267"/>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Image_304" descr="Image_304"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>267</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="250" name="Image_268" descr="Image_268"/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Image_305" descr="Image_305"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>270</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="251" name="Image_271" descr="Image_271"/>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Image_308" descr="Image_308"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>271</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="252" name="Image_272" descr="Image_272"/>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Image_309" descr="Image_309"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>272</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="253" name="Image_273" descr="Image_273"/>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Image_310" descr="Image_310"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>273</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="254" name="Image_274" descr="Image_274"/>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Image_311" descr="Image_311"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>274</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="255" name="Image_275" descr="Image_275"/>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Image_312" descr="Image_312"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>275</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="256" name="Image_276" descr="Image_276"/>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Image_313" descr="Image_313"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>276</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="257" name="Image_277" descr="Image_277"/>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Image_314" descr="Image_314"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>277</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="258" name="Image_278" descr="Image_278"/>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Image_315" descr="Image_315"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>278</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="259" name="Image_279" descr="Image_279"/>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Image_316" descr="Image_316"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>279</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="260" name="Image_280" descr="Image_280"/>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Image_317" descr="Image_317"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>280</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="261" name="Image_281" descr="Image_281"/>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Image_318" descr="Image_318"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>281</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="262" name="Image_282" descr="Image_282"/>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Image_319" descr="Image_319"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>282</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="263" name="Image_283" descr="Image_283"/>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Image_320" descr="Image_320"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>283</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="264" name="Image_284" descr="Image_284"/>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Image_321" descr="Image_321"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>284</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="265" name="Image_285" descr="Image_285"/>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Image_322" descr="Image_322"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>285</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="266" name="Image_286" descr="Image_286"/>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Image_323" descr="Image_323"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>286</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="267" name="Image_287" descr="Image_287"/>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Image_324" descr="Image_324"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>287</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="268" name="Image_288" descr="Image_288"/>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Image_325" descr="Image_325"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>288</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="269" name="Image_289" descr="Image_289"/>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Image_326" descr="Image_326"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>289</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="270" name="Image_290" descr="Image_290"/>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Image_327" descr="Image_327"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>290</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="271" name="Image_291" descr="Image_291"/>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Image_328" descr="Image_328"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>291</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="272" name="Image_292" descr="Image_292"/>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Image_329" descr="Image_329"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>292</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="273" name="Image_293" descr="Image_293"/>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Image_330" descr="Image_330"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>293</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="274" name="Image_294" descr="Image_294"/>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Image_331" descr="Image_331"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>294</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="275" name="Image_295" descr="Image_295"/>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Image_332" descr="Image_332"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>295</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="276" name="Image_296" descr="Image_296"/>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Image_333" descr="Image_333"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>296</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="277" name="Image_297" descr="Image_297"/>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Image_334" descr="Image_334"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="278" name="Image_298" descr="Image_298"/>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Image_335" descr="Image_335"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>298</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="279" name="Image_299" descr="Image_299"/>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Image_336" descr="Image_336"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>299</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="280" name="Image_300" descr="Image_300"/>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Image_337" descr="Image_337"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>300</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="281" name="Image_301" descr="Image_301"/>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Image_338" descr="Image_338"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>301</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="282" name="Image_302" descr="Image_302"/>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Image_339" descr="Image_339"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>302</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="283" name="Image_303" descr="Image_303"/>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Image_340" descr="Image_340"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>303</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="284" name="Image_304" descr="Image_304"/>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Image_341" descr="Image_341"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>304</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="285" name="Image_305" descr="Image_305"/>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Image_342" descr="Image_342"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>305</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="286" name="Image_306" descr="Image_306"/>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Image_343" descr="Image_343"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>306</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="287" name="Image_307" descr="Image_307"/>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Image_344" descr="Image_344"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>307</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="288" name="Image_308" descr="Image_308"/>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Image_345" descr="Image_345"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>308</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="289" name="Image_309" descr="Image_309"/>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Image_346" descr="Image_346"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>309</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="290" name="Image_310" descr="Image_310"/>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Image_347" descr="Image_347"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>310</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="291" name="Image_311" descr="Image_311"/>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Image_348" descr="Image_348"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>311</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="292" name="Image_312" descr="Image_312"/>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Image_349" descr="Image_349"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>312</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="293" name="Image_313" descr="Image_313"/>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Image_350" descr="Image_350"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>314</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="294" name="Image_315" descr="Image_315"/>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Image_352" descr="Image_352"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>315</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="295" name="Image_316" descr="Image_316"/>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Image_353" descr="Image_353"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>316</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="296" name="Image_317" descr="Image_317"/>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Image_354" descr="Image_354"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>317</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="297" name="Image_318" descr="Image_318"/>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Image_355" descr="Image_355"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>318</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="298" name="Image_319" descr="Image_319"/>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Image_356" descr="Image_356"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>319</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="299" name="Image_320" descr="Image_320"/>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Image_357" descr="Image_357"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>322</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="300" name="Image_323" descr="Image_323"/>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Image_360" descr="Image_360"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>323</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="301" name="Image_324" descr="Image_324"/>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Image_361" descr="Image_361"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>324</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="302" name="Image_325" descr="Image_325"/>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Image_362" descr="Image_362"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>325</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="303" name="Image_326" descr="Image_326"/>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Image_363" descr="Image_363"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>326</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="304" name="Image_327" descr="Image_327"/>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Image_364" descr="Image_364"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>327</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="305" name="Image_328" descr="Image_328"/>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Image_365" descr="Image_365"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>328</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="306" name="Image_329" descr="Image_329"/>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Image_366" descr="Image_366"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>329</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="307" name="Image_330" descr="Image_330"/>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Image_367" descr="Image_367"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>330</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="308" name="Image_331" descr="Image_331"/>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Image_368" descr="Image_368"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>331</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="309" name="Image_332" descr="Image_332"/>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Image_369" descr="Image_369"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>332</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="310" name="Image_333" descr="Image_333"/>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Image_370" descr="Image_370"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>333</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="311" name="Image_334" descr="Image_334"/>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Image_371" descr="Image_371"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>334</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="312" name="Image_335" descr="Image_335"/>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Image_372" descr="Image_372"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>335</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="313" name="Image_336" descr="Image_336"/>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Image_373" descr="Image_373"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>336</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="314" name="Image_337" descr="Image_337"/>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Image_374" descr="Image_374"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>337</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="315" name="Image_338" descr="Image_338"/>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Image_375" descr="Image_375"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>338</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="316" name="Image_339" descr="Image_339"/>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Image_376" descr="Image_376"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>339</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="317" name="Image_340" descr="Image_340"/>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Image_377" descr="Image_377"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>340</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="318" name="Image_341" descr="Image_341"/>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Image_378" descr="Image_378"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>341</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="319" name="Image_342" descr="Image_342"/>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Image_379" descr="Image_379"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>342</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="320" name="Image_343" descr="Image_343"/>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Image_380" descr="Image_380"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>343</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="321" name="Image_344" descr="Image_344"/>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Image_381" descr="Image_381"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>344</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="322" name="Image_345" descr="Image_345"/>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Image_382" descr="Image_382"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>345</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="323" name="Image_346" descr="Image_346"/>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Image_383" descr="Image_383"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>346</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="324" name="Image_347" descr="Image_347"/>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Image_384" descr="Image_384"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>347</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="325" name="Image_348" descr="Image_348"/>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Image_385" descr="Image_385"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>348</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="326" name="Image_349" descr="Image_349"/>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Image_386" descr="Image_386"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>349</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="327" name="Image_350" descr="Image_350"/>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Image_387" descr="Image_387"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>350</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="328" name="Image_351" descr="Image_351"/>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Image_388" descr="Image_388"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>352</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="329" name="Image_353" descr="Image_353"/>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Image_390" descr="Image_390"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>353</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="330" name="Image_354" descr="Image_354"/>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Image_391" descr="Image_391"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>354</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="331" name="Image_355" descr="Image_355"/>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Image_392" descr="Image_392"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>355</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="332" name="Image_356" descr="Image_356"/>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Image_393" descr="Image_393"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>356</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="333" name="Image_357" descr="Image_357"/>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Image_394" descr="Image_394"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>357</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="334" name="Image_358" descr="Image_358"/>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Image_395" descr="Image_395"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>359</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="335" name="Image_360" descr="Image_360"/>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Image_397" descr="Image_397"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>360</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="336" name="Image_361" descr="Image_361"/>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Image_398" descr="Image_398"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>361</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="337" name="Image_362" descr="Image_362"/>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Image_399" descr="Image_399"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>362</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="338" name="Image_363" descr="Image_363"/>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Image_400" descr="Image_400"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>363</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="339" name="Image_364" descr="Image_364"/>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Image_401" descr="Image_401"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>364</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="340" name="Image_365" descr="Image_365"/>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Image_402" descr="Image_402"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>365</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="341" name="Image_366" descr="Image_366"/>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Image_403" descr="Image_403"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>366</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="342" name="Image_367" descr="Image_367"/>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Image_404" descr="Image_404"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>367</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="343" name="Image_368" descr="Image_368"/>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Image_405" descr="Image_405"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>368</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="344" name="Image_369" descr="Image_369"/>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Image_406" descr="Image_406"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>369</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="345" name="Image_370" descr="Image_370"/>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Image_407" descr="Image_407"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>370</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="346" name="Image_371" descr="Image_371"/>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Image_408" descr="Image_408"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>371</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="347" name="Image_372" descr="Image_372"/>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Image_409" descr="Image_409"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>372</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="348" name="Image_373" descr="Image_373"/>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Image_410" descr="Image_410"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>373</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="349" name="Image_374" descr="Image_374"/>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Image_411" descr="Image_411"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>374</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="350" name="Image_375" descr="Image_375"/>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Image_412" descr="Image_412"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>375</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="351" name="Image_376" descr="Image_376"/>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Image_413" descr="Image_413"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>376</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="352" name="Image_377" descr="Image_377"/>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Image_414" descr="Image_414"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>377</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="353" name="Image_378" descr="Image_378"/>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Image_415" descr="Image_415"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>378</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="354" name="Image_379" descr="Image_379"/>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Image_416" descr="Image_416"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>379</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="355" name="Image_380" descr="Image_380"/>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Image_417" descr="Image_417"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>380</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="356" name="Image_381" descr="Image_381"/>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Image_418" descr="Image_418"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>381</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="357" name="Image_382" descr="Image_382"/>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Image_419" descr="Image_419"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>382</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="358" name="Image_383" descr="Image_383"/>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Image_420" descr="Image_420"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>383</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="359" name="Image_384" descr="Image_384"/>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Image_421" descr="Image_421"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>384</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="360" name="Image_385" descr="Image_385"/>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Image_422" descr="Image_422"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>385</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="361" name="Image_386" descr="Image_386"/>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Image_423" descr="Image_423"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>386</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="362" name="Image_387" descr="Image_387"/>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Image_424" descr="Image_424"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>387</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="363" name="Image_388" descr="Image_388"/>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Image_425" descr="Image_425"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>388</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="364" name="Image_389" descr="Image_389"/>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Image_426" descr="Image_426"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>389</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="365" name="Image_390" descr="Image_390"/>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Image_427" descr="Image_427"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>390</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="366" name="Image_391" descr="Image_391"/>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Image_428" descr="Image_428"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>391</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="367" name="Image_392" descr="Image_392"/>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Image_429" descr="Image_429"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>392</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="368" name="Image_393" descr="Image_393"/>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Image_430" descr="Image_430"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>393</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="369" name="Image_394" descr="Image_394"/>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Image_431" descr="Image_431"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>394</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="370" name="Image_395" descr="Image_395"/>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Image_432" descr="Image_432"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>395</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="371" name="Image_396" descr="Image_396"/>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Image_433" descr="Image_433"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>396</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="372" name="Image_397" descr="Image_397"/>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Image_434" descr="Image_434"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>397</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="373" name="Image_398" descr="Image_398"/>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Image_435" descr="Image_435"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>399</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="374" name="Image_400" descr="Image_400"/>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Image_437" descr="Image_437"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>400</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="375" name="Image_401" descr="Image_401"/>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Image_438" descr="Image_438"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>402</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="376" name="Image_403" descr="Image_403"/>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Image_440" descr="Image_440"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>403</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="377" name="Image_404" descr="Image_404"/>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Image_441" descr="Image_441"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>404</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="378" name="Image_405" descr="Image_405"/>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Image_442" descr="Image_442"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>405</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="379" name="Image_406" descr="Image_406"/>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Image_443" descr="Image_443"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>406</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="380" name="Image_407" descr="Image_407"/>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Image_444" descr="Image_444"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>407</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="381" name="Image_408" descr="Image_408"/>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Image_445" descr="Image_445"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>408</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="382" name="Image_409" descr="Image_409"/>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Image_446" descr="Image_446"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>409</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="383" name="Image_410" descr="Image_410"/>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Image_447" descr="Image_447"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>410</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="384" name="Image_411" descr="Image_411"/>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Image_448" descr="Image_448"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>411</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="385" name="Image_412" descr="Image_412"/>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Image_449" descr="Image_449"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>412</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="386" name="Image_413" descr="Image_413"/>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Image_450" descr="Image_450"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>413</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="387" name="Image_414" descr="Image_414"/>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Image_451" descr="Image_451"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>414</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="388" name="Image_415" descr="Image_415"/>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Image_452" descr="Image_452"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>415</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="389" name="Image_416" descr="Image_416"/>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Image_453" descr="Image_453"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>416</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="390" name="Image_417" descr="Image_417"/>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Image_454" descr="Image_454"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>417</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="391" name="Image_418" descr="Image_418"/>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Image_455" descr="Image_455"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>418</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="392" name="Image_419" descr="Image_419"/>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Image_456" descr="Image_456"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>419</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="393" name="Image_420" descr="Image_420"/>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Image_457" descr="Image_457"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>420</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="394" name="Image_421" descr="Image_421"/>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Image_458" descr="Image_458"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>421</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="395" name="Image_422" descr="Image_422"/>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Image_459" descr="Image_459"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>422</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="396" name="Image_423" descr="Image_423"/>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Image_460" descr="Image_460"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>423</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="397" name="Image_424" descr="Image_424"/>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Image_461" descr="Image_461"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>424</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="398" name="Image_425" descr="Image_425"/>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Image_462" descr="Image_462"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>425</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="399" name="Image_426" descr="Image_426"/>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Image_463" descr="Image_463"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>426</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="400" name="Image_427" descr="Image_427"/>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Image_464" descr="Image_464"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>427</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="401" name="Image_428" descr="Image_428"/>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Image_465" descr="Image_465"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>428</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="402" name="Image_429" descr="Image_429"/>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Image_466" descr="Image_466"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>429</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="403" name="Image_430" descr="Image_430"/>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Image_467" descr="Image_467"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>430</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="404" name="Image_431" descr="Image_431"/>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Image_468" descr="Image_468"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>431</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="405" name="Image_432" descr="Image_432"/>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Image_469" descr="Image_469"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>432</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="406" name="Image_433" descr="Image_433"/>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Image_470" descr="Image_470"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>433</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="407" name="Image_434" descr="Image_434"/>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Image_471" descr="Image_471"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>434</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="408" name="Image_435" descr="Image_435"/>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Image_472" descr="Image_472"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>435</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="409" name="Image_436" descr="Image_436"/>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Image_473" descr="Image_473"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>436</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="410" name="Image_437" descr="Image_437"/>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Image_474" descr="Image_474"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>437</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="411" name="Image_438" descr="Image_438"/>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Image_475" descr="Image_475"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>438</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="412" name="Image_439" descr="Image_439"/>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Image_476" descr="Image_476"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>439</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="413" name="Image_440" descr="Image_440"/>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Image_477" descr="Image_477"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>442</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="414" name="Image_443" descr="Image_443"/>
+      <xdr:row>512</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Image_513" descr="Image_513"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>443</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="415" name="Image_444" descr="Image_444"/>
+      <xdr:row>513</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Image_514" descr="Image_514"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>444</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="416" name="Image_445" descr="Image_445"/>
+      <xdr:row>514</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Image_515" descr="Image_515"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>445</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="417" name="Image_446" descr="Image_446"/>
+      <xdr:row>515</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Image_516" descr="Image_516"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>447</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="418" name="Image_448" descr="Image_448"/>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Image_518" descr="Image_518"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>449</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="419" name="Image_450" descr="Image_450"/>
+      <xdr:row>519</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Image_520" descr="Image_520"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>450</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="420" name="Image_451" descr="Image_451"/>
+      <xdr:row>520</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Image_521" descr="Image_521"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>451</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="421" name="Image_452" descr="Image_452"/>
+      <xdr:row>521</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Image_522" descr="Image_522"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>452</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="422" name="Image_453" descr="Image_453"/>
+      <xdr:row>522</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Image_523" descr="Image_523"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>453</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="423" name="Image_454" descr="Image_454"/>
+      <xdr:row>523</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Image_524" descr="Image_524"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>454</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="424" name="Image_455" descr="Image_455"/>
+      <xdr:row>524</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Image_525" descr="Image_525"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>455</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="425" name="Image_456" descr="Image_456"/>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Image_526" descr="Image_526"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>456</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="426" name="Image_457" descr="Image_457"/>
+      <xdr:row>526</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Image_527" descr="Image_527"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>457</xdr:row>
+      <xdr:row>527</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1247775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="427" name="Image_458" descr="Image_458"/>
+        <xdr:cNvPr id="427" name="Image_528" descr="Image_528"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>458</xdr:row>
+      <xdr:row>528</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1247775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="428" name="Image_459" descr="Image_459"/>
+        <xdr:cNvPr id="428" name="Image_529" descr="Image_529"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>459</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="429" name="Image_460" descr="Image_460"/>
+      <xdr:row>529</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Image_530" descr="Image_530"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>461</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="430" name="Image_462" descr="Image_462"/>
+      <xdr:row>531</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Image_532" descr="Image_532"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>462</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="431" name="Image_463" descr="Image_463"/>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Image_533" descr="Image_533"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>463</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="432" name="Image_464" descr="Image_464"/>
+      <xdr:row>533</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Image_534" descr="Image_534"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>464</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="433" name="Image_465" descr="Image_465"/>
+      <xdr:row>534</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Image_535" descr="Image_535"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>465</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="434" name="Image_466" descr="Image_466"/>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Image_536" descr="Image_536"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>466</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="435" name="Image_467" descr="Image_467"/>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Image_537" descr="Image_537"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>467</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="436" name="Image_468" descr="Image_468"/>
+      <xdr:row>537</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Image_538" descr="Image_538"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>471</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="437" name="Image_472" descr="Image_472"/>
+      <xdr:row>541</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Image_542" descr="Image_542"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>472</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="438" name="Image_473" descr="Image_473"/>
+      <xdr:row>542</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Image_543" descr="Image_543"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>473</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="439" name="Image_474" descr="Image_474"/>
+      <xdr:row>543</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Image_544" descr="Image_544"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>475</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="440" name="Image_476" descr="Image_476"/>
+      <xdr:row>545</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Image_546" descr="Image_546"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>476</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="441" name="Image_477" descr="Image_477"/>
+      <xdr:row>546</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Image_547" descr="Image_547"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>477</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="442" name="Image_478" descr="Image_478"/>
+      <xdr:row>547</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Image_548" descr="Image_548"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>478</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="443" name="Image_479" descr="Image_479"/>
+      <xdr:row>548</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Image_549" descr="Image_549"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>480</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="444" name="Image_481" descr="Image_481"/>
+      <xdr:row>550</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Image_551" descr="Image_551"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>481</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="445" name="Image_482" descr="Image_482"/>
+      <xdr:row>551</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Image_552" descr="Image_552"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>483</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="446" name="Image_484" descr="Image_484"/>
+      <xdr:row>553</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Image_554" descr="Image_554"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>484</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="447" name="Image_485" descr="Image_485"/>
+      <xdr:row>554</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Image_555" descr="Image_555"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>485</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="448" name="Image_486" descr="Image_486"/>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Image_556" descr="Image_556"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>486</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="449" name="Image_487" descr="Image_487"/>
+      <xdr:row>556</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Image_557" descr="Image_557"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>488</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="450" name="Image_489" descr="Image_489"/>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Image_559" descr="Image_559"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>489</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="451" name="Image_490" descr="Image_490"/>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Image_560" descr="Image_560"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>490</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="452" name="Image_491" descr="Image_491"/>
+      <xdr:row>560</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Image_561" descr="Image_561"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>491</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="453" name="Image_492" descr="Image_492"/>
+      <xdr:row>561</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Image_562" descr="Image_562"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>492</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="454" name="Image_493" descr="Image_493"/>
+      <xdr:row>562</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Image_563" descr="Image_563"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>493</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="455" name="Image_494" descr="Image_494"/>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Image_564" descr="Image_564"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>494</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="456" name="Image_495" descr="Image_495"/>
+      <xdr:row>564</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Image_565" descr="Image_565"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>495</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="457" name="Image_496" descr="Image_496"/>
+      <xdr:row>565</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Image_566" descr="Image_566"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>496</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="458" name="Image_497" descr="Image_497"/>
+      <xdr:row>566</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Image_567" descr="Image_567"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>497</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="459" name="Image_498" descr="Image_498"/>
+      <xdr:row>567</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Image_568" descr="Image_568"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>498</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="460" name="Image_499" descr="Image_499"/>
+      <xdr:row>568</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Image_569" descr="Image_569"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>499</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="461" name="Image_500" descr="Image_500"/>
+      <xdr:row>569</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Image_570" descr="Image_570"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>500</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="462" name="Image_501" descr="Image_501"/>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Image_571" descr="Image_571"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>501</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="463" name="Image_502" descr="Image_502"/>
+      <xdr:row>571</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Image_572" descr="Image_572"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>502</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="464" name="Image_503" descr="Image_503"/>
+      <xdr:row>572</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Image_573" descr="Image_573"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>503</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="465" name="Image_504" descr="Image_504"/>
+      <xdr:row>573</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Image_574" descr="Image_574"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>504</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="466" name="Image_505" descr="Image_505"/>
+      <xdr:row>574</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Image_575" descr="Image_575"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>505</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="467" name="Image_506" descr="Image_506"/>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Image_576" descr="Image_576"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>507</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="468" name="Image_508" descr="Image_508"/>
+      <xdr:row>578</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Image_579" descr="Image_579"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>508</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="469" name="Image_509" descr="Image_509"/>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Image_580" descr="Image_580"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>509</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="470" name="Image_510" descr="Image_510"/>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Image_581" descr="Image_581"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>510</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="471" name="Image_511" descr="Image_511"/>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Image_582" descr="Image_582"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>511</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="472" name="Image_512" descr="Image_512"/>
+      <xdr:row>582</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Image_583" descr="Image_583"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>512</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="473" name="Image_513" descr="Image_513"/>
+      <xdr:row>583</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Image_584" descr="Image_584"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>513</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="474" name="Image_514" descr="Image_514"/>
+      <xdr:row>584</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Image_585" descr="Image_585"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>514</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="475" name="Image_515" descr="Image_515"/>
+      <xdr:row>585</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Image_586" descr="Image_586"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>515</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="476" name="Image_516" descr="Image_516"/>
+      <xdr:row>586</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Image_587" descr="Image_587"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>516</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="477" name="Image_517" descr="Image_517"/>
+      <xdr:row>587</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Image_588" descr="Image_588"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>517</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="478" name="Image_518" descr="Image_518"/>
+      <xdr:row>588</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Image_589" descr="Image_589"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>518</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="479" name="Image_519" descr="Image_519"/>
+      <xdr:row>589</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Image_590" descr="Image_590"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -20890,51 +21565,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L527"/>
+  <dimension ref="A1:L608"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -20942,51 +21617,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J527)</f>
+        <f>SUM(J2:J608)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -21086,366 +21761,366 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*311.64</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>811021</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*486.57</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>811022</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*232.26</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>811023</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*324.87</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>811024</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*508.62</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823091</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*227.85</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>823092</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>48</v>
+      </c>
+      <c r="G12" s="2">
+        <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*318.99</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823118</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*483.63</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823971</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>32</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*232.26</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>823972</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*329.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>823122</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*502.74</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="2">
       <c r="A17" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
@@ -21506,191 +22181,191 @@
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>810907</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*934.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>810908</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1424.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>810909</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="G22" s="2">
-        <v>0</v>
+      <c r="G22" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*658.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>810910</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*569.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>810911</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*541.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>810912</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
@@ -21713,369 +22388,369 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*550.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>810913</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H26" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*506.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>810914</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*511.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>810915</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2">
         <v>7</v>
       </c>
-      <c r="H28" s="2">
-        <v>0</v>
+      <c r="H28" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*1105.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>810916</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1459.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>810825</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>17</v>
+      <c r="G30" s="2">
+        <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*503.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>810826</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>17</v>
+      <c r="G31" s="2">
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*777.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>810827</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>17</v>
+      <c r="G32" s="2">
+        <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1263.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>810828</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="G33" s="2">
-        <v>4</v>
+      <c r="G33" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*2059.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>810829</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G34" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*3154.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>810830</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*4445.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>810831</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="2" t="s">
@@ -22100,574 +22775,574 @@
         <f>J36*11029.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>810832</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
-      <c r="H37" s="2">
-        <v>4</v>
+      <c r="H37" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*16560.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>810833</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*22540.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>810834</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="G39" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*555.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>810835</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="G40" s="2" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*830.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>810836</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="G41" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G41" s="2">
+        <v>1</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1373.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>810837</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G42" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2529.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>810838</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*3801.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>810839</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G44" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*5616.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>810840</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>177</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*452.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>810841</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*687.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>810842</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1161.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>810843</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="H48" s="2" t="s">
-        <v>177</v>
+      <c r="H48" s="2">
+        <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*482.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>810844</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>177</v>
+        <v>96</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*779.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>810845</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G50" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1298.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>810846</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>28</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*548.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>810847</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="G52" s="2" t="s">
-        <v>48</v>
+      <c r="G52" s="2">
+        <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*854.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>810848</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D53" s="1" t="s">
@@ -22692,300 +23367,300 @@
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1468.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>810849</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G54" s="2">
-        <v>5</v>
+      <c r="G54" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*450.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>810850</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G55" s="2">
         <v>6</v>
       </c>
-      <c r="H55" s="2">
-        <v>0</v>
+      <c r="H55" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*360.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>810851</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="G56" s="2" t="s">
-        <v>48</v>
+      <c r="G56" s="2">
+        <v>8</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*737.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>810852</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1070.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>810853</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="G58" s="2" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="G58" s="2">
+        <v>0</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*580.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>810854</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*580.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>810855</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*626.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>810856</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="G61" s="2" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="G61" s="2">
+        <v>0</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*929.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>810857</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E62" s="2" t="s">
@@ -23008,194 +23683,194 @@
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*929.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>810858</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*990.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>810859</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>251</v>
       </c>
       <c r="G64" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H64" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*2000.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>810860</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
-      <c r="H65" s="2" t="s">
-        <v>17</v>
+      <c r="H65" s="2">
+        <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*2989.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>810861</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="G66" s="2" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="G66" s="2">
+        <v>1</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*805.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>810862</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>259</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>28</v>
+      </c>
+      <c r="H67" s="2">
+        <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*805.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>810863</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E68" s="2" t="s">
@@ -23218,509 +23893,509 @@
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*868.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>810864</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G69" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1309.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>810865</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>28</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*1309.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>810866</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*1377.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>810867</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="G72" s="2" t="s">
-        <v>48</v>
+      <c r="G72" s="2">
+        <v>0</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*2256.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>810868</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="G73" s="2">
-        <v>0</v>
+      <c r="G73" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*586.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>810869</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*457.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>810870</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="G75" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G75" s="2">
+        <v>8</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*496.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>810871</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G76" s="2">
         <v>8</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*693.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>810872</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="H77" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*1030.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>810873</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>305</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*753.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>810874</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>309</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*1120.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>810875</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>313</v>
       </c>
       <c r="G80" s="2">
         <v>5</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*1645.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>810876</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>317</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
-      <c r="H81" s="2" t="s">
-        <v>48</v>
+      <c r="H81" s="2">
+        <v>10</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*1079.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>810877</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*779.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>810878</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E83" s="2" t="s">
@@ -23746,261 +24421,261 @@
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>810879</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*760.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>810880</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*955.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>810881</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*710.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>810882</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>340</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*976.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>810883</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>344</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*1653.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>810884</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>348</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
-      <c r="H89" s="2">
-        <v>0</v>
+      <c r="H89" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*678.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>810885</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>352</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*742.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>810886</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E91" s="2" t="s">
@@ -24026,156 +24701,156 @@
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>810887</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*1678.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>810888</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="G93" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G93" s="2">
+        <v>10</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*863.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>810889</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>368</v>
       </c>
       <c r="G94" s="2">
         <v>7</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*1606.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>810890</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="G95" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G95" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*830.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>810891</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E96" s="2" t="s">
@@ -24245,427 +24920,427 @@
       <c r="C98" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>383</v>
       </c>
       <c r="G98" s="2">
         <v>1</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*0.00</f>
+        <f>J98*1937.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>810894</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>384</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>386</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>383</v>
       </c>
       <c r="G99" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*0.00</f>
+        <f>J99*1937.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>810895</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>390</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*502.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>810896</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>394</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*449.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>810897</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>398</v>
       </c>
       <c r="G102" s="2">
         <v>0</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*1198.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>810898</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*2093.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>810899</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>406</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*1195.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>810900</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>410</v>
       </c>
       <c r="G105" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*2056.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>810901</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>413</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>414</v>
       </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
-      <c r="H106" s="2" t="s">
-        <v>23</v>
+      <c r="H106" s="2">
+        <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*1219.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>810902</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>418</v>
       </c>
       <c r="G107" s="2">
         <v>0</v>
       </c>
-      <c r="H107" s="2">
-        <v>0</v>
+      <c r="H107" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*829.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>810903</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="G108" s="2" t="s">
-        <v>23</v>
+      <c r="G108" s="2">
+        <v>4</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*468.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>810904</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="G109" s="2" t="s">
-        <v>48</v>
+      <c r="G109" s="2">
+        <v>6</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*408.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>824485</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E110" s="2" t="s">
@@ -24723,54 +25398,54 @@
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*724.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>834701</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>438</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*590.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>834702</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E113" s="2" t="s">
@@ -24913,90 +25588,90 @@
       <c r="F117" s="9"/>
       <c r="G117" s="9"/>
       <c r="H117" s="9"/>
       <c r="I117" s="9"/>
       <c r="J117" s="9"/>
       <c r="K117" s="9"/>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>810917</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="G118" s="2" t="s">
-        <v>48</v>
+      <c r="G118" s="2">
+        <v>10</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*373.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>810918</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>463</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*549.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>810919</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E120" s="2" t="s">
@@ -25019,13771 +25694,16532 @@
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*350.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>810920</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>471</v>
       </c>
       <c r="G121" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*504.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>810921</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>472</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>474</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>383</v>
+        <v>475</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*0.00</f>
+        <f>J122*307.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>810922</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G123" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*588.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" outlineLevel="3">
       <c r="A124" s="9" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B124" s="9"/>
       <c r="C124" s="9"/>
       <c r="D124" s="9"/>
       <c r="E124" s="9"/>
       <c r="F124" s="9"/>
       <c r="G124" s="9"/>
       <c r="H124" s="9"/>
       <c r="I124" s="9"/>
       <c r="J124" s="9"/>
       <c r="K124" s="9"/>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>837260</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="G125" s="2">
         <v>0</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*240.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>837261</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*339.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>837262</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*267.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>837263</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*383.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>837264</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G129" s="2">
         <v>1</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*681.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>837265</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*300.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>837266</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*436.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>837267</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*324.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>837268</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*473.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>837882</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G134" s="2">
         <v>0</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*607.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>837883</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="G135" s="2">
         <v>0</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*294.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>837884</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="G136" s="2">
         <v>0</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*582.00</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>837885</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G137" s="2">
         <v>0</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*335.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" outlineLevel="3">
       <c r="A138" s="9" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B138" s="9"/>
       <c r="C138" s="9"/>
       <c r="D138" s="9"/>
       <c r="E138" s="9"/>
       <c r="F138" s="9"/>
       <c r="G138" s="9"/>
       <c r="H138" s="9"/>
       <c r="I138" s="9"/>
       <c r="J138" s="9"/>
       <c r="K138" s="9"/>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>810923</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G139" s="2">
         <v>0</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*0.00</f>
+        <f>J139*829.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>810924</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="G140" s="2">
         <v>0</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*1522.00</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>810925</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>383</v>
+        <v>544</v>
       </c>
       <c r="G141" s="2">
         <v>0</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*0.00</f>
+        <f>J141*2696.00</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>810926</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*3585.00</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>810927</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>383</v>
+        <v>552</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*0.00</f>
+        <f>J143*5934.00</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>810928</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K144" s="2" t="str">
         <f>J144*8060.00</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>810929</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>383</v>
+        <v>560</v>
       </c>
       <c r="G145" s="2">
         <v>0</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K145" s="2" t="str">
-        <f>J145*0.00</f>
+        <f>J145*891.00</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>810930</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>383</v>
+        <v>564</v>
       </c>
       <c r="G146" s="2">
         <v>0</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*0.00</f>
+        <f>J146*1509.00</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>810931</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="G147" s="2">
         <v>0</v>
       </c>
-      <c r="H147" s="2" t="s">
-        <v>23</v>
+      <c r="H147" s="2">
+        <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K147" s="2" t="str">
         <f>J147*2463.00</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>810932</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="G148" s="2">
         <v>0</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*3983.00</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>810933</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>383</v>
+        <v>576</v>
       </c>
       <c r="G149" s="2">
         <v>0</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*0.00</f>
+        <f>J149*818.00</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>810934</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="G150" s="2">
         <v>0</v>
       </c>
       <c r="H150" s="2">
         <v>3</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K150" s="2" t="str">
         <f>J150*1467.00</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>810935</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="G151" s="2">
         <v>0</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K151" s="2" t="str">
         <f>J151*2605.00</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>810936</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>383</v>
+        <v>588</v>
       </c>
       <c r="G152" s="2">
         <v>0</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K152" s="2" t="str">
-        <f>J152*0.00</f>
+        <f>J152*855.00</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>810937</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>383</v>
+        <v>592</v>
       </c>
       <c r="G153" s="2">
         <v>0</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*0.00</f>
+        <f>J153*1488.00</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>810938</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="G154" s="2">
         <v>0</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K154" s="2" t="str">
         <f>J154*2694.00</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>810939</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>383</v>
+        <v>600</v>
       </c>
       <c r="G155" s="2">
         <v>0</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*0.00</f>
+        <f>J155*974.00</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>810940</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>592</v>
+        <v>601</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>593</v>
+        <v>602</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>383</v>
+        <v>604</v>
       </c>
       <c r="G156" s="2">
         <v>0</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*0.00</f>
+        <f>J156*1841.00</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>810941</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>597</v>
+        <v>607</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>598</v>
+        <v>608</v>
       </c>
       <c r="G157" s="2">
         <v>1</v>
       </c>
       <c r="H157" s="2">
         <v>1</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K157" s="2" t="str">
         <f>J157*3201.00</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>810942</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>600</v>
+        <v>610</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="G158" s="2">
         <v>0</v>
       </c>
       <c r="H158" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K158" s="2" t="str">
         <f>J158*1134.00</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>810943</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>383</v>
+        <v>616</v>
       </c>
       <c r="G159" s="2">
         <v>1</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*0.00</f>
+        <f>J159*1975.00</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" outlineLevel="3">
       <c r="A160" s="9" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="B160" s="9"/>
       <c r="C160" s="9"/>
       <c r="D160" s="9"/>
       <c r="E160" s="9"/>
       <c r="F160" s="9"/>
       <c r="G160" s="9"/>
       <c r="H160" s="9"/>
       <c r="I160" s="9"/>
       <c r="J160" s="9"/>
       <c r="K160" s="9"/>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>883783</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>607</v>
+        <v>618</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>609</v>
+        <v>620</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>610</v>
+        <v>621</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K161" s="2" t="str">
         <f>J161*613.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>883784</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="G162" s="2">
         <v>6</v>
       </c>
       <c r="H162" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K162" s="2" t="str">
         <f>J162*1106.00</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>883785</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*1170.00</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>883786</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="G164" s="2">
         <v>0</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*565.00</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>883787</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K165" s="2" t="str">
         <f>J165*587.00</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>883788</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>628</v>
+        <v>639</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="G166" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H166" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*1060.00</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>889638</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="G167" s="2">
         <v>0</v>
       </c>
       <c r="H167" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="2" t="str">
         <f>J167*611.00</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" outlineLevel="3">
       <c r="A168" s="9" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="B168" s="9"/>
       <c r="C168" s="9"/>
       <c r="D168" s="9"/>
       <c r="E168" s="9"/>
       <c r="F168" s="9"/>
       <c r="G168" s="9"/>
       <c r="H168" s="9"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>885135</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="G169" s="2">
         <v>0</v>
       </c>
       <c r="H169" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*318.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>885136</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>643</v>
+        <v>654</v>
       </c>
       <c r="G170" s="2">
         <v>0</v>
       </c>
       <c r="H170" s="2" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*453.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>885137</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>647</v>
+        <v>658</v>
       </c>
       <c r="G171" s="2">
         <v>0</v>
       </c>
       <c r="H171" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K171" s="2" t="str">
         <f>J171*793.00</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>883983</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
       <c r="G172" s="2">
         <v>0</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="2" t="str">
         <f>J172*349.00</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>883984</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
       <c r="G173" s="2">
         <v>0</v>
       </c>
       <c r="H173" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="2" t="str">
         <f>J173*512.00</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>883985</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>656</v>
+        <v>667</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
-      <c r="H174" s="2">
-        <v>0</v>
+      <c r="H174" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="2" t="str">
         <f>J174*308.00</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>883986</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>662</v>
+        <v>673</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="G175" s="2">
         <v>0</v>
       </c>
-      <c r="H175" s="2" t="s">
-        <v>17</v>
+      <c r="H175" s="2">
+        <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="2" t="str">
         <f>J175*447.00</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>883987</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>666</v>
+        <v>677</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="G176" s="2">
         <v>0</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="2" t="str">
         <f>J176*340.00</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>883988</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="G177" s="2">
         <v>0</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="2" t="str">
         <f>J177*498.00</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>884153</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>675</v>
+        <v>686</v>
       </c>
       <c r="G178" s="2">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K178" s="2" t="str">
         <f>J178*386.00</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>883989</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>679</v>
+        <v>690</v>
       </c>
       <c r="G179" s="2">
         <v>0</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K179" s="2" t="str">
         <f>J179*596.00</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>883990</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
       <c r="G180" s="2">
         <v>0</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*344.00</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>889639</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>687</v>
+        <v>698</v>
       </c>
       <c r="G181" s="2">
         <v>0</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*865.00</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
-    <row r="182" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K182" s="8"/>
+    <row r="182" spans="1:12" outlineLevel="3">
+      <c r="A182" s="9" t="s">
+        <v>699</v>
+      </c>
+      <c r="B182" s="9"/>
+      <c r="C182" s="9"/>
+      <c r="D182" s="9"/>
+      <c r="E182" s="9"/>
+      <c r="F182" s="9"/>
+      <c r="G182" s="9"/>
+      <c r="H182" s="9"/>
+      <c r="I182" s="9"/>
+      <c r="J182" s="9"/>
+      <c r="K182" s="9"/>
       <c r="L182" s="5"/>
     </row>
-    <row r="183" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K183" s="9"/>
+    <row r="183" spans="1:12" outlineLevel="5">
+      <c r="A183" s="1"/>
+      <c r="B183" s="1">
+        <v>956726</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="G183" s="2">
+        <v>0</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0</v>
+      </c>
+      <c r="J183" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K183" s="2" t="str">
+        <f>J183*530.00</f>
+        <v>0</v>
+      </c>
       <c r="L183" s="5"/>
     </row>
-    <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="184" spans="1:12" outlineLevel="5">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
-        <v>819423</v>
+        <v>956727</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>691</v>
+        <v>705</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>692</v>
+        <v>706</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>693</v>
+        <v>707</v>
       </c>
       <c r="G184" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>17</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K184" s="2" t="str">
-        <f>J184*398.37</f>
+        <f>J184*807.00</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
-    <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="185" spans="1:12" outlineLevel="5">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>837303</v>
+        <v>956728</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>694</v>
+        <v>708</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>695</v>
+        <v>709</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>697</v>
+        <v>711</v>
       </c>
       <c r="G185" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H185" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K185" s="2" t="str">
-        <f>J185*646.80</f>
+        <f>J185*1369.00</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
-    <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="186" spans="1:12" outlineLevel="5">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>839784</v>
+        <v>956729</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>698</v>
+        <v>712</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>699</v>
+        <v>713</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>700</v>
+        <v>714</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>715</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H186" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K186" s="2" t="str">
-        <f>J186*8212.89</f>
+        <f>J186*585.00</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
-    <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="187" spans="1:12" outlineLevel="5">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>839785</v>
+        <v>956730</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>702</v>
+        <v>716</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
       <c r="G187" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H187" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K187" s="2" t="str">
-        <f>J187*11692.38</f>
+        <f>J187*875.00</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
-    <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="188" spans="1:12" outlineLevel="5">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>839786</v>
+        <v>956731</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>706</v>
+        <v>720</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>708</v>
+        <v>722</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>709</v>
+        <v>592</v>
       </c>
       <c r="G188" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="H188" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K188" s="2" t="str">
-        <f>J188*17199.00</f>
+        <f>J188*1488.00</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
-    <row r="189" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="189" spans="1:12" outlineLevel="5">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>871395</v>
+        <v>956732</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>710</v>
+        <v>723</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>711</v>
+        <v>724</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>712</v>
+        <v>725</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>726</v>
+      </c>
+      <c r="G189" s="2">
+        <v>0</v>
+      </c>
+      <c r="H189" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K189" s="2" t="str">
-        <f>J189*673.26</f>
+        <f>J189*485.00</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
-    <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="190" spans="1:12" outlineLevel="5">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>884588</v>
+        <v>956733</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>714</v>
+        <v>727</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>716</v>
+        <v>729</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>717</v>
+        <v>730</v>
       </c>
       <c r="G190" s="2">
         <v>0</v>
       </c>
-      <c r="H190" s="2">
-        <v>0</v>
+      <c r="H190" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K190" s="2" t="str">
-        <f>J190*951.09</f>
+        <f>J190*714.00</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
-    <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="191" spans="1:12" outlineLevel="5">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>884589</v>
+        <v>956734</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>718</v>
+        <v>731</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>719</v>
+        <v>732</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>716</v>
+        <v>733</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>720</v>
+        <v>734</v>
       </c>
       <c r="G191" s="2">
         <v>0</v>
       </c>
-      <c r="H191" s="2">
-        <v>0</v>
+      <c r="H191" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K191" s="2" t="str">
-        <f>J191*914.34</f>
+        <f>J191*1320.00</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
-    <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="192" spans="1:12" outlineLevel="5">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>885046</v>
+        <v>956735</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>721</v>
+        <v>735</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>722</v>
+        <v>736</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="G192" s="2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H192" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K192" s="2" t="str">
-        <f>J192*251.37</f>
+        <f>J192*508.00</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
-    <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="193" spans="1:12" outlineLevel="5">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>885109</v>
+        <v>956736</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>742</v>
+      </c>
+      <c r="G193" s="2">
+        <v>0</v>
+      </c>
+      <c r="H193" s="2" t="s">
+        <v>177</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K193" s="2" t="str">
-        <f>J193*418.95</f>
+        <f>J193*821.00</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
-    <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="194" spans="1:12" outlineLevel="5">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>885110</v>
+        <v>956737</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>729</v>
+        <v>743</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>730</v>
+        <v>744</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>731</v>
+        <v>745</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>732</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>746</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H194" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K194" s="2" t="str">
-        <f>J194*441.00</f>
+        <f>J194*1475.00</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
-    <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="195" spans="1:12" outlineLevel="5">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>955701</v>
+        <v>956738</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>733</v>
+        <v>747</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>734</v>
+        <v>748</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>735</v>
+        <v>749</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>736</v>
+        <v>87</v>
       </c>
       <c r="G195" s="2">
         <v>0</v>
       </c>
-      <c r="H195" s="2">
-        <v>0</v>
+      <c r="H195" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="2" t="str">
-        <f>J195*492.45</f>
+        <f>J195*569.00</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
-    <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="196" spans="1:12" outlineLevel="5">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>955702</v>
+        <v>956739</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>740</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>753</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H196" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K196" s="2" t="str">
-        <f>J196*695.31</f>
+        <f>J196*867.00</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" outlineLevel="5">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>955817</v>
+        <v>956740</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>742</v>
+        <v>755</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>743</v>
+        <v>756</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="H197" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K197" s="2" t="str">
-        <f>J197*448.35</f>
+        <f>J197*1548.00</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" outlineLevel="5">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>955818</v>
+        <v>956741</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>221</v>
+      </c>
+      <c r="G198" s="2">
+        <v>0</v>
+      </c>
+      <c r="H198" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K198" s="2" t="str">
-        <f>J198*554.19</f>
+        <f>J198*737.00</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" outlineLevel="5">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>955819</v>
+        <v>956742</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>751</v>
+        <v>763</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>764</v>
+      </c>
+      <c r="G199" s="2">
+        <v>0</v>
+      </c>
+      <c r="H199" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="2" t="str">
-        <f>J199*843.78</f>
+        <f>J199*1111.00</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" outlineLevel="5">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>955820</v>
+        <v>956743</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>754</v>
+        <v>766</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>755</v>
+        <v>767</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>756</v>
+        <v>768</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>70</v>
+      </c>
+      <c r="H200" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K200" s="2" t="str">
-        <f>J200*1330.35</f>
+        <f>J200*603.00</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
-    <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="201" spans="1:12" outlineLevel="5">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>810992</v>
+        <v>956744</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>758</v>
+        <v>770</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>759</v>
+        <v>771</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>760</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>768</v>
+      </c>
+      <c r="G201" s="2">
+        <v>0</v>
+      </c>
+      <c r="H201" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K201" s="2" t="str">
-        <f>J201*433.65</f>
+        <f>J201*603.00</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
-    <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="202" spans="1:12" outlineLevel="5">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>810993</v>
+        <v>956745</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>761</v>
+        <v>772</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>762</v>
+        <v>773</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>764</v>
+        <v>775</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>70</v>
+      </c>
+      <c r="H202" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K202" s="2" t="str">
-        <f>J202*633.57</f>
+        <f>J202*966.00</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
-    <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="203" spans="1:12" outlineLevel="5">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>810994</v>
+        <v>956746</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>765</v>
+        <v>776</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>766</v>
+        <v>777</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>767</v>
+        <v>778</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>70</v>
+      </c>
+      <c r="H203" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K203" s="2" t="str">
-        <f>J203*995.19</f>
+        <f>J203*966.00</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
-    <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="204" spans="1:12" outlineLevel="5">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>810995</v>
+        <v>956747</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23</v>
+      </c>
+      <c r="H204" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K204" s="2" t="str">
-        <f>J204*1597.89</f>
+        <f>J204*2109.00</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
-    <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="205" spans="1:12" outlineLevel="5">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>810996</v>
+        <v>956748</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>773</v>
+        <v>783</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>774</v>
+        <v>784</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>775</v>
+        <v>785</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="G205" s="2">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*2569.56</f>
+        <f>J205*1044.00</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
-    <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="206" spans="1:12" outlineLevel="5">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>810997</v>
+        <v>956749</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>777</v>
+        <v>787</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>780</v>
+        <v>790</v>
       </c>
       <c r="G206" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="H206" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*3974.88</f>
+        <f>J206*848.00</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
-    <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="207" spans="1:12" outlineLevel="5">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>810998</v>
+        <v>956750</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>790</v>
+      </c>
+      <c r="G207" s="2">
+        <v>0</v>
+      </c>
+      <c r="H207" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K207" s="2" t="str">
-        <f>J207*457.17</f>
+        <f>J207*848.00</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
-    <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="208" spans="1:12" outlineLevel="5">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>810999</v>
+        <v>956751</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="G208" s="2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K208" s="2" t="str">
-        <f>J208*667.38</f>
+        <f>J208*1380.00</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
-    <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="209" spans="1:12" outlineLevel="5">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>811000</v>
+        <v>956752</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="G209" s="2">
         <v>0</v>
       </c>
-      <c r="H209" s="2">
-        <v>0</v>
+      <c r="H209" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K209" s="2" t="str">
-        <f>J209*1065.75</f>
+        <f>J209*1380.00</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
-    <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="210" spans="1:12" outlineLevel="5">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>811001</v>
+        <v>956753</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="G210" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H210" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K210" s="2" t="str">
-        <f>J210*1671.39</f>
+        <f>J210*2344.00</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
-    <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="211" spans="1:12" outlineLevel="5">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>811002</v>
+        <v>956754</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="G211" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H211" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K211" s="2" t="str">
-        <f>J211*2701.86</f>
+        <f>J211*881.00</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
-    <row r="212" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="212" spans="1:12" outlineLevel="5">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>811003</v>
+        <v>956755</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>802</v>
+        <v>810</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>803</v>
+        <v>811</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>804</v>
+        <v>812</v>
       </c>
       <c r="G212" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H212" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K212" s="2" t="str">
-        <f>J212*4139.52</f>
+        <f>J212*1336.00</f>
         <v>0</v>
       </c>
       <c r="L212" s="5"/>
     </row>
-    <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="213" spans="1:12" outlineLevel="5">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>811004</v>
+        <v>956756</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>816</v>
+      </c>
+      <c r="G213" s="2">
+        <v>0</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K213" s="2" t="str">
-        <f>J213*410.13</f>
+        <f>J213*889.00</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
-    <row r="214" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="214" spans="1:12" outlineLevel="5">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>811005</v>
+        <v>956757</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>812</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>820</v>
+      </c>
+      <c r="G214" s="2">
+        <v>0</v>
+      </c>
+      <c r="H214" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K214" s="2" t="str">
-        <f>J214*627.69</f>
+        <f>J214*1379.00</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
-    <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="215" spans="1:12" outlineLevel="5">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>811006</v>
+        <v>956758</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>816</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>824</v>
+      </c>
+      <c r="G215" s="2">
+        <v>0</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K215" s="2" t="str">
-        <f>J215*973.14</f>
+        <f>J215*685.00</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
-    <row r="216" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="216" spans="1:12" outlineLevel="5">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>811007</v>
+        <v>956759</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>828</v>
+      </c>
+      <c r="G216" s="2">
+        <v>0</v>
+      </c>
+      <c r="H216" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K216" s="2" t="str">
-        <f>J216*448.35</f>
+        <f>J216*930.00</f>
         <v>0</v>
       </c>
       <c r="L216" s="5"/>
     </row>
-    <row r="217" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="217" spans="1:12" outlineLevel="5">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>811008</v>
+        <v>956760</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>820</v>
+        <v>829</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>821</v>
+        <v>830</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>822</v>
+        <v>831</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>832</v>
+      </c>
+      <c r="G217" s="2">
+        <v>0</v>
+      </c>
+      <c r="H217" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K217" s="2" t="str">
-        <f>J217*677.67</f>
+        <f>J217*1307.00</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
-    <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="218" spans="1:12" outlineLevel="5">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
-        <v>811009</v>
+        <v>956761</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>836</v>
+      </c>
+      <c r="G218" s="2">
+        <v>0</v>
+      </c>
+      <c r="H218" s="2" t="s">
+        <v>96</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K218" s="2" t="str">
-        <f>J218*1061.34</f>
+        <f>J218*699.00</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
-    <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="219" spans="1:12" outlineLevel="2">
+      <c r="A219" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="B219" s="8"/>
+      <c r="C219" s="8"/>
+      <c r="D219" s="8"/>
+      <c r="E219" s="8"/>
+      <c r="F219" s="8"/>
+      <c r="G219" s="8"/>
+      <c r="H219" s="8"/>
+      <c r="I219" s="8"/>
+      <c r="J219" s="8"/>
+      <c r="K219" s="8"/>
       <c r="L219" s="5"/>
     </row>
-    <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="220" spans="1:12" outlineLevel="3">
+      <c r="A220" s="9" t="s">
+        <v>838</v>
+      </c>
+      <c r="B220" s="9"/>
+      <c r="C220" s="9"/>
+      <c r="D220" s="9"/>
+      <c r="E220" s="9"/>
+      <c r="F220" s="9"/>
+      <c r="G220" s="9"/>
+      <c r="H220" s="9"/>
+      <c r="I220" s="9"/>
+      <c r="J220" s="9"/>
+      <c r="K220" s="9"/>
       <c r="L220" s="5"/>
     </row>
     <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
-        <v>811012</v>
+        <v>819423</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>842</v>
+      </c>
+      <c r="G221" s="2">
+        <v>0</v>
       </c>
       <c r="H221" s="2">
         <v>0</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K221" s="2" t="str">
-        <f>J221*580.65</f>
+        <f>J221*398.37</f>
         <v>0</v>
       </c>
       <c r="L221" s="5"/>
     </row>
     <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
-        <v>811013</v>
+        <v>837303</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="G222" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H222" s="2">
         <v>0</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K222" s="2" t="str">
-        <f>J222*871.71</f>
+        <f>J222*646.80</f>
         <v>0</v>
       </c>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>811014</v>
+        <v>839784</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>850</v>
+      </c>
+      <c r="G223" s="2">
+        <v>3</v>
       </c>
       <c r="H223" s="2">
         <v>0</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K223" s="2" t="str">
-        <f>J223*1364.16</f>
+        <f>J223*8212.89</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>811015</v>
+        <v>839785</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>854</v>
+      </c>
+      <c r="G224" s="2">
+        <v>2</v>
       </c>
       <c r="H224" s="2">
         <v>0</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K224" s="2" t="str">
-        <f>J224*2252.04</f>
+        <f>J224*11692.38</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>811016</v>
+        <v>839786</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>858</v>
+      </c>
+      <c r="G225" s="2">
+        <v>2</v>
       </c>
       <c r="H225" s="2">
         <v>0</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K225" s="2" t="str">
-        <f>J225*592.41</f>
+        <f>J225*17199.00</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>811017</v>
+        <v>871395</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>862</v>
+      </c>
+      <c r="G226" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H226" s="2">
         <v>0</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K226" s="2" t="str">
-        <f>J226*914.34</f>
+        <f>J226*673.26</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>828532</v>
+        <v>884588</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="G227" s="2">
         <v>0</v>
       </c>
       <c r="H227" s="2">
         <v>0</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K227" s="2" t="str">
-        <f>J227*1484.70</f>
+        <f>J227*951.09</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>823083</v>
+        <v>884589</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>869</v>
+      </c>
+      <c r="G228" s="2">
+        <v>0</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K228" s="2" t="str">
-        <f>J228*617.40</f>
+        <f>J228*914.34</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>823116</v>
+        <v>885046</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>873</v>
+      </c>
+      <c r="G229" s="2">
+        <v>5</v>
       </c>
       <c r="H229" s="2">
         <v>0</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K229" s="2" t="str">
-        <f>J229*912.87</f>
+        <f>J229*251.37</f>
         <v>0</v>
       </c>
       <c r="L229" s="5"/>
     </row>
     <row r="230" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>823089</v>
+        <v>885109</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K230" s="2" t="str">
-        <f>J230*1427.37</f>
+        <f>J230*418.95</f>
         <v>0</v>
       </c>
       <c r="L230" s="5"/>
     </row>
     <row r="231" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>823084</v>
+        <v>885110</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>881</v>
+      </c>
+      <c r="G231" s="2">
+        <v>0</v>
       </c>
       <c r="H231" s="2">
         <v>0</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K231" s="2" t="str">
-        <f>J231*580.65</f>
+        <f>J231*441.00</f>
         <v>0</v>
       </c>
       <c r="L231" s="5"/>
     </row>
     <row r="232" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>823090</v>
+        <v>955701</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>885</v>
+      </c>
+      <c r="G232" s="2">
+        <v>0</v>
       </c>
       <c r="H232" s="2">
         <v>0</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K232" s="2" t="str">
-        <f>J232*871.71</f>
+        <f>J232*492.45</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>823117</v>
+        <v>955702</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>889</v>
+      </c>
+      <c r="G233" s="2">
+        <v>0</v>
       </c>
       <c r="H233" s="2">
         <v>0</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K233" s="2" t="str">
-        <f>J233*1364.16</f>
+        <f>J233*695.31</f>
         <v>0</v>
       </c>
       <c r="L233" s="5"/>
     </row>
-    <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="234" spans="1:12" outlineLevel="5">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>824567</v>
+        <v>955817</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>883</v>
+        <v>890</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>884</v>
+        <v>891</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="G234" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K234" s="2" t="str">
-        <f>J234*540.96</f>
+        <f>J234*448.35</f>
         <v>0</v>
       </c>
       <c r="L234" s="5"/>
     </row>
-    <row r="235" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="235" spans="1:12" outlineLevel="5">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>824568</v>
+        <v>955818</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K235" s="2" t="str">
-        <f>J235*817.32</f>
+        <f>J235*554.19</f>
         <v>0</v>
       </c>
       <c r="L235" s="5"/>
     </row>
-    <row r="236" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="236" spans="1:12" outlineLevel="5">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>824569</v>
+        <v>955819</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>901</v>
+      </c>
+      <c r="G236" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H236" s="2">
         <v>0</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K236" s="2" t="str">
-        <f>J236*540.96</f>
+        <f>J236*843.78</f>
         <v>0</v>
       </c>
       <c r="L236" s="5"/>
     </row>
-    <row r="237" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="237" spans="1:12" outlineLevel="5">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>824570</v>
+        <v>955820</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>894</v>
+        <v>902</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>895</v>
+        <v>903</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>896</v>
+        <v>904</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="H237" s="2">
         <v>0</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K237" s="2" t="str">
-        <f>J237*790.86</f>
+        <f>J237*1330.35</f>
         <v>0</v>
       </c>
       <c r="L237" s="5"/>
     </row>
     <row r="238" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>824571</v>
+        <v>810992</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>898</v>
+        <v>906</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>899</v>
+        <v>907</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>900</v>
+        <v>908</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>909</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H238" s="2">
         <v>0</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K238" s="2" t="str">
-        <f>J238*715.89</f>
+        <f>J238*433.65</f>
         <v>0</v>
       </c>
       <c r="L238" s="5"/>
     </row>
     <row r="239" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>824572</v>
+        <v>810993</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>902</v>
+        <v>910</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>904</v>
+        <v>912</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>913</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H239" s="2">
         <v>0</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K239" s="2" t="str">
-        <f>J239*899.64</f>
+        <f>J239*633.57</f>
         <v>0</v>
       </c>
       <c r="L239" s="5"/>
     </row>
     <row r="240" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>824573</v>
+        <v>810994</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>917</v>
+      </c>
+      <c r="G240" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H240" s="2">
         <v>0</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K240" s="2" t="str">
-        <f>J240*1355.34</f>
+        <f>J240*995.19</f>
         <v>0</v>
       </c>
       <c r="L240" s="5"/>
     </row>
     <row r="241" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>826540</v>
+        <v>810995</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="G241" s="2">
         <v>0</v>
       </c>
       <c r="H241" s="2">
         <v>0</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K241" s="2" t="str">
-        <f>J241*623.28</f>
+        <f>J241*1597.89</f>
         <v>0</v>
       </c>
       <c r="L241" s="5"/>
     </row>
     <row r="242" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>826541</v>
+        <v>810996</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="G242" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H242" s="2">
         <v>0</v>
       </c>
       <c r="I242" s="1">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K242" s="2" t="str">
-        <f>J242*1528.80</f>
+        <f>J242*2569.56</f>
         <v>0</v>
       </c>
       <c r="L242" s="5"/>
     </row>
     <row r="243" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>826542</v>
+        <v>810997</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>854</v>
+        <v>929</v>
       </c>
       <c r="G243" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H243" s="2">
         <v>0</v>
       </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K243" s="2" t="str">
-        <f>J243*592.41</f>
+        <f>J243*3974.88</f>
         <v>0</v>
       </c>
       <c r="L243" s="5"/>
     </row>
     <row r="244" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>826543</v>
+        <v>810998</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>933</v>
+      </c>
+      <c r="G244" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K244" s="2" t="str">
-        <f>J244*1509.69</f>
+        <f>J244*457.17</f>
         <v>0</v>
       </c>
       <c r="L244" s="5"/>
     </row>
     <row r="245" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>826544</v>
+        <v>810999</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H245" s="2">
         <v>0</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K245" s="2" t="str">
-        <f>J245*1250.97</f>
+        <f>J245*667.38</f>
         <v>0</v>
       </c>
       <c r="L245" s="5"/>
     </row>
     <row r="246" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>879929</v>
+        <v>811000</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>744</v>
+        <v>941</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="H246" s="2">
         <v>0</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K246" s="2" t="str">
-        <f>J246*448.35</f>
+        <f>J246*1065.75</f>
         <v>0</v>
       </c>
       <c r="L246" s="5"/>
     </row>
-    <row r="247" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K247" s="9"/>
+    <row r="247" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A247" s="1"/>
+      <c r="B247" s="1">
+        <v>811001</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="G247" s="2">
+        <v>0</v>
+      </c>
+      <c r="H247" s="2">
+        <v>0</v>
+      </c>
+      <c r="I247" s="1">
+        <v>0</v>
+      </c>
+      <c r="J247" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K247" s="2" t="str">
+        <f>J247*1671.39</f>
+        <v>0</v>
+      </c>
       <c r="L247" s="5"/>
     </row>
     <row r="248" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>889442</v>
+        <v>811002</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>933</v>
+        <v>946</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>812</v>
+        <v>949</v>
       </c>
       <c r="G248" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H248" s="2">
         <v>0</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K248" s="2" t="str">
-        <f>J248*627.69</f>
+        <f>J248*2701.86</f>
         <v>0</v>
       </c>
       <c r="L248" s="5"/>
     </row>
     <row r="249" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>889443</v>
+        <v>811003</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>936</v>
+        <v>950</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>937</v>
+        <v>951</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>938</v>
+        <v>952</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>939</v>
+        <v>953</v>
       </c>
       <c r="G249" s="2">
         <v>0</v>
       </c>
       <c r="H249" s="2">
         <v>0</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K249" s="2" t="str">
-        <f>J249*895.23</f>
+        <f>J249*4139.52</f>
         <v>0</v>
       </c>
       <c r="L249" s="5"/>
     </row>
     <row r="250" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>889444</v>
+        <v>811004</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>940</v>
+        <v>954</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>941</v>
+        <v>955</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>942</v>
+        <v>956</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>957</v>
+      </c>
+      <c r="G250" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K250" s="2" t="str">
-        <f>J250*1568.49</f>
+        <f>J250*410.13</f>
         <v>0</v>
       </c>
       <c r="L250" s="5"/>
     </row>
     <row r="251" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>889424</v>
+        <v>811005</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>944</v>
+        <v>958</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>945</v>
+        <v>959</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>946</v>
+        <v>960</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>947</v>
+        <v>961</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K251" s="2" t="str">
-        <f>J251*386.61</f>
+        <f>J251*627.69</f>
         <v>0</v>
       </c>
       <c r="L251" s="5"/>
     </row>
     <row r="252" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>889425</v>
+        <v>811006</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>948</v>
+        <v>962</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>949</v>
+        <v>963</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>950</v>
+        <v>964</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>951</v>
+        <v>965</v>
       </c>
       <c r="G252" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K252" s="2" t="str">
-        <f>J252*585.06</f>
+        <f>J252*973.14</f>
         <v>0</v>
       </c>
       <c r="L252" s="5"/>
     </row>
     <row r="253" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>889426</v>
+        <v>811007</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>952</v>
+        <v>966</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>953</v>
+        <v>967</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>954</v>
+        <v>968</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>955</v>
+        <v>893</v>
       </c>
       <c r="G253" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K253" s="2" t="str">
-        <f>J253*964.32</f>
+        <f>J253*448.35</f>
         <v>0</v>
       </c>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>889427</v>
+        <v>811008</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>956</v>
+        <v>969</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>958</v>
+        <v>971</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>959</v>
+        <v>972</v>
       </c>
       <c r="G254" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K254" s="2" t="str">
-        <f>J254*443.94</f>
+        <f>J254*677.67</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>889428</v>
+        <v>811009</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>960</v>
+        <v>973</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>961</v>
+        <v>974</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>962</v>
+        <v>975</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>963</v>
+        <v>976</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H255" s="2">
         <v>0</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K255" s="2" t="str">
-        <f>J255*608.58</f>
+        <f>J255*1061.34</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>889429</v>
+        <v>811010</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>964</v>
+        <v>977</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>965</v>
+        <v>978</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>966</v>
+        <v>979</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>967</v>
+        <v>933</v>
       </c>
       <c r="G256" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K256" s="2" t="str">
-        <f>J256*976.08</f>
+        <f>J256*457.17</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>889430</v>
+        <v>811011</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>969</v>
+        <v>981</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>970</v>
+        <v>982</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>808</v>
+        <v>983</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H257" s="2">
         <v>0</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K257" s="2" t="str">
-        <f>J257*410.13</f>
+        <f>J257*664.44</f>
         <v>0</v>
       </c>
       <c r="L257" s="5"/>
     </row>
     <row r="258" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>889431</v>
+        <v>811012</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H258" s="2">
         <v>0</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K258" s="2" t="str">
-        <f>J258*582.12</f>
+        <f>J258*580.65</f>
         <v>0</v>
       </c>
       <c r="L258" s="5"/>
     </row>
     <row r="259" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>889432</v>
+        <v>811013</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>976</v>
+        <v>989</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="G259" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K259" s="2" t="str">
-        <f>J259*1002.54</f>
+        <f>J259*871.71</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>889433</v>
+        <v>811014</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="G260" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K260" s="2" t="str">
-        <f>J260*1425.90</f>
+        <f>J260*1364.16</f>
         <v>0</v>
       </c>
       <c r="L260" s="5"/>
     </row>
     <row r="261" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>889434</v>
+        <v>811015</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>999</v>
+      </c>
+      <c r="G261" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H261" s="2">
         <v>0</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K261" s="2" t="str">
-        <f>J261*2184.42</f>
+        <f>J261*2252.04</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>889435</v>
+        <v>811016</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1003</v>
+      </c>
+      <c r="G262" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H262" s="2">
         <v>0</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K262" s="2" t="str">
-        <f>J262*3306.03</f>
+        <f>J262*592.41</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>889436</v>
+        <v>811017</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>991</v>
+        <v>1004</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>869</v>
+      </c>
+      <c r="G263" s="2">
+        <v>0</v>
       </c>
       <c r="H263" s="2">
         <v>0</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K263" s="2" t="str">
-        <f>J263*430.71</f>
+        <f>J263*914.34</f>
         <v>0</v>
       </c>
       <c r="L263" s="5"/>
     </row>
     <row r="264" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>889437</v>
+        <v>828532</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1010</v>
+      </c>
+      <c r="G264" s="2">
+        <v>0</v>
       </c>
       <c r="H264" s="2">
         <v>0</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K264" s="2" t="str">
-        <f>J264*593.88</f>
+        <f>J264*1484.70</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>889438</v>
+        <v>823083</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="G265" s="2" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K265" s="2" t="str">
-        <f>J265*1012.83</f>
+        <f>J265*617.40</f>
         <v>0</v>
       </c>
       <c r="L265" s="5"/>
     </row>
     <row r="266" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>889439</v>
+        <v>823116</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="G266" s="2" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="H266" s="2">
         <v>0</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K266" s="2" t="str">
-        <f>J266*1515.57</f>
+        <f>J266*912.87</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>889440</v>
+        <v>823089</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1022</v>
+      </c>
+      <c r="G267" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H267" s="2">
         <v>0</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K267" s="2" t="str">
-        <f>J267*2240.28</f>
+        <f>J267*1427.37</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>889441</v>
+        <v>823084</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1014</v>
+        <v>987</v>
       </c>
       <c r="G268" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K268" s="2" t="str">
-        <f>J268*3486.84</f>
+        <f>J268*580.65</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
-    <row r="269" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K269" s="8"/>
+    <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A269" s="1"/>
+      <c r="B269" s="1">
+        <v>823090</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="G269" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H269" s="2">
+        <v>0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0</v>
+      </c>
+      <c r="J269" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K269" s="2" t="str">
+        <f>J269*871.71</f>
+        <v>0</v>
+      </c>
       <c r="L269" s="5"/>
     </row>
-    <row r="270" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K270" s="9"/>
+    <row r="270" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A270" s="1"/>
+      <c r="B270" s="1">
+        <v>823117</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="G270" s="2">
+        <v>1</v>
+      </c>
+      <c r="H270" s="2">
+        <v>0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K270" s="2" t="str">
+        <f>J270*1364.16</f>
+        <v>0</v>
+      </c>
       <c r="L270" s="5"/>
     </row>
     <row r="271" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>833140</v>
+        <v>824567</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1017</v>
+        <v>1032</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1019</v>
+        <v>1034</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
       <c r="G271" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H271" s="2">
         <v>0</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K271" s="2" t="str">
-        <f>J271*365.91</f>
+        <f>J271*540.96</f>
         <v>0</v>
       </c>
       <c r="L271" s="5"/>
     </row>
     <row r="272" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>833141</v>
+        <v>824568</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1021</v>
+        <v>1036</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1022</v>
+        <v>1037</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
       <c r="G272" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K272" s="2" t="str">
-        <f>J272*539.31</f>
+        <f>J272*817.32</f>
         <v>0</v>
       </c>
       <c r="L272" s="5"/>
     </row>
     <row r="273" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>833142</v>
+        <v>824569</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1025</v>
+        <v>1040</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1026</v>
+        <v>1041</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1027</v>
+        <v>1042</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1035</v>
+      </c>
+      <c r="G273" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H273" s="2">
         <v>0</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K273" s="2" t="str">
-        <f>J273*717.49</f>
+        <f>J273*540.96</f>
         <v>0</v>
       </c>
       <c r="L273" s="5"/>
     </row>
     <row r="274" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>833143</v>
+        <v>824570</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1029</v>
+        <v>1043</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1030</v>
+        <v>1044</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1031</v>
+        <v>1045</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1046</v>
+      </c>
+      <c r="G274" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H274" s="2">
         <v>0</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K274" s="2" t="str">
-        <f>J274*386.82</f>
+        <f>J274*790.86</f>
         <v>0</v>
       </c>
       <c r="L274" s="5"/>
     </row>
     <row r="275" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>833144</v>
+        <v>824571</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="G275" s="2">
         <v>0</v>
       </c>
       <c r="H275" s="2">
         <v>0</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K275" s="2" t="str">
-        <f>J275*560.46</f>
+        <f>J275*715.89</f>
         <v>0</v>
       </c>
       <c r="L275" s="5"/>
     </row>
     <row r="276" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>833145</v>
+        <v>824572</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1037</v>
+        <v>1051</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1038</v>
+        <v>1052</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1039</v>
+        <v>1053</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="G276" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H276" s="2">
         <v>0</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K276" s="2" t="str">
-        <f>J276*842.49</f>
+        <f>J276*899.64</f>
         <v>0</v>
       </c>
       <c r="L276" s="5"/>
     </row>
     <row r="277" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>833146</v>
+        <v>824573</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1043</v>
+        <v>1057</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>1044</v>
+        <v>1058</v>
       </c>
       <c r="G277" s="2">
         <v>0</v>
       </c>
       <c r="H277" s="2">
         <v>0</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K277" s="2" t="str">
-        <f>J277*372.84</f>
+        <f>J277*1355.34</f>
         <v>0</v>
       </c>
       <c r="L277" s="5"/>
     </row>
     <row r="278" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>833147</v>
+        <v>826540</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1045</v>
+        <v>1059</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1048</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1062</v>
+      </c>
+      <c r="G278" s="2">
+        <v>0</v>
       </c>
       <c r="H278" s="2">
         <v>0</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K278" s="2" t="str">
-        <f>J278*400.64</f>
+        <f>J278*623.28</f>
         <v>0</v>
       </c>
       <c r="L278" s="5"/>
     </row>
     <row r="279" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>833148</v>
+        <v>826541</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1049</v>
+        <v>1063</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>1052</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1066</v>
+      </c>
+      <c r="G279" s="2">
+        <v>1</v>
       </c>
       <c r="H279" s="2">
         <v>0</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K279" s="2" t="str">
-        <f>J279*570.94</f>
+        <f>J279*1528.80</f>
         <v>0</v>
       </c>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>833149</v>
+        <v>826542</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1054</v>
+        <v>1068</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1003</v>
+      </c>
+      <c r="G280" s="2">
+        <v>0</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K280" s="2" t="str">
-        <f>J280*848.04</f>
+        <f>J280*592.41</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>833150</v>
+        <v>826543</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1057</v>
+        <v>1070</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1058</v>
+        <v>1071</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1059</v>
+        <v>1072</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1060</v>
+        <v>1073</v>
       </c>
       <c r="G281" s="2">
         <v>0</v>
       </c>
       <c r="H281" s="2">
         <v>0</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K281" s="2" t="str">
-        <f>J281*1167.12</f>
+        <f>J281*1509.69</f>
         <v>0</v>
       </c>
       <c r="L281" s="5"/>
     </row>
     <row r="282" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>833151</v>
+        <v>826544</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1061</v>
+        <v>1074</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1062</v>
+        <v>1075</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1063</v>
+        <v>1076</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1077</v>
+      </c>
+      <c r="G282" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H282" s="2">
         <v>0</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K282" s="2" t="str">
-        <f>J282*1901.32</f>
+        <f>J282*1250.97</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>833152</v>
+        <v>879929</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1066</v>
+        <v>1079</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1067</v>
+        <v>1080</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>1068</v>
+        <v>893</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="H283" s="2">
         <v>0</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K283" s="2" t="str">
-        <f>J283*3104.98</f>
+        <f>J283*448.35</f>
         <v>0</v>
       </c>
       <c r="L283" s="5"/>
     </row>
-    <row r="284" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="284" spans="1:12" outlineLevel="3">
+      <c r="A284" s="9" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B284" s="9"/>
+      <c r="C284" s="9"/>
+      <c r="D284" s="9"/>
+      <c r="E284" s="9"/>
+      <c r="F284" s="9"/>
+      <c r="G284" s="9"/>
+      <c r="H284" s="9"/>
+      <c r="I284" s="9"/>
+      <c r="J284" s="9"/>
+      <c r="K284" s="9"/>
       <c r="L284" s="5"/>
     </row>
     <row r="285" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>833154</v>
+        <v>889442</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>961</v>
+      </c>
+      <c r="G285" s="2">
+        <v>5</v>
       </c>
       <c r="H285" s="2">
         <v>0</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K285" s="2" t="str">
-        <f>J285*559.66</f>
+        <f>J285*627.69</f>
         <v>0</v>
       </c>
       <c r="L285" s="5"/>
     </row>
     <row r="286" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
-        <v>833155</v>
+        <v>889443</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1088</v>
+      </c>
+      <c r="G286" s="2">
+        <v>0</v>
       </c>
       <c r="H286" s="2">
         <v>0</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K286" s="2" t="str">
-        <f>J286*919.99</f>
+        <f>J286*895.23</f>
         <v>0</v>
       </c>
       <c r="L286" s="5"/>
     </row>
     <row r="287" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>833156</v>
+        <v>889444</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
       <c r="G287" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H287" s="2">
         <v>0</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K287" s="2" t="str">
-        <f>J287*1379.99</f>
+        <f>J287*1568.49</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>833157</v>
+        <v>889424</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="G288" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K288" s="2" t="str">
-        <f>J288*2156.23</f>
+        <f>J288*386.61</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>833158</v>
+        <v>889425</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1100</v>
+      </c>
+      <c r="G289" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H289" s="2">
         <v>0</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K289" s="2" t="str">
-        <f>J289*3436.44</f>
+        <f>J289*585.06</f>
         <v>0</v>
       </c>
       <c r="L289" s="5"/>
     </row>
     <row r="290" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>833159</v>
+        <v>889426</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H290" s="2">
         <v>0</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K290" s="2" t="str">
-        <f>J290*512.27</f>
+        <f>J290*964.32</f>
         <v>0</v>
       </c>
       <c r="L290" s="5"/>
     </row>
     <row r="291" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>833160</v>
+        <v>889427</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="G291" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H291" s="2">
         <v>0</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K291" s="2" t="str">
-        <f>J291*744.88</f>
+        <f>J291*443.94</f>
         <v>0</v>
       </c>
       <c r="L291" s="5"/>
     </row>
     <row r="292" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>833161</v>
+        <v>889428</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1112</v>
+      </c>
+      <c r="G292" s="2">
+        <v>9</v>
       </c>
       <c r="H292" s="2">
         <v>0</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K292" s="2" t="str">
-        <f>J292*1218.99</f>
+        <f>J292*608.58</f>
         <v>0</v>
       </c>
       <c r="L292" s="5"/>
     </row>
     <row r="293" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>833162</v>
+        <v>889429</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1107</v>
+        <v>1115</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1108</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1116</v>
+      </c>
+      <c r="G293" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H293" s="2">
         <v>0</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K293" s="2" t="str">
-        <f>J293*506.49</f>
+        <f>J293*976.08</f>
         <v>0</v>
       </c>
       <c r="L293" s="5"/>
     </row>
     <row r="294" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>833163</v>
+        <v>889430</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1109</v>
+        <v>1117</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1111</v>
+        <v>1119</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1112</v>
+        <v>957</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K294" s="2" t="str">
-        <f>J294*827.01</f>
+        <f>J294*410.13</f>
         <v>0</v>
       </c>
       <c r="L294" s="5"/>
     </row>
     <row r="295" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>833164</v>
+        <v>889431</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="G295" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K295" s="2" t="str">
-        <f>J295*524.60</f>
+        <f>J295*582.12</f>
         <v>0</v>
       </c>
       <c r="L295" s="5"/>
     </row>
     <row r="296" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>833165</v>
+        <v>889432</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="G296" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K296" s="2" t="str">
-        <f>J296*791.62</f>
+        <f>J296*1002.54</f>
         <v>0</v>
       </c>
       <c r="L296" s="5"/>
     </row>
     <row r="297" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>833166</v>
+        <v>889433</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1122</v>
+        <v>1129</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1123</v>
+        <v>1130</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1124</v>
+        <v>1131</v>
       </c>
       <c r="G297" s="2">
         <v>8</v>
       </c>
       <c r="H297" s="2">
         <v>0</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K297" s="2" t="str">
-        <f>J297*580.06</f>
+        <f>J297*1425.90</f>
         <v>0</v>
       </c>
       <c r="L297" s="5"/>
     </row>
     <row r="298" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>833167</v>
+        <v>889434</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1125</v>
+        <v>1132</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1126</v>
+        <v>1133</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1135</v>
+      </c>
+      <c r="G298" s="2">
+        <v>7</v>
       </c>
       <c r="H298" s="2">
         <v>0</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K298" s="2" t="str">
-        <f>J298*1063.40</f>
+        <f>J298*2184.42</f>
         <v>0</v>
       </c>
       <c r="L298" s="5"/>
     </row>
     <row r="299" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>833170</v>
+        <v>889435</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="G299" s="2">
-        <v>-4</v>
+        <v>10</v>
       </c>
       <c r="H299" s="2">
         <v>0</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K299" s="2" t="str">
-        <f>J299*321.99</f>
+        <f>J299*3306.03</f>
         <v>0</v>
       </c>
       <c r="L299" s="5"/>
     </row>
     <row r="300" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>833171</v>
+        <v>889436</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1143</v>
+      </c>
+      <c r="G300" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H300" s="2">
         <v>0</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K300" s="2" t="str">
-        <f>J300*531.26</f>
+        <f>J300*430.71</f>
         <v>0</v>
       </c>
       <c r="L300" s="5"/>
     </row>
     <row r="301" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>833172</v>
+        <v>889437</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1147</v>
+      </c>
+      <c r="G301" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H301" s="2">
         <v>0</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K301" s="2" t="str">
-        <f>J301*807.61</f>
+        <f>J301*593.88</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>833173</v>
+        <v>889438</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1144</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1151</v>
+      </c>
+      <c r="G302" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H302" s="2">
         <v>0</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K302" s="2" t="str">
-        <f>J302*1120.61</f>
+        <f>J302*1012.83</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>833174</v>
+        <v>889439</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K303" s="2" t="str">
-        <f>J303*428.37</f>
+        <f>J303*1515.57</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>833175</v>
+        <v>889440</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1152</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1159</v>
+      </c>
+      <c r="G304" s="2">
+        <v>8</v>
       </c>
       <c r="H304" s="2">
         <v>0</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K304" s="2" t="str">
-        <f>J304*595.12</f>
+        <f>J304*2240.28</f>
         <v>0</v>
       </c>
       <c r="L304" s="5"/>
     </row>
     <row r="305" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>833176</v>
+        <v>889441</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="G305" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H305" s="2">
         <v>0</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K305" s="2" t="str">
-        <f>J305*400.47</f>
+        <f>J305*3486.84</f>
         <v>0</v>
       </c>
       <c r="L305" s="5"/>
     </row>
-    <row r="306" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="306" spans="1:12" outlineLevel="2">
+      <c r="A306" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B306" s="8"/>
+      <c r="C306" s="8"/>
+      <c r="D306" s="8"/>
+      <c r="E306" s="8"/>
+      <c r="F306" s="8"/>
+      <c r="G306" s="8"/>
+      <c r="H306" s="8"/>
+      <c r="I306" s="8"/>
+      <c r="J306" s="8"/>
+      <c r="K306" s="8"/>
       <c r="L306" s="5"/>
     </row>
-    <row r="307" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="307" spans="1:12" outlineLevel="3">
+      <c r="A307" s="9" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B307" s="9"/>
+      <c r="C307" s="9"/>
+      <c r="D307" s="9"/>
+      <c r="E307" s="9"/>
+      <c r="F307" s="9"/>
+      <c r="G307" s="9"/>
+      <c r="H307" s="9"/>
+      <c r="I307" s="9"/>
+      <c r="J307" s="9"/>
+      <c r="K307" s="9"/>
       <c r="L307" s="5"/>
     </row>
     <row r="308" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
-        <v>833179</v>
+        <v>833140</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="G308" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K308" s="2" t="str">
-        <f>J308*679.17</f>
+        <f>J308*381.10</f>
         <v>0</v>
       </c>
       <c r="L308" s="5"/>
     </row>
     <row r="309" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
-        <v>833180</v>
+        <v>833141</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="G309" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H309" s="2">
         <v>0</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K309" s="2" t="str">
-        <f>J309*374.36</f>
+        <f>J309*562.53</f>
         <v>0</v>
       </c>
       <c r="L309" s="5"/>
     </row>
     <row r="310" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>833181</v>
+        <v>833142</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1177</v>
+      </c>
+      <c r="G310" s="2">
+        <v>0</v>
       </c>
       <c r="H310" s="2">
         <v>0</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K310" s="2" t="str">
-        <f>J310*526.06</f>
+        <f>J310*743.14</f>
         <v>0</v>
       </c>
       <c r="L310" s="5"/>
     </row>
     <row r="311" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>837290</v>
+        <v>833143</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>622</v>
+        <v>1181</v>
       </c>
       <c r="G311" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H311" s="2">
         <v>0</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K311" s="2" t="str">
-        <f>J311*565.00</f>
+        <f>J311*402.87</f>
         <v>0</v>
       </c>
       <c r="L311" s="5"/>
     </row>
     <row r="312" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>837294</v>
+        <v>833144</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="G312" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H312" s="2">
         <v>0</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K312" s="2" t="str">
-        <f>J312*966.82</f>
+        <f>J312*584.59</f>
         <v>0</v>
       </c>
       <c r="L312" s="5"/>
     </row>
     <row r="313" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>859024</v>
+        <v>833145</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1189</v>
+      </c>
+      <c r="G313" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H313" s="2">
         <v>0</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K313" s="2" t="str">
-        <f>J313*1609.99</f>
+        <f>J313*872.61</f>
         <v>0</v>
       </c>
       <c r="L313" s="5"/>
     </row>
-    <row r="314" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K314" s="9"/>
+    <row r="314" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A314" s="1"/>
+      <c r="B314" s="1">
+        <v>833146</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G314" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H314" s="2">
+        <v>0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0</v>
+      </c>
+      <c r="J314" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K314" s="2" t="str">
+        <f>J314*389.26</f>
+        <v>0</v>
+      </c>
       <c r="L314" s="5"/>
     </row>
     <row r="315" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>859025</v>
+        <v>833147</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="G315" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H315" s="2">
         <v>0</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K315" s="2" t="str">
-        <f>J315*403.72</f>
+        <f>J315*415.42</f>
         <v>0</v>
       </c>
       <c r="L315" s="5"/>
     </row>
     <row r="316" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>859028</v>
+        <v>833148</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1196</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1201</v>
+      </c>
+      <c r="G316" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H316" s="2">
         <v>0</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K316" s="2" t="str">
-        <f>J316*423.29</f>
+        <f>J316*589.48</f>
         <v>0</v>
       </c>
       <c r="L316" s="5"/>
     </row>
     <row r="317" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>859031</v>
+        <v>833149</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>1200</v>
+        <v>1205</v>
       </c>
       <c r="G317" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H317" s="2">
         <v>0</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K317" s="2" t="str">
-        <f>J317*406.17</f>
+        <f>J317*886.93</f>
         <v>0</v>
       </c>
       <c r="L317" s="5"/>
     </row>
     <row r="318" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>859034</v>
+        <v>833150</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1202</v>
+        <v>1207</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1203</v>
+        <v>1208</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1209</v>
+      </c>
+      <c r="G318" s="2">
+        <v>0</v>
       </c>
       <c r="H318" s="2">
         <v>0</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K318" s="2" t="str">
-        <f>J318*423.68</f>
+        <f>J318*1205.71</f>
         <v>0</v>
       </c>
       <c r="L318" s="5"/>
     </row>
     <row r="319" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>873437</v>
+        <v>833151</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1205</v>
+        <v>1210</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1213</v>
+      </c>
+      <c r="G319" s="2">
+        <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K319" s="2" t="str">
-        <f>J319*564.77</f>
+        <f>J319*1974.63</f>
         <v>0</v>
       </c>
       <c r="L319" s="5"/>
     </row>
     <row r="320" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>873438</v>
+        <v>833152</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>1211</v>
+        <v>1216</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>1212</v>
-[...1 lines deleted...]
-      <c r="G320" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G320" s="2">
+        <v>3</v>
+      </c>
+      <c r="H320" s="2">
+        <v>0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0</v>
+      </c>
+      <c r="J320" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K320" s="2" t="str">
+        <f>J320*3233.89</f>
+        <v>0</v>
+      </c>
+      <c r="L320" s="5"/>
+    </row>
+    <row r="321" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A321" s="1"/>
+      <c r="B321" s="1">
+        <v>833153</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G321" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H321" s="2">
+        <v>0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0</v>
+      </c>
+      <c r="J321" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K321" s="2" t="str">
+        <f>J321*353.08</f>
+        <v>0</v>
+      </c>
+      <c r="L321" s="5"/>
+    </row>
+    <row r="322" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A322" s="1"/>
+      <c r="B322" s="1">
+        <v>833154</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G322" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H320" s="2">
-[...43 lines deleted...]
-      <c r="K322" s="9"/>
+      <c r="H322" s="2">
+        <v>0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0</v>
+      </c>
+      <c r="J322" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K322" s="2" t="str">
+        <f>J322*581.24</f>
+        <v>0</v>
+      </c>
       <c r="L322" s="5"/>
     </row>
     <row r="323" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>882403</v>
+        <v>833155</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>1215</v>
+        <v>1226</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>1216</v>
+        <v>1227</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>1217</v>
+        <v>1228</v>
       </c>
       <c r="F323" s="2" t="s">
-        <v>1218</v>
+        <v>1229</v>
       </c>
       <c r="G323" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="H323" s="2">
         <v>0</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K323" s="2" t="str">
-        <f>J323*361.25</f>
+        <f>J323*959.60</f>
         <v>0</v>
       </c>
       <c r="L323" s="5"/>
     </row>
     <row r="324" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>882404</v>
+        <v>833156</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>1221</v>
+        <v>1232</v>
       </c>
       <c r="F324" s="2" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1233</v>
+      </c>
+      <c r="G324" s="2">
+        <v>4</v>
       </c>
       <c r="H324" s="2">
         <v>0</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K324" s="2" t="str">
-        <f>J324*467.83</f>
+        <f>J324*1437.28</f>
         <v>0</v>
       </c>
       <c r="L324" s="5"/>
     </row>
     <row r="325" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>882405</v>
+        <v>833157</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>1223</v>
+        <v>1234</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>1224</v>
+        <v>1235</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>1225</v>
+        <v>1236</v>
       </c>
       <c r="F325" s="2" t="s">
-        <v>1226</v>
+        <v>1237</v>
       </c>
       <c r="G325" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H325" s="2">
         <v>0</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K325" s="2" t="str">
-        <f>J325*908.43</f>
+        <f>J325*2245.75</f>
         <v>0</v>
       </c>
       <c r="L325" s="5"/>
     </row>
     <row r="326" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>882406</v>
+        <v>833158</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>1227</v>
+        <v>1238</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>1228</v>
+        <v>1239</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>1229</v>
+        <v>1240</v>
       </c>
       <c r="F326" s="2" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1241</v>
+      </c>
+      <c r="G326" s="2">
+        <v>2</v>
       </c>
       <c r="H326" s="2">
         <v>0</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K326" s="2" t="str">
-        <f>J326*1415.03</f>
+        <f>J326*3548.08</f>
         <v>0</v>
       </c>
       <c r="L326" s="5"/>
     </row>
     <row r="327" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>882407</v>
+        <v>833159</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>1231</v>
+        <v>1242</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>1232</v>
+        <v>1243</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>1233</v>
+        <v>1244</v>
       </c>
       <c r="F327" s="2" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1245</v>
+      </c>
+      <c r="G327" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H327" s="2">
         <v>0</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K327" s="2" t="str">
-        <f>J327*2373.07</f>
+        <f>J327*532.03</f>
         <v>0</v>
       </c>
       <c r="L327" s="5"/>
     </row>
     <row r="328" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>882408</v>
+        <v>833160</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>1236</v>
+        <v>1247</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>1237</v>
+        <v>1248</v>
       </c>
       <c r="F328" s="2" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1249</v>
+      </c>
+      <c r="G328" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H328" s="2">
         <v>0</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K328" s="2" t="str">
-        <f>J328*3650.51</f>
+        <f>J328*778.53</f>
         <v>0</v>
       </c>
       <c r="L328" s="5"/>
     </row>
     <row r="329" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>882409</v>
+        <v>833161</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>1239</v>
+        <v>1250</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="F329" s="2" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1253</v>
+      </c>
+      <c r="G329" s="2">
+        <v>6</v>
       </c>
       <c r="H329" s="2">
         <v>0</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K329" s="2" t="str">
-        <f>J329*356.41</f>
+        <f>J329*1271.49</f>
         <v>0</v>
       </c>
       <c r="L329" s="5"/>
     </row>
     <row r="330" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>882410</v>
+        <v>833162</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1257</v>
+      </c>
+      <c r="G330" s="2">
+        <v>1</v>
       </c>
       <c r="H330" s="2">
         <v>0</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K330" s="2" t="str">
-        <f>J330*462.67</f>
+        <f>J330*523.23</f>
         <v>0</v>
       </c>
       <c r="L330" s="5"/>
     </row>
     <row r="331" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>882411</v>
+        <v>833163</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>1247</v>
+        <v>1258</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>1248</v>
+        <v>1259</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>1249</v>
+        <v>1260</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>1226</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1261</v>
+      </c>
+      <c r="G331" s="2">
+        <v>4</v>
       </c>
       <c r="H331" s="2">
         <v>0</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K331" s="2" t="str">
-        <f>J331*908.43</f>
+        <f>J331*854.36</f>
         <v>0</v>
       </c>
       <c r="L331" s="5"/>
     </row>
     <row r="332" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>882412</v>
+        <v>833164</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>1250</v>
+        <v>1262</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>1251</v>
+        <v>1263</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>1252</v>
+        <v>1264</v>
       </c>
       <c r="F332" s="2" t="s">
-        <v>1253</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1265</v>
+      </c>
+      <c r="G332" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H332" s="2">
         <v>0</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K332" s="2" t="str">
-        <f>J332*363.45</f>
+        <f>J332*545.60</f>
         <v>0</v>
       </c>
       <c r="L332" s="5"/>
     </row>
     <row r="333" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>882413</v>
+        <v>833165</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>1254</v>
+        <v>1266</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>1256</v>
+        <v>1268</v>
       </c>
       <c r="F333" s="2" t="s">
-        <v>1257</v>
+        <v>1269</v>
       </c>
       <c r="G333" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H333" s="2">
         <v>0</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K333" s="2" t="str">
-        <f>J333*524.83</f>
+        <f>J333*816.21</f>
         <v>0</v>
       </c>
       <c r="L333" s="5"/>
     </row>
     <row r="334" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>882414</v>
+        <v>833166</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>1258</v>
+        <v>1270</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
       <c r="F334" s="2" t="s">
-        <v>1261</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1273</v>
+      </c>
+      <c r="G334" s="2">
+        <v>8</v>
       </c>
       <c r="H334" s="2">
         <v>0</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K334" s="2" t="str">
-        <f>J334*952.09</f>
+        <f>J334*600.28</f>
         <v>0</v>
       </c>
       <c r="L334" s="5"/>
     </row>
     <row r="335" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>882415</v>
+        <v>833167</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>1262</v>
+        <v>1274</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>1263</v>
+        <v>1275</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
       <c r="F335" s="2" t="s">
-        <v>1265</v>
+        <v>1277</v>
       </c>
       <c r="G335" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H335" s="2">
         <v>0</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K335" s="2" t="str">
-        <f>J335*1619.45</f>
+        <f>J335*1097.95</f>
         <v>0</v>
       </c>
       <c r="L335" s="5"/>
     </row>
     <row r="336" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>882416</v>
+        <v>833170</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>1266</v>
+        <v>1278</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>1267</v>
+        <v>1279</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>1268</v>
+        <v>1280</v>
       </c>
       <c r="F336" s="2" t="s">
-        <v>1269</v>
+        <v>1281</v>
       </c>
       <c r="G336" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H336" s="2">
         <v>0</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K336" s="2" t="str">
-        <f>J336*2450.28</f>
+        <f>J336*335.34</f>
         <v>0</v>
       </c>
       <c r="L336" s="5"/>
     </row>
     <row r="337" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>882417</v>
+        <v>833171</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>1270</v>
+        <v>1282</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>1271</v>
+        <v>1283</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>1272</v>
+        <v>1284</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>1273</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1285</v>
+      </c>
+      <c r="G337" s="2">
+        <v>0</v>
       </c>
       <c r="H337" s="2">
         <v>0</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K337" s="2" t="str">
-        <f>J337*358.59</f>
+        <f>J337*552.05</f>
         <v>0</v>
       </c>
       <c r="L337" s="5"/>
     </row>
     <row r="338" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>882418</v>
+        <v>833172</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>1274</v>
+        <v>1286</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>1275</v>
+        <v>1287</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>1276</v>
+        <v>1288</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>1257</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1289</v>
+      </c>
+      <c r="G338" s="2">
+        <v>7</v>
       </c>
       <c r="H338" s="2">
         <v>0</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K338" s="2" t="str">
-        <f>J338*524.83</f>
+        <f>J338*837.28</f>
         <v>0</v>
       </c>
       <c r="L338" s="5"/>
     </row>
     <row r="339" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>882419</v>
+        <v>833173</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>1277</v>
+        <v>1290</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>1278</v>
+        <v>1291</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>1279</v>
+        <v>1292</v>
       </c>
       <c r="F339" s="2" t="s">
-        <v>1280</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1293</v>
+      </c>
+      <c r="G339" s="2">
+        <v>4</v>
       </c>
       <c r="H339" s="2">
         <v>0</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K339" s="2" t="str">
-        <f>J339*937.75</f>
+        <f>J339*1161.78</f>
         <v>0</v>
       </c>
       <c r="L339" s="5"/>
     </row>
     <row r="340" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>882420</v>
+        <v>833174</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>1281</v>
+        <v>1294</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>1282</v>
+        <v>1295</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>1283</v>
+        <v>1296</v>
       </c>
       <c r="F340" s="2" t="s">
-        <v>1284</v>
+        <v>1297</v>
       </c>
       <c r="G340" s="2" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="H340" s="2">
         <v>0</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K340" s="2" t="str">
-        <f>J340*558.87</f>
+        <f>J340*445.88</f>
         <v>0</v>
       </c>
       <c r="L340" s="5"/>
     </row>
     <row r="341" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>882421</v>
+        <v>833175</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>1285</v>
+        <v>1298</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>1286</v>
+        <v>1299</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>1287</v>
+        <v>1300</v>
       </c>
       <c r="F341" s="2" t="s">
-        <v>1288</v>
+        <v>1301</v>
       </c>
       <c r="G341" s="2" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="H341" s="2">
         <v>0</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K341" s="2" t="str">
-        <f>J341*796.46</f>
+        <f>J341*619.03</f>
         <v>0</v>
       </c>
       <c r="L341" s="5"/>
     </row>
     <row r="342" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>882422</v>
+        <v>833176</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>1289</v>
+        <v>1302</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>1290</v>
+        <v>1303</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>1291</v>
+        <v>1304</v>
       </c>
       <c r="F342" s="2" t="s">
-        <v>1292</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1305</v>
+      </c>
+      <c r="G342" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H342" s="2">
         <v>0</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K342" s="2" t="str">
-        <f>J342*1282.57</f>
+        <f>J342*419.34</f>
         <v>0</v>
       </c>
       <c r="L342" s="5"/>
     </row>
     <row r="343" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>882423</v>
+        <v>833177</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>1293</v>
+        <v>1306</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>1294</v>
+        <v>1307</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>1295</v>
+        <v>1308</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1296</v>
+        <v>1225</v>
       </c>
       <c r="G343" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H343" s="2">
         <v>0</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K343" s="2" t="str">
-        <f>J343*1291.97</f>
+        <f>J343*581.24</f>
         <v>0</v>
       </c>
       <c r="L343" s="5"/>
     </row>
     <row r="344" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>882424</v>
+        <v>833178</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1300</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1312</v>
+      </c>
+      <c r="G344" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H344" s="2">
         <v>0</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K344" s="2" t="str">
-        <f>J344*1974.73</f>
+        <f>J344*508.46</f>
         <v>0</v>
       </c>
       <c r="L344" s="5"/>
     </row>
     <row r="345" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>882425</v>
+        <v>833179</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1316</v>
+      </c>
+      <c r="G345" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H345" s="2">
         <v>0</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K345" s="2" t="str">
-        <f>J345*0.00</f>
+        <f>J345*710.58</f>
         <v>0</v>
       </c>
       <c r="L345" s="5"/>
     </row>
     <row r="346" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>882426</v>
+        <v>833180</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>1304</v>
+        <v>1317</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>1305</v>
+        <v>1318</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>1306</v>
+        <v>1319</v>
       </c>
       <c r="F346" s="2" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1320</v>
+      </c>
+      <c r="G346" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H346" s="2">
         <v>0</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K346" s="2" t="str">
-        <f>J346*411.16</f>
+        <f>J346*436.85</f>
         <v>0</v>
       </c>
       <c r="L346" s="5"/>
     </row>
     <row r="347" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>882427</v>
+        <v>833181</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>1308</v>
+        <v>1321</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>1309</v>
+        <v>1322</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>1310</v>
+        <v>1323</v>
       </c>
       <c r="F347" s="2" t="s">
-        <v>1311</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1324</v>
+      </c>
+      <c r="G347" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H347" s="2">
         <v>0</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K347" s="2" t="str">
-        <f>J347*581.34</f>
+        <f>J347*543.45</f>
         <v>0</v>
       </c>
       <c r="L347" s="5"/>
     </row>
     <row r="348" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>882428</v>
+        <v>837290</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>1312</v>
+        <v>1325</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>1313</v>
+        <v>1326</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>1314</v>
+        <v>1327</v>
       </c>
       <c r="F348" s="2" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1328</v>
+      </c>
+      <c r="G348" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H348" s="2">
         <v>0</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K348" s="2" t="str">
-        <f>J348*998.52</f>
+        <f>J348*585.19</f>
         <v>0</v>
       </c>
       <c r="L348" s="5"/>
     </row>
     <row r="349" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>882429</v>
+        <v>837294</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>1316</v>
+        <v>1329</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>1317</v>
+        <v>1330</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>1318</v>
+        <v>1331</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>1307</v>
+        <v>1332</v>
       </c>
       <c r="G349" s="2" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K349" s="2" t="str">
-        <f>J349*411.16</f>
+        <f>J349*1007.11</f>
         <v>0</v>
       </c>
       <c r="L349" s="5"/>
     </row>
     <row r="350" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>882430</v>
+        <v>859024</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>1319</v>
+        <v>1333</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>1320</v>
+        <v>1334</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>1321</v>
+        <v>1335</v>
       </c>
       <c r="F350" s="2" t="s">
-        <v>1311</v>
+        <v>1336</v>
       </c>
       <c r="G350" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K350" s="2" t="str">
-        <f>J350*581.34</f>
+        <f>J350*1667.53</f>
         <v>0</v>
       </c>
       <c r="L350" s="5"/>
     </row>
-    <row r="351" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="351" spans="1:12" outlineLevel="3">
+      <c r="A351" s="9" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B351" s="9"/>
+      <c r="C351" s="9"/>
+      <c r="D351" s="9"/>
+      <c r="E351" s="9"/>
+      <c r="F351" s="9"/>
+      <c r="G351" s="9"/>
+      <c r="H351" s="9"/>
+      <c r="I351" s="9"/>
+      <c r="J351" s="9"/>
+      <c r="K351" s="9"/>
       <c r="L351" s="5"/>
     </row>
-    <row r="352" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K352" s="8"/>
+    <row r="352" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A352" s="1"/>
+      <c r="B352" s="1">
+        <v>859025</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G352" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H352" s="2">
+        <v>0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0</v>
+      </c>
+      <c r="J352" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K352" s="2" t="str">
+        <f>J352*422.09</f>
+        <v>0</v>
+      </c>
       <c r="L352" s="5"/>
     </row>
-    <row r="353" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="353" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A353" s="1"/>
       <c r="B353" s="1">
-        <v>882516</v>
+        <v>859028</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>1327</v>
-[...1 lines deleted...]
-      <c r="D353" s="1"/>
+        <v>1342</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1343</v>
+      </c>
       <c r="E353" s="2" t="s">
-        <v>1328</v>
+        <v>1344</v>
       </c>
       <c r="F353" s="2" t="s">
-        <v>1329</v>
+        <v>1345</v>
       </c>
       <c r="G353" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H353" s="2">
         <v>0</v>
       </c>
       <c r="I353" s="1">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K353" s="2" t="str">
-        <f>J353*212.04</f>
+        <f>J353*442.56</f>
         <v>0</v>
       </c>
       <c r="L353" s="5"/>
     </row>
-    <row r="354" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="354" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>882517</v>
+        <v>859031</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>1330</v>
-[...1 lines deleted...]
-      <c r="D354" s="1"/>
+        <v>1346</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1347</v>
+      </c>
       <c r="E354" s="2" t="s">
-        <v>1331</v>
+        <v>1348</v>
       </c>
       <c r="F354" s="2" t="s">
-        <v>1332</v>
+        <v>1349</v>
       </c>
       <c r="G354" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="H354" s="2">
         <v>0</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K354" s="2" t="str">
-        <f>J354*299.25</f>
+        <f>J354*424.65</f>
         <v>0</v>
       </c>
       <c r="L354" s="5"/>
     </row>
-    <row r="355" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="355" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>882518</v>
+        <v>859034</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>1333</v>
-[...1 lines deleted...]
-      <c r="D355" s="1"/>
+        <v>1350</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1351</v>
+      </c>
       <c r="E355" s="2" t="s">
-        <v>1334</v>
+        <v>1352</v>
       </c>
       <c r="F355" s="2" t="s">
-        <v>1335</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1353</v>
+      </c>
+      <c r="G355" s="2">
+        <v>10</v>
       </c>
       <c r="H355" s="2">
         <v>0</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K355" s="2" t="str">
-        <f>J355*388.17</f>
+        <f>J355*442.35</f>
         <v>0</v>
       </c>
       <c r="L355" s="5"/>
     </row>
-    <row r="356" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="356" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>882519</v>
+        <v>873437</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="D356" s="1"/>
+        <v>1354</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1355</v>
+      </c>
       <c r="E356" s="2" t="s">
-        <v>1337</v>
+        <v>1356</v>
       </c>
       <c r="F356" s="2" t="s">
-        <v>1329</v>
+        <v>1357</v>
       </c>
       <c r="G356" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H356" s="2">
         <v>0</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K356" s="2" t="str">
-        <f>J356*212.04</f>
+        <f>J356*586.55</f>
         <v>0</v>
       </c>
       <c r="L356" s="5"/>
     </row>
-    <row r="357" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="357" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>882520</v>
+        <v>873438</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>1338</v>
-[...1 lines deleted...]
-      <c r="D357" s="1"/>
+        <v>1358</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1359</v>
+      </c>
       <c r="E357" s="2" t="s">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="F357" s="2" t="s">
-        <v>1340</v>
+        <v>1361</v>
       </c>
       <c r="G357" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H357" s="2">
         <v>0</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K357" s="2" t="str">
-        <f>J357*309.51</f>
+        <f>J357*838.69</f>
         <v>0</v>
       </c>
       <c r="L357" s="5"/>
     </row>
-    <row r="358" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="358" spans="1:12" outlineLevel="2">
+      <c r="A358" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B358" s="8"/>
+      <c r="C358" s="8"/>
+      <c r="D358" s="8"/>
+      <c r="E358" s="8"/>
+      <c r="F358" s="8"/>
+      <c r="G358" s="8"/>
+      <c r="H358" s="8"/>
+      <c r="I358" s="8"/>
+      <c r="J358" s="8"/>
+      <c r="K358" s="8"/>
       <c r="L358" s="5"/>
     </row>
-    <row r="359" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K359" s="8"/>
+    <row r="359" spans="1:12" outlineLevel="3">
+      <c r="A359" s="9" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B359" s="9"/>
+      <c r="C359" s="9"/>
+      <c r="D359" s="9"/>
+      <c r="E359" s="9"/>
+      <c r="F359" s="9"/>
+      <c r="G359" s="9"/>
+      <c r="H359" s="9"/>
+      <c r="I359" s="9"/>
+      <c r="J359" s="9"/>
+      <c r="K359" s="9"/>
       <c r="L359" s="5"/>
     </row>
-    <row r="360" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="360" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A360" s="1"/>
       <c r="B360" s="1">
-        <v>884199</v>
+        <v>882403</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>1345</v>
+        <v>1364</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>1346</v>
+        <v>1365</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>1347</v>
+        <v>1366</v>
       </c>
       <c r="F360" s="2" t="s">
-        <v>1348</v>
+        <v>1367</v>
       </c>
       <c r="G360" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="H360" s="2">
         <v>0</v>
       </c>
       <c r="I360" s="1">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K360" s="2" t="str">
-        <f>J360*505.48</f>
+        <f>J360*307.06</f>
         <v>0</v>
       </c>
       <c r="L360" s="5"/>
     </row>
-    <row r="361" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="361" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A361" s="1"/>
       <c r="B361" s="1">
-        <v>884200</v>
+        <v>882404</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>1349</v>
+        <v>1368</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>1350</v>
+        <v>1369</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>1351</v>
+        <v>1370</v>
       </c>
       <c r="F361" s="2" t="s">
-        <v>1352</v>
+        <v>1371</v>
       </c>
       <c r="G361" s="2" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="H361" s="2">
         <v>0</v>
       </c>
       <c r="I361" s="1">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K361" s="2" t="str">
-        <f>J361*749.21</f>
+        <f>J361*397.66</f>
         <v>0</v>
       </c>
       <c r="L361" s="5"/>
     </row>
-    <row r="362" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="362" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>884201</v>
+        <v>882405</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>1353</v>
+        <v>1372</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>1354</v>
+        <v>1373</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>1355</v>
+        <v>1374</v>
       </c>
       <c r="F362" s="2" t="s">
-        <v>1356</v>
+        <v>1375</v>
       </c>
       <c r="G362" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H362" s="2">
         <v>0</v>
       </c>
       <c r="I362" s="1">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K362" s="2" t="str">
-        <f>J362*1181.72</f>
+        <f>J362*772.17</f>
         <v>0</v>
       </c>
       <c r="L362" s="5"/>
     </row>
-    <row r="363" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="363" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>884202</v>
+        <v>882406</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>1358</v>
+        <v>1377</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>1359</v>
+        <v>1378</v>
       </c>
       <c r="F363" s="2" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1379</v>
+      </c>
+      <c r="G363" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H363" s="2">
         <v>0</v>
       </c>
-      <c r="I363" s="1" t="s">
-        <v>48</v>
+      <c r="I363" s="1">
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K363" s="2" t="str">
-        <f>J363*1897.19</f>
+        <f>J363*1202.77</f>
         <v>0</v>
       </c>
       <c r="L363" s="5"/>
     </row>
-    <row r="364" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="364" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>884203</v>
+        <v>882407</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>1361</v>
+        <v>1380</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>1362</v>
+        <v>1381</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>1363</v>
+        <v>1382</v>
       </c>
       <c r="F364" s="2" t="s">
-        <v>1364</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1383</v>
+      </c>
+      <c r="G364" s="2">
+        <v>8</v>
       </c>
       <c r="H364" s="2">
         <v>0</v>
       </c>
       <c r="I364" s="1">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K364" s="2" t="str">
-        <f>J364*2844.98</f>
+        <f>J364*2017.11</f>
         <v>0</v>
       </c>
       <c r="L364" s="5"/>
     </row>
-    <row r="365" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="365" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>884204</v>
+        <v>882408</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>1365</v>
+        <v>1384</v>
       </c>
       <c r="D365" s="1" t="s">
-        <v>1366</v>
+        <v>1385</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>1367</v>
+        <v>1386</v>
       </c>
       <c r="F365" s="2" t="s">
-        <v>1368</v>
+        <v>1387</v>
       </c>
       <c r="G365" s="2">
         <v>8</v>
       </c>
       <c r="H365" s="2">
         <v>0</v>
       </c>
       <c r="I365" s="1">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K365" s="2" t="str">
-        <f>J365*4171.03</f>
+        <f>J365*3102.94</f>
         <v>0</v>
       </c>
       <c r="L365" s="5"/>
     </row>
-    <row r="366" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="366" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>884205</v>
+        <v>882409</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>1369</v>
+        <v>1388</v>
       </c>
       <c r="D366" s="1" t="s">
-        <v>1370</v>
+        <v>1389</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>1371</v>
+        <v>1390</v>
       </c>
       <c r="F366" s="2" t="s">
-        <v>1372</v>
+        <v>1391</v>
       </c>
       <c r="G366" s="2" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="H366" s="2">
         <v>0</v>
       </c>
       <c r="I366" s="1">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K366" s="2" t="str">
-        <f>J366*531.01</f>
+        <f>J366*302.95</f>
         <v>0</v>
       </c>
       <c r="L366" s="5"/>
     </row>
-    <row r="367" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="367" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>884206</v>
+        <v>882410</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>1373</v>
+        <v>1392</v>
       </c>
       <c r="D367" s="1" t="s">
-        <v>1374</v>
+        <v>1393</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>1375</v>
+        <v>1394</v>
       </c>
       <c r="F367" s="2" t="s">
-        <v>1376</v>
+        <v>1395</v>
       </c>
       <c r="G367" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H367" s="2">
         <v>0</v>
       </c>
       <c r="I367" s="1">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K367" s="2" t="str">
-        <f>J367*795.72</f>
+        <f>J367*393.27</f>
         <v>0</v>
       </c>
       <c r="L367" s="5"/>
     </row>
-    <row r="368" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="368" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>884207</v>
+        <v>882411</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>1377</v>
+        <v>1396</v>
       </c>
       <c r="D368" s="1" t="s">
-        <v>1378</v>
+        <v>1397</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>1379</v>
+        <v>1398</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1380</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1375</v>
+      </c>
+      <c r="G368" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H368" s="2">
         <v>0</v>
       </c>
       <c r="I368" s="1">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K368" s="2" t="str">
-        <f>J368*1258.10</f>
+        <f>J368*772.17</f>
         <v>0</v>
       </c>
       <c r="L368" s="5"/>
     </row>
-    <row r="369" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="369" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>884208</v>
+        <v>882412</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1381</v>
+        <v>1399</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1382</v>
+        <v>1400</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1383</v>
+        <v>1401</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1384</v>
+        <v>1402</v>
       </c>
       <c r="G369" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H369" s="2">
         <v>0</v>
       </c>
       <c r="I369" s="1">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K369" s="2" t="str">
-        <f>J369*2165.77</f>
+        <f>J369*308.94</f>
         <v>0</v>
       </c>
       <c r="L369" s="5"/>
     </row>
-    <row r="370" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="370" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>884209</v>
+        <v>882413</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1385</v>
+        <v>1403</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1386</v>
+        <v>1404</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1387</v>
+        <v>1405</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1388</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1406</v>
+      </c>
+      <c r="G370" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="1">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K370" s="2" t="str">
-        <f>J370*2998.66</f>
+        <f>J370*446.11</f>
         <v>0</v>
       </c>
       <c r="L370" s="5"/>
     </row>
-    <row r="371" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="371" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>884210</v>
+        <v>882414</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>1389</v>
-[...1 lines deleted...]
-      <c r="D371" s="1"/>
+        <v>1407</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1408</v>
+      </c>
       <c r="E371" s="2" t="s">
-        <v>1390</v>
+        <v>1409</v>
       </c>
       <c r="F371" s="2" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1410</v>
+      </c>
+      <c r="G371" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="1">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K371" s="2" t="str">
-        <f>J371*0.00</f>
+        <f>J371*809.28</f>
         <v>0</v>
       </c>
       <c r="L371" s="5"/>
     </row>
-    <row r="372" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="372" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>884211</v>
+        <v>882415</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>1391</v>
+        <v>1411</v>
       </c>
       <c r="D372" s="1" t="s">
-        <v>1392</v>
+        <v>1412</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>1393</v>
+        <v>1413</v>
       </c>
       <c r="F372" s="2" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1414</v>
+      </c>
+      <c r="G372" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H372" s="2">
         <v>0</v>
       </c>
       <c r="I372" s="1">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K372" s="2" t="str">
-        <f>J372*532.61</f>
+        <f>J372*1376.54</f>
         <v>0</v>
       </c>
       <c r="L372" s="5"/>
     </row>
-    <row r="373" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="373" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>884212</v>
+        <v>882416</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>1395</v>
+        <v>1415</v>
       </c>
       <c r="D373" s="1" t="s">
-        <v>1396</v>
+        <v>1416</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>1397</v>
+        <v>1417</v>
       </c>
       <c r="F373" s="2" t="s">
-        <v>1398</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1418</v>
+      </c>
+      <c r="G373" s="2">
+        <v>10</v>
       </c>
       <c r="H373" s="2">
         <v>0</v>
       </c>
       <c r="I373" s="1">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K373" s="2" t="str">
-        <f>J373*782.72</f>
+        <f>J373*2082.74</f>
         <v>0</v>
       </c>
       <c r="L373" s="5"/>
     </row>
-    <row r="374" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="374" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>884213</v>
+        <v>882417</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>1399</v>
+        <v>1419</v>
       </c>
       <c r="D374" s="1" t="s">
-        <v>1400</v>
+        <v>1420</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>1401</v>
+        <v>1421</v>
       </c>
       <c r="F374" s="2" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1422</v>
+      </c>
+      <c r="G374" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H374" s="2">
         <v>0</v>
       </c>
       <c r="I374" s="1">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K374" s="2" t="str">
-        <f>J374*1295.50</f>
+        <f>J374*304.80</f>
         <v>0</v>
       </c>
       <c r="L374" s="5"/>
     </row>
-    <row r="375" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="375" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>884214</v>
+        <v>882418</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>1403</v>
+        <v>1423</v>
       </c>
       <c r="D375" s="1" t="s">
-        <v>1404</v>
+        <v>1424</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>1405</v>
+        <v>1425</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>1406</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="1">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K375" s="2" t="str">
-        <f>J375*479.71</f>
+        <f>J375*446.11</f>
         <v>0</v>
       </c>
       <c r="L375" s="5"/>
     </row>
-    <row r="376" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="376" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>884215</v>
+        <v>882419</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1407</v>
+        <v>1426</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1408</v>
+        <v>1427</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1409</v>
+        <v>1428</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1410</v>
+        <v>1429</v>
       </c>
       <c r="G376" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H376" s="2">
         <v>0</v>
       </c>
       <c r="I376" s="1">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K376" s="2" t="str">
-        <f>J376*701.56</f>
+        <f>J376*797.09</f>
         <v>0</v>
       </c>
       <c r="L376" s="5"/>
     </row>
-    <row r="377" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="377" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>884216</v>
+        <v>882420</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1411</v>
+        <v>1430</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1412</v>
+        <v>1431</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1413</v>
+        <v>1432</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1414</v>
+        <v>1433</v>
       </c>
       <c r="G377" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H377" s="2">
         <v>0</v>
       </c>
       <c r="I377" s="1">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K377" s="2" t="str">
-        <f>J377*1161.43</f>
+        <f>J377*475.04</f>
         <v>0</v>
       </c>
       <c r="L377" s="5"/>
     </row>
-    <row r="378" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="378" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>882244</v>
+        <v>882421</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>1415</v>
+        <v>1434</v>
       </c>
       <c r="D378" s="1" t="s">
-        <v>1416</v>
+        <v>1435</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>1417</v>
+        <v>1436</v>
       </c>
       <c r="F378" s="2" t="s">
-        <v>1418</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1437</v>
+      </c>
+      <c r="G378" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H378" s="2">
         <v>0</v>
       </c>
       <c r="I378" s="1">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K378" s="2" t="str">
-        <f>J378*352.49</f>
+        <f>J378*676.99</f>
         <v>0</v>
       </c>
       <c r="L378" s="5"/>
     </row>
-    <row r="379" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="379" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>884217</v>
+        <v>882422</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>1419</v>
+        <v>1438</v>
       </c>
       <c r="D379" s="1" t="s">
-        <v>1420</v>
+        <v>1439</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>1421</v>
+        <v>1440</v>
       </c>
       <c r="F379" s="2" t="s">
-        <v>1422</v>
+        <v>1441</v>
       </c>
       <c r="G379" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H379" s="2">
         <v>0</v>
       </c>
-      <c r="I379" s="1" t="s">
-        <v>17</v>
+      <c r="I379" s="1">
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K379" s="2" t="str">
-        <f>J379*499.78</f>
+        <f>J379*1090.18</f>
         <v>0</v>
       </c>
       <c r="L379" s="5"/>
     </row>
-    <row r="380" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="380" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>884218</v>
+        <v>882423</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>1423</v>
+        <v>1442</v>
       </c>
       <c r="D380" s="1" t="s">
-        <v>1424</v>
+        <v>1443</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>1425</v>
+        <v>1444</v>
       </c>
       <c r="F380" s="2" t="s">
-        <v>1426</v>
+        <v>1445</v>
       </c>
       <c r="G380" s="2" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="H380" s="2">
         <v>0</v>
       </c>
       <c r="I380" s="1">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K380" s="2" t="str">
-        <f>J380*731.42</f>
+        <f>J380*1098.17</f>
         <v>0</v>
       </c>
       <c r="L380" s="5"/>
     </row>
-    <row r="381" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="381" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>884219</v>
+        <v>882424</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>1427</v>
+        <v>1446</v>
       </c>
       <c r="D381" s="1" t="s">
-        <v>1428</v>
+        <v>1447</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>1429</v>
+        <v>1448</v>
       </c>
       <c r="F381" s="2" t="s">
-        <v>1430</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1449</v>
+      </c>
+      <c r="G381" s="2">
+        <v>0</v>
       </c>
       <c r="H381" s="2">
         <v>0</v>
       </c>
-      <c r="I381" s="1" t="s">
-        <v>48</v>
+      <c r="I381" s="1">
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K381" s="2" t="str">
-        <f>J381*1231.88</f>
+        <f>J381*1678.52</f>
         <v>0</v>
       </c>
       <c r="L381" s="5"/>
     </row>
-    <row r="382" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="382" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>884220</v>
+        <v>882425</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>1431</v>
+        <v>1450</v>
       </c>
       <c r="D382" s="1" t="s">
-        <v>1432</v>
+        <v>1451</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>1433</v>
+        <v>1452</v>
       </c>
       <c r="F382" s="2" t="s">
-        <v>1348</v>
+        <v>1453</v>
       </c>
       <c r="G382" s="2">
         <v>0</v>
       </c>
       <c r="H382" s="2">
         <v>0</v>
       </c>
       <c r="I382" s="1">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K382" s="2" t="str">
-        <f>J382*505.48</f>
+        <f>J382*0.00</f>
         <v>0</v>
       </c>
       <c r="L382" s="5"/>
     </row>
-    <row r="383" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="383" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>884221</v>
+        <v>882426</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>1434</v>
+        <v>1454</v>
       </c>
       <c r="D383" s="1" t="s">
-        <v>1435</v>
+        <v>1455</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>1436</v>
+        <v>1456</v>
       </c>
       <c r="F383" s="2" t="s">
-        <v>1437</v>
+        <v>1457</v>
       </c>
       <c r="G383" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H383" s="2">
         <v>0</v>
       </c>
       <c r="I383" s="1">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K383" s="2" t="str">
-        <f>J383*755.82</f>
+        <f>J383*349.49</f>
         <v>0</v>
       </c>
       <c r="L383" s="5"/>
     </row>
-    <row r="384" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="384" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>884222</v>
+        <v>882427</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>1438</v>
+        <v>1458</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>1439</v>
+        <v>1459</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>1440</v>
+        <v>1460</v>
       </c>
       <c r="F384" s="2" t="s">
-        <v>1430</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1461</v>
+      </c>
+      <c r="G384" s="2">
+        <v>0</v>
       </c>
       <c r="H384" s="2">
         <v>0</v>
       </c>
       <c r="I384" s="1">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K384" s="2" t="str">
-        <f>J384*1231.88</f>
+        <f>J384*494.14</f>
         <v>0</v>
       </c>
       <c r="L384" s="5"/>
     </row>
-    <row r="385" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="385" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>884223</v>
+        <v>882428</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>1441</v>
+        <v>1462</v>
       </c>
       <c r="D385" s="1" t="s">
-        <v>1442</v>
+        <v>1463</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>1443</v>
+        <v>1464</v>
       </c>
       <c r="F385" s="2" t="s">
-        <v>1444</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1465</v>
+      </c>
+      <c r="G385" s="2">
+        <v>0</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="1">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K385" s="2" t="str">
-        <f>J385*649.80</f>
+        <f>J385*848.74</f>
         <v>0</v>
       </c>
       <c r="L385" s="5"/>
     </row>
-    <row r="386" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="386" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>884224</v>
+        <v>882429</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>1445</v>
+        <v>1466</v>
       </c>
       <c r="D386" s="1" t="s">
-        <v>1446</v>
+        <v>1467</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>1447</v>
+        <v>1468</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="G386" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H386" s="2">
         <v>0</v>
       </c>
       <c r="I386" s="1">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K386" s="2" t="str">
-        <f>J386*994.31</f>
+        <f>J386*349.49</f>
         <v>0</v>
       </c>
       <c r="L386" s="5"/>
     </row>
-    <row r="387" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="387" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>884225</v>
+        <v>882430</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1449</v>
+        <v>1469</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1450</v>
+        <v>1470</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1451</v>
+        <v>1471</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1461</v>
+      </c>
+      <c r="G387" s="2">
+        <v>0</v>
       </c>
       <c r="H387" s="2">
         <v>0</v>
       </c>
       <c r="I387" s="1">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K387" s="2" t="str">
-        <f>J387*1753.55</f>
+        <f>J387*494.14</f>
         <v>0</v>
       </c>
       <c r="L387" s="5"/>
     </row>
-    <row r="388" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="388" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>884226</v>
+        <v>882431</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1453</v>
+        <v>1472</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1454</v>
+        <v>1473</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1455</v>
+        <v>1474</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1456</v>
+        <v>1475</v>
       </c>
       <c r="G388" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H388" s="2">
         <v>0</v>
       </c>
       <c r="I388" s="1">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K388" s="2" t="str">
-        <f>J388*2626.33</f>
+        <f>J388*848.71</f>
         <v>0</v>
       </c>
       <c r="L388" s="5"/>
     </row>
-    <row r="389" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="389" spans="1:12" outlineLevel="2">
+      <c r="A389" s="8" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B389" s="8"/>
+      <c r="C389" s="8"/>
+      <c r="D389" s="8"/>
+      <c r="E389" s="8"/>
+      <c r="F389" s="8"/>
+      <c r="G389" s="8"/>
+      <c r="H389" s="8"/>
+      <c r="I389" s="8"/>
+      <c r="J389" s="8"/>
+      <c r="K389" s="8"/>
       <c r="L389" s="5"/>
     </row>
     <row r="390" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>884228</v>
+        <v>882516</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>1477</v>
+      </c>
+      <c r="D390" s="1"/>
       <c r="E390" s="2" t="s">
-        <v>1463</v>
+        <v>1478</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1464</v>
+        <v>1479</v>
       </c>
       <c r="G390" s="2" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="H390" s="2">
         <v>0</v>
       </c>
       <c r="I390" s="1">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K390" s="2" t="str">
-        <f>J390*1212.50</f>
+        <f>J390*212.04</f>
         <v>0</v>
       </c>
       <c r="L390" s="5"/>
     </row>
     <row r="391" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A391" s="1"/>
       <c r="B391" s="1">
-        <v>884229</v>
+        <v>882517</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>1465</v>
-[...3 lines deleted...]
-      </c>
+        <v>1480</v>
+      </c>
+      <c r="D391" s="1"/>
       <c r="E391" s="2" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
       <c r="F391" s="2" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1482</v>
+      </c>
+      <c r="G391" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H391" s="2">
         <v>0</v>
       </c>
       <c r="I391" s="1">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K391" s="2" t="str">
-        <f>J391*2005.26</f>
+        <f>J391*299.25</f>
         <v>0</v>
       </c>
       <c r="L391" s="5"/>
     </row>
     <row r="392" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>884230</v>
+        <v>882518</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1469</v>
-[...3 lines deleted...]
-      </c>
+        <v>1483</v>
+      </c>
+      <c r="D392" s="1"/>
       <c r="E392" s="2" t="s">
-        <v>1471</v>
+        <v>1484</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1444</v>
+        <v>1485</v>
       </c>
       <c r="G392" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="1">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K392" s="2" t="str">
-        <f>J392*649.80</f>
+        <f>J392*388.17</f>
         <v>0</v>
       </c>
       <c r="L392" s="5"/>
     </row>
     <row r="393" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>884231</v>
+        <v>882519</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1472</v>
-[...3 lines deleted...]
-      </c>
+        <v>1486</v>
+      </c>
+      <c r="D393" s="1"/>
       <c r="E393" s="2" t="s">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1448</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1479</v>
+      </c>
+      <c r="G393" s="2">
+        <v>0</v>
       </c>
       <c r="H393" s="2">
         <v>0</v>
       </c>
       <c r="I393" s="1">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K393" s="2" t="str">
-        <f>J393*994.31</f>
+        <f>J393*212.04</f>
         <v>0</v>
       </c>
       <c r="L393" s="5"/>
     </row>
     <row r="394" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>884232</v>
+        <v>882520</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1475</v>
-[...3 lines deleted...]
-      </c>
+        <v>1488</v>
+      </c>
+      <c r="D394" s="1"/>
       <c r="E394" s="2" t="s">
-        <v>1477</v>
+        <v>1489</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1460</v>
+        <v>1490</v>
       </c>
       <c r="G394" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H394" s="2">
         <v>0</v>
       </c>
       <c r="I394" s="1">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K394" s="2" t="str">
-        <f>J394*779.99</f>
+        <f>J394*309.51</f>
         <v>0</v>
       </c>
       <c r="L394" s="5"/>
     </row>
     <row r="395" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>884233</v>
+        <v>882521</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1478</v>
-[...3 lines deleted...]
-      </c>
+        <v>1491</v>
+      </c>
+      <c r="D395" s="1"/>
       <c r="E395" s="2" t="s">
-        <v>1480</v>
+        <v>1492</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1493</v>
+      </c>
+      <c r="G395" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H395" s="2">
         <v>0</v>
       </c>
       <c r="I395" s="1">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K395" s="2" t="str">
-        <f>J395*545.84</f>
+        <f>J395*396.72</f>
         <v>0</v>
       </c>
       <c r="L395" s="5"/>
     </row>
-    <row r="396" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="396" spans="1:12" outlineLevel="2">
+      <c r="A396" s="8" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B396" s="8"/>
+      <c r="C396" s="8"/>
+      <c r="D396" s="8"/>
+      <c r="E396" s="8"/>
+      <c r="F396" s="8"/>
+      <c r="G396" s="8"/>
+      <c r="H396" s="8"/>
+      <c r="I396" s="8"/>
+      <c r="J396" s="8"/>
+      <c r="K396" s="8"/>
       <c r="L396" s="5"/>
     </row>
     <row r="397" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>884235</v>
+        <v>884199</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1486</v>
+        <v>1495</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>1487</v>
+        <v>1496</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>1488</v>
+        <v>1497</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1489</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1498</v>
+      </c>
+      <c r="G397" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H397" s="2">
         <v>0</v>
       </c>
       <c r="I397" s="1">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K397" s="2" t="str">
-        <f>J397*812.82</f>
+        <f>J397*505.48</f>
         <v>0</v>
       </c>
       <c r="L397" s="5"/>
     </row>
     <row r="398" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A398" s="1"/>
       <c r="B398" s="1">
-        <v>884236</v>
+        <v>884200</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>1490</v>
+        <v>1499</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>1492</v>
+        <v>1501</v>
       </c>
       <c r="F398" s="2" t="s">
-        <v>1493</v>
+        <v>1502</v>
       </c>
       <c r="G398" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H398" s="2">
         <v>0</v>
       </c>
       <c r="I398" s="1">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K398" s="2" t="str">
-        <f>J398*513.68</f>
+        <f>J398*749.21</f>
         <v>0</v>
       </c>
       <c r="L398" s="5"/>
     </row>
-    <row r="399" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K399" s="8"/>
+    <row r="399" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A399" s="1"/>
+      <c r="B399" s="1">
+        <v>884201</v>
+      </c>
+      <c r="C399" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E399" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F399" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G399" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H399" s="2">
+        <v>0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>0</v>
+      </c>
+      <c r="J399" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K399" s="2" t="str">
+        <f>J399*1181.72</f>
+        <v>0</v>
+      </c>
       <c r="L399" s="5"/>
     </row>
     <row r="400" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>889571</v>
+        <v>884202</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>1495</v>
-[...2 lines deleted...]
-        <v>34885</v>
+        <v>1507</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1508</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>1496</v>
+        <v>1509</v>
       </c>
       <c r="F400" s="2" t="s">
-        <v>1497</v>
+        <v>1510</v>
       </c>
       <c r="G400" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H400" s="2">
         <v>0</v>
       </c>
       <c r="I400" s="1">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K400" s="2" t="str">
-        <f>J400*320.70</f>
+        <f>J400*1897.19</f>
         <v>0</v>
       </c>
       <c r="L400" s="5"/>
     </row>
     <row r="401" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>889572</v>
+        <v>884203</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>1498</v>
-[...2 lines deleted...]
-        <v>34887</v>
+        <v>1511</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1512</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>1499</v>
+        <v>1513</v>
       </c>
       <c r="F401" s="2" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1514</v>
+      </c>
+      <c r="G401" s="2">
+        <v>9</v>
       </c>
       <c r="H401" s="2">
         <v>0</v>
       </c>
       <c r="I401" s="1">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K401" s="2" t="str">
-        <f>J401*343.86</f>
+        <f>J401*2844.98</f>
         <v>0</v>
       </c>
       <c r="L401" s="5"/>
     </row>
-    <row r="402" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K402" s="8"/>
+    <row r="402" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A402" s="1"/>
+      <c r="B402" s="1">
+        <v>884204</v>
+      </c>
+      <c r="C402" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E402" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F402" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="G402" s="2">
+        <v>6</v>
+      </c>
+      <c r="H402" s="2">
+        <v>0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>0</v>
+      </c>
+      <c r="J402" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K402" s="2" t="str">
+        <f>J402*4171.03</f>
+        <v>0</v>
+      </c>
       <c r="L402" s="5"/>
     </row>
     <row r="403" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>954739</v>
+        <v>884205</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>1502</v>
+        <v>1519</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>1503</v>
+        <v>1520</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>1504</v>
+        <v>1521</v>
       </c>
       <c r="F403" s="2" t="s">
-        <v>1505</v>
+        <v>1522</v>
       </c>
       <c r="G403" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
-      <c r="I403" s="1">
-        <v>0</v>
+      <c r="I403" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J403" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K403" s="2" t="str">
-        <f>J403*575.69</f>
+        <f>J403*531.01</f>
         <v>0</v>
       </c>
       <c r="L403" s="5"/>
     </row>
     <row r="404" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>954740</v>
+        <v>884206</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>1506</v>
+        <v>1523</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>1507</v>
+        <v>1524</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>1508</v>
+        <v>1525</v>
       </c>
       <c r="F404" s="2" t="s">
-        <v>1509</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1526</v>
+      </c>
+      <c r="G404" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H404" s="2">
         <v>0</v>
       </c>
       <c r="I404" s="1">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K404" s="2" t="str">
-        <f>J404*855.18</f>
+        <f>J404*795.72</f>
         <v>0</v>
       </c>
       <c r="L404" s="5"/>
     </row>
     <row r="405" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>954741</v>
+        <v>884207</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>1510</v>
+        <v>1527</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>1511</v>
+        <v>1528</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>1512</v>
+        <v>1529</v>
       </c>
       <c r="F405" s="2" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1530</v>
+      </c>
+      <c r="G405" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H405" s="2">
         <v>0</v>
       </c>
       <c r="I405" s="1">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K405" s="2" t="str">
-        <f>J405*0.00</f>
+        <f>J405*1258.10</f>
         <v>0</v>
       </c>
       <c r="L405" s="5"/>
     </row>
     <row r="406" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>954742</v>
+        <v>884208</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>1513</v>
+        <v>1531</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>1514</v>
+        <v>1532</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>1515</v>
+        <v>1533</v>
       </c>
       <c r="F406" s="2" t="s">
-        <v>1516</v>
+        <v>1534</v>
       </c>
       <c r="G406" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H406" s="2">
         <v>0</v>
       </c>
       <c r="I406" s="1">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K406" s="2" t="str">
-        <f>J406*595.43</f>
+        <f>J406*2165.77</f>
         <v>0</v>
       </c>
       <c r="L406" s="5"/>
     </row>
     <row r="407" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>954743</v>
+        <v>884209</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>1517</v>
+        <v>1535</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>1518</v>
+        <v>1536</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>1519</v>
+        <v>1537</v>
       </c>
       <c r="F407" s="2" t="s">
-        <v>1520</v>
+        <v>1538</v>
       </c>
       <c r="G407" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H407" s="2">
         <v>0</v>
       </c>
       <c r="I407" s="1">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K407" s="2" t="str">
-        <f>J407*912.90</f>
+        <f>J407*2998.66</f>
         <v>0</v>
       </c>
       <c r="L407" s="5"/>
     </row>
     <row r="408" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>954744</v>
+        <v>884210</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>1521</v>
-[...3 lines deleted...]
-      </c>
+        <v>1539</v>
+      </c>
+      <c r="D408" s="1"/>
       <c r="E408" s="2" t="s">
-        <v>1523</v>
+        <v>1540</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>383</v>
+        <v>1453</v>
       </c>
       <c r="G408" s="2">
         <v>0</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="1">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K408" s="2" t="str">
         <f>J408*0.00</f>
         <v>0</v>
       </c>
       <c r="L408" s="5"/>
     </row>
     <row r="409" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>954745</v>
+        <v>884211</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1524</v>
+        <v>1541</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1525</v>
+        <v>1542</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1526</v>
+        <v>1543</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1527</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1544</v>
+      </c>
+      <c r="G409" s="2">
+        <v>2</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="1">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K409" s="2" t="str">
-        <f>J409*481.51</f>
+        <f>J409*532.61</f>
         <v>0</v>
       </c>
       <c r="L409" s="5"/>
     </row>
     <row r="410" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>954746</v>
+        <v>884212</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1528</v>
+        <v>1545</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>1529</v>
+        <v>1546</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>1530</v>
+        <v>1547</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1531</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1548</v>
+      </c>
+      <c r="G410" s="2">
+        <v>1</v>
       </c>
       <c r="H410" s="2">
         <v>0</v>
       </c>
       <c r="I410" s="1">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K410" s="2" t="str">
-        <f>J410*710.88</f>
+        <f>J410*782.72</f>
         <v>0</v>
       </c>
       <c r="L410" s="5"/>
     </row>
     <row r="411" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>954747</v>
+        <v>884213</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>1532</v>
+        <v>1549</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>1533</v>
+        <v>1550</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>1534</v>
+        <v>1551</v>
       </c>
       <c r="F411" s="2" t="s">
-        <v>1535</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1552</v>
+      </c>
+      <c r="G411" s="2">
+        <v>0</v>
       </c>
       <c r="H411" s="2">
         <v>0</v>
       </c>
       <c r="I411" s="1">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K411" s="2" t="str">
-        <f>J411*524.04</f>
+        <f>J411*1295.50</f>
         <v>0</v>
       </c>
       <c r="L411" s="5"/>
     </row>
     <row r="412" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>954748</v>
+        <v>884214</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>1536</v>
+        <v>1553</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>1537</v>
+        <v>1554</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="F412" s="2" t="s">
-        <v>1539</v>
+        <v>1556</v>
       </c>
       <c r="G412" s="2" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="H412" s="2">
         <v>0</v>
       </c>
       <c r="I412" s="1">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K412" s="2" t="str">
-        <f>J412*757.96</f>
+        <f>J412*479.71</f>
         <v>0</v>
       </c>
       <c r="L412" s="5"/>
     </row>
     <row r="413" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>954749</v>
+        <v>884215</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>1540</v>
+        <v>1557</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>1542</v>
+        <v>1559</v>
       </c>
       <c r="F413" s="2" t="s">
-        <v>1543</v>
+        <v>1560</v>
       </c>
       <c r="G413" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H413" s="2">
         <v>0</v>
       </c>
       <c r="I413" s="1">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K413" s="2" t="str">
-        <f>J413*1330.83</f>
+        <f>J413*701.56</f>
         <v>0</v>
       </c>
       <c r="L413" s="5"/>
     </row>
     <row r="414" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>954750</v>
+        <v>884216</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>1544</v>
+        <v>1561</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>1545</v>
+        <v>1562</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>1546</v>
+        <v>1563</v>
       </c>
       <c r="F414" s="2" t="s">
-        <v>1547</v>
+        <v>1564</v>
       </c>
       <c r="G414" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H414" s="2">
         <v>0</v>
       </c>
       <c r="I414" s="1">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K414" s="2" t="str">
-        <f>J414*607.53</f>
+        <f>J414*1161.43</f>
         <v>0</v>
       </c>
       <c r="L414" s="5"/>
     </row>
     <row r="415" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>954751</v>
+        <v>882244</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>1548</v>
+        <v>1565</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>1549</v>
+        <v>1566</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>1550</v>
+        <v>1567</v>
       </c>
       <c r="F415" s="2" t="s">
-        <v>1551</v>
-[...1 lines deleted...]
-      <c r="G415" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="G415" s="2">
+        <v>2</v>
+      </c>
+      <c r="H415" s="2">
+        <v>0</v>
+      </c>
+      <c r="I415" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="H415" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="J415" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K415" s="2" t="str">
-        <f>J415*987.37</f>
+        <f>J415*352.49</f>
         <v>0</v>
       </c>
       <c r="L415" s="5"/>
     </row>
     <row r="416" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>954752</v>
+        <v>884217</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>1552</v>
+        <v>1569</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>1553</v>
+        <v>1570</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>1554</v>
+        <v>1571</v>
       </c>
       <c r="F416" s="2" t="s">
-        <v>1555</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>1572</v>
+      </c>
+      <c r="G416" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H416" s="2">
         <v>0</v>
       </c>
-      <c r="I416" s="1" t="s">
-        <v>48</v>
+      <c r="I416" s="1">
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K416" s="2" t="str">
-        <f>J416*1310.86</f>
+        <f>J416*499.78</f>
         <v>0</v>
       </c>
       <c r="L416" s="5"/>
     </row>
     <row r="417" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>954753</v>
+        <v>884218</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>1556</v>
+        <v>1573</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>1557</v>
+        <v>1574</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>1558</v>
+        <v>1575</v>
       </c>
       <c r="F417" s="2" t="s">
-        <v>1559</v>
+        <v>1576</v>
       </c>
       <c r="G417" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H417" s="2">
         <v>0</v>
       </c>
       <c r="I417" s="1">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K417" s="2" t="str">
-        <f>J417*409.15</f>
+        <f>J417*731.42</f>
         <v>0</v>
       </c>
       <c r="L417" s="5"/>
     </row>
     <row r="418" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>954754</v>
+        <v>884219</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>1560</v>
+        <v>1577</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>1561</v>
+        <v>1578</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>1562</v>
+        <v>1579</v>
       </c>
       <c r="F418" s="2" t="s">
-        <v>1563</v>
+        <v>1580</v>
       </c>
       <c r="G418" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H418" s="2">
         <v>0</v>
       </c>
       <c r="I418" s="1">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K418" s="2" t="str">
-        <f>J418*614.29</f>
+        <f>J418*1231.88</f>
         <v>0</v>
       </c>
       <c r="L418" s="5"/>
     </row>
     <row r="419" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>954755</v>
+        <v>884220</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>1564</v>
+        <v>1581</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>1565</v>
+        <v>1582</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>1566</v>
+        <v>1583</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1567</v>
+        <v>1498</v>
       </c>
       <c r="G419" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="1">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K419" s="2" t="str">
-        <f>J419*922.00</f>
+        <f>J419*505.48</f>
         <v>0</v>
       </c>
       <c r="L419" s="5"/>
     </row>
     <row r="420" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>954756</v>
+        <v>884221</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1568</v>
+        <v>1584</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1569</v>
+        <v>1585</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1570</v>
+        <v>1586</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1571</v>
+        <v>1587</v>
       </c>
       <c r="G420" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="1">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K420" s="2" t="str">
-        <f>J420*433.95</f>
+        <f>J420*755.82</f>
         <v>0</v>
       </c>
       <c r="L420" s="5"/>
     </row>
     <row r="421" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>954757</v>
+        <v>884222</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1572</v>
+        <v>1588</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1573</v>
+        <v>1589</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1574</v>
+        <v>1590</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="G421" s="2" t="s">
-        <v>87</v>
+        <v>28</v>
       </c>
       <c r="H421" s="2">
         <v>0</v>
       </c>
       <c r="I421" s="1">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K421" s="2" t="str">
-        <f>J421*635.71</f>
+        <f>J421*1231.88</f>
         <v>0</v>
       </c>
       <c r="L421" s="5"/>
     </row>
     <row r="422" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>954758</v>
+        <v>884223</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1576</v>
+        <v>1591</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1577</v>
+        <v>1592</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1578</v>
+        <v>1593</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1579</v>
+        <v>1594</v>
       </c>
       <c r="G422" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H422" s="2">
         <v>0</v>
       </c>
       <c r="I422" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K422" s="2" t="str">
-        <f>J422*980.61</f>
+        <f>J422*649.80</f>
         <v>0</v>
       </c>
       <c r="L422" s="5"/>
     </row>
     <row r="423" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>954759</v>
+        <v>884224</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1580</v>
+        <v>1595</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1581</v>
+        <v>1596</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1582</v>
+        <v>1597</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1583</v>
+        <v>1598</v>
       </c>
       <c r="G423" s="2" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="H423" s="2">
         <v>0</v>
       </c>
       <c r="I423" s="1">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K423" s="2" t="str">
-        <f>J423*429.44</f>
+        <f>J423*994.31</f>
         <v>0</v>
       </c>
       <c r="L423" s="5"/>
     </row>
     <row r="424" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>954760</v>
+        <v>884225</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>1584</v>
+        <v>1599</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>1585</v>
+        <v>1600</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>1586</v>
+        <v>1601</v>
       </c>
       <c r="F424" s="2" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
       <c r="G424" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H424" s="2">
         <v>0</v>
       </c>
       <c r="I424" s="1">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K424" s="2" t="str">
-        <f>J424*627.82</f>
+        <f>J424*1753.55</f>
         <v>0</v>
       </c>
       <c r="L424" s="5"/>
     </row>
     <row r="425" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>954761</v>
+        <v>884226</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>1588</v>
+        <v>1603</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>1589</v>
+        <v>1604</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>1590</v>
+        <v>1605</v>
       </c>
       <c r="F425" s="2" t="s">
-        <v>1591</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1606</v>
+      </c>
+      <c r="G425" s="2">
+        <v>10</v>
       </c>
       <c r="H425" s="2">
         <v>0</v>
       </c>
       <c r="I425" s="1">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K425" s="2" t="str">
-        <f>J425*432.82</f>
+        <f>J425*2626.33</f>
         <v>0</v>
       </c>
       <c r="L425" s="5"/>
     </row>
     <row r="426" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>954762</v>
+        <v>884227</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>1592</v>
+        <v>1607</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>1593</v>
+        <v>1608</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>1594</v>
+        <v>1609</v>
       </c>
       <c r="F426" s="2" t="s">
-        <v>1595</v>
+        <v>1610</v>
       </c>
       <c r="G426" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H426" s="2">
         <v>0</v>
       </c>
       <c r="I426" s="1">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K426" s="2" t="str">
-        <f>J426*658.25</f>
+        <f>J426*779.99</f>
         <v>0</v>
       </c>
       <c r="L426" s="5"/>
     </row>
     <row r="427" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>954763</v>
+        <v>884228</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>1597</v>
+        <v>1612</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>1598</v>
+        <v>1613</v>
       </c>
       <c r="F427" s="2" t="s">
-        <v>1599</v>
+        <v>1614</v>
       </c>
       <c r="G427" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H427" s="2">
         <v>0</v>
       </c>
       <c r="I427" s="1">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K427" s="2" t="str">
-        <f>J427*959.20</f>
+        <f>J427*1212.50</f>
         <v>0</v>
       </c>
       <c r="L427" s="5"/>
     </row>
     <row r="428" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>954764</v>
+        <v>884229</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>1600</v>
+        <v>1615</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>1601</v>
+        <v>1616</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>1602</v>
+        <v>1617</v>
       </c>
       <c r="F428" s="2" t="s">
-        <v>1603</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1618</v>
+      </c>
+      <c r="G428" s="2">
+        <v>8</v>
       </c>
       <c r="H428" s="2">
         <v>0</v>
       </c>
       <c r="I428" s="1">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K428" s="2" t="str">
-        <f>J428*1637.73</f>
+        <f>J428*2005.26</f>
         <v>0</v>
       </c>
       <c r="L428" s="5"/>
     </row>
     <row r="429" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>954765</v>
+        <v>884230</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>1605</v>
+        <v>1620</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>1606</v>
+        <v>1621</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1607</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1594</v>
+      </c>
+      <c r="G429" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H429" s="2">
         <v>0</v>
       </c>
       <c r="I429" s="1">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K429" s="2" t="str">
-        <f>J429*2332.05</f>
+        <f>J429*649.80</f>
         <v>0</v>
       </c>
       <c r="L429" s="5"/>
     </row>
     <row r="430" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>954766</v>
+        <v>884231</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1608</v>
+        <v>1622</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1609</v>
+        <v>1623</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1610</v>
+        <v>1624</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1598</v>
+      </c>
+      <c r="G430" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H430" s="2">
         <v>0</v>
       </c>
       <c r="I430" s="1">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K430" s="2" t="str">
-        <f>J430*3655.32</f>
+        <f>J430*994.31</f>
         <v>0</v>
       </c>
       <c r="L430" s="5"/>
     </row>
     <row r="431" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>954767</v>
+        <v>884232</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1612</v>
+        <v>1625</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1613</v>
+        <v>1626</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1614</v>
+        <v>1627</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1615</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1610</v>
+      </c>
+      <c r="G431" s="2">
+        <v>0</v>
       </c>
       <c r="H431" s="2">
         <v>0</v>
       </c>
       <c r="I431" s="1">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K431" s="2" t="str">
-        <f>J431*456.49</f>
+        <f>J431*779.99</f>
         <v>0</v>
       </c>
       <c r="L431" s="5"/>
     </row>
     <row r="432" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>954768</v>
+        <v>884233</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1617</v>
+        <v>1629</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1618</v>
+        <v>1630</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1619</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1631</v>
+      </c>
+      <c r="G432" s="2">
+        <v>0</v>
       </c>
       <c r="H432" s="2">
         <v>0</v>
       </c>
       <c r="I432" s="1">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K432" s="2" t="str">
-        <f>J432*659.38</f>
+        <f>J432*545.84</f>
         <v>0</v>
       </c>
       <c r="L432" s="5"/>
     </row>
     <row r="433" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>954769</v>
+        <v>884234</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1620</v>
+        <v>1632</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1621</v>
+        <v>1633</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1622</v>
+        <v>1634</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1623</v>
+        <v>1635</v>
       </c>
       <c r="G433" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H433" s="2">
         <v>0</v>
       </c>
       <c r="I433" s="1">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K433" s="2" t="str">
-        <f>J433*1017.81</f>
+        <f>J433*914.96</f>
         <v>0</v>
       </c>
       <c r="L433" s="5"/>
     </row>
     <row r="434" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>954770</v>
+        <v>884235</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>1624</v>
+        <v>1636</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>1625</v>
+        <v>1637</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>1626</v>
+        <v>1638</v>
       </c>
       <c r="F434" s="2" t="s">
-        <v>1627</v>
+        <v>1639</v>
       </c>
       <c r="G434" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H434" s="2">
         <v>0</v>
       </c>
       <c r="I434" s="1">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K434" s="2" t="str">
-        <f>J434*1699.73</f>
+        <f>J434*812.82</f>
         <v>0</v>
       </c>
       <c r="L434" s="5"/>
     </row>
     <row r="435" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>954771</v>
+        <v>884236</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="F435" s="2" t="s">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="G435" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H435" s="2">
         <v>0</v>
       </c>
       <c r="I435" s="1">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K435" s="2" t="str">
-        <f>J435*448.60</f>
+        <f>J435*513.68</f>
         <v>0</v>
       </c>
       <c r="L435" s="5"/>
     </row>
-    <row r="436" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="436" spans="1:12" outlineLevel="2">
+      <c r="A436" s="8" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B436" s="8"/>
+      <c r="C436" s="8"/>
+      <c r="D436" s="8"/>
+      <c r="E436" s="8"/>
+      <c r="F436" s="8"/>
+      <c r="G436" s="8"/>
+      <c r="H436" s="8"/>
+      <c r="I436" s="8"/>
+      <c r="J436" s="8"/>
+      <c r="K436" s="8"/>
       <c r="L436" s="5"/>
     </row>
     <row r="437" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
-        <v>954773</v>
+        <v>889571</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>1636</v>
-[...2 lines deleted...]
-        <v>1637</v>
+        <v>1645</v>
+      </c>
+      <c r="D437" s="1">
+        <v>34885</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>1638</v>
+        <v>1646</v>
       </c>
       <c r="F437" s="2" t="s">
-        <v>1623</v>
+        <v>1647</v>
       </c>
       <c r="G437" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H437" s="2">
         <v>0</v>
       </c>
       <c r="I437" s="1">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K437" s="2" t="str">
-        <f>J437*1017.81</f>
+        <f>J437*320.70</f>
         <v>0</v>
       </c>
       <c r="L437" s="5"/>
     </row>
     <row r="438" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A438" s="1"/>
       <c r="B438" s="1">
-        <v>954774</v>
+        <v>889572</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>1639</v>
-[...2 lines deleted...]
-        <v>1640</v>
+        <v>1648</v>
+      </c>
+      <c r="D438" s="1">
+        <v>34887</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>1641</v>
+        <v>1649</v>
       </c>
       <c r="F438" s="2" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1650</v>
+      </c>
+      <c r="G438" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H438" s="2">
         <v>0</v>
       </c>
       <c r="I438" s="1">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K438" s="2" t="str">
-        <f>J438*347.67</f>
+        <f>J438*343.86</f>
         <v>0</v>
       </c>
       <c r="L438" s="5"/>
     </row>
-    <row r="439" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="439" spans="1:12" outlineLevel="2">
+      <c r="A439" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B439" s="8"/>
+      <c r="C439" s="8"/>
+      <c r="D439" s="8"/>
+      <c r="E439" s="8"/>
+      <c r="F439" s="8"/>
+      <c r="G439" s="8"/>
+      <c r="H439" s="8"/>
+      <c r="I439" s="8"/>
+      <c r="J439" s="8"/>
+      <c r="K439" s="8"/>
       <c r="L439" s="5"/>
     </row>
     <row r="440" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>954776</v>
+        <v>954739</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1650</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1655</v>
+      </c>
+      <c r="G440" s="2">
+        <v>0</v>
       </c>
       <c r="H440" s="2">
         <v>0</v>
       </c>
       <c r="I440" s="1">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K440" s="2" t="str">
-        <f>J440*371.38</f>
+        <f>J440*575.69</f>
         <v>0</v>
       </c>
       <c r="L440" s="5"/>
     </row>
-    <row r="441" spans="1:12" outlineLevel="1">
-[...12 lines deleted...]
-      <c r="K441" s="7"/>
+    <row r="441" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A441" s="1"/>
+      <c r="B441" s="1">
+        <v>954740</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E441" s="2" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F441" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="G441" s="2">
+        <v>0</v>
+      </c>
+      <c r="H441" s="2">
+        <v>0</v>
+      </c>
+      <c r="I441" s="1">
+        <v>0</v>
+      </c>
+      <c r="J441" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K441" s="2" t="str">
+        <f>J441*855.18</f>
+        <v>0</v>
+      </c>
       <c r="L441" s="5"/>
     </row>
-    <row r="442" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K442" s="8"/>
+    <row r="442" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A442" s="1"/>
+      <c r="B442" s="1">
+        <v>954741</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E442" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F442" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G442" s="2">
+        <v>0</v>
+      </c>
+      <c r="H442" s="2">
+        <v>0</v>
+      </c>
+      <c r="I442" s="1">
+        <v>0</v>
+      </c>
+      <c r="J442" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K442" s="2" t="str">
+        <f>J442*0.00</f>
+        <v>0</v>
+      </c>
       <c r="L442" s="5"/>
     </row>
     <row r="443" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>823957</v>
+        <v>954742</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1653</v>
-[...1 lines deleted...]
-      <c r="D443" s="1"/>
+        <v>1663</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1664</v>
+      </c>
       <c r="E443" s="2" t="s">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1655</v>
+        <v>1666</v>
       </c>
       <c r="G443" s="2">
         <v>0</v>
       </c>
       <c r="H443" s="2">
         <v>0</v>
       </c>
       <c r="I443" s="1">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K443" s="2" t="str">
-        <f>J443*109.48</f>
+        <f>J443*595.43</f>
         <v>0</v>
       </c>
       <c r="L443" s="5"/>
     </row>
     <row r="444" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>882522</v>
+        <v>954743</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1656</v>
-[...1 lines deleted...]
-      <c r="D444" s="1"/>
+        <v>1667</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1668</v>
+      </c>
       <c r="E444" s="2" t="s">
-        <v>1657</v>
+        <v>1669</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1658</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1670</v>
+      </c>
+      <c r="G444" s="2">
+        <v>0</v>
       </c>
       <c r="H444" s="2">
         <v>0</v>
       </c>
       <c r="I444" s="1">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K444" s="2" t="str">
-        <f>J444*206.91</f>
+        <f>J444*912.90</f>
         <v>0</v>
       </c>
       <c r="L444" s="5"/>
     </row>
     <row r="445" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>882524</v>
+        <v>954744</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>1659</v>
-[...1 lines deleted...]
-      <c r="D445" s="1"/>
+        <v>1671</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1672</v>
+      </c>
       <c r="E445" s="2" t="s">
-        <v>1660</v>
+        <v>1673</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1661</v>
+        <v>1453</v>
       </c>
       <c r="G445" s="2">
         <v>0</v>
       </c>
       <c r="H445" s="2">
         <v>0</v>
       </c>
       <c r="I445" s="1">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K445" s="2" t="str">
-        <f>J445*297.54</f>
+        <f>J445*0.00</f>
         <v>0</v>
       </c>
       <c r="L445" s="5"/>
     </row>
     <row r="446" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>882884</v>
+        <v>954745</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1662</v>
-[...1 lines deleted...]
-      <c r="D446" s="1"/>
+        <v>1674</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1675</v>
+      </c>
       <c r="E446" s="2" t="s">
-        <v>1663</v>
+        <v>1676</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1664</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1677</v>
+      </c>
+      <c r="G446" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H446" s="2">
         <v>0</v>
       </c>
       <c r="I446" s="1">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K446" s="2" t="str">
-        <f>J446*405.27</f>
+        <f>J446*481.51</f>
         <v>0</v>
       </c>
       <c r="L446" s="5"/>
     </row>
-    <row r="447" spans="1:12" outlineLevel="4">
+    <row r="447" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>954792</v>
+        <v>954746</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1665</v>
-[...1 lines deleted...]
-      <c r="D447" s="1"/>
+        <v>1678</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1679</v>
+      </c>
       <c r="E447" s="2" t="s">
-        <v>1666</v>
+        <v>1680</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1667</v>
+        <v>1681</v>
       </c>
       <c r="G447" s="2" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="H447" s="2">
         <v>0</v>
       </c>
       <c r="I447" s="1">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K447" s="2" t="str">
-        <f>J447*146.44</f>
+        <f>J447*710.88</f>
         <v>0</v>
       </c>
       <c r="L447" s="5"/>
     </row>
     <row r="448" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>954793</v>
+        <v>954747</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="D448" s="1"/>
+        <v>1682</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1683</v>
+      </c>
       <c r="E448" s="2" t="s">
-        <v>1669</v>
+        <v>1684</v>
       </c>
       <c r="F448" s="2" t="s">
-        <v>1670</v>
+        <v>1685</v>
       </c>
       <c r="G448" s="2" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="H448" s="2">
         <v>0</v>
       </c>
       <c r="I448" s="1">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K448" s="2" t="str">
-        <f>J448*188.89</f>
+        <f>J448*524.04</f>
         <v>0</v>
       </c>
       <c r="L448" s="5"/>
     </row>
-    <row r="449" spans="1:12" outlineLevel="4">
+    <row r="449" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>954798</v>
+        <v>954748</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>1671</v>
-[...1 lines deleted...]
-      <c r="D449" s="1"/>
+        <v>1686</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1687</v>
+      </c>
       <c r="E449" s="2" t="s">
-        <v>1672</v>
+        <v>1688</v>
       </c>
       <c r="F449" s="2" t="s">
-        <v>1673</v>
+        <v>1689</v>
       </c>
       <c r="G449" s="2" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="H449" s="2">
         <v>0</v>
       </c>
       <c r="I449" s="1">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K449" s="2" t="str">
-        <f>J449*1023.51</f>
+        <f>J449*757.96</f>
         <v>0</v>
       </c>
       <c r="L449" s="5"/>
     </row>
     <row r="450" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>810787</v>
+        <v>954749</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>1674</v>
-[...1 lines deleted...]
-      <c r="D450" s="1"/>
+        <v>1690</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1691</v>
+      </c>
       <c r="E450" s="2" t="s">
-        <v>1675</v>
+        <v>1692</v>
       </c>
       <c r="F450" s="2" t="s">
-        <v>1676</v>
+        <v>1693</v>
       </c>
       <c r="G450" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H450" s="2">
         <v>0</v>
       </c>
       <c r="I450" s="1">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K450" s="2" t="str">
-        <f>J450*393.13</f>
+        <f>J450*1330.83</f>
         <v>0</v>
       </c>
       <c r="L450" s="5"/>
     </row>
     <row r="451" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>810788</v>
+        <v>954750</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>1677</v>
-[...1 lines deleted...]
-      <c r="D451" s="1"/>
+        <v>1694</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1695</v>
+      </c>
       <c r="E451" s="2" t="s">
-        <v>1678</v>
+        <v>1696</v>
       </c>
       <c r="F451" s="2" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1697</v>
+      </c>
+      <c r="G451" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H451" s="2">
         <v>0</v>
       </c>
       <c r="I451" s="1">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K451" s="2" t="str">
-        <f>J451*294.10</f>
+        <f>J451*607.53</f>
         <v>0</v>
       </c>
       <c r="L451" s="5"/>
     </row>
     <row r="452" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>954230</v>
+        <v>954751</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>1680</v>
-[...1 lines deleted...]
-      <c r="D452" s="1"/>
+        <v>1698</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1699</v>
+      </c>
       <c r="E452" s="2" t="s">
-        <v>1681</v>
+        <v>1700</v>
       </c>
       <c r="F452" s="2" t="s">
-        <v>1682</v>
+        <v>1701</v>
       </c>
       <c r="G452" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H452" s="2">
         <v>0</v>
       </c>
       <c r="I452" s="1">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K452" s="2" t="str">
-        <f>J452*494.88</f>
+        <f>J452*987.37</f>
         <v>0</v>
       </c>
       <c r="L452" s="5"/>
     </row>
     <row r="453" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>825090</v>
+        <v>954752</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>1683</v>
-[...1 lines deleted...]
-      <c r="D453" s="1"/>
+        <v>1702</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1703</v>
+      </c>
       <c r="E453" s="2" t="s">
-        <v>1684</v>
+        <v>1704</v>
       </c>
       <c r="F453" s="2" t="s">
-        <v>1685</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1705</v>
+      </c>
+      <c r="G453" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H453" s="2">
         <v>0</v>
       </c>
       <c r="I453" s="1">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K453" s="2" t="str">
-        <f>J453*302.60</f>
+        <f>J453*1310.86</f>
         <v>0</v>
       </c>
       <c r="L453" s="5"/>
     </row>
     <row r="454" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>825089</v>
+        <v>954753</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="D454" s="1"/>
+        <v>1706</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1707</v>
+      </c>
       <c r="E454" s="2" t="s">
-        <v>1687</v>
+        <v>1708</v>
       </c>
       <c r="F454" s="2" t="s">
-        <v>1688</v>
+        <v>1709</v>
       </c>
       <c r="G454" s="2" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="H454" s="2">
         <v>0</v>
       </c>
       <c r="I454" s="1">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K454" s="2" t="str">
-        <f>J454*50.86</f>
+        <f>J454*409.15</f>
         <v>0</v>
       </c>
       <c r="L454" s="5"/>
     </row>
     <row r="455" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>825088</v>
+        <v>954754</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>1689</v>
-[...1 lines deleted...]
-      <c r="D455" s="1"/>
+        <v>1710</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1711</v>
+      </c>
       <c r="E455" s="2" t="s">
-        <v>1690</v>
+        <v>1712</v>
       </c>
       <c r="F455" s="2" t="s">
-        <v>1688</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1713</v>
+      </c>
+      <c r="G455" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H455" s="2">
         <v>0</v>
       </c>
       <c r="I455" s="1">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K455" s="2" t="str">
-        <f>J455*50.86</f>
+        <f>J455*614.29</f>
         <v>0</v>
       </c>
       <c r="L455" s="5"/>
     </row>
     <row r="456" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>824564</v>
+        <v>954755</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>1691</v>
-[...1 lines deleted...]
-      <c r="D456" s="1"/>
+        <v>1714</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1715</v>
+      </c>
       <c r="E456" s="2" t="s">
-        <v>1692</v>
+        <v>1716</v>
       </c>
       <c r="F456" s="2" t="s">
-        <v>1693</v>
+        <v>1717</v>
       </c>
       <c r="G456" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H456" s="2">
         <v>0</v>
       </c>
       <c r="I456" s="1">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K456" s="2" t="str">
-        <f>J456*51.26</f>
+        <f>J456*922.00</f>
         <v>0</v>
       </c>
       <c r="L456" s="5"/>
     </row>
     <row r="457" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>825170</v>
+        <v>954756</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>1694</v>
-[...1 lines deleted...]
-      <c r="D457" s="1"/>
+        <v>1718</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1719</v>
+      </c>
       <c r="E457" s="2" t="s">
-        <v>1695</v>
+        <v>1720</v>
       </c>
       <c r="F457" s="2" t="s">
-        <v>1696</v>
+        <v>1721</v>
       </c>
       <c r="G457" s="2" t="s">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="H457" s="2">
         <v>0</v>
       </c>
       <c r="I457" s="1">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K457" s="2" t="str">
-        <f>J457*316.20</f>
+        <f>J457*433.95</f>
         <v>0</v>
       </c>
       <c r="L457" s="5"/>
     </row>
     <row r="458" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>828270</v>
+        <v>954757</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>1697</v>
-[...1 lines deleted...]
-      <c r="D458" s="1"/>
+        <v>1722</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1723</v>
+      </c>
       <c r="E458" s="2" t="s">
-        <v>1698</v>
+        <v>1724</v>
       </c>
       <c r="F458" s="2" t="s">
-        <v>1699</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1725</v>
+      </c>
+      <c r="G458" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H458" s="2">
         <v>0</v>
       </c>
       <c r="I458" s="1">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K458" s="2" t="str">
-        <f>J458*158.14</f>
+        <f>J458*635.71</f>
         <v>0</v>
       </c>
       <c r="L458" s="5"/>
     </row>
     <row r="459" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>828272</v>
+        <v>954758</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>1700</v>
-[...1 lines deleted...]
-      <c r="D459" s="1"/>
+        <v>1726</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1727</v>
+      </c>
       <c r="E459" s="2" t="s">
-        <v>1701</v>
+        <v>1728</v>
       </c>
       <c r="F459" s="2" t="s">
-        <v>1702</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1729</v>
+      </c>
+      <c r="G459" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H459" s="2">
         <v>0</v>
       </c>
       <c r="I459" s="1">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K459" s="2" t="str">
-        <f>J459*225.82</f>
+        <f>J459*980.61</f>
         <v>0</v>
       </c>
       <c r="L459" s="5"/>
     </row>
     <row r="460" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>882508</v>
+        <v>954759</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>1703</v>
-[...1 lines deleted...]
-      <c r="D460" s="1"/>
+        <v>1730</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1731</v>
+      </c>
       <c r="E460" s="2" t="s">
-        <v>1704</v>
+        <v>1732</v>
       </c>
       <c r="F460" s="2" t="s">
-        <v>1705</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1733</v>
+      </c>
+      <c r="G460" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H460" s="2">
         <v>0</v>
       </c>
       <c r="I460" s="1">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K460" s="2" t="str">
-        <f>J460*259.25</f>
+        <f>J460*429.44</f>
         <v>0</v>
       </c>
       <c r="L460" s="5"/>
     </row>
-    <row r="461" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K461" s="8"/>
+    <row r="461" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A461" s="1"/>
+      <c r="B461" s="1">
+        <v>954760</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E461" s="2" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F461" s="2" t="s">
+        <v>1737</v>
+      </c>
+      <c r="G461" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H461" s="2">
+        <v>0</v>
+      </c>
+      <c r="I461" s="1">
+        <v>0</v>
+      </c>
+      <c r="J461" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K461" s="2" t="str">
+        <f>J461*627.82</f>
+        <v>0</v>
+      </c>
       <c r="L461" s="5"/>
     </row>
     <row r="462" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>879953</v>
+        <v>954761</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>1707</v>
+        <v>1738</v>
       </c>
       <c r="D462" s="1" t="s">
-        <v>1708</v>
+        <v>1739</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>1709</v>
+        <v>1740</v>
       </c>
       <c r="F462" s="2" t="s">
-        <v>1710</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1741</v>
+      </c>
+      <c r="G462" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H462" s="2">
         <v>0</v>
       </c>
       <c r="I462" s="1">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K462" s="2" t="str">
-        <f>J462*1029.00</f>
+        <f>J462*432.82</f>
         <v>0</v>
       </c>
       <c r="L462" s="5"/>
     </row>
     <row r="463" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>810791</v>
+        <v>954762</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>1711</v>
+        <v>1742</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>1712</v>
+        <v>1743</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>1713</v>
+        <v>1744</v>
       </c>
       <c r="F463" s="2" t="s">
-        <v>1714</v>
+        <v>1745</v>
       </c>
       <c r="G463" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H463" s="2">
         <v>0</v>
       </c>
       <c r="I463" s="1">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K463" s="2" t="str">
-        <f>J463*289.59</f>
+        <f>J463*658.25</f>
         <v>0</v>
       </c>
       <c r="L463" s="5"/>
     </row>
     <row r="464" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>810792</v>
+        <v>954763</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>1715</v>
+        <v>1746</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>1716</v>
+        <v>1747</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>1717</v>
+        <v>1748</v>
       </c>
       <c r="F464" s="2" t="s">
-        <v>1718</v>
+        <v>1749</v>
       </c>
       <c r="G464" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H464" s="2">
         <v>0</v>
       </c>
       <c r="I464" s="1">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K464" s="2" t="str">
-        <f>J464*399.84</f>
+        <f>J464*959.20</f>
         <v>0</v>
       </c>
       <c r="L464" s="5"/>
     </row>
     <row r="465" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>810793</v>
+        <v>954764</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>1719</v>
+        <v>1750</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>1720</v>
+        <v>1751</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>1721</v>
+        <v>1752</v>
       </c>
       <c r="F465" s="2" t="s">
-        <v>764</v>
+        <v>1753</v>
       </c>
       <c r="G465" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H465" s="2">
         <v>0</v>
       </c>
       <c r="I465" s="1">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K465" s="2" t="str">
-        <f>J465*633.57</f>
+        <f>J465*1637.73</f>
         <v>0</v>
       </c>
       <c r="L465" s="5"/>
     </row>
     <row r="466" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>810794</v>
+        <v>954765</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>1722</v>
+        <v>1754</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>1723</v>
+        <v>1755</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>1724</v>
+        <v>1756</v>
       </c>
       <c r="F466" s="2" t="s">
-        <v>1725</v>
+        <v>1757</v>
       </c>
       <c r="G466" s="2">
         <v>0</v>
       </c>
       <c r="H466" s="2">
         <v>0</v>
       </c>
       <c r="I466" s="1">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K466" s="2" t="str">
-        <f>J466*704.13</f>
+        <f>J466*2332.05</f>
         <v>0</v>
       </c>
       <c r="L466" s="5"/>
     </row>
     <row r="467" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>810795</v>
+        <v>954766</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>1726</v>
+        <v>1758</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>1727</v>
+        <v>1759</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>1728</v>
+        <v>1760</v>
       </c>
       <c r="F467" s="2" t="s">
-        <v>1729</v>
+        <v>1761</v>
       </c>
       <c r="G467" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H467" s="2">
         <v>0</v>
       </c>
       <c r="I467" s="1">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K467" s="2" t="str">
-        <f>J467*1414.14</f>
+        <f>J467*3655.32</f>
         <v>0</v>
       </c>
       <c r="L467" s="5"/>
     </row>
     <row r="468" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>810796</v>
+        <v>954767</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>1730</v>
+        <v>1762</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>1731</v>
+        <v>1763</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>1732</v>
+        <v>1764</v>
       </c>
       <c r="F468" s="2" t="s">
-        <v>1733</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1765</v>
+      </c>
+      <c r="G468" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H468" s="2">
         <v>0</v>
       </c>
       <c r="I468" s="1">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K468" s="2" t="str">
-        <f>J468*1592.01</f>
+        <f>J468*456.49</f>
         <v>0</v>
       </c>
       <c r="L468" s="5"/>
     </row>
-    <row r="469" spans="1:12" outlineLevel="4">
+    <row r="469" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>954220</v>
+        <v>954768</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>1734</v>
+        <v>1766</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>1735</v>
+        <v>1767</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>1736</v>
+        <v>1768</v>
       </c>
       <c r="F469" s="2" t="s">
-        <v>1737</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1769</v>
+      </c>
+      <c r="G469" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H469" s="2">
         <v>0</v>
       </c>
       <c r="I469" s="1">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K469" s="2" t="str">
-        <f>J469*449.82</f>
+        <f>J469*659.38</f>
         <v>0</v>
       </c>
       <c r="L469" s="5"/>
     </row>
-    <row r="470" spans="1:12" outlineLevel="4">
+    <row r="470" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>954221</v>
+        <v>954769</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>1738</v>
+        <v>1770</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>1739</v>
+        <v>1771</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>1740</v>
+        <v>1772</v>
       </c>
       <c r="F470" s="2" t="s">
-        <v>1741</v>
+        <v>1773</v>
       </c>
       <c r="G470" s="2" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H470" s="2">
         <v>0</v>
       </c>
       <c r="I470" s="1">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K470" s="2" t="str">
-        <f>J470*645.33</f>
+        <f>J470*1017.81</f>
         <v>0</v>
       </c>
       <c r="L470" s="5"/>
     </row>
-    <row r="471" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K471" s="8"/>
+    <row r="471" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A471" s="1"/>
+      <c r="B471" s="1">
+        <v>954770</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E471" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F471" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G471" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H471" s="2">
+        <v>0</v>
+      </c>
+      <c r="I471" s="1">
+        <v>0</v>
+      </c>
+      <c r="J471" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K471" s="2" t="str">
+        <f>J471*1699.73</f>
+        <v>0</v>
+      </c>
       <c r="L471" s="5"/>
     </row>
     <row r="472" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>810823</v>
+        <v>954771</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>1743</v>
+        <v>1778</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>1744</v>
+        <v>1779</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>1745</v>
+        <v>1780</v>
       </c>
       <c r="F472" s="2" t="s">
-        <v>450</v>
+        <v>1781</v>
       </c>
       <c r="G472" s="2" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>23</v>
+      </c>
+      <c r="H472" s="2">
+        <v>0</v>
       </c>
       <c r="I472" s="1">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K472" s="2" t="str">
-        <f>J472*663.00</f>
+        <f>J472*448.60</f>
         <v>0</v>
       </c>
       <c r="L472" s="5"/>
     </row>
     <row r="473" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>810824</v>
+        <v>954772</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>1746</v>
+        <v>1782</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>1747</v>
+        <v>1783</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>1748</v>
+        <v>1784</v>
       </c>
       <c r="F473" s="2" t="s">
-        <v>1749</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>1785</v>
+      </c>
+      <c r="G473" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H473" s="2">
+        <v>0</v>
       </c>
       <c r="I473" s="1">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K473" s="2" t="str">
-        <f>J473*984.00</f>
+        <f>J473*644.72</f>
         <v>0</v>
       </c>
       <c r="L473" s="5"/>
     </row>
     <row r="474" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>833016</v>
+        <v>954773</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>1750</v>
+        <v>1786</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>1751</v>
+        <v>1787</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>1752</v>
+        <v>1788</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1753</v>
+        <v>1773</v>
       </c>
       <c r="G474" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H474" s="2">
         <v>0</v>
       </c>
       <c r="I474" s="1">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K474" s="2" t="str">
-        <f>J474*1845.00</f>
+        <f>J474*1017.81</f>
         <v>0</v>
       </c>
       <c r="L474" s="5"/>
     </row>
-    <row r="475" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K475" s="8"/>
+    <row r="475" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A475" s="1"/>
+      <c r="B475" s="1">
+        <v>954774</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E475" s="2" t="s">
+        <v>1791</v>
+      </c>
+      <c r="F475" s="2" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G475" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H475" s="2">
+        <v>0</v>
+      </c>
+      <c r="I475" s="1">
+        <v>0</v>
+      </c>
+      <c r="J475" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K475" s="2" t="str">
+        <f>J475*347.67</f>
+        <v>0</v>
+      </c>
       <c r="L475" s="5"/>
     </row>
     <row r="476" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>833168</v>
+        <v>954775</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1755</v>
+        <v>1793</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>1756</v>
+        <v>1794</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1757</v>
+        <v>1795</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1758</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1796</v>
+      </c>
+      <c r="G476" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H476" s="2">
         <v>0</v>
       </c>
       <c r="I476" s="1">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K476" s="2" t="str">
-        <f>J476*520.37</f>
+        <f>J476*368.41</f>
         <v>0</v>
       </c>
       <c r="L476" s="5"/>
     </row>
     <row r="477" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>833169</v>
+        <v>954776</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>1759</v>
+        <v>1797</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>1760</v>
+        <v>1798</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>1761</v>
+        <v>1799</v>
       </c>
       <c r="F477" s="2" t="s">
-        <v>1762</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1800</v>
+      </c>
+      <c r="G477" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H477" s="2">
         <v>0</v>
       </c>
       <c r="I477" s="1">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K477" s="2" t="str">
-        <f>J477*703.52</f>
+        <f>J477*371.38</f>
         <v>0</v>
       </c>
       <c r="L477" s="5"/>
     </row>
-    <row r="478" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="478" spans="1:12" outlineLevel="2">
+      <c r="A478" s="8" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B478" s="8"/>
+      <c r="C478" s="8"/>
+      <c r="D478" s="8"/>
+      <c r="E478" s="8"/>
+      <c r="F478" s="8"/>
+      <c r="G478" s="8"/>
+      <c r="H478" s="8"/>
+      <c r="I478" s="8"/>
+      <c r="J478" s="8"/>
+      <c r="K478" s="8"/>
       <c r="L478" s="5"/>
     </row>
-    <row r="479" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="479" spans="1:12" outlineLevel="4">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>882283</v>
+        <v>959390</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1767</v>
+        <v>1802</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>1768</v>
+        <v>1803</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1769</v>
+        <v>1804</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1770</v>
+        <v>1805</v>
       </c>
       <c r="G479" s="2" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="H479" s="2">
         <v>0</v>
       </c>
       <c r="I479" s="1">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K479" s="2" t="str">
-        <f>J479*304.75</f>
+        <f>J479*284.40</f>
         <v>0</v>
       </c>
       <c r="L479" s="5"/>
     </row>
-    <row r="480" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K480" s="8"/>
+    <row r="480" spans="1:12" outlineLevel="4">
+      <c r="A480" s="1"/>
+      <c r="B480" s="1">
+        <v>959391</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E480" s="2" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F480" s="2" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G480" s="2">
+        <v>0</v>
+      </c>
+      <c r="H480" s="2">
+        <v>0</v>
+      </c>
+      <c r="I480" s="1">
+        <v>0</v>
+      </c>
+      <c r="J480" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K480" s="2" t="str">
+        <f>J480*464.40</f>
+        <v>0</v>
+      </c>
       <c r="L480" s="5"/>
     </row>
-    <row r="481" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="481" spans="1:12" outlineLevel="4">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>882245</v>
+        <v>959392</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>1772</v>
+        <v>1810</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>1773</v>
+        <v>1811</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>1774</v>
+        <v>1812</v>
       </c>
       <c r="F481" s="2" t="s">
-        <v>1775</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1813</v>
+      </c>
+      <c r="G481" s="2">
+        <v>0</v>
       </c>
       <c r="H481" s="2">
         <v>0</v>
       </c>
       <c r="I481" s="1">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K481" s="2" t="str">
-        <f>J481*652.99</f>
+        <f>J481*907.20</f>
         <v>0</v>
       </c>
       <c r="L481" s="5"/>
     </row>
-    <row r="482" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="482" spans="1:12" outlineLevel="4">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>882246</v>
+        <v>959393</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>1776</v>
+        <v>1814</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>1777</v>
+        <v>1815</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>1778</v>
+        <v>1816</v>
       </c>
       <c r="F482" s="2" t="s">
-        <v>1779</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1817</v>
+      </c>
+      <c r="G482" s="2">
+        <v>0</v>
       </c>
       <c r="H482" s="2">
         <v>0</v>
       </c>
       <c r="I482" s="1">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K482" s="2" t="str">
-        <f>J482*826.50</f>
+        <f>J482*1398.60</f>
         <v>0</v>
       </c>
       <c r="L482" s="5"/>
     </row>
-    <row r="483" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K483" s="8"/>
+    <row r="483" spans="1:12" outlineLevel="4">
+      <c r="A483" s="1"/>
+      <c r="B483" s="1">
+        <v>959394</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E483" s="2" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F483" s="2" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G483" s="2">
+        <v>0</v>
+      </c>
+      <c r="H483" s="2">
+        <v>0</v>
+      </c>
+      <c r="I483" s="1">
+        <v>0</v>
+      </c>
+      <c r="J483" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K483" s="2" t="str">
+        <f>J483*295.20</f>
+        <v>0</v>
+      </c>
       <c r="L483" s="5"/>
     </row>
-    <row r="484" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="484" spans="1:12" outlineLevel="4">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>954200</v>
+        <v>959395</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>1781</v>
+        <v>1822</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>1782</v>
+        <v>1823</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>1783</v>
+        <v>1824</v>
       </c>
       <c r="F484" s="2" t="s">
-        <v>1784</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1825</v>
+      </c>
+      <c r="G484" s="2">
+        <v>0</v>
       </c>
       <c r="H484" s="2">
         <v>0</v>
       </c>
       <c r="I484" s="1">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K484" s="2" t="str">
-        <f>J484*493.69</f>
+        <f>J484*466.20</f>
         <v>0</v>
       </c>
       <c r="L484" s="5"/>
     </row>
-    <row r="485" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="485" spans="1:12" outlineLevel="4">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>954201</v>
+        <v>959396</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>1785</v>
+        <v>1826</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>1786</v>
+        <v>1827</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>1787</v>
+        <v>1828</v>
       </c>
       <c r="F485" s="2" t="s">
-        <v>1788</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1829</v>
+      </c>
+      <c r="G485" s="2">
+        <v>0</v>
       </c>
       <c r="H485" s="2">
         <v>0</v>
       </c>
-      <c r="I485" s="1" t="s">
-        <v>48</v>
+      <c r="I485" s="1">
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K485" s="2" t="str">
-        <f>J485*546.66</f>
+        <f>J485*918.00</f>
         <v>0</v>
       </c>
       <c r="L485" s="5"/>
     </row>
-    <row r="486" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="486" spans="1:12" outlineLevel="4">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>954202</v>
+        <v>959397</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>1789</v>
+        <v>1830</v>
       </c>
       <c r="D486" s="1" t="s">
-        <v>1790</v>
+        <v>1831</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>1791</v>
+        <v>1832</v>
       </c>
       <c r="F486" s="2" t="s">
-        <v>1792</v>
+        <v>1833</v>
       </c>
       <c r="G486" s="2">
         <v>0</v>
       </c>
       <c r="H486" s="2">
         <v>0</v>
       </c>
       <c r="I486" s="1">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K486" s="2" t="str">
-        <f>J486*810.41</f>
+        <f>J486*1411.20</f>
         <v>0</v>
       </c>
       <c r="L486" s="5"/>
     </row>
-    <row r="487" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="487" spans="1:12" outlineLevel="4">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>954203</v>
+        <v>959398</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>1793</v>
+        <v>1834</v>
       </c>
       <c r="D487" s="1" t="s">
-        <v>1794</v>
+        <v>1835</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>1795</v>
+        <v>1836</v>
       </c>
       <c r="F487" s="2" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1837</v>
+      </c>
+      <c r="G487" s="2">
+        <v>0</v>
       </c>
       <c r="H487" s="2">
         <v>0</v>
       </c>
-      <c r="I487" s="1" t="s">
-        <v>23</v>
+      <c r="I487" s="1">
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K487" s="2" t="str">
-        <f>J487*382.10</f>
+        <f>J487*2295.00</f>
         <v>0</v>
       </c>
       <c r="L487" s="5"/>
     </row>
-    <row r="488" spans="1:12" outlineLevel="1">
-[...12 lines deleted...]
-      <c r="K488" s="7"/>
+    <row r="488" spans="1:12" outlineLevel="4">
+      <c r="A488" s="1"/>
+      <c r="B488" s="1">
+        <v>959399</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E488" s="2" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F488" s="2" t="s">
+        <v>1841</v>
+      </c>
+      <c r="G488" s="2">
+        <v>0</v>
+      </c>
+      <c r="H488" s="2">
+        <v>0</v>
+      </c>
+      <c r="I488" s="1">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K488" s="2" t="str">
+        <f>J488*3331.80</f>
+        <v>0</v>
+      </c>
       <c r="L488" s="5"/>
     </row>
-    <row r="489" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="489" spans="1:12" outlineLevel="4">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>810974</v>
+        <v>959400</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>1798</v>
+        <v>1842</v>
       </c>
       <c r="D489" s="1" t="s">
-        <v>1799</v>
+        <v>1843</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>1800</v>
+        <v>1844</v>
       </c>
       <c r="F489" s="2" t="s">
-        <v>1801</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>1845</v>
+      </c>
+      <c r="G489" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H489" s="2">
+        <v>0</v>
       </c>
       <c r="I489" s="1">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K489" s="2" t="str">
-        <f>J489*263.00</f>
+        <f>J489*333.00</f>
         <v>0</v>
       </c>
       <c r="L489" s="5"/>
     </row>
-    <row r="490" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="490" spans="1:12" outlineLevel="4">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>810975</v>
+        <v>959401</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>1802</v>
+        <v>1846</v>
       </c>
       <c r="D490" s="1" t="s">
-        <v>1803</v>
+        <v>1847</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>1804</v>
+        <v>1848</v>
       </c>
       <c r="F490" s="2" t="s">
-        <v>1805</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1849</v>
+      </c>
+      <c r="G490" s="2">
+        <v>0</v>
       </c>
       <c r="H490" s="2">
         <v>0</v>
       </c>
       <c r="I490" s="1">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K490" s="2" t="str">
-        <f>J490*36.00</f>
+        <f>J490*550.80</f>
         <v>0</v>
       </c>
       <c r="L490" s="5"/>
     </row>
-    <row r="491" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="491" spans="1:12" outlineLevel="4">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>810976</v>
+        <v>959402</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>1806</v>
+        <v>1850</v>
       </c>
       <c r="D491" s="1" t="s">
-        <v>1807</v>
+        <v>1851</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>1808</v>
+        <v>1852</v>
       </c>
       <c r="F491" s="2" t="s">
-        <v>1809</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1853</v>
+      </c>
+      <c r="G491" s="2">
+        <v>0</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="1">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K491" s="2" t="str">
-        <f>J491*34.00</f>
+        <f>J491*1024.20</f>
         <v>0</v>
       </c>
       <c r="L491" s="5"/>
     </row>
-    <row r="492" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="492" spans="1:12" outlineLevel="4">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>810977</v>
+        <v>959403</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>1810</v>
+        <v>1854</v>
       </c>
       <c r="D492" s="1" t="s">
-        <v>1811</v>
+        <v>1855</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>1812</v>
+        <v>1856</v>
       </c>
       <c r="F492" s="2" t="s">
-        <v>1813</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>1857</v>
+      </c>
+      <c r="G492" s="2">
+        <v>0</v>
       </c>
       <c r="H492" s="2">
         <v>0</v>
       </c>
       <c r="I492" s="1">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K492" s="2" t="str">
-        <f>J492*35.00</f>
+        <f>J492*1504.80</f>
         <v>0</v>
       </c>
       <c r="L492" s="5"/>
     </row>
-    <row r="493" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="493" spans="1:12" outlineLevel="4">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>810978</v>
+        <v>959404</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>1814</v>
+        <v>1858</v>
       </c>
       <c r="D493" s="1" t="s">
-        <v>1815</v>
+        <v>1859</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>1816</v>
+        <v>1860</v>
       </c>
       <c r="F493" s="2" t="s">
-        <v>1817</v>
+        <v>1861</v>
       </c>
       <c r="G493" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0</v>
+      </c>
+      <c r="H493" s="2">
+        <v>0</v>
       </c>
       <c r="I493" s="1">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K493" s="2" t="str">
-        <f>J493*154.00</f>
+        <f>J493*347.40</f>
         <v>0</v>
       </c>
       <c r="L493" s="5"/>
     </row>
-    <row r="494" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="494" spans="1:12" outlineLevel="4">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>810979</v>
+        <v>959405</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>1818</v>
+        <v>1862</v>
       </c>
       <c r="D494" s="1" t="s">
-        <v>1819</v>
+        <v>1863</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>1820</v>
+        <v>1864</v>
       </c>
       <c r="F494" s="2" t="s">
-        <v>1821</v>
+        <v>1865</v>
       </c>
       <c r="G494" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H494" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I494" s="1">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K494" s="2" t="str">
-        <f>J494*87.00</f>
+        <f>J494*558.00</f>
         <v>0</v>
       </c>
       <c r="L494" s="5"/>
     </row>
-    <row r="495" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="495" spans="1:12" outlineLevel="4">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>810980</v>
+        <v>959406</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>1822</v>
+        <v>1866</v>
       </c>
       <c r="D495" s="1" t="s">
-        <v>1823</v>
+        <v>1867</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>1824</v>
+        <v>1868</v>
       </c>
       <c r="F495" s="2" t="s">
-        <v>1825</v>
+        <v>1869</v>
       </c>
       <c r="G495" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H495" s="2">
         <v>0</v>
       </c>
       <c r="I495" s="1">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K495" s="2" t="str">
-        <f>J495*57.00</f>
+        <f>J495*1031.40</f>
         <v>0</v>
       </c>
       <c r="L495" s="5"/>
     </row>
-    <row r="496" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="496" spans="1:12" outlineLevel="4">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>810981</v>
+        <v>959407</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>1826</v>
+        <v>1870</v>
       </c>
       <c r="D496" s="1" t="s">
-        <v>1827</v>
+        <v>1871</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>1828</v>
+        <v>1872</v>
       </c>
       <c r="F496" s="2" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1873</v>
+      </c>
+      <c r="G496" s="2">
+        <v>0</v>
       </c>
       <c r="H496" s="2">
         <v>0</v>
       </c>
       <c r="I496" s="1">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K496" s="2" t="str">
-        <f>J496*44.00</f>
+        <f>J496*1537.20</f>
         <v>0</v>
       </c>
       <c r="L496" s="5"/>
     </row>
-    <row r="497" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="497" spans="1:12" outlineLevel="4">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>810982</v>
+        <v>959408</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>1830</v>
+        <v>1874</v>
       </c>
       <c r="D497" s="1" t="s">
-        <v>1831</v>
+        <v>1875</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>1832</v>
+        <v>1876</v>
       </c>
       <c r="F497" s="2" t="s">
-        <v>1833</v>
+        <v>1877</v>
       </c>
       <c r="G497" s="2">
         <v>0</v>
       </c>
       <c r="H497" s="2">
         <v>0</v>
       </c>
       <c r="I497" s="1">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K497" s="2" t="str">
-        <f>J497*192.00</f>
+        <f>J497*2444.40</f>
         <v>0</v>
       </c>
       <c r="L497" s="5"/>
     </row>
-    <row r="498" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="498" spans="1:12" outlineLevel="4">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>810983</v>
+        <v>959409</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>1834</v>
+        <v>1878</v>
       </c>
       <c r="D498" s="1" t="s">
-        <v>1835</v>
+        <v>1879</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>1836</v>
+        <v>1880</v>
       </c>
       <c r="F498" s="2" t="s">
-        <v>1837</v>
+        <v>1881</v>
       </c>
       <c r="G498" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H498" s="2">
         <v>0</v>
       </c>
       <c r="I498" s="1">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K498" s="2" t="str">
-        <f>J498*147.00</f>
+        <f>J498*3610.80</f>
         <v>0</v>
       </c>
       <c r="L498" s="5"/>
     </row>
-    <row r="499" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="499" spans="1:12" outlineLevel="4">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>810984</v>
+        <v>959410</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>1838</v>
+        <v>1882</v>
       </c>
       <c r="D499" s="1" t="s">
-        <v>1839</v>
+        <v>1883</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>1840</v>
+        <v>1884</v>
       </c>
       <c r="F499" s="2" t="s">
-        <v>1841</v>
+        <v>1885</v>
       </c>
       <c r="G499" s="2">
         <v>0</v>
       </c>
       <c r="H499" s="2">
         <v>0</v>
       </c>
       <c r="I499" s="1">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K499" s="2" t="str">
-        <f>J499*94.00</f>
+        <f>J499*405.00</f>
         <v>0</v>
       </c>
       <c r="L499" s="5"/>
     </row>
-    <row r="500" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="500" spans="1:12" outlineLevel="4">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>810985</v>
+        <v>959411</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>1842</v>
+        <v>1886</v>
       </c>
       <c r="D500" s="1" t="s">
-        <v>1843</v>
+        <v>1887</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>1844</v>
+        <v>1888</v>
       </c>
       <c r="F500" s="2" t="s">
-        <v>1845</v>
+        <v>1889</v>
       </c>
       <c r="G500" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0</v>
+      </c>
+      <c r="H500" s="2">
+        <v>0</v>
       </c>
       <c r="I500" s="1">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K500" s="2" t="str">
-        <f>J500*59.00</f>
+        <f>J500*635.40</f>
         <v>0</v>
       </c>
       <c r="L500" s="5"/>
     </row>
-    <row r="501" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="501" spans="1:12" outlineLevel="4">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>810986</v>
+        <v>959412</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>1846</v>
+        <v>1890</v>
       </c>
       <c r="D501" s="1" t="s">
-        <v>1847</v>
+        <v>1891</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>1848</v>
+        <v>1892</v>
       </c>
       <c r="F501" s="2" t="s">
-        <v>1845</v>
+        <v>1893</v>
       </c>
       <c r="G501" s="2">
         <v>0</v>
       </c>
       <c r="H501" s="2">
         <v>0</v>
       </c>
       <c r="I501" s="1">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K501" s="2" t="str">
-        <f>J501*59.00</f>
+        <f>J501*414.00</f>
         <v>0</v>
       </c>
       <c r="L501" s="5"/>
     </row>
-    <row r="502" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="502" spans="1:12" outlineLevel="4">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>810987</v>
+        <v>959413</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>1849</v>
+        <v>1894</v>
       </c>
       <c r="D502" s="1" t="s">
-        <v>1850</v>
+        <v>1895</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>1851</v>
+        <v>1896</v>
       </c>
       <c r="F502" s="2" t="s">
-        <v>1805</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1897</v>
+      </c>
+      <c r="G502" s="2">
+        <v>0</v>
       </c>
       <c r="H502" s="2">
         <v>0</v>
       </c>
       <c r="I502" s="1">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K502" s="2" t="str">
-        <f>J502*36.00</f>
+        <f>J502*642.60</f>
         <v>0</v>
       </c>
       <c r="L502" s="5"/>
     </row>
-    <row r="503" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="503" spans="1:12" outlineLevel="4">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>810988</v>
+        <v>959414</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>1852</v>
+        <v>1898</v>
       </c>
       <c r="D503" s="1" t="s">
-        <v>1853</v>
+        <v>1899</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>1854</v>
+        <v>1900</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>1855</v>
+        <v>881</v>
       </c>
       <c r="G503" s="2">
         <v>0</v>
       </c>
       <c r="H503" s="2">
         <v>0</v>
       </c>
       <c r="I503" s="1">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K503" s="2" t="str">
-        <f>J503*72.00</f>
+        <f>J503*441.00</f>
         <v>0</v>
       </c>
       <c r="L503" s="5"/>
     </row>
-    <row r="504" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="504" spans="1:12" outlineLevel="4">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>810989</v>
+        <v>959415</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1856</v>
+        <v>1901</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1857</v>
+        <v>1902</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1858</v>
+        <v>1903</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1859</v>
+        <v>1904</v>
       </c>
       <c r="G504" s="2">
         <v>0</v>
       </c>
-      <c r="H504" s="2" t="s">
-        <v>48</v>
+      <c r="H504" s="2">
+        <v>0</v>
       </c>
       <c r="I504" s="1">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K504" s="2" t="str">
-        <f>J504*287.00</f>
+        <f>J504*696.60</f>
         <v>0</v>
       </c>
       <c r="L504" s="5"/>
     </row>
-    <row r="505" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="505" spans="1:12" outlineLevel="4">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>810990</v>
+        <v>959416</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1860</v>
+        <v>1905</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1861</v>
+        <v>1906</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1862</v>
+        <v>1907</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1863</v>
+        <v>1908</v>
       </c>
       <c r="G505" s="2">
         <v>0</v>
       </c>
       <c r="H505" s="2">
         <v>0</v>
       </c>
       <c r="I505" s="1">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K505" s="2" t="str">
-        <f>J505*269.00</f>
+        <f>J505*1305.00</f>
         <v>0</v>
       </c>
       <c r="L505" s="5"/>
     </row>
-    <row r="506" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="506" spans="1:12" outlineLevel="4">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>810991</v>
+        <v>959417</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>1864</v>
+        <v>1909</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1865</v>
+        <v>1910</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1866</v>
+        <v>1911</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1867</v>
+        <v>1912</v>
       </c>
       <c r="G506" s="2">
         <v>0</v>
       </c>
-      <c r="H506" s="2" t="s">
-        <v>48</v>
+      <c r="H506" s="2">
+        <v>0</v>
       </c>
       <c r="I506" s="1">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K506" s="2" t="str">
-        <f>J506*47.00</f>
+        <f>J506*2109.60</f>
         <v>0</v>
       </c>
       <c r="L506" s="5"/>
     </row>
-    <row r="507" spans="1:12" outlineLevel="1">
-[...12 lines deleted...]
-      <c r="K507" s="7"/>
+    <row r="507" spans="1:12" outlineLevel="4">
+      <c r="A507" s="1"/>
+      <c r="B507" s="1">
+        <v>959418</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E507" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F507" s="2" t="s">
+        <v>1916</v>
+      </c>
+      <c r="G507" s="2">
+        <v>0</v>
+      </c>
+      <c r="H507" s="2">
+        <v>0</v>
+      </c>
+      <c r="I507" s="1">
+        <v>0</v>
+      </c>
+      <c r="J507" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K507" s="2" t="str">
+        <f>J507*448.20</f>
+        <v>0</v>
+      </c>
       <c r="L507" s="5"/>
     </row>
-    <row r="508" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="508" spans="1:12" outlineLevel="4">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>873430</v>
+        <v>959419</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1869</v>
-[...1 lines deleted...]
-      <c r="D508" s="1"/>
+        <v>1917</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1918</v>
+      </c>
       <c r="E508" s="2" t="s">
-        <v>1870</v>
+        <v>1919</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1871</v>
+        <v>1920</v>
       </c>
       <c r="G508" s="2">
         <v>0</v>
       </c>
       <c r="H508" s="2">
         <v>0</v>
       </c>
       <c r="I508" s="1">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K508" s="2" t="str">
-        <f>J508*2942.40</f>
+        <f>J508*703.80</f>
         <v>0</v>
       </c>
       <c r="L508" s="5"/>
     </row>
-    <row r="509" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="509" spans="1:12" outlineLevel="4">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>873431</v>
+        <v>959420</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>1872</v>
-[...1 lines deleted...]
-      <c r="D509" s="1"/>
+        <v>1921</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1922</v>
+      </c>
       <c r="E509" s="2" t="s">
-        <v>1873</v>
+        <v>1923</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1874</v>
+        <v>1924</v>
       </c>
       <c r="G509" s="2">
         <v>0</v>
       </c>
       <c r="H509" s="2">
         <v>0</v>
       </c>
       <c r="I509" s="1">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K509" s="2" t="str">
-        <f>J509*3518.40</f>
+        <f>J509*1319.40</f>
         <v>0</v>
       </c>
       <c r="L509" s="5"/>
     </row>
-    <row r="510" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="510" spans="1:12" outlineLevel="4">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
-        <v>858507</v>
+        <v>959421</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>1875</v>
-[...1 lines deleted...]
-      <c r="D510" s="1"/>
+        <v>1925</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1926</v>
+      </c>
       <c r="E510" s="2" t="s">
-        <v>1876</v>
+        <v>1927</v>
       </c>
       <c r="F510" s="2" t="s">
-        <v>1877</v>
+        <v>1928</v>
       </c>
       <c r="G510" s="2">
         <v>0</v>
       </c>
       <c r="H510" s="2">
         <v>0</v>
       </c>
       <c r="I510" s="1">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K510" s="2" t="str">
-        <f>J510*3688.00</f>
+        <f>J510*2131.20</f>
         <v>0</v>
       </c>
       <c r="L510" s="5"/>
     </row>
-    <row r="511" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
-[...29 lines deleted...]
-      </c>
+    <row r="511" spans="1:12" outlineLevel="1">
+      <c r="A511" s="7" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B511" s="7"/>
+      <c r="C511" s="7"/>
+      <c r="D511" s="7"/>
+      <c r="E511" s="7"/>
+      <c r="F511" s="7"/>
+      <c r="G511" s="7"/>
+      <c r="H511" s="7"/>
+      <c r="I511" s="7"/>
+      <c r="J511" s="7"/>
+      <c r="K511" s="7"/>
       <c r="L511" s="5"/>
     </row>
-    <row r="512" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
-[...29 lines deleted...]
-      </c>
+    <row r="512" spans="1:12" outlineLevel="2">
+      <c r="A512" s="8" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B512" s="8"/>
+      <c r="C512" s="8"/>
+      <c r="D512" s="8"/>
+      <c r="E512" s="8"/>
+      <c r="F512" s="8"/>
+      <c r="G512" s="8"/>
+      <c r="H512" s="8"/>
+      <c r="I512" s="8"/>
+      <c r="J512" s="8"/>
+      <c r="K512" s="8"/>
       <c r="L512" s="5"/>
     </row>
-    <row r="513" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="513" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A513" s="1"/>
       <c r="B513" s="1">
-        <v>868611</v>
+        <v>823957</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>1884</v>
+        <v>1931</v>
       </c>
       <c r="D513" s="1"/>
       <c r="E513" s="2" t="s">
-        <v>1885</v>
+        <v>1932</v>
       </c>
       <c r="F513" s="2" t="s">
-        <v>1886</v>
+        <v>1933</v>
       </c>
       <c r="G513" s="2">
         <v>0</v>
       </c>
       <c r="H513" s="2">
         <v>0</v>
       </c>
       <c r="I513" s="1">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K513" s="2" t="str">
-        <f>J513*5820.80</f>
+        <f>J513*109.48</f>
         <v>0</v>
       </c>
       <c r="L513" s="5"/>
     </row>
-    <row r="514" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="514" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A514" s="1"/>
       <c r="B514" s="1">
-        <v>868612</v>
+        <v>882522</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>1887</v>
+        <v>1934</v>
       </c>
       <c r="D514" s="1"/>
       <c r="E514" s="2" t="s">
-        <v>1888</v>
+        <v>1935</v>
       </c>
       <c r="F514" s="2" t="s">
-        <v>1889</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1936</v>
+      </c>
+      <c r="G514" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H514" s="2">
         <v>0</v>
       </c>
       <c r="I514" s="1">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K514" s="2" t="str">
-        <f>J514*6044.80</f>
+        <f>J514*206.91</f>
         <v>0</v>
       </c>
       <c r="L514" s="5"/>
     </row>
-    <row r="515" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="515" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>868613</v>
+        <v>882524</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1890</v>
+        <v>1937</v>
       </c>
       <c r="D515" s="1"/>
       <c r="E515" s="2" t="s">
-        <v>1891</v>
+        <v>1938</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1892</v>
+        <v>1939</v>
       </c>
       <c r="G515" s="2">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="H515" s="2">
         <v>0</v>
       </c>
       <c r="I515" s="1">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K515" s="2" t="str">
-        <f>J515*6334.40</f>
+        <f>J515*297.54</f>
         <v>0</v>
       </c>
       <c r="L515" s="5"/>
     </row>
-    <row r="516" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="516" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>879198</v>
+        <v>882884</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>1893</v>
-[...3 lines deleted...]
-      </c>
+        <v>1940</v>
+      </c>
+      <c r="D516" s="1"/>
       <c r="E516" s="2" t="s">
-        <v>1895</v>
+        <v>1941</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1896</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1942</v>
+      </c>
+      <c r="G516" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H516" s="2">
         <v>0</v>
       </c>
       <c r="I516" s="1">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K516" s="2" t="str">
-        <f>J516*2829.75</f>
+        <f>J516*405.27</f>
         <v>0</v>
       </c>
       <c r="L516" s="5"/>
     </row>
-    <row r="517" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="517" spans="1:12" outlineLevel="4">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>879199</v>
+        <v>954792</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>1897</v>
-[...3 lines deleted...]
-      </c>
+        <v>1943</v>
+      </c>
+      <c r="D517" s="1"/>
       <c r="E517" s="2" t="s">
-        <v>1899</v>
+        <v>1944</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>1945</v>
+      </c>
+      <c r="G517" s="2">
+        <v>10</v>
       </c>
       <c r="H517" s="2">
         <v>0</v>
       </c>
       <c r="I517" s="1">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K517" s="2" t="str">
-        <f>J517*3410.40</f>
+        <f>J517*146.44</f>
         <v>0</v>
       </c>
       <c r="L517" s="5"/>
     </row>
-    <row r="518" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="518" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>879200</v>
+        <v>954793</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1901</v>
-[...3 lines deleted...]
-      </c>
+        <v>1946</v>
+      </c>
+      <c r="D518" s="1"/>
       <c r="E518" s="2" t="s">
-        <v>1903</v>
+        <v>1947</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1904</v>
+        <v>1948</v>
       </c>
       <c r="G518" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H518" s="2">
         <v>0</v>
       </c>
       <c r="I518" s="1">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K518" s="2" t="str">
-        <f>J518*3973.41</f>
+        <f>J518*188.89</f>
         <v>0</v>
       </c>
       <c r="L518" s="5"/>
     </row>
-    <row r="519" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="519" spans="1:12" outlineLevel="4">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>882881</v>
+        <v>954798</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1905</v>
-[...3 lines deleted...]
-      </c>
+        <v>1949</v>
+      </c>
+      <c r="D519" s="1"/>
       <c r="E519" s="2" t="s">
-        <v>1907</v>
+        <v>1950</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1951</v>
+      </c>
+      <c r="G519" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H519" s="2">
         <v>0</v>
       </c>
       <c r="I519" s="1">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K519" s="2" t="str">
-        <f>J519*4814.25</f>
+        <f>J519*1023.51</f>
         <v>0</v>
       </c>
       <c r="L519" s="5"/>
     </row>
-    <row r="520" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="520" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>882882</v>
+        <v>810787</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1909</v>
-[...3 lines deleted...]
-      </c>
+        <v>1952</v>
+      </c>
+      <c r="D520" s="1"/>
       <c r="E520" s="2" t="s">
-        <v>1911</v>
+        <v>1953</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1912</v>
+        <v>1954</v>
       </c>
       <c r="G520" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H520" s="2">
         <v>0</v>
       </c>
       <c r="I520" s="1">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K520" s="2" t="str">
-        <f>J520*5365.50</f>
+        <f>J520*393.13</f>
         <v>0</v>
       </c>
       <c r="L520" s="5"/>
     </row>
-    <row r="521" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="521" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>883946</v>
+        <v>810788</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1913</v>
-[...3 lines deleted...]
-      </c>
+        <v>1955</v>
+      </c>
+      <c r="D521" s="1"/>
       <c r="E521" s="2" t="s">
-        <v>1915</v>
+        <v>1956</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1916</v>
+        <v>1957</v>
       </c>
       <c r="G521" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H521" s="2">
         <v>0</v>
       </c>
       <c r="I521" s="1">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K521" s="2" t="str">
-        <f>J521*6415.08</f>
+        <f>J521*294.10</f>
         <v>0</v>
       </c>
       <c r="L521" s="5"/>
     </row>
-    <row r="522" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="522" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>883947</v>
+        <v>954230</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1917</v>
-[...3 lines deleted...]
-      </c>
+        <v>1958</v>
+      </c>
+      <c r="D522" s="1"/>
       <c r="E522" s="2" t="s">
-        <v>1919</v>
+        <v>1959</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1920</v>
+        <v>1960</v>
       </c>
       <c r="G522" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H522" s="2">
         <v>0</v>
       </c>
       <c r="I522" s="1">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K522" s="2" t="str">
-        <f>J522*6911.94</f>
+        <f>J522*494.88</f>
         <v>0</v>
       </c>
       <c r="L522" s="5"/>
     </row>
-    <row r="523" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="523" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>885820</v>
+        <v>825090</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1921</v>
-[...3 lines deleted...]
-      </c>
+        <v>1961</v>
+      </c>
+      <c r="D523" s="1"/>
       <c r="E523" s="2" t="s">
-        <v>1923</v>
+        <v>1962</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>1924</v>
+        <v>1963</v>
       </c>
       <c r="G523" s="2">
         <v>0</v>
       </c>
       <c r="H523" s="2">
         <v>0</v>
       </c>
       <c r="I523" s="1">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K523" s="2" t="str">
-        <f>J523*1816.92</f>
+        <f>J523*302.60</f>
         <v>0</v>
       </c>
       <c r="L523" s="5"/>
     </row>
-    <row r="524" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="524" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>885821</v>
+        <v>825089</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1925</v>
-[...3 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="D524" s="1"/>
       <c r="E524" s="2" t="s">
-        <v>1927</v>
+        <v>1965</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>1928</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>1966</v>
+      </c>
+      <c r="G524" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H524" s="2">
         <v>0</v>
       </c>
       <c r="I524" s="1">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K524" s="2" t="str">
-        <f>J524*2028.60</f>
+        <f>J524*50.86</f>
         <v>0</v>
       </c>
       <c r="L524" s="5"/>
     </row>
-    <row r="525" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="525" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>885822</v>
+        <v>825088</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1929</v>
-[...3 lines deleted...]
-      </c>
+        <v>1967</v>
+      </c>
+      <c r="D525" s="1"/>
       <c r="E525" s="2" t="s">
-        <v>1931</v>
+        <v>1968</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>1932</v>
+        <v>1966</v>
       </c>
       <c r="G525" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H525" s="2">
         <v>0</v>
       </c>
       <c r="I525" s="1">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K525" s="2" t="str">
-        <f>J525*2235.87</f>
+        <f>J525*50.86</f>
         <v>0</v>
       </c>
       <c r="L525" s="5"/>
     </row>
-    <row r="526" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="526" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>885823</v>
+        <v>824564</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1933</v>
-[...3 lines deleted...]
-      </c>
+        <v>1969</v>
+      </c>
+      <c r="D526" s="1"/>
       <c r="E526" s="2" t="s">
-        <v>1935</v>
+        <v>1970</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>1936</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1971</v>
+      </c>
+      <c r="G526" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H526" s="2">
         <v>0</v>
       </c>
       <c r="I526" s="1">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K526" s="2" t="str">
-        <f>J526*2407.86</f>
+        <f>J526*51.26</f>
         <v>0</v>
       </c>
       <c r="L526" s="5"/>
     </row>
-    <row r="527" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="527" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
+        <v>825170</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D527" s="1"/>
+      <c r="E527" s="2" t="s">
+        <v>1973</v>
+      </c>
+      <c r="F527" s="2" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G527" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H527" s="2">
+        <v>0</v>
+      </c>
+      <c r="I527" s="1">
+        <v>0</v>
+      </c>
+      <c r="J527" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K527" s="2" t="str">
+        <f>J527*316.20</f>
+        <v>0</v>
+      </c>
+      <c r="L527" s="5"/>
+    </row>
+    <row r="528" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A528" s="1"/>
+      <c r="B528" s="1">
+        <v>828270</v>
+      </c>
+      <c r="C528" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D528" s="1"/>
+      <c r="E528" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F528" s="2" t="s">
+        <v>1977</v>
+      </c>
+      <c r="G528" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H528" s="2">
+        <v>0</v>
+      </c>
+      <c r="I528" s="1">
+        <v>0</v>
+      </c>
+      <c r="J528" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K528" s="2" t="str">
+        <f>J528*158.14</f>
+        <v>0</v>
+      </c>
+      <c r="L528" s="5"/>
+    </row>
+    <row r="529" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A529" s="1"/>
+      <c r="B529" s="1">
+        <v>828272</v>
+      </c>
+      <c r="C529" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D529" s="1"/>
+      <c r="E529" s="2" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F529" s="2" t="s">
+        <v>1980</v>
+      </c>
+      <c r="G529" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H529" s="2">
+        <v>0</v>
+      </c>
+      <c r="I529" s="1">
+        <v>0</v>
+      </c>
+      <c r="J529" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K529" s="2" t="str">
+        <f>J529*225.82</f>
+        <v>0</v>
+      </c>
+      <c r="L529" s="5"/>
+    </row>
+    <row r="530" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A530" s="1"/>
+      <c r="B530" s="1">
+        <v>882508</v>
+      </c>
+      <c r="C530" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D530" s="1"/>
+      <c r="E530" s="2" t="s">
+        <v>1982</v>
+      </c>
+      <c r="F530" s="2" t="s">
+        <v>1983</v>
+      </c>
+      <c r="G530" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H530" s="2">
+        <v>0</v>
+      </c>
+      <c r="I530" s="1">
+        <v>0</v>
+      </c>
+      <c r="J530" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K530" s="2" t="str">
+        <f>J530*259.25</f>
+        <v>0</v>
+      </c>
+      <c r="L530" s="5"/>
+    </row>
+    <row r="531" spans="1:12" outlineLevel="2">
+      <c r="A531" s="8" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B531" s="8"/>
+      <c r="C531" s="8"/>
+      <c r="D531" s="8"/>
+      <c r="E531" s="8"/>
+      <c r="F531" s="8"/>
+      <c r="G531" s="8"/>
+      <c r="H531" s="8"/>
+      <c r="I531" s="8"/>
+      <c r="J531" s="8"/>
+      <c r="K531" s="8"/>
+      <c r="L531" s="5"/>
+    </row>
+    <row r="532" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A532" s="1"/>
+      <c r="B532" s="1">
+        <v>879953</v>
+      </c>
+      <c r="C532" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E532" s="2" t="s">
+        <v>1987</v>
+      </c>
+      <c r="F532" s="2" t="s">
+        <v>1988</v>
+      </c>
+      <c r="G532" s="2">
+        <v>7</v>
+      </c>
+      <c r="H532" s="2">
+        <v>0</v>
+      </c>
+      <c r="I532" s="1">
+        <v>0</v>
+      </c>
+      <c r="J532" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K532" s="2" t="str">
+        <f>J532*1029.00</f>
+        <v>0</v>
+      </c>
+      <c r="L532" s="5"/>
+    </row>
+    <row r="533" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A533" s="1"/>
+      <c r="B533" s="1">
+        <v>810791</v>
+      </c>
+      <c r="C533" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E533" s="2" t="s">
+        <v>1991</v>
+      </c>
+      <c r="F533" s="2" t="s">
+        <v>1992</v>
+      </c>
+      <c r="G533" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H533" s="2">
+        <v>0</v>
+      </c>
+      <c r="I533" s="1">
+        <v>0</v>
+      </c>
+      <c r="J533" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K533" s="2" t="str">
+        <f>J533*289.59</f>
+        <v>0</v>
+      </c>
+      <c r="L533" s="5"/>
+    </row>
+    <row r="534" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A534" s="1"/>
+      <c r="B534" s="1">
+        <v>810792</v>
+      </c>
+      <c r="C534" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E534" s="2" t="s">
+        <v>1995</v>
+      </c>
+      <c r="F534" s="2" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G534" s="2">
+        <v>5</v>
+      </c>
+      <c r="H534" s="2">
+        <v>0</v>
+      </c>
+      <c r="I534" s="1">
+        <v>0</v>
+      </c>
+      <c r="J534" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K534" s="2" t="str">
+        <f>J534*399.84</f>
+        <v>0</v>
+      </c>
+      <c r="L534" s="5"/>
+    </row>
+    <row r="535" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A535" s="1"/>
+      <c r="B535" s="1">
+        <v>810793</v>
+      </c>
+      <c r="C535" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E535" s="2" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F535" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="G535" s="2">
+        <v>5</v>
+      </c>
+      <c r="H535" s="2">
+        <v>0</v>
+      </c>
+      <c r="I535" s="1">
+        <v>0</v>
+      </c>
+      <c r="J535" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K535" s="2" t="str">
+        <f>J535*633.57</f>
+        <v>0</v>
+      </c>
+      <c r="L535" s="5"/>
+    </row>
+    <row r="536" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A536" s="1"/>
+      <c r="B536" s="1">
+        <v>810794</v>
+      </c>
+      <c r="C536" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E536" s="2" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F536" s="2" t="s">
+        <v>2003</v>
+      </c>
+      <c r="G536" s="2">
+        <v>0</v>
+      </c>
+      <c r="H536" s="2">
+        <v>0</v>
+      </c>
+      <c r="I536" s="1">
+        <v>0</v>
+      </c>
+      <c r="J536" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K536" s="2" t="str">
+        <f>J536*704.13</f>
+        <v>0</v>
+      </c>
+      <c r="L536" s="5"/>
+    </row>
+    <row r="537" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A537" s="1"/>
+      <c r="B537" s="1">
+        <v>810795</v>
+      </c>
+      <c r="C537" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E537" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F537" s="2" t="s">
+        <v>2007</v>
+      </c>
+      <c r="G537" s="2">
+        <v>8</v>
+      </c>
+      <c r="H537" s="2">
+        <v>0</v>
+      </c>
+      <c r="I537" s="1">
+        <v>0</v>
+      </c>
+      <c r="J537" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K537" s="2" t="str">
+        <f>J537*1414.14</f>
+        <v>0</v>
+      </c>
+      <c r="L537" s="5"/>
+    </row>
+    <row r="538" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A538" s="1"/>
+      <c r="B538" s="1">
+        <v>810796</v>
+      </c>
+      <c r="C538" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E538" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="F538" s="2" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G538" s="2">
+        <v>8</v>
+      </c>
+      <c r="H538" s="2">
+        <v>0</v>
+      </c>
+      <c r="I538" s="1">
+        <v>0</v>
+      </c>
+      <c r="J538" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K538" s="2" t="str">
+        <f>J538*1592.01</f>
+        <v>0</v>
+      </c>
+      <c r="L538" s="5"/>
+    </row>
+    <row r="539" spans="1:12" outlineLevel="4">
+      <c r="A539" s="1"/>
+      <c r="B539" s="1">
+        <v>954220</v>
+      </c>
+      <c r="C539" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E539" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F539" s="2" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G539" s="2">
+        <v>1</v>
+      </c>
+      <c r="H539" s="2">
+        <v>0</v>
+      </c>
+      <c r="I539" s="1">
+        <v>0</v>
+      </c>
+      <c r="J539" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K539" s="2" t="str">
+        <f>J539*449.82</f>
+        <v>0</v>
+      </c>
+      <c r="L539" s="5"/>
+    </row>
+    <row r="540" spans="1:12" outlineLevel="4">
+      <c r="A540" s="1"/>
+      <c r="B540" s="1">
+        <v>954221</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E540" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="F540" s="2" t="s">
+        <v>2019</v>
+      </c>
+      <c r="G540" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H540" s="2">
+        <v>0</v>
+      </c>
+      <c r="I540" s="1">
+        <v>0</v>
+      </c>
+      <c r="J540" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K540" s="2" t="str">
+        <f>J540*645.33</f>
+        <v>0</v>
+      </c>
+      <c r="L540" s="5"/>
+    </row>
+    <row r="541" spans="1:12" outlineLevel="2">
+      <c r="A541" s="8" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B541" s="8"/>
+      <c r="C541" s="8"/>
+      <c r="D541" s="8"/>
+      <c r="E541" s="8"/>
+      <c r="F541" s="8"/>
+      <c r="G541" s="8"/>
+      <c r="H541" s="8"/>
+      <c r="I541" s="8"/>
+      <c r="J541" s="8"/>
+      <c r="K541" s="8"/>
+      <c r="L541" s="5"/>
+    </row>
+    <row r="542" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A542" s="1"/>
+      <c r="B542" s="1">
+        <v>810823</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E542" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F542" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="G542" s="2">
+        <v>0</v>
+      </c>
+      <c r="H542" s="2">
+        <v>0</v>
+      </c>
+      <c r="I542" s="1">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K542" s="2" t="str">
+        <f>J542*663.00</f>
+        <v>0</v>
+      </c>
+      <c r="L542" s="5"/>
+    </row>
+    <row r="543" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A543" s="1"/>
+      <c r="B543" s="1">
+        <v>810824</v>
+      </c>
+      <c r="C543" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E543" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="F543" s="2" t="s">
+        <v>2027</v>
+      </c>
+      <c r="G543" s="2">
+        <v>0</v>
+      </c>
+      <c r="H543" s="2">
+        <v>0</v>
+      </c>
+      <c r="I543" s="1">
+        <v>0</v>
+      </c>
+      <c r="J543" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K543" s="2" t="str">
+        <f>J543*984.00</f>
+        <v>0</v>
+      </c>
+      <c r="L543" s="5"/>
+    </row>
+    <row r="544" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A544" s="1"/>
+      <c r="B544" s="1">
+        <v>833016</v>
+      </c>
+      <c r="C544" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E544" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="F544" s="2" t="s">
+        <v>2031</v>
+      </c>
+      <c r="G544" s="2">
+        <v>0</v>
+      </c>
+      <c r="H544" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="I544" s="1">
+        <v>0</v>
+      </c>
+      <c r="J544" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K544" s="2" t="str">
+        <f>J544*1845.00</f>
+        <v>0</v>
+      </c>
+      <c r="L544" s="5"/>
+    </row>
+    <row r="545" spans="1:12" outlineLevel="2">
+      <c r="A545" s="8" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B545" s="8"/>
+      <c r="C545" s="8"/>
+      <c r="D545" s="8"/>
+      <c r="E545" s="8"/>
+      <c r="F545" s="8"/>
+      <c r="G545" s="8"/>
+      <c r="H545" s="8"/>
+      <c r="I545" s="8"/>
+      <c r="J545" s="8"/>
+      <c r="K545" s="8"/>
+      <c r="L545" s="5"/>
+    </row>
+    <row r="546" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A546" s="1"/>
+      <c r="B546" s="1">
+        <v>833168</v>
+      </c>
+      <c r="C546" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E546" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="F546" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="G546" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H546" s="2">
+        <v>0</v>
+      </c>
+      <c r="I546" s="1">
+        <v>0</v>
+      </c>
+      <c r="J546" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K546" s="2" t="str">
+        <f>J546*541.28</f>
+        <v>0</v>
+      </c>
+      <c r="L546" s="5"/>
+    </row>
+    <row r="547" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A547" s="1"/>
+      <c r="B547" s="1">
+        <v>833169</v>
+      </c>
+      <c r="C547" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E547" s="2" t="s">
+        <v>2039</v>
+      </c>
+      <c r="F547" s="2" t="s">
+        <v>2040</v>
+      </c>
+      <c r="G547" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H547" s="2">
+        <v>0</v>
+      </c>
+      <c r="I547" s="1">
+        <v>0</v>
+      </c>
+      <c r="J547" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K547" s="2" t="str">
+        <f>J547*736.06</f>
+        <v>0</v>
+      </c>
+      <c r="L547" s="5"/>
+    </row>
+    <row r="548" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A548" s="1"/>
+      <c r="B548" s="1">
+        <v>837293</v>
+      </c>
+      <c r="C548" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E548" s="2" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F548" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="G548" s="2">
+        <v>0</v>
+      </c>
+      <c r="H548" s="2">
+        <v>0</v>
+      </c>
+      <c r="I548" s="1">
+        <v>0</v>
+      </c>
+      <c r="J548" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K548" s="2" t="str">
+        <f>J548*532.31</f>
+        <v>0</v>
+      </c>
+      <c r="L548" s="5"/>
+    </row>
+    <row r="549" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A549" s="1"/>
+      <c r="B549" s="1">
+        <v>882283</v>
+      </c>
+      <c r="C549" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E549" s="2" t="s">
+        <v>2047</v>
+      </c>
+      <c r="F549" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="G549" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H549" s="2">
+        <v>0</v>
+      </c>
+      <c r="I549" s="1">
+        <v>0</v>
+      </c>
+      <c r="J549" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K549" s="2" t="str">
+        <f>J549*352.88</f>
+        <v>0</v>
+      </c>
+      <c r="L549" s="5"/>
+    </row>
+    <row r="550" spans="1:12" outlineLevel="2">
+      <c r="A550" s="8" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B550" s="8"/>
+      <c r="C550" s="8"/>
+      <c r="D550" s="8"/>
+      <c r="E550" s="8"/>
+      <c r="F550" s="8"/>
+      <c r="G550" s="8"/>
+      <c r="H550" s="8"/>
+      <c r="I550" s="8"/>
+      <c r="J550" s="8"/>
+      <c r="K550" s="8"/>
+      <c r="L550" s="5"/>
+    </row>
+    <row r="551" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A551" s="1"/>
+      <c r="B551" s="1">
+        <v>882245</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E551" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F551" s="2" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G551" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H551" s="2">
+        <v>0</v>
+      </c>
+      <c r="I551" s="1">
+        <v>0</v>
+      </c>
+      <c r="J551" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K551" s="2" t="str">
+        <f>J551*652.99</f>
+        <v>0</v>
+      </c>
+      <c r="L551" s="5"/>
+    </row>
+    <row r="552" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A552" s="1"/>
+      <c r="B552" s="1">
+        <v>882246</v>
+      </c>
+      <c r="C552" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E552" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F552" s="2" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G552" s="2">
+        <v>8</v>
+      </c>
+      <c r="H552" s="2">
+        <v>0</v>
+      </c>
+      <c r="I552" s="1">
+        <v>0</v>
+      </c>
+      <c r="J552" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K552" s="2" t="str">
+        <f>J552*826.50</f>
+        <v>0</v>
+      </c>
+      <c r="L552" s="5"/>
+    </row>
+    <row r="553" spans="1:12" outlineLevel="2">
+      <c r="A553" s="8" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B553" s="8"/>
+      <c r="C553" s="8"/>
+      <c r="D553" s="8"/>
+      <c r="E553" s="8"/>
+      <c r="F553" s="8"/>
+      <c r="G553" s="8"/>
+      <c r="H553" s="8"/>
+      <c r="I553" s="8"/>
+      <c r="J553" s="8"/>
+      <c r="K553" s="8"/>
+      <c r="L553" s="5"/>
+    </row>
+    <row r="554" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A554" s="1"/>
+      <c r="B554" s="1">
+        <v>954200</v>
+      </c>
+      <c r="C554" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E554" s="2" t="s">
+        <v>2061</v>
+      </c>
+      <c r="F554" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="G554" s="2">
+        <v>2</v>
+      </c>
+      <c r="H554" s="2">
+        <v>0</v>
+      </c>
+      <c r="I554" s="1">
+        <v>0</v>
+      </c>
+      <c r="J554" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K554" s="2" t="str">
+        <f>J554*493.69</f>
+        <v>0</v>
+      </c>
+      <c r="L554" s="5"/>
+    </row>
+    <row r="555" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A555" s="1"/>
+      <c r="B555" s="1">
+        <v>954201</v>
+      </c>
+      <c r="C555" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E555" s="2" t="s">
+        <v>2065</v>
+      </c>
+      <c r="F555" s="2" t="s">
+        <v>2066</v>
+      </c>
+      <c r="G555" s="2">
+        <v>0</v>
+      </c>
+      <c r="H555" s="2">
+        <v>0</v>
+      </c>
+      <c r="I555" s="1">
+        <v>0</v>
+      </c>
+      <c r="J555" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K555" s="2" t="str">
+        <f>J555*546.66</f>
+        <v>0</v>
+      </c>
+      <c r="L555" s="5"/>
+    </row>
+    <row r="556" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A556" s="1"/>
+      <c r="B556" s="1">
+        <v>954202</v>
+      </c>
+      <c r="C556" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E556" s="2" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F556" s="2" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G556" s="2">
+        <v>0</v>
+      </c>
+      <c r="H556" s="2">
+        <v>0</v>
+      </c>
+      <c r="I556" s="1">
+        <v>0</v>
+      </c>
+      <c r="J556" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K556" s="2" t="str">
+        <f>J556*810.41</f>
+        <v>0</v>
+      </c>
+      <c r="L556" s="5"/>
+    </row>
+    <row r="557" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A557" s="1"/>
+      <c r="B557" s="1">
+        <v>954203</v>
+      </c>
+      <c r="C557" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E557" s="2" t="s">
+        <v>2073</v>
+      </c>
+      <c r="F557" s="2" t="s">
+        <v>2074</v>
+      </c>
+      <c r="G557" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H557" s="2">
+        <v>0</v>
+      </c>
+      <c r="I557" s="1">
+        <v>0</v>
+      </c>
+      <c r="J557" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K557" s="2" t="str">
+        <f>J557*382.10</f>
+        <v>0</v>
+      </c>
+      <c r="L557" s="5"/>
+    </row>
+    <row r="558" spans="1:12" outlineLevel="1">
+      <c r="A558" s="7" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B558" s="7"/>
+      <c r="C558" s="7"/>
+      <c r="D558" s="7"/>
+      <c r="E558" s="7"/>
+      <c r="F558" s="7"/>
+      <c r="G558" s="7"/>
+      <c r="H558" s="7"/>
+      <c r="I558" s="7"/>
+      <c r="J558" s="7"/>
+      <c r="K558" s="7"/>
+      <c r="L558" s="5"/>
+    </row>
+    <row r="559" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A559" s="1"/>
+      <c r="B559" s="1">
+        <v>810974</v>
+      </c>
+      <c r="C559" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E559" s="2" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F559" s="2" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G559" s="2">
+        <v>5</v>
+      </c>
+      <c r="H559" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I559" s="1">
+        <v>0</v>
+      </c>
+      <c r="J559" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K559" s="2" t="str">
+        <f>J559*263.00</f>
+        <v>0</v>
+      </c>
+      <c r="L559" s="5"/>
+    </row>
+    <row r="560" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A560" s="1"/>
+      <c r="B560" s="1">
+        <v>810975</v>
+      </c>
+      <c r="C560" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E560" s="2" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F560" s="2" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G560" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H560" s="2">
+        <v>0</v>
+      </c>
+      <c r="I560" s="1">
+        <v>0</v>
+      </c>
+      <c r="J560" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K560" s="2" t="str">
+        <f>J560*36.00</f>
+        <v>0</v>
+      </c>
+      <c r="L560" s="5"/>
+    </row>
+    <row r="561" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A561" s="1"/>
+      <c r="B561" s="1">
+        <v>810976</v>
+      </c>
+      <c r="C561" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E561" s="2" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F561" s="2" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G561" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H561" s="2">
+        <v>0</v>
+      </c>
+      <c r="I561" s="1">
+        <v>0</v>
+      </c>
+      <c r="J561" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K561" s="2" t="str">
+        <f>J561*34.00</f>
+        <v>0</v>
+      </c>
+      <c r="L561" s="5"/>
+    </row>
+    <row r="562" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A562" s="1"/>
+      <c r="B562" s="1">
+        <v>810977</v>
+      </c>
+      <c r="C562" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E562" s="2" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F562" s="2" t="s">
+        <v>2091</v>
+      </c>
+      <c r="G562" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H562" s="2">
+        <v>0</v>
+      </c>
+      <c r="I562" s="1">
+        <v>0</v>
+      </c>
+      <c r="J562" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K562" s="2" t="str">
+        <f>J562*35.00</f>
+        <v>0</v>
+      </c>
+      <c r="L562" s="5"/>
+    </row>
+    <row r="563" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A563" s="1"/>
+      <c r="B563" s="1">
+        <v>810978</v>
+      </c>
+      <c r="C563" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E563" s="2" t="s">
+        <v>2094</v>
+      </c>
+      <c r="F563" s="2" t="s">
+        <v>2095</v>
+      </c>
+      <c r="G563" s="2">
+        <v>5</v>
+      </c>
+      <c r="H563" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I563" s="1">
+        <v>0</v>
+      </c>
+      <c r="J563" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K563" s="2" t="str">
+        <f>J563*154.00</f>
+        <v>0</v>
+      </c>
+      <c r="L563" s="5"/>
+    </row>
+    <row r="564" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A564" s="1"/>
+      <c r="B564" s="1">
+        <v>810979</v>
+      </c>
+      <c r="C564" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E564" s="2" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F564" s="2" t="s">
+        <v>2099</v>
+      </c>
+      <c r="G564" s="2">
+        <v>6</v>
+      </c>
+      <c r="H564" s="2">
+        <v>4</v>
+      </c>
+      <c r="I564" s="1">
+        <v>0</v>
+      </c>
+      <c r="J564" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K564" s="2" t="str">
+        <f>J564*87.00</f>
+        <v>0</v>
+      </c>
+      <c r="L564" s="5"/>
+    </row>
+    <row r="565" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A565" s="1"/>
+      <c r="B565" s="1">
+        <v>810980</v>
+      </c>
+      <c r="C565" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E565" s="2" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F565" s="2" t="s">
+        <v>2103</v>
+      </c>
+      <c r="G565" s="2">
+        <v>0</v>
+      </c>
+      <c r="H565" s="2">
+        <v>0</v>
+      </c>
+      <c r="I565" s="1">
+        <v>0</v>
+      </c>
+      <c r="J565" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K565" s="2" t="str">
+        <f>J565*57.00</f>
+        <v>0</v>
+      </c>
+      <c r="L565" s="5"/>
+    </row>
+    <row r="566" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A566" s="1"/>
+      <c r="B566" s="1">
+        <v>810981</v>
+      </c>
+      <c r="C566" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E566" s="2" t="s">
+        <v>2106</v>
+      </c>
+      <c r="F566" s="2" t="s">
+        <v>2107</v>
+      </c>
+      <c r="G566" s="2">
+        <v>0</v>
+      </c>
+      <c r="H566" s="2">
+        <v>0</v>
+      </c>
+      <c r="I566" s="1">
+        <v>0</v>
+      </c>
+      <c r="J566" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K566" s="2" t="str">
+        <f>J566*44.00</f>
+        <v>0</v>
+      </c>
+      <c r="L566" s="5"/>
+    </row>
+    <row r="567" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A567" s="1"/>
+      <c r="B567" s="1">
+        <v>810982</v>
+      </c>
+      <c r="C567" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E567" s="2" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F567" s="2" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G567" s="2">
+        <v>0</v>
+      </c>
+      <c r="H567" s="2">
+        <v>0</v>
+      </c>
+      <c r="I567" s="1">
+        <v>0</v>
+      </c>
+      <c r="J567" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K567" s="2" t="str">
+        <f>J567*192.00</f>
+        <v>0</v>
+      </c>
+      <c r="L567" s="5"/>
+    </row>
+    <row r="568" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A568" s="1"/>
+      <c r="B568" s="1">
+        <v>810983</v>
+      </c>
+      <c r="C568" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E568" s="2" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F568" s="2" t="s">
+        <v>2115</v>
+      </c>
+      <c r="G568" s="2">
+        <v>1</v>
+      </c>
+      <c r="H568" s="2">
+        <v>0</v>
+      </c>
+      <c r="I568" s="1">
+        <v>0</v>
+      </c>
+      <c r="J568" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K568" s="2" t="str">
+        <f>J568*147.00</f>
+        <v>0</v>
+      </c>
+      <c r="L568" s="5"/>
+    </row>
+    <row r="569" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A569" s="1"/>
+      <c r="B569" s="1">
+        <v>810984</v>
+      </c>
+      <c r="C569" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E569" s="2" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F569" s="2" t="s">
+        <v>2119</v>
+      </c>
+      <c r="G569" s="2">
+        <v>0</v>
+      </c>
+      <c r="H569" s="2">
+        <v>0</v>
+      </c>
+      <c r="I569" s="1">
+        <v>0</v>
+      </c>
+      <c r="J569" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K569" s="2" t="str">
+        <f>J569*94.00</f>
+        <v>0</v>
+      </c>
+      <c r="L569" s="5"/>
+    </row>
+    <row r="570" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A570" s="1"/>
+      <c r="B570" s="1">
+        <v>810985</v>
+      </c>
+      <c r="C570" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E570" s="2" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F570" s="2" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G570" s="2">
+        <v>4</v>
+      </c>
+      <c r="H570" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I570" s="1">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K570" s="2" t="str">
+        <f>J570*59.00</f>
+        <v>0</v>
+      </c>
+      <c r="L570" s="5"/>
+    </row>
+    <row r="571" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A571" s="1"/>
+      <c r="B571" s="1">
+        <v>810986</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E571" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="F571" s="2" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G571" s="2">
+        <v>0</v>
+      </c>
+      <c r="H571" s="2">
+        <v>0</v>
+      </c>
+      <c r="I571" s="1">
+        <v>0</v>
+      </c>
+      <c r="J571" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K571" s="2" t="str">
+        <f>J571*59.00</f>
+        <v>0</v>
+      </c>
+      <c r="L571" s="5"/>
+    </row>
+    <row r="572" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A572" s="1"/>
+      <c r="B572" s="1">
+        <v>810987</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E572" s="2" t="s">
+        <v>2129</v>
+      </c>
+      <c r="F572" s="2" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G572" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H572" s="2">
+        <v>0</v>
+      </c>
+      <c r="I572" s="1">
+        <v>0</v>
+      </c>
+      <c r="J572" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K572" s="2" t="str">
+        <f>J572*36.00</f>
+        <v>0</v>
+      </c>
+      <c r="L572" s="5"/>
+    </row>
+    <row r="573" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A573" s="1"/>
+      <c r="B573" s="1">
+        <v>810988</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E573" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F573" s="2" t="s">
+        <v>2133</v>
+      </c>
+      <c r="G573" s="2">
+        <v>0</v>
+      </c>
+      <c r="H573" s="2">
+        <v>0</v>
+      </c>
+      <c r="I573" s="1">
+        <v>0</v>
+      </c>
+      <c r="J573" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K573" s="2" t="str">
+        <f>J573*72.00</f>
+        <v>0</v>
+      </c>
+      <c r="L573" s="5"/>
+    </row>
+    <row r="574" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A574" s="1"/>
+      <c r="B574" s="1">
+        <v>810989</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E574" s="2" t="s">
+        <v>2136</v>
+      </c>
+      <c r="F574" s="2" t="s">
+        <v>2137</v>
+      </c>
+      <c r="G574" s="2">
+        <v>0</v>
+      </c>
+      <c r="H574" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I574" s="1">
+        <v>0</v>
+      </c>
+      <c r="J574" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K574" s="2" t="str">
+        <f>J574*287.00</f>
+        <v>0</v>
+      </c>
+      <c r="L574" s="5"/>
+    </row>
+    <row r="575" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A575" s="1"/>
+      <c r="B575" s="1">
+        <v>810990</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E575" s="2" t="s">
+        <v>2140</v>
+      </c>
+      <c r="F575" s="2" t="s">
+        <v>2141</v>
+      </c>
+      <c r="G575" s="2">
+        <v>0</v>
+      </c>
+      <c r="H575" s="2">
+        <v>0</v>
+      </c>
+      <c r="I575" s="1">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K575" s="2" t="str">
+        <f>J575*269.00</f>
+        <v>0</v>
+      </c>
+      <c r="L575" s="5"/>
+    </row>
+    <row r="576" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A576" s="1"/>
+      <c r="B576" s="1">
+        <v>810991</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E576" s="2" t="s">
+        <v>2144</v>
+      </c>
+      <c r="F576" s="2" t="s">
+        <v>2145</v>
+      </c>
+      <c r="G576" s="2">
+        <v>0</v>
+      </c>
+      <c r="H576" s="2">
+        <v>5</v>
+      </c>
+      <c r="I576" s="1">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K576" s="2" t="str">
+        <f>J576*47.00</f>
+        <v>0</v>
+      </c>
+      <c r="L576" s="5"/>
+    </row>
+    <row r="577" spans="1:12" outlineLevel="1">
+      <c r="A577" s="7" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B577" s="7"/>
+      <c r="C577" s="7"/>
+      <c r="D577" s="7"/>
+      <c r="E577" s="7"/>
+      <c r="F577" s="7"/>
+      <c r="G577" s="7"/>
+      <c r="H577" s="7"/>
+      <c r="I577" s="7"/>
+      <c r="J577" s="7"/>
+      <c r="K577" s="7"/>
+      <c r="L577" s="5"/>
+    </row>
+    <row r="578" spans="1:12" outlineLevel="2">
+      <c r="A578" s="8" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B578" s="8"/>
+      <c r="C578" s="8"/>
+      <c r="D578" s="8"/>
+      <c r="E578" s="8"/>
+      <c r="F578" s="8"/>
+      <c r="G578" s="8"/>
+      <c r="H578" s="8"/>
+      <c r="I578" s="8"/>
+      <c r="J578" s="8"/>
+      <c r="K578" s="8"/>
+      <c r="L578" s="5"/>
+    </row>
+    <row r="579" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A579" s="1"/>
+      <c r="B579" s="1">
+        <v>879198</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E579" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="F579" s="2" t="s">
+        <v>2151</v>
+      </c>
+      <c r="G579" s="2">
+        <v>5</v>
+      </c>
+      <c r="H579" s="2">
+        <v>0</v>
+      </c>
+      <c r="I579" s="1">
+        <v>0</v>
+      </c>
+      <c r="J579" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K579" s="2" t="str">
+        <f>J579*2829.75</f>
+        <v>0</v>
+      </c>
+      <c r="L579" s="5"/>
+    </row>
+    <row r="580" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A580" s="1"/>
+      <c r="B580" s="1">
+        <v>879199</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E580" s="2" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F580" s="2" t="s">
+        <v>2155</v>
+      </c>
+      <c r="G580" s="2">
+        <v>8</v>
+      </c>
+      <c r="H580" s="2">
+        <v>0</v>
+      </c>
+      <c r="I580" s="1">
+        <v>0</v>
+      </c>
+      <c r="J580" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K580" s="2" t="str">
+        <f>J580*3410.40</f>
+        <v>0</v>
+      </c>
+      <c r="L580" s="5"/>
+    </row>
+    <row r="581" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A581" s="1"/>
+      <c r="B581" s="1">
+        <v>879200</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E581" s="2" t="s">
+        <v>2158</v>
+      </c>
+      <c r="F581" s="2" t="s">
+        <v>2159</v>
+      </c>
+      <c r="G581" s="2">
+        <v>4</v>
+      </c>
+      <c r="H581" s="2">
+        <v>0</v>
+      </c>
+      <c r="I581" s="1">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K581" s="2" t="str">
+        <f>J581*3973.41</f>
+        <v>0</v>
+      </c>
+      <c r="L581" s="5"/>
+    </row>
+    <row r="582" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A582" s="1"/>
+      <c r="B582" s="1">
+        <v>882881</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E582" s="2" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F582" s="2" t="s">
+        <v>2163</v>
+      </c>
+      <c r="G582" s="2">
+        <v>5</v>
+      </c>
+      <c r="H582" s="2">
+        <v>0</v>
+      </c>
+      <c r="I582" s="1">
+        <v>0</v>
+      </c>
+      <c r="J582" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K582" s="2" t="str">
+        <f>J582*4814.25</f>
+        <v>0</v>
+      </c>
+      <c r="L582" s="5"/>
+    </row>
+    <row r="583" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A583" s="1"/>
+      <c r="B583" s="1">
+        <v>882882</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E583" s="2" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F583" s="2" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G583" s="2">
+        <v>5</v>
+      </c>
+      <c r="H583" s="2">
+        <v>0</v>
+      </c>
+      <c r="I583" s="1">
+        <v>0</v>
+      </c>
+      <c r="J583" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K583" s="2" t="str">
+        <f>J583*5365.50</f>
+        <v>0</v>
+      </c>
+      <c r="L583" s="5"/>
+    </row>
+    <row r="584" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A584" s="1"/>
+      <c r="B584" s="1">
+        <v>883946</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E584" s="2" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F584" s="2" t="s">
+        <v>2171</v>
+      </c>
+      <c r="G584" s="2">
+        <v>0</v>
+      </c>
+      <c r="H584" s="2">
+        <v>0</v>
+      </c>
+      <c r="I584" s="1">
+        <v>0</v>
+      </c>
+      <c r="J584" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K584" s="2" t="str">
+        <f>J584*6415.08</f>
+        <v>0</v>
+      </c>
+      <c r="L584" s="5"/>
+    </row>
+    <row r="585" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A585" s="1"/>
+      <c r="B585" s="1">
+        <v>883947</v>
+      </c>
+      <c r="C585" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E585" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F585" s="2" t="s">
+        <v>2175</v>
+      </c>
+      <c r="G585" s="2">
+        <v>1</v>
+      </c>
+      <c r="H585" s="2">
+        <v>0</v>
+      </c>
+      <c r="I585" s="1">
+        <v>0</v>
+      </c>
+      <c r="J585" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K585" s="2" t="str">
+        <f>J585*6911.94</f>
+        <v>0</v>
+      </c>
+      <c r="L585" s="5"/>
+    </row>
+    <row r="586" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A586" s="1"/>
+      <c r="B586" s="1">
+        <v>885820</v>
+      </c>
+      <c r="C586" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E586" s="2" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F586" s="2" t="s">
+        <v>2179</v>
+      </c>
+      <c r="G586" s="2">
+        <v>9</v>
+      </c>
+      <c r="H586" s="2">
+        <v>0</v>
+      </c>
+      <c r="I586" s="1">
+        <v>0</v>
+      </c>
+      <c r="J586" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K586" s="2" t="str">
+        <f>J586*1816.92</f>
+        <v>0</v>
+      </c>
+      <c r="L586" s="5"/>
+    </row>
+    <row r="587" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A587" s="1"/>
+      <c r="B587" s="1">
+        <v>885821</v>
+      </c>
+      <c r="C587" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E587" s="2" t="s">
+        <v>2182</v>
+      </c>
+      <c r="F587" s="2" t="s">
+        <v>2183</v>
+      </c>
+      <c r="G587" s="2">
+        <v>0</v>
+      </c>
+      <c r="H587" s="2">
+        <v>0</v>
+      </c>
+      <c r="I587" s="1">
+        <v>0</v>
+      </c>
+      <c r="J587" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K587" s="2" t="str">
+        <f>J587*2028.60</f>
+        <v>0</v>
+      </c>
+      <c r="L587" s="5"/>
+    </row>
+    <row r="588" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A588" s="1"/>
+      <c r="B588" s="1">
+        <v>885822</v>
+      </c>
+      <c r="C588" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E588" s="2" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F588" s="2" t="s">
+        <v>2187</v>
+      </c>
+      <c r="G588" s="2">
+        <v>0</v>
+      </c>
+      <c r="H588" s="2">
+        <v>0</v>
+      </c>
+      <c r="I588" s="1">
+        <v>0</v>
+      </c>
+      <c r="J588" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K588" s="2" t="str">
+        <f>J588*2235.87</f>
+        <v>0</v>
+      </c>
+      <c r="L588" s="5"/>
+    </row>
+    <row r="589" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A589" s="1"/>
+      <c r="B589" s="1">
+        <v>885823</v>
+      </c>
+      <c r="C589" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E589" s="2" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F589" s="2" t="s">
+        <v>2191</v>
+      </c>
+      <c r="G589" s="2">
+        <v>9</v>
+      </c>
+      <c r="H589" s="2">
+        <v>0</v>
+      </c>
+      <c r="I589" s="1">
+        <v>0</v>
+      </c>
+      <c r="J589" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K589" s="2" t="str">
+        <f>J589*2407.86</f>
+        <v>0</v>
+      </c>
+      <c r="L589" s="5"/>
+    </row>
+    <row r="590" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A590" s="1"/>
+      <c r="B590" s="1">
         <v>885824</v>
       </c>
-      <c r="C527" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G527" s="2">
+      <c r="C590" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E590" s="2" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F590" s="2" t="s">
+        <v>2195</v>
+      </c>
+      <c r="G590" s="2">
         <v>3</v>
       </c>
-      <c r="H527" s="2">
-[...12 lines deleted...]
-      <c r="L527" s="5"/>
+      <c r="H590" s="2">
+        <v>0</v>
+      </c>
+      <c r="I590" s="1">
+        <v>0</v>
+      </c>
+      <c r="J590" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K590" s="2" t="str">
+        <f>J590*2560.74</f>
+        <v>0</v>
+      </c>
+      <c r="L590" s="5"/>
+    </row>
+    <row r="591" spans="1:12" outlineLevel="2">
+      <c r="A591" s="8" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B591" s="8"/>
+      <c r="C591" s="8"/>
+      <c r="D591" s="8"/>
+      <c r="E591" s="8"/>
+      <c r="F591" s="8"/>
+      <c r="G591" s="8"/>
+      <c r="H591" s="8"/>
+      <c r="I591" s="8"/>
+      <c r="J591" s="8"/>
+      <c r="K591" s="8"/>
+      <c r="L591" s="5"/>
+    </row>
+    <row r="592" spans="1:12" outlineLevel="4">
+      <c r="A592" s="1"/>
+      <c r="B592" s="1">
+        <v>959208</v>
+      </c>
+      <c r="C592" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E592" s="2" t="s">
+        <v>2199</v>
+      </c>
+      <c r="F592" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G592" s="2">
+        <v>0</v>
+      </c>
+      <c r="H592" s="2">
+        <v>0</v>
+      </c>
+      <c r="I592" s="1">
+        <v>5</v>
+      </c>
+      <c r="J592" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K592" s="2" t="str">
+        <f>J592*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L592" s="5"/>
+    </row>
+    <row r="593" spans="1:12" outlineLevel="4">
+      <c r="A593" s="1"/>
+      <c r="B593" s="1">
+        <v>959209</v>
+      </c>
+      <c r="C593" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E593" s="2" t="s">
+        <v>2202</v>
+      </c>
+      <c r="F593" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G593" s="2">
+        <v>0</v>
+      </c>
+      <c r="H593" s="2">
+        <v>0</v>
+      </c>
+      <c r="I593" s="1">
+        <v>10</v>
+      </c>
+      <c r="J593" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K593" s="2" t="str">
+        <f>J593*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L593" s="5"/>
+    </row>
+    <row r="594" spans="1:12" outlineLevel="4">
+      <c r="A594" s="1"/>
+      <c r="B594" s="1">
+        <v>959210</v>
+      </c>
+      <c r="C594" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E594" s="2" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F594" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G594" s="2">
+        <v>0</v>
+      </c>
+      <c r="H594" s="2">
+        <v>0</v>
+      </c>
+      <c r="I594" s="1">
+        <v>10</v>
+      </c>
+      <c r="J594" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K594" s="2" t="str">
+        <f>J594*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L594" s="5"/>
+    </row>
+    <row r="595" spans="1:12" outlineLevel="4">
+      <c r="A595" s="1"/>
+      <c r="B595" s="1">
+        <v>959211</v>
+      </c>
+      <c r="C595" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E595" s="2" t="s">
+        <v>2208</v>
+      </c>
+      <c r="F595" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G595" s="2">
+        <v>0</v>
+      </c>
+      <c r="H595" s="2">
+        <v>0</v>
+      </c>
+      <c r="I595" s="1">
+        <v>10</v>
+      </c>
+      <c r="J595" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K595" s="2" t="str">
+        <f>J595*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L595" s="5"/>
+    </row>
+    <row r="596" spans="1:12" outlineLevel="4">
+      <c r="A596" s="1"/>
+      <c r="B596" s="1">
+        <v>959212</v>
+      </c>
+      <c r="C596" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E596" s="2" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F596" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G596" s="2">
+        <v>-3</v>
+      </c>
+      <c r="H596" s="2">
+        <v>0</v>
+      </c>
+      <c r="I596" s="1">
+        <v>5</v>
+      </c>
+      <c r="J596" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K596" s="2" t="str">
+        <f>J596*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L596" s="5"/>
+    </row>
+    <row r="597" spans="1:12" outlineLevel="4">
+      <c r="A597" s="1"/>
+      <c r="B597" s="1">
+        <v>959213</v>
+      </c>
+      <c r="C597" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E597" s="2" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F597" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G597" s="2">
+        <v>0</v>
+      </c>
+      <c r="H597" s="2">
+        <v>0</v>
+      </c>
+      <c r="I597" s="1">
+        <v>5</v>
+      </c>
+      <c r="J597" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K597" s="2" t="str">
+        <f>J597*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L597" s="5"/>
+    </row>
+    <row r="598" spans="1:12" outlineLevel="4">
+      <c r="A598" s="1"/>
+      <c r="B598" s="1">
+        <v>959214</v>
+      </c>
+      <c r="C598" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E598" s="2" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F598" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G598" s="2">
+        <v>0</v>
+      </c>
+      <c r="H598" s="2">
+        <v>0</v>
+      </c>
+      <c r="I598" s="1">
+        <v>5</v>
+      </c>
+      <c r="J598" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K598" s="2" t="str">
+        <f>J598*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L598" s="5"/>
+    </row>
+    <row r="599" spans="1:12" outlineLevel="2">
+      <c r="A599" s="8" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B599" s="8"/>
+      <c r="C599" s="8"/>
+      <c r="D599" s="8"/>
+      <c r="E599" s="8"/>
+      <c r="F599" s="8"/>
+      <c r="G599" s="8"/>
+      <c r="H599" s="8"/>
+      <c r="I599" s="8"/>
+      <c r="J599" s="8"/>
+      <c r="K599" s="8"/>
+      <c r="L599" s="5"/>
+    </row>
+    <row r="600" spans="1:12" outlineLevel="4">
+      <c r="A600" s="1"/>
+      <c r="B600" s="1">
+        <v>959247</v>
+      </c>
+      <c r="C600" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D600" s="1">
+        <v>96284</v>
+      </c>
+      <c r="E600" s="2" t="s">
+        <v>2220</v>
+      </c>
+      <c r="F600" s="2" t="s">
+        <v>2221</v>
+      </c>
+      <c r="G600" s="2">
+        <v>0</v>
+      </c>
+      <c r="H600" s="2">
+        <v>0</v>
+      </c>
+      <c r="I600" s="1">
+        <v>0</v>
+      </c>
+      <c r="J600" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K600" s="2" t="str">
+        <f>J600*3270.00</f>
+        <v>0</v>
+      </c>
+      <c r="L600" s="5"/>
+    </row>
+    <row r="601" spans="1:12" outlineLevel="4">
+      <c r="A601" s="1"/>
+      <c r="B601" s="1">
+        <v>959248</v>
+      </c>
+      <c r="C601" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D601" s="1">
+        <v>70258</v>
+      </c>
+      <c r="E601" s="2" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F601" s="2" t="s">
+        <v>2224</v>
+      </c>
+      <c r="G601" s="2">
+        <v>0</v>
+      </c>
+      <c r="H601" s="2">
+        <v>0</v>
+      </c>
+      <c r="I601" s="1">
+        <v>0</v>
+      </c>
+      <c r="J601" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K601" s="2" t="str">
+        <f>J601*3509.00</f>
+        <v>0</v>
+      </c>
+      <c r="L601" s="5"/>
+    </row>
+    <row r="602" spans="1:12" outlineLevel="4">
+      <c r="A602" s="1"/>
+      <c r="B602" s="1">
+        <v>959249</v>
+      </c>
+      <c r="C602" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D602" s="1">
+        <v>65450</v>
+      </c>
+      <c r="E602" s="2" t="s">
+        <v>2226</v>
+      </c>
+      <c r="F602" s="2" t="s">
+        <v>2227</v>
+      </c>
+      <c r="G602" s="2">
+        <v>0</v>
+      </c>
+      <c r="H602" s="2">
+        <v>0</v>
+      </c>
+      <c r="I602" s="1">
+        <v>0</v>
+      </c>
+      <c r="J602" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K602" s="2" t="str">
+        <f>J602*3858.00</f>
+        <v>0</v>
+      </c>
+      <c r="L602" s="5"/>
+    </row>
+    <row r="603" spans="1:12" outlineLevel="4">
+      <c r="A603" s="1"/>
+      <c r="B603" s="1">
+        <v>959250</v>
+      </c>
+      <c r="C603" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D603" s="1">
+        <v>38434</v>
+      </c>
+      <c r="E603" s="2" t="s">
+        <v>2229</v>
+      </c>
+      <c r="F603" s="2" t="s">
+        <v>2230</v>
+      </c>
+      <c r="G603" s="2">
+        <v>0</v>
+      </c>
+      <c r="H603" s="2">
+        <v>0</v>
+      </c>
+      <c r="I603" s="1">
+        <v>0</v>
+      </c>
+      <c r="J603" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K603" s="2" t="str">
+        <f>J603*3960.00</f>
+        <v>0</v>
+      </c>
+      <c r="L603" s="5"/>
+    </row>
+    <row r="604" spans="1:12" outlineLevel="4">
+      <c r="A604" s="1"/>
+      <c r="B604" s="1">
+        <v>959251</v>
+      </c>
+      <c r="C604" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D604" s="1">
+        <v>27262</v>
+      </c>
+      <c r="E604" s="2" t="s">
+        <v>2232</v>
+      </c>
+      <c r="F604" s="2" t="s">
+        <v>2233</v>
+      </c>
+      <c r="G604" s="2">
+        <v>0</v>
+      </c>
+      <c r="H604" s="2">
+        <v>0</v>
+      </c>
+      <c r="I604" s="1">
+        <v>0</v>
+      </c>
+      <c r="J604" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K604" s="2" t="str">
+        <f>J604*4643.00</f>
+        <v>0</v>
+      </c>
+      <c r="L604" s="5"/>
+    </row>
+    <row r="605" spans="1:12" outlineLevel="4">
+      <c r="A605" s="1"/>
+      <c r="B605" s="1">
+        <v>959252</v>
+      </c>
+      <c r="C605" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D605" s="1">
+        <v>70256</v>
+      </c>
+      <c r="E605" s="2" t="s">
+        <v>2235</v>
+      </c>
+      <c r="F605" s="2" t="s">
+        <v>2236</v>
+      </c>
+      <c r="G605" s="2">
+        <v>0</v>
+      </c>
+      <c r="H605" s="2">
+        <v>0</v>
+      </c>
+      <c r="I605" s="1">
+        <v>0</v>
+      </c>
+      <c r="J605" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K605" s="2" t="str">
+        <f>J605*3807.00</f>
+        <v>0</v>
+      </c>
+      <c r="L605" s="5"/>
+    </row>
+    <row r="606" spans="1:12" outlineLevel="4">
+      <c r="A606" s="1"/>
+      <c r="B606" s="1">
+        <v>959253</v>
+      </c>
+      <c r="C606" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D606" s="1">
+        <v>14198</v>
+      </c>
+      <c r="E606" s="2" t="s">
+        <v>2238</v>
+      </c>
+      <c r="F606" s="2" t="s">
+        <v>2239</v>
+      </c>
+      <c r="G606" s="2">
+        <v>0</v>
+      </c>
+      <c r="H606" s="2">
+        <v>0</v>
+      </c>
+      <c r="I606" s="1">
+        <v>0</v>
+      </c>
+      <c r="J606" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K606" s="2" t="str">
+        <f>J606*4020.00</f>
+        <v>0</v>
+      </c>
+      <c r="L606" s="5"/>
+    </row>
+    <row r="607" spans="1:12" outlineLevel="4">
+      <c r="A607" s="1"/>
+      <c r="B607" s="1">
+        <v>959254</v>
+      </c>
+      <c r="C607" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D607" s="1">
+        <v>48520</v>
+      </c>
+      <c r="E607" s="2" t="s">
+        <v>2241</v>
+      </c>
+      <c r="F607" s="2" t="s">
+        <v>2242</v>
+      </c>
+      <c r="G607" s="2">
+        <v>0</v>
+      </c>
+      <c r="H607" s="2">
+        <v>0</v>
+      </c>
+      <c r="I607" s="1">
+        <v>0</v>
+      </c>
+      <c r="J607" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K607" s="2" t="str">
+        <f>J607*4392.00</f>
+        <v>0</v>
+      </c>
+      <c r="L607" s="5"/>
+    </row>
+    <row r="608" spans="1:12" outlineLevel="4">
+      <c r="A608" s="1"/>
+      <c r="B608" s="1">
+        <v>959255</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D608" s="1">
+        <v>60984</v>
+      </c>
+      <c r="E608" s="2" t="s">
+        <v>2244</v>
+      </c>
+      <c r="F608" s="2" t="s">
+        <v>2245</v>
+      </c>
+      <c r="G608" s="2">
+        <v>0</v>
+      </c>
+      <c r="H608" s="2">
+        <v>0</v>
+      </c>
+      <c r="I608" s="1">
+        <v>0</v>
+      </c>
+      <c r="J608" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K608" s="2" t="str">
+        <f>J608*4555.00</f>
+        <v>0</v>
+      </c>
+      <c r="L608" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="A441:K441"/>
-[...1 lines deleted...]
-    <mergeCell ref="A507:K507"/>
+    <mergeCell ref="A511:K511"/>
+    <mergeCell ref="A558:K558"/>
+    <mergeCell ref="A577:K577"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A17:K17"/>
-    <mergeCell ref="A182:K182"/>
-[...11 lines deleted...]
-    <mergeCell ref="A483:K483"/>
+    <mergeCell ref="A219:K219"/>
+    <mergeCell ref="A306:K306"/>
+    <mergeCell ref="A358:K358"/>
+    <mergeCell ref="A389:K389"/>
+    <mergeCell ref="A396:K396"/>
+    <mergeCell ref="A436:K436"/>
+    <mergeCell ref="A439:K439"/>
+    <mergeCell ref="A478:K478"/>
+    <mergeCell ref="A512:K512"/>
+    <mergeCell ref="A531:K531"/>
+    <mergeCell ref="A541:K541"/>
+    <mergeCell ref="A545:K545"/>
+    <mergeCell ref="A550:K550"/>
+    <mergeCell ref="A553:K553"/>
+    <mergeCell ref="A578:K578"/>
+    <mergeCell ref="A591:K591"/>
+    <mergeCell ref="A599:K599"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A117:K117"/>
     <mergeCell ref="A124:K124"/>
     <mergeCell ref="A138:K138"/>
     <mergeCell ref="A160:K160"/>
     <mergeCell ref="A168:K168"/>
-    <mergeCell ref="A183:K183"/>
-[...3 lines deleted...]
-    <mergeCell ref="A322:K322"/>
+    <mergeCell ref="A182:K182"/>
+    <mergeCell ref="A220:K220"/>
+    <mergeCell ref="A284:K284"/>
+    <mergeCell ref="A307:K307"/>
+    <mergeCell ref="A351:K351"/>
+    <mergeCell ref="A359:K359"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>