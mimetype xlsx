--- v5 (2026-06-16)
+++ v6 (2026-07-31)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2255">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,398 +70,398 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны шаровые запорные для ВОДЫ</t>
   </si>
   <si>
     <t>Краны запорные шаровые</t>
   </si>
   <si>
     <t>Краны шаровые АТМ</t>
   </si>
   <si>
     <t>ZAP-330001</t>
   </si>
   <si>
     <t>VR205-01</t>
   </si>
   <si>
     <t>Кран шар. АТМ стандарт проход бабочка 1/2" вн.-вн. (14/160шт)</t>
   </si>
   <si>
     <t>224.91 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ZAP-330002</t>
+  </si>
+  <si>
+    <t>VR205-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  бабочка 3/4" вн.-вн. (10/120шт)</t>
+  </si>
+  <si>
+    <t>311.64 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-330003</t>
+  </si>
+  <si>
+    <t>VR205-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  бабочка 1" вн.-вн. (10/100шт)</t>
+  </si>
+  <si>
+    <t>486.57 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330004</t>
+  </si>
+  <si>
+    <t>VR206-01</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход бабочка 1/2" вн.-нар. (10/160шт)</t>
+  </si>
+  <si>
+    <t>232.26 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330005</t>
+  </si>
+  <si>
+    <t>VR206-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход бабочка 3/4" вн.-нар. (10/120шт)</t>
+  </si>
+  <si>
+    <t>324.87 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330006</t>
+  </si>
+  <si>
+    <t>VR206-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход бабочка 1" вн.-нар. (10/100шт)</t>
+  </si>
+  <si>
+    <t>508.62 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330007</t>
+  </si>
+  <si>
+    <t>VR207-01</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  рукоятка 1/2" вн.-вн. (14/160шт)</t>
+  </si>
+  <si>
+    <t>227.85 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330008</t>
+  </si>
+  <si>
+    <t>VR207-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт  проход  рукоятка 3/4" вн.-вн. (14/160шт)</t>
+  </si>
+  <si>
+    <t>318.99 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330009</t>
+  </si>
+  <si>
+    <t>VR207-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход  рукоятка 1" вн.-вн. (10/100шт)</t>
+  </si>
+  <si>
+    <t>483.63 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330013</t>
+  </si>
+  <si>
+    <t>VR208-01</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход рукоятка 1/2" вн.-нар. (10/160шт)</t>
+  </si>
+  <si>
+    <t>ZAP-330014</t>
+  </si>
+  <si>
+    <t>VR208-02</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход рукоятка 3/4" вн.-нар. (10/120шт)</t>
+  </si>
+  <si>
+    <t>329.28 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-330015</t>
+  </si>
+  <si>
+    <t>VR208-03</t>
+  </si>
+  <si>
+    <t>Кран шар. АТМ стандарт проход рукоятка 1" вн.-нар. (10/100шт)</t>
+  </si>
+  <si>
+    <t>502.74 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC</t>
+  </si>
+  <si>
+    <t>Краны шаровые VALTEC BASE</t>
+  </si>
+  <si>
+    <t>VLC-1134001</t>
+  </si>
+  <si>
+    <t>VT.247.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. датчика темп., 1/2" (16 /144шт)</t>
+  </si>
+  <si>
+    <t>640.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-1134002</t>
+  </si>
+  <si>
+    <t>VT.247.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. датчика темп., 3/4" (12 /108шт)</t>
+  </si>
+  <si>
+    <t>934.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134003</t>
+  </si>
+  <si>
+    <t>VT.247.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. датчика темп., 1" (8 /64шт)</t>
+  </si>
+  <si>
+    <t>1 424.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134004</t>
+  </si>
+  <si>
+    <t>VT.806.N.0404</t>
+  </si>
+  <si>
+    <t>Кран шаровой для подключения  манометра, 1/2"нар -1/2"вн. (8 /128шт)</t>
+  </si>
+  <si>
+    <t>658.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134005</t>
+  </si>
+  <si>
+    <t>VT.806.N.0402</t>
+  </si>
+  <si>
+    <t>Кран шаровой для подключения  манометра, 1/2"нар -1/4"вн. (10 /160шт)</t>
+  </si>
+  <si>
+    <t>569.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...191 lines deleted...]
-    <t>658.00 руб.</t>
+    <t>VLC-1134006</t>
+  </si>
+  <si>
+    <t>VT.806.N.0403</t>
+  </si>
+  <si>
+    <t>Кран шаровой для подключения  манометра, 1/2"нар -3/8"вн. (9 /144шт)</t>
+  </si>
+  <si>
+    <t>541.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134007</t>
+  </si>
+  <si>
+    <t>VT.807.N.0404</t>
+  </si>
+  <si>
+    <t>Кран шаровой для подключения  манометра, 1/2"вн. -1/2"вн. (10 /160шт)</t>
+  </si>
+  <si>
+    <t>550.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-1134008</t>
+  </si>
+  <si>
+    <t>VT.807.N.0402</t>
+  </si>
+  <si>
+    <t>Кран шаровой для подключения  манометра, 1/2"вн. -1/4"вн. (10 /160шт)</t>
+  </si>
+  <si>
+    <t>506.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134009</t>
+  </si>
+  <si>
+    <t>VT.807.N.0403</t>
+  </si>
+  <si>
+    <t>Кран шаровой для подключения  манометра, 1/2"вн. -3/8"вн. (10 /160шт)</t>
+  </si>
+  <si>
+    <t>511.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134010</t>
+  </si>
+  <si>
+    <t>VT.808.N.04</t>
+  </si>
+  <si>
+    <t>Кран шаровой c термометром, 1/2" (1 /36шт)</t>
+  </si>
+  <si>
+    <t>1 105.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1134011</t>
+  </si>
+  <si>
+    <t>VT.808.N.05</t>
+  </si>
+  <si>
+    <t>Кран шаровой c термометром, 3/4" (1 /36шт)</t>
+  </si>
+  <si>
+    <t>1 459.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411003</t>
+  </si>
+  <si>
+    <t>VT.214.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE, стальная рукоятка 1/2" вн.-вн. (14 /126шт)</t>
+  </si>
+  <si>
+    <t>503.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411004</t>
+  </si>
+  <si>
+    <t>VT.214.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE, стальная рукоятка 3/4" вн.-вн. (10 /120шт)</t>
+  </si>
+  <si>
+    <t>777.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411005</t>
+  </si>
+  <si>
+    <t>VT.214.N.06</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE, стальная рукоятка 1" вн.-вн. (6 /54шт)</t>
+  </si>
+  <si>
+    <t>1 263.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411006</t>
+  </si>
+  <si>
+    <t>VT.214.N.07</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE, стальная рукоятка 1 1/4" вн.-вн. (3 /36шт)</t>
+  </si>
+  <si>
+    <t>2 059.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-411007</t>
+  </si>
+  <si>
+    <t>VT.214.N.08</t>
+  </si>
+  <si>
+    <t>Кран шар. BASE, стальная рукоятка 1 1/2" вн.-вн. (2 /20шт)</t>
+  </si>
+  <si>
+    <t>3 154.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-1134005</t>
-[...145 lines deleted...]
-  <si>
     <t>VLC-411008</t>
   </si>
   <si>
     <t>VT.214.N.09</t>
   </si>
   <si>
     <t>Кран шар. BASE, стальная рукоятка 2" вн.-вн. (2 /20шт)</t>
   </si>
   <si>
     <t>4 445.00 руб.</t>
   </si>
   <si>
     <t>VLC-411009</t>
   </si>
   <si>
     <t>VT.214.N.10</t>
   </si>
   <si>
     <t>Кран шар. BASE, стальная рукоятка 2 1/2" вн.-вн. (1 /6шт)</t>
   </si>
   <si>
     <t>11 029.00 руб.</t>
   </si>
   <si>
     <t>VLC-411010</t>
@@ -1993,534 +1993,555 @@
   <si>
     <t>318.00 руб.</t>
   </si>
   <si>
     <t>VLC-900807</t>
   </si>
   <si>
     <t>VT.120.N.05</t>
   </si>
   <si>
     <t>Кран шаровый Дн 20 (3/4")  вн.-вн. рукоятка ГОСТ стандарт</t>
   </si>
   <si>
     <t>453.00 руб.</t>
   </si>
   <si>
     <t>VLC-900808</t>
   </si>
   <si>
     <t>VT.120.N.06</t>
   </si>
   <si>
     <t>Кран шаровый Дн 25 (1")  вн.-вн. рукоятка ГОСТ стандарт</t>
   </si>
   <si>
-    <t>793.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900815</t>
   </si>
   <si>
     <t>VT.121.N.04</t>
   </si>
   <si>
     <t>Кран шаровый Дн 15 (1/2")  вн.-нар. рукоятка ГОСТ стандарт (50шт)</t>
   </si>
   <si>
-    <t>349.00 руб.</t>
+    <t>362.00 руб.</t>
   </si>
   <si>
     <t>VLC-900816</t>
   </si>
   <si>
     <t>VT.121.N.05</t>
   </si>
   <si>
     <t>Кран шаровый Дн 20 (3/4")  вн.-нар. рукоятка ГОСТ стандарт (30шт)</t>
   </si>
   <si>
     <t>512.00 руб.</t>
   </si>
   <si>
     <t>VLC-900821</t>
   </si>
   <si>
     <t>VT.122.N.04</t>
   </si>
   <si>
     <t>Кран шаровый Дн 15 (1/2")  вн.-вн. бабочка ГОСТ стандарт (60шт)</t>
   </si>
   <si>
-    <t>308.00 руб.</t>
+    <t>345.00 руб.</t>
   </si>
   <si>
     <t>VLC-900822</t>
   </si>
   <si>
     <t>VT.122.N.05</t>
   </si>
   <si>
     <t>Кран шаровый Дн 20 (3/4")  вн.-вн. бабочка ГОСТ стандарт (50шт)</t>
   </si>
   <si>
-    <t>447.00 руб.</t>
+    <t>501.00 руб.</t>
   </si>
   <si>
     <t>VLC-900824</t>
   </si>
   <si>
     <t>VT.123.N.04</t>
   </si>
   <si>
     <t>Кран шаровый Дн 15 (1/2")  вн.-нар. бабочка ГОСТ стандарт (60шт)</t>
   </si>
   <si>
-    <t>340.00 руб.</t>
+    <t>381.00 руб.</t>
   </si>
   <si>
     <t>VLC-900825</t>
   </si>
   <si>
     <t>VT.123.N.05</t>
   </si>
   <si>
     <t>Кран шаровый Дн 20 (3/4")  вн.-нар. бабочка ГОСТ стандарт (50шт)</t>
   </si>
   <si>
-    <t>498.00 руб.</t>
+    <t>557.00 руб.</t>
   </si>
   <si>
     <t>VLC-900836</t>
   </si>
   <si>
     <t>VT.127.N.04</t>
   </si>
   <si>
     <t>Кран шаровый со сгоном Дн 15 (1/2") прямой вн.-нар. бабочка ГОСТ стандарт (шт)</t>
   </si>
   <si>
     <t>386.00 руб.</t>
   </si>
   <si>
     <t>VLC-900837</t>
   </si>
   <si>
     <t>VT.127.N.05</t>
   </si>
   <si>
     <t>Кран шаровый со сгоном Дн 20 (3/4") прямой вн.-нар. бабочка ГОСТ стандарт (30шт)</t>
   </si>
   <si>
     <t>596.00 руб.</t>
   </si>
   <si>
     <t>VLC-900842</t>
   </si>
   <si>
     <t>VT.128.N.04</t>
   </si>
   <si>
     <t>Кран шаровой 1/2", вн.-вн., для подключения датчика температуры, рукоятка бабочка ГОСТ стандарт (50ш</t>
   </si>
   <si>
-    <t>344.00 руб.</t>
+    <t>384.00 руб.</t>
   </si>
   <si>
     <t>VLC-900950</t>
   </si>
   <si>
     <t>VT.121.N.06</t>
   </si>
   <si>
     <t>Кран шаровый Дн 25 (1")  вн.-нар. рукоятка ГОСТ стандарт</t>
   </si>
   <si>
     <t>865.00 руб.</t>
   </si>
   <si>
+    <t>VLC-902090</t>
+  </si>
+  <si>
+    <t>VT.127.N.06</t>
+  </si>
+  <si>
+    <t>Кран шаровой СТАНДАРТ ГОСТ, с полусгоном 1", вн.-нар. (PN40)</t>
+  </si>
+  <si>
+    <t>1 099.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-902091</t>
+  </si>
+  <si>
+    <t>VT.127.N.07</t>
+  </si>
+  <si>
+    <t>Кран шаровой СТАНДАРТ ГОСТ, с полусгоном 1 1/4", вн.-нар. (PN40)</t>
+  </si>
+  <si>
+    <t>1 648.00 руб.</t>
+  </si>
+  <si>
     <t>Краны шаровые VALTEC BASE-ГОСТ полнопроходные</t>
   </si>
   <si>
     <t>VLC-902001</t>
   </si>
   <si>
     <t>VT.214S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-вн. DN15 PN40 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-вн. PN40 полнопроходной, рычаг (12/72шт)</t>
   </si>
   <si>
     <t>530.00 руб.</t>
   </si>
   <si>
     <t>VLC-902002</t>
   </si>
   <si>
     <t>VT.214S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-вн. DN20 PN40 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-вн. PN40 полнопроходной, рычаг (8/48шт)</t>
   </si>
   <si>
     <t>807.00 руб.</t>
   </si>
   <si>
     <t>VLC-902003</t>
   </si>
   <si>
     <t>VT.214S.N.06</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной  с рукояткой-рычагом  вн.-вн. DN25, PN40, 1"</t>
+    <t>Кран шаровой BASE-ГОСТ DN25 1" вн.-вн. PN40 полнопроходной, рычаг (6/24шт)</t>
   </si>
   <si>
     <t>1 369.00 руб.</t>
   </si>
   <si>
     <t>VLC-902004</t>
   </si>
   <si>
     <t>VT.215S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-нар. DN15 PN40 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-нар. PN40 полнопроходной, рычаг (12/72шт)</t>
   </si>
   <si>
     <t>585.00 руб.</t>
   </si>
   <si>
     <t>VLC-902005</t>
   </si>
   <si>
     <t>VT.215S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-рычагом вн.-нар. DN20 PN40 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 полнопроходной, рычаг (8/48шт)</t>
   </si>
   <si>
     <t>875.00 руб.</t>
   </si>
   <si>
     <t>VLC-902006</t>
   </si>
   <si>
     <t>VT.215S.N.06</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной  с рукояткой-рычагом  вн.-нар. DN25, PN40, 1"</t>
+    <t>Кран шаровой BASE-ГОСТ DN25 1" вн.-нар. PN40 полнопроходной, рычаг (6/24шт)</t>
   </si>
   <si>
     <t>VLC-902007</t>
   </si>
   <si>
     <t>VT.217S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-вн. DN15 PN40 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-вн. PN40 полнопроходной, бабочка (16/96шт)</t>
   </si>
   <si>
     <t>485.00 руб.</t>
   </si>
   <si>
     <t>VLC-902008</t>
   </si>
   <si>
     <t>VT.217S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-вн. DN20 PN40 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-вн. PN40 полнопроходной, бабочка (12/72шт)</t>
   </si>
   <si>
     <t>714.00 руб.</t>
   </si>
   <si>
     <t>VLC-902009</t>
   </si>
   <si>
     <t>VT.217S.N.06</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-вн. DN25, PN40, 1"</t>
+    <t>Кран шаровой BASE-ГОСТ DN25 1" вн.-вн. PN40 полнопроходной, бабочка (8/32шт)</t>
   </si>
   <si>
     <t>1 320.00 руб.</t>
   </si>
   <si>
     <t>VLC-902010</t>
   </si>
   <si>
     <t>VT.218S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-нар. DN15 PN40 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-нар. PN40 полнопроходной, бабочка (16/96шт)</t>
   </si>
   <si>
     <t>508.00 руб.</t>
   </si>
   <si>
     <t>VLC-902011</t>
   </si>
   <si>
     <t>VT.218S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 полнопроходной, бабочка (12/48шт)</t>
   </si>
   <si>
     <t>821.00 руб.</t>
   </si>
   <si>
     <t>VLC-902012</t>
   </si>
   <si>
     <t>VT.218S.N.06</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой вн.-нар. DN25, PN40, 1"</t>
+    <t>Кран шаровой BASE-ГОСТ DN25 1" вн.-нар. PN40 полнопроходной, бабочка (6/24шт)</t>
   </si>
   <si>
     <t>1 475.00 руб.</t>
   </si>
   <si>
     <t>VLC-902013</t>
   </si>
   <si>
     <t>VT.219S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой нар.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" нар.-нар. PN40 полнопроходной, бабочка (16/64шт)</t>
   </si>
   <si>
     <t>VLC-902014</t>
   </si>
   <si>
     <t>VT.219S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой нар.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" нар.-нар. PN40 полнопроходной, бабочка (12/48шт)</t>
   </si>
   <si>
     <t>867.00 руб.</t>
   </si>
   <si>
     <t>VLC-902015</t>
   </si>
   <si>
     <t>VT.219S.N.06</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ полнопроходной с рукояткой-бабочкой нар.-нар. DN25, PN40, 1"</t>
+    <t>Кран шаровой BASE-ГОСТ DN25 1" нар.-нар. PN40 полнопроходной, бабочка (6/24шт)</t>
   </si>
   <si>
     <t>1 548.00 руб.</t>
   </si>
   <si>
     <t>VLC-902016</t>
   </si>
   <si>
     <t>VT.226S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой нар.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" нар.-нар. PN40 со сгоном, бабочка (11/66шт)</t>
   </si>
   <si>
     <t>VLC-902017</t>
   </si>
   <si>
     <t>VT.226S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой нар.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" нар.-нар. PN40 со сгоном, бабочка (7/42шт)</t>
   </si>
   <si>
     <t>1 111.00 руб.</t>
   </si>
   <si>
     <t>VLC-902018</t>
   </si>
   <si>
     <t>VT.227S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-нар. PN40 со сгоном, бабочка (10/60шт)</t>
   </si>
   <si>
     <t>603.00 руб.</t>
   </si>
   <si>
     <t>VLC-902019</t>
   </si>
   <si>
     <t>VT.227S.NW.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном с белой рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-нар. PN40 со сгоном, белая бабочка (10/60шт)</t>
   </si>
   <si>
     <t>VLC-902020</t>
   </si>
   <si>
     <t>VT.227S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 со сгоном, бабочка (7/42шт)</t>
   </si>
   <si>
     <t>966.00 руб.</t>
   </si>
   <si>
     <t>VLC-902021</t>
   </si>
   <si>
     <t>VT.227S.NW.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 со сгоном, белая бабочка (7/42шт)</t>
   </si>
   <si>
     <t>VLC-902022</t>
   </si>
   <si>
     <t>VT.227S.N.06</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном с рукояткой-бабочкой вн.-нар. DN25, PN40, 1"</t>
+    <t>Кран шаровой BASE-ГОСТ DN25 1" вн.-нар. PN40 со сгоном, бабочка (5/20шт)</t>
   </si>
   <si>
     <t>2 109.00 руб.</t>
   </si>
   <si>
     <t>VLC-902023</t>
   </si>
   <si>
     <t>VT.227S.NRW.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ  со сгоном и штуцером с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 со сгоном и штуцером, белая бабочка (7/42шт)</t>
   </si>
   <si>
     <t>1 044.00 руб.</t>
   </si>
   <si>
     <t>VLC-902024</t>
   </si>
   <si>
     <t>VT.228S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-нар. PN40 угловой со сгоном, бабочка (12/48шт)</t>
   </si>
   <si>
     <t>848.00 руб.</t>
   </si>
   <si>
     <t>VLC-902025</t>
   </si>
   <si>
     <t>VT.228S.NW.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с белой рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-нар. PN40 угловой со сгоном, белая бабочка (12/48шт)</t>
   </si>
   <si>
     <t>VLC-902026</t>
   </si>
   <si>
     <t>VT.228S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 угловой со сгоном, бабочка (8/32шт)</t>
   </si>
   <si>
     <t>1 380.00 руб.</t>
   </si>
   <si>
     <t>VLC-902027</t>
   </si>
   <si>
     <t>VT.228S.NW.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 угловой со сгоном, белая бабочка (8/32шт)</t>
   </si>
   <si>
     <t>VLC-902028</t>
   </si>
   <si>
     <t>VT.228S.N.06</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой вн.-нар. DN25, PN40, 1"</t>
+    <t>Кран шаровой BASE-ГОСТ DN25 1" вн.-нар. PN40 угловой со сгоном, бабочка (4/16шт)</t>
   </si>
   <si>
     <t>2 344.00 руб.</t>
   </si>
   <si>
     <t>VLC-902029</t>
   </si>
   <si>
     <t>VT.228S.NRW.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угл со сгоном и штуцером с белой рукояткой-бабочкой вн.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" вн.-нар. PN40 угловой со сгоном и доп. уплотнением, белая бабочка (</t>
   </si>
   <si>
     <t>881.00 руб.</t>
   </si>
   <si>
     <t>VLC-902030</t>
   </si>
   <si>
     <t>VT.228S.NRW.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угл со сгоном и штуцером с белой рукояткой-бабочкой вн.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" вн.-нар. PN40 угловой со сгоном и доп. уплотнением, белая бабочка (</t>
   </si>
   <si>
     <t>1 336.00 руб.</t>
   </si>
   <si>
     <t>VLC-902031</t>
   </si>
   <si>
     <t>VT.229S.N.04</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой нар.-нар. DN15, PN40, 1/2"</t>
+    <t>Кран шаровой BASE-ГОСТ DN15 1/2" нар.-нар. PN40 угловой со сгоном, бабочка (12/48шт)</t>
   </si>
   <si>
     <t>889.00 руб.</t>
   </si>
   <si>
     <t>VLC-902032</t>
   </si>
   <si>
     <t>VT.229S.N.05</t>
   </si>
   <si>
-    <t>Кран шаровой BASE-ГОСТ угловой со сгоном с рукояткой-бабочкой нар.-нар. DN20, PN40, 3/4"</t>
+    <t>Кран шаровой BASE-ГОСТ DN20 3/4" нар.-нар. PN40 угловой со сгоном, бабочка (8/32шт)</t>
   </si>
   <si>
     <t>1 379.00 руб.</t>
   </si>
   <si>
     <t>VLC-902033</t>
   </si>
   <si>
     <t>VT.247S.N.04</t>
   </si>
   <si>
     <t>Кран шаровой с патрубком под датчик температуры вн.-вн. с рукоятка-бабочка DN15, PN40, 1/2" (ГОСТ)</t>
   </si>
   <si>
     <t>685.00 руб.</t>
   </si>
   <si>
     <t>VLC-902034</t>
   </si>
   <si>
     <t>VT.247S.N.05</t>
   </si>
   <si>
     <t>Кран шаровой с патрубком под датчик температуры вн.-вн. с рукоятка-бабочка DN20, PN40, 3/4" (ГОСТ)</t>
   </si>
@@ -2545,3227 +2566,3233 @@
   <si>
     <t>VTc.720S.NE.0005</t>
   </si>
   <si>
     <t>Кран шаровой коллекторный 3/4" (евроконус) (ГОСТ)</t>
   </si>
   <si>
     <t>699.00 руб.</t>
   </si>
   <si>
     <t>Краны шаровые VIEIR</t>
   </si>
   <si>
     <t>Краны шаровые VIEIR BASIC</t>
   </si>
   <si>
     <t>STP-410014</t>
   </si>
   <si>
     <t>VR1119</t>
   </si>
   <si>
     <t>Кран дренажный со съёмным металлическим штуцером 1/2"  (200/1шт)</t>
   </si>
   <si>
-    <t>398.37 руб.</t>
+    <t>811.44 руб.</t>
   </si>
   <si>
     <t>VER-000127</t>
   </si>
   <si>
     <t>VER61</t>
   </si>
   <si>
     <t>Кран шаровой с удлиненным штоком 1/2" F/F НИКЕЛЬ "ViEiR"(96/6шт)</t>
   </si>
   <si>
-    <t>646.80 руб.</t>
+    <t>660.03 руб.</t>
   </si>
   <si>
     <t>VER-000157</t>
   </si>
   <si>
     <t>VR200-07</t>
   </si>
   <si>
     <t>Кран шаровой 2 1/2" F/F  (ручка) НИКЕЛЬ  "ViEiR"(4/1шт)</t>
   </si>
   <si>
-    <t>8 212.89 руб.</t>
+    <t>8 377.53 руб.</t>
   </si>
   <si>
     <t>VER-000158</t>
   </si>
   <si>
     <t>VR200-08</t>
   </si>
   <si>
     <t>Кран шаровой 3" F/F  (ручка) НИКЕЛЬ  "ViEiR"(4/1шт)</t>
   </si>
   <si>
-    <t>11 692.38 руб.</t>
+    <t>11 926.11 руб.</t>
   </si>
   <si>
     <t>VER-000159</t>
   </si>
   <si>
     <t>VR200-09</t>
   </si>
   <si>
     <t>Кран шаровой 4" F/F  (ручка) НИКЕЛЬ  "ViEiR"(2/1шт)</t>
   </si>
   <si>
-    <t>17 199.00 руб.</t>
+    <t>17 542.98 руб.</t>
   </si>
   <si>
     <t>VER-000301</t>
   </si>
   <si>
     <t>VER62</t>
   </si>
   <si>
     <t>Кран шаровой с удлиненным штоком 1/2" вн-нар "ViEiR"(96/12шт)</t>
   </si>
   <si>
-    <t>673.26 руб.</t>
+    <t>686.49 руб.</t>
   </si>
   <si>
     <t>VER-000381</t>
   </si>
   <si>
     <t>VER48A</t>
   </si>
   <si>
     <t>Кран угловой с американкой и кольцевым уплотнением 3/4" "ViEiR"(64/8шт)</t>
   </si>
   <si>
-    <t>951.09 руб.</t>
+    <t>968.73 руб.</t>
   </si>
   <si>
     <t>VER-000382</t>
   </si>
   <si>
     <t>VER48B</t>
   </si>
   <si>
-    <t>914.34 руб.</t>
+    <t>933.45 руб.</t>
   </si>
   <si>
     <t>VER-001241</t>
   </si>
   <si>
     <t>VR169</t>
   </si>
   <si>
     <t>Кран шаровой mini сливной со штуцером,никелированный G3/8" (100/5шт)</t>
   </si>
   <si>
-    <t>251.37 руб.</t>
+    <t>257.25 руб.</t>
   </si>
   <si>
     <t>VER-001321</t>
   </si>
   <si>
     <t>VR230FF</t>
   </si>
   <si>
     <t>Кран шаровой с пластиковой ручкой Г/Г 1/2" (120/12шт)</t>
   </si>
   <si>
-    <t>418.95 руб.</t>
+    <t>426.30 руб.</t>
   </si>
   <si>
     <t>VER-001322</t>
   </si>
   <si>
     <t>VR230FM</t>
   </si>
   <si>
     <t>Кран шаровой с пластиковой ручкой Г/Ш 1/2" (120/12шт)</t>
   </si>
   <si>
+    <t>449.82 руб.</t>
+  </si>
+  <si>
+    <t>VER-001329</t>
+  </si>
+  <si>
+    <t>VR213-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой с отводом m10 под датчик температуры Г/Г 1/2" (112/14шт)</t>
+  </si>
+  <si>
+    <t>501.27 руб.</t>
+  </si>
+  <si>
+    <t>VER-001330</t>
+  </si>
+  <si>
+    <t>VR213-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой с отводом m10 под датчик температуры Г/Г 3/4" (96/12шт)</t>
+  </si>
+  <si>
+    <t>708.54 руб.</t>
+  </si>
+  <si>
+    <t>VER-001751</t>
+  </si>
+  <si>
+    <t>VERS56-1</t>
+  </si>
+  <si>
+    <t>Кран прямой никелированный с накидной гайкой 1/2"Fx1/2"M (112/14шт)</t>
+  </si>
+  <si>
+    <t>457.17 руб.</t>
+  </si>
+  <si>
+    <t>VER-001752</t>
+  </si>
+  <si>
+    <t>VERS56-2</t>
+  </si>
+  <si>
+    <t>Кран прямой никелированный с накидной гайкой 3/4"Fx3/4"M (80/10шт)</t>
+  </si>
+  <si>
+    <t>564.48 руб.</t>
+  </si>
+  <si>
+    <t>VER-001753</t>
+  </si>
+  <si>
+    <t>VERS56-3</t>
+  </si>
+  <si>
+    <t>Кран прямой никелированный с накидной гайкой 1"Fx1"M (48/6шт)</t>
+  </si>
+  <si>
+    <t>859.95 руб.</t>
+  </si>
+  <si>
+    <t>VER-001754</t>
+  </si>
+  <si>
+    <t>VERS54</t>
+  </si>
+  <si>
+    <t>Кран угловой никелированный с накидной гайкой 1" (48/8шт)</t>
+  </si>
+  <si>
+    <t>1 356.81 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310001</t>
+  </si>
+  <si>
+    <t>VR200-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1/2" вн.-вн. (14/112шт)</t>
+  </si>
+  <si>
+    <t>442.47 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310002</t>
+  </si>
+  <si>
+    <t>VR200-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 3/4" вн.-вн. (10/80шт)</t>
+  </si>
+  <si>
+    <t>645.33 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310003</t>
+  </si>
+  <si>
+    <t>VR200-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1" вн.-вн. (10/60шт)</t>
+  </si>
+  <si>
+    <t>1 015.77 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310004</t>
+  </si>
+  <si>
+    <t>VR200-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/4" вн.-вн. (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 630.23 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310005</t>
+  </si>
+  <si>
+    <t>VR200-05</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/2" вн.-вн. (4/24шт)</t>
+  </si>
+  <si>
+    <t>2 622.48 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310006</t>
+  </si>
+  <si>
+    <t>VR200-06</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 2" вн.-вн. (2/12шт)</t>
+  </si>
+  <si>
+    <t>4 054.26 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310007</t>
+  </si>
+  <si>
+    <t>VR202-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1/2" вн.-нар. (14/112шт)</t>
+  </si>
+  <si>
+    <t>465.99 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310008</t>
+  </si>
+  <si>
+    <t>VR202-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 3/4" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>680.61 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310009</t>
+  </si>
+  <si>
+    <t>VR202-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1" вн.-нар. (10/60шт)</t>
+  </si>
+  <si>
+    <t>1 086.33 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310010</t>
+  </si>
+  <si>
+    <t>VR202-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/4" вн.-нар. (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 705.20 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310011</t>
+  </si>
+  <si>
+    <t>VR202-05</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 1 1/2" вн.-нар. (4/24шт)</t>
+  </si>
+  <si>
+    <t>2 754.78 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310012</t>
+  </si>
+  <si>
+    <t>VR202-06</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, стальная рукоятка 2" вн.-нар. (2/12шт)</t>
+  </si>
+  <si>
+    <t>4 223.31 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310013</t>
+  </si>
+  <si>
+    <t>VR201-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1/2" вн.-вн. (14/112шт)</t>
+  </si>
+  <si>
+    <t>417.48 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310014</t>
+  </si>
+  <si>
+    <t>VR201-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 3/4" вн.-вн. (10/80шт)</t>
+  </si>
+  <si>
+    <t>639.45 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310015</t>
+  </si>
+  <si>
+    <t>VR201-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1" вн.-вн. (10/60шт)</t>
+  </si>
+  <si>
+    <t>990.78 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310016</t>
+  </si>
+  <si>
+    <t>VR203-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1/2" вн.-нар. (10/112шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310017</t>
+  </si>
+  <si>
+    <t>VR203-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 3/4" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>690.90 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310018</t>
+  </si>
+  <si>
+    <t>VR203-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1" вн.-нар. (10/60шт)</t>
+  </si>
+  <si>
+    <t>1 083.39 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310019</t>
+  </si>
+  <si>
+    <t>VR105-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 1/2" нар.-нар. (12/120шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310020</t>
+  </si>
+  <si>
+    <t>VR105-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, рукоятка бабочка 3/4" нар.-нар. (12/120шт)</t>
+  </si>
+  <si>
+    <t>677.67 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310021</t>
+  </si>
+  <si>
+    <t>VR204-01</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 1/2" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>593.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310022</t>
+  </si>
+  <si>
+    <t>VR204-02</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 3/4" вн.-нар. (8/64шт)</t>
+  </si>
+  <si>
+    <t>889.35 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310023</t>
+  </si>
+  <si>
+    <t>VR204-03</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 1" вн.-нар. (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 392.09 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310024</t>
+  </si>
+  <si>
+    <t>VR204-04</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный с полусгоном 1 1/4" вн.-нар. (5/30шт)</t>
+  </si>
+  <si>
+    <t>2 297.61 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310025</t>
+  </si>
+  <si>
+    <t>VER47</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный угловой с полусгоном 1/2" вн.-нар. (14/112шт)</t>
+  </si>
+  <si>
+    <t>604.17 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310026</t>
+  </si>
+  <si>
+    <t>VER48</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный угловой с полусгоном 3/4" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310027</t>
+  </si>
+  <si>
+    <t>VER49</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный угловой с полусгоном 1" вн.-нар. (10/60шт)</t>
+  </si>
+  <si>
+    <t>1 514.10 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310028</t>
+  </si>
+  <si>
+    <t>VR204-01A</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка с доп уплотнением  усиленный с полусгоном 1/2" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>629.16 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310029</t>
+  </si>
+  <si>
+    <t>VR204-02A</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка  с доп уплотнением усиленный с полусгоном 3/4" вн.-нар. (8/64шт)</t>
+  </si>
+  <si>
+    <t>931.98 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310030</t>
+  </si>
+  <si>
+    <t>VR204-03А</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка с доп уплотнением усиленный с полусгоном 1" вн.-нар. (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 456.77 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310031</t>
+  </si>
+  <si>
+    <t>VR204-01B</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка усиленный с полусгоном 1/2" вн.-нар. (10/80шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310032</t>
+  </si>
+  <si>
+    <t>VR204-02B</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка усиленный с полусгоном 3/4" вн.-нар. (8/64шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310033</t>
+  </si>
+  <si>
+    <t>VR204-03B</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. белая ручка усиленный с полусгоном 1" вн.-нар. (6/48шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310034</t>
+  </si>
+  <si>
+    <t>VERS52</t>
+  </si>
+  <si>
+    <t>Кран угловой с накидной гайкой 1/2" вн-вн VR (14/112шт)</t>
+  </si>
+  <si>
+    <t>551.25 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310035</t>
+  </si>
+  <si>
+    <t>VERS53</t>
+  </si>
+  <si>
+    <t>Кран угловой с накидной гайкой 3/4" вн-вн VR (8/96шт)</t>
+  </si>
+  <si>
+    <t>833.49 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310036</t>
+  </si>
+  <si>
+    <t>VERS50</t>
+  </si>
+  <si>
+    <t>Кран прямой с накидной гайкой  1/2" вн-вн VR (14/112шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310037</t>
+  </si>
+  <si>
+    <t>VERS51</t>
+  </si>
+  <si>
+    <t>Кран прямой с накидной гайкой  3/4" вн-вн VR (8/80шт)</t>
+  </si>
+  <si>
+    <t>805.56 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310038</t>
+  </si>
+  <si>
+    <t>GL192</t>
+  </si>
+  <si>
+    <t>Кран шаровой трехходовой 1/2" VR (1/30шт)</t>
+  </si>
+  <si>
+    <t>730.59 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310039</t>
+  </si>
+  <si>
+    <t>GL193</t>
+  </si>
+  <si>
+    <t>Кран шаровой трехходовой 3/4" VR (1/30шт)</t>
+  </si>
+  <si>
+    <t>917.28 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310040</t>
+  </si>
+  <si>
+    <t>GL194</t>
+  </si>
+  <si>
+    <t>Кран шаровой трехходовой 1" VR (1/30шт)</t>
+  </si>
+  <si>
+    <t>1 383.27 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310041</t>
+  </si>
+  <si>
+    <t>VER47A</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка с доп уплотнением  усиленный угловой с полусгоном 1/2" вн.-</t>
+  </si>
+  <si>
+    <t>635.04 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310042</t>
+  </si>
+  <si>
+    <t>VER49A</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка с доп уплотнением  усиленный угловой с полусгоном 1" вн.-на</t>
+  </si>
+  <si>
+    <t>1 559.67 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310043</t>
+  </si>
+  <si>
+    <t>VER47B</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка  усиленный угловой с полусгоном 1/2" вн.-нар. (4/80шт)</t>
+  </si>
+  <si>
+    <t>ZAP-310044</t>
+  </si>
+  <si>
+    <t>VER49B</t>
+  </si>
+  <si>
+    <t>Кран шар. VIEIR полнопроход. белая ручка  усиленный угловой с полусгоном 1" вн.-нар. (2/48шт)</t>
+  </si>
+  <si>
+    <t>1 539.09 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310045</t>
+  </si>
+  <si>
+    <t>VERS55</t>
+  </si>
+  <si>
+    <t>Кран прямой с накидной гайкой 1" вн-вн VIEIR (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 277.43 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-310046</t>
+  </si>
+  <si>
+    <t>VR203-01A</t>
+  </si>
+  <si>
+    <t>Кран шар. полнопроход. усиленный, БЕЛАЯ бабочка 1/2" вн.-нар. ViEiR (10/112шт)</t>
+  </si>
+  <si>
+    <t>Краны шаровые VIEIR  VER PRO</t>
+  </si>
+  <si>
+    <t>VER-000160</t>
+  </si>
+  <si>
+    <t>VP224-01</t>
+  </si>
+  <si>
+    <t>Кран шаровый с американкой 1/2"  "VER-PRO" (56шт)</t>
+  </si>
+  <si>
+    <t>627.69 руб.</t>
+  </si>
+  <si>
+    <t>VER-000161</t>
+  </si>
+  <si>
+    <t>VP224-02</t>
+  </si>
+  <si>
+    <t>Кран шаровый с американкой 3/4""VER-PRO" (40шт)</t>
+  </si>
+  <si>
+    <t>895.23 руб.</t>
+  </si>
+  <si>
+    <t>VER-000162</t>
+  </si>
+  <si>
+    <t>VP224-03</t>
+  </si>
+  <si>
+    <t>Кран шаровый с американкой1" "VER-PRO" (24шт)</t>
+  </si>
+  <si>
+    <t>1 568.49 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390101</t>
+  </si>
+  <si>
+    <t>VP220-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/F (бабочка) НИКЕЛЬ "VER-PRO" (120/12шт)</t>
+  </si>
+  <si>
+    <t>386.61 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390102</t>
+  </si>
+  <si>
+    <t>VP220-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/F  (бабочка) НИКЕЛЬ"VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>585.06 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390103</t>
+  </si>
+  <si>
+    <t>VP220-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"  F/F (бабочка) НИКЕЛЬ"VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>964.32 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390104</t>
+  </si>
+  <si>
+    <t>VP221-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/М (бабочка) НИКЕЛЬ" VER-PRO"(120/12шт)</t>
+  </si>
+  <si>
+    <t>443.94 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390105</t>
+  </si>
+  <si>
+    <t>VP221-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/М (бабочка) НИКЕЛЬ "VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>608.58 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390106</t>
+  </si>
+  <si>
+    <t>VP221-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"  F/М (бабочка) НИКЕЛЬ"VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>976.08 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390107</t>
+  </si>
+  <si>
+    <t>VP222-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/F  (ручка) НИКЕЛЬ  "VER-PRO"(120/12шт)</t>
+  </si>
+  <si>
+    <t>410.13 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390108</t>
+  </si>
+  <si>
+    <t>VP222-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/F  (ручка)  НИКЕЛЬ "VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>582.12 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390109</t>
+  </si>
+  <si>
+    <t>VP222-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1" F/F ручка) НИКЕЛЬ  "VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>1 002.54 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390110</t>
+  </si>
+  <si>
+    <t>VP222-04</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"1/4" F/F (ручка) НИКЕЛЬ "VER-PRO"(32/4шт)</t>
+  </si>
+  <si>
+    <t>1 425.90 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390111</t>
+  </si>
+  <si>
+    <t>VP222-05</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1"1/2" F/F . (ручка) НИКЕЛЬ  "VER-PRO"(24/2шт)</t>
+  </si>
+  <si>
+    <t>2 184.42 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390112</t>
+  </si>
+  <si>
+    <t>VP222-06</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2" F/F  (ручка) НИКЕЛЬ  "VER-PRO"(16/2шт)</t>
+  </si>
+  <si>
+    <t>3 306.03 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390113</t>
+  </si>
+  <si>
+    <t>VP223-01</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2" F/М (ручка) НИКЕЛЬ "VER-PRO"(120/12шт)</t>
+  </si>
+  <si>
+    <t>430.71 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390114</t>
+  </si>
+  <si>
+    <t>VP223-02</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4" F/М (ручка) НИКЕЛЬ "VER-PRO"(100/10шт)</t>
+  </si>
+  <si>
+    <t>ZAP-390115</t>
+  </si>
+  <si>
+    <t>VP223-03</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1" F/М  (ручка) НИКЕЛЬ  "VER-PRO"(60/6шт)</t>
+  </si>
+  <si>
+    <t>1 012.83 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390116</t>
+  </si>
+  <si>
+    <t>VP223-04</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4" F/М  (ручка) НИКЕЛЬ "VER-PRO"(32/4шт)</t>
+  </si>
+  <si>
+    <t>1 515.57 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390117</t>
+  </si>
+  <si>
+    <t>VP223-05</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/2" F/М (ручка) НИКЕЛЬ "VER-PRO"(24/2шт)</t>
+  </si>
+  <si>
+    <t>2 240.28 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-390118</t>
+  </si>
+  <si>
+    <t>VP223-06</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2" F/М (ручка) НИКЕЛЬ "VER-PRO"(16/2шт)</t>
+  </si>
+  <si>
+    <t>3 486.84 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые ZEGOR</t>
+  </si>
+  <si>
+    <t>Краны шаровые ZEGOR BASIC</t>
+  </si>
+  <si>
+    <t>ZGR-000001</t>
+  </si>
+  <si>
+    <t>FB11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-вн бабочка (1/80шт)</t>
+  </si>
+  <si>
+    <t>381.10 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000002</t>
+  </si>
+  <si>
+    <t>FB12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-вн бабочка (25/100шт)</t>
+  </si>
+  <si>
+    <t>562.53 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000003</t>
+  </si>
+  <si>
+    <t>FB13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-вн бабочка (15/60шт)</t>
+  </si>
+  <si>
+    <t>743.14 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000004</t>
+  </si>
+  <si>
+    <t>FN11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-нар бабочка (1/80шт)</t>
+  </si>
+  <si>
+    <t>402.87 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000005</t>
+  </si>
+  <si>
+    <t>FN12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-нар бабочка (25/100шт)</t>
+  </si>
+  <si>
+    <t>584.59 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000006</t>
+  </si>
+  <si>
+    <t>FN13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-нар бабочка (15/60шт)</t>
+  </si>
+  <si>
+    <t>872.61 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000007</t>
+  </si>
+  <si>
+    <t>FNN11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" нар-нар бабочка (1/80шт)</t>
+  </si>
+  <si>
+    <t>389.26 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000008</t>
+  </si>
+  <si>
+    <t>FBR11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-вн ручка (25/100шт)</t>
+  </si>
+  <si>
+    <t>415.42 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000009</t>
+  </si>
+  <si>
+    <t>FBR12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-вн ручка (20/80шт)</t>
+  </si>
+  <si>
+    <t>589.48 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000010</t>
+  </si>
+  <si>
+    <t>FBR13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-вн ручка (10/40шт)</t>
+  </si>
+  <si>
+    <t>886.93 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000011</t>
+  </si>
+  <si>
+    <t>FBR14</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/4" вн-вн ручка (16/32шт)</t>
+  </si>
+  <si>
+    <t>1 205.71 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000012</t>
+  </si>
+  <si>
+    <t>FBR15</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/2" вн-вн ручка (10/20шт)</t>
+  </si>
+  <si>
+    <t>1 974.63 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000013</t>
+  </si>
+  <si>
+    <t>FBR16</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 2" вн-вн ручка (6/12шт)</t>
+  </si>
+  <si>
+    <t>3 233.89 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000014</t>
+  </si>
+  <si>
+    <t>FNR11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1/2" вн-нар ручка (25/100шт)</t>
+  </si>
+  <si>
+    <t>353.08 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000015</t>
+  </si>
+  <si>
+    <t>FNR12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" вн-нар ручка (15/60шт)</t>
+  </si>
+  <si>
+    <t>581.24 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000016</t>
+  </si>
+  <si>
+    <t>FNR13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" вн-нар ручка (12/48шт)</t>
+  </si>
+  <si>
+    <t>959.60 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000017</t>
+  </si>
+  <si>
+    <t>FNR14</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/4" вн-нар ручка (16/32шт)</t>
+  </si>
+  <si>
+    <t>1 437.28 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000018</t>
+  </si>
+  <si>
+    <t>FNR15</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 11/2" вн-нар ручка (10/20шт)</t>
+  </si>
+  <si>
+    <t>2 245.75 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000019</t>
+  </si>
+  <si>
+    <t>FNR16</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 2" вн-нар ручка (6/12шт)</t>
+  </si>
+  <si>
+    <t>3 548.08 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000020</t>
+  </si>
+  <si>
+    <t>FA11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном полнопроходной Pn40 латунь никель 1/2" вн-нар бабочка (20/80шт)</t>
+  </si>
+  <si>
+    <t>532.03 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000021</t>
+  </si>
+  <si>
+    <t>FA12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном полнопроходной Pn40 латунь никель 3/4" вн-нар бабочка (18/72шт)</t>
+  </si>
+  <si>
+    <t>778.53 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000022</t>
+  </si>
+  <si>
+    <t>FA13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном полнопроходной Pn40 латунь никель 1" вн-нар бабочка (10/40шт)</t>
+  </si>
+  <si>
+    <t>1 271.49 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000023</t>
+  </si>
+  <si>
+    <t>FAL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном полнопроход Pn40 латунь никель 1/2" вн-нар бабочка (15/90шт)</t>
+  </si>
+  <si>
+    <t>523.23 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000024</t>
+  </si>
+  <si>
+    <t>FAL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном полнопроход Pn40 латунь никель 3/4" вн-нар бабочка (15/60шт)</t>
+  </si>
+  <si>
+    <t>854.36 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000025</t>
+  </si>
+  <si>
+    <t>FAO11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном с доп.уплот. Pn40 латунь ник 1/2" вн-нар белая бабочка (15/</t>
+  </si>
+  <si>
+    <t>545.60 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000026</t>
+  </si>
+  <si>
+    <t>FAO12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой со сгоном с доп.уплот. Pn40 латунь ник 3/4" вн-нар белая бабочка (15/</t>
+  </si>
+  <si>
+    <t>816.21 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000027</t>
+  </si>
+  <si>
+    <t>FAOL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном с доп.уплот. Pn40 латунь ник 1/2" вн-нар белая бабочка (15</t>
+  </si>
+  <si>
+    <t>600.28 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000028</t>
+  </si>
+  <si>
+    <t>FAOL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном с доп.уплот. Pn40 латунь ник 3/4" вн-нар белая бабочка (15</t>
+  </si>
+  <si>
+    <t>1 097.95 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000031</t>
+  </si>
+  <si>
+    <t>FS11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 1/2" вн-вн ручка (15/</t>
+  </si>
+  <si>
+    <t>335.34 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000032</t>
+  </si>
+  <si>
+    <t>FS12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 3/4" вн-вн ручка (15/</t>
+  </si>
+  <si>
+    <t>552.05 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000033</t>
+  </si>
+  <si>
+    <t>FS13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 1" вн-вн ручка (7/42ш</t>
+  </si>
+  <si>
+    <t>837.28 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000034</t>
+  </si>
+  <si>
+    <t>FS14</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  с дренаж и воздухоотвод. полнопроходной Pn40 латунь никель 11/4" вн-вн ручка (8/</t>
+  </si>
+  <si>
+    <t>1 161.78 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000035</t>
+  </si>
+  <si>
+    <t>FUB11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 1/2" вн-вн бабочка (25/1</t>
+  </si>
+  <si>
+    <t>445.88 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000036</t>
+  </si>
+  <si>
+    <t>FUB12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 3/4" вн-вн бабочка (20/1)</t>
+  </si>
+  <si>
+    <t>619.03 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000037</t>
+  </si>
+  <si>
+    <t>FUN11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 1/2" вн-нар бабочка (25/</t>
+  </si>
+  <si>
+    <t>419.34 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000038</t>
+  </si>
+  <si>
+    <t>FUN12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  прямой с накидной гайкой Pn40 латунь никель 3/4" вн-нар бабочка (20/</t>
+  </si>
+  <si>
+    <t>ZGR-000039</t>
+  </si>
+  <si>
+    <t>FUBL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 1/2" вн-вн бабочка (20/</t>
+  </si>
+  <si>
+    <t>508.46 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000040</t>
+  </si>
+  <si>
+    <t>FUBL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 3/4" вн-вн бабочка (15/</t>
+  </si>
+  <si>
+    <t>710.58 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000041</t>
+  </si>
+  <si>
+    <t>FNL11</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 1/2" вн-нар бабочка (25</t>
+  </si>
+  <si>
+    <t>436.85 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000042</t>
+  </si>
+  <si>
+    <t>FNL12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой с накидной гайкой Pn40 латунь никель 3/4" вн-нар бабочка (20</t>
+  </si>
+  <si>
+    <t>543.45 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000124</t>
+  </si>
+  <si>
+    <t>FNN12</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 3/4" нар-нар бабочка (15/90шт)</t>
+  </si>
+  <si>
+    <t>585.19 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000128</t>
+  </si>
+  <si>
+    <t>FNN13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  полнопроходной Pn40 латунь никель 1" нар-нар бабочка (15/90шт)</t>
+  </si>
+  <si>
+    <t>1 007.11 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000133</t>
+  </si>
+  <si>
+    <t>FAL13</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  угловой со сгоном полнопроходной Pn40 латунь никель 1" вн-нар бабочка (5/30шт)</t>
+  </si>
+  <si>
+    <t>1 667.53 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые ZEGOR PRO</t>
+  </si>
+  <si>
+    <t>ZGR-000134</t>
+  </si>
+  <si>
+    <t>FB01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-вн бабочка (20/120шт)</t>
+  </si>
+  <si>
+    <t>422.09 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000137</t>
+  </si>
+  <si>
+    <t>FN01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-нар бабочка (20/120шт)</t>
+  </si>
+  <si>
+    <t>442.56 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000146</t>
+  </si>
+  <si>
+    <t>FBR01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-вн ручка (20/120шт)</t>
+  </si>
+  <si>
+    <t>424.65 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000149</t>
+  </si>
+  <si>
+    <t>FNR01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 латунь никель 1/2" вн-нар ручка (20/120шт)</t>
+  </si>
+  <si>
+    <t>442.35 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000197</t>
+  </si>
+  <si>
+    <t>FAO01</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 прямой со сгоном с доп.уплот. 1/2" вн-нар (15/90шт)</t>
+  </si>
+  <si>
+    <t>586.55 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-000198</t>
+  </si>
+  <si>
+    <t>FAO02</t>
+  </si>
+  <si>
+    <t>Кран шаровый Zegor  УСИЛЕННЫЙ PN50 прямой со сгоном с доп.уплот. 3/4" вн-нар (10/60шт)</t>
+  </si>
+  <si>
+    <t>838.69 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые БАЗ</t>
+  </si>
+  <si>
+    <t>Краны шаровые БАЗ желтые</t>
+  </si>
+  <si>
+    <t>BAZ-100101</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15 вр/вр рычаг PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>307.06 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100102</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20 вр/вр рычаг PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>397.66 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100103</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 вр/вр рычаг PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>772.17 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100104</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.32.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду32 вр/вр рычаг PN40 (15шт)</t>
+  </si>
+  <si>
+    <t>1 202.77 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100105</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.40.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду40 вр/вр рычаг PN40 (10шт)</t>
+  </si>
+  <si>
+    <t>2 017.11 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100106</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.0.50.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду50 вр/вр рычаг PN40 (6шт)</t>
+  </si>
+  <si>
+    <t>3 102.94 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100107</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.1.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15  вр/вр бабочка PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>302.95 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100108</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.1.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20  вр/вр бабочка PN40  (50шт)</t>
+  </si>
+  <si>
+    <t>393.27 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100109</t>
+  </si>
+  <si>
+    <t>БАЗ.А30.1.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25  вр/вр бабочка PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>BAZ-100110</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15 вр/нр рычаг PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>308.94 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100111</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20 вр/нр рычаг PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>446.11 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100112</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 вр/нр рычаг PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>809.28 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100113</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.32.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду32 вр/нр рычаг PN40 (15шт)</t>
+  </si>
+  <si>
+    <t>1 376.54 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100114</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.0.40.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду40 вр/нр рычаг PN40 (10шт)</t>
+  </si>
+  <si>
+    <t>2 082.74 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100115</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.1.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду15 вр/нр бабочка PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>304.80 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100116</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.1.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду20 вр/нр бабочка PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>BAZ-100117</t>
+  </si>
+  <si>
+    <t>БАЗ.А31.1.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 вр/нр бабочка PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>797.09 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100118</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.1.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду15 прямой бабочка PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>475.04 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100119</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.1.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду20 прямой бабочка PN40 (40шт)</t>
+  </si>
+  <si>
+    <t>676.99 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100120</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.1.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду25 прямой бабочка PN40 (16шт)</t>
+  </si>
+  <si>
+    <t>1 090.18 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100121</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.0.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду25 прямой рычаг PN40 (16шт)</t>
+  </si>
+  <si>
+    <t>1 098.17 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100122</t>
+  </si>
+  <si>
+    <t>БАЗ.А.А31.0.32.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой "американка" Ду32 прямой рычаг PN40 (10шт)</t>
+  </si>
+  <si>
+    <t>1 678.52 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100123</t>
+  </si>
+  <si>
+    <t>БАЗ.КФ.1.15</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран-фильтр 11Б27п1 Ду15  вр/вр бабочка (50шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100124</t>
+  </si>
+  <si>
+    <t>БАЗ.А32.0.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27П1 Ду15 нр/нр рычаг PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>349.49 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100125</t>
+  </si>
+  <si>
+    <t>БАЗ.А32.0.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27П1 Ду20 нр/нр рычаг PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>494.14 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100126</t>
+  </si>
+  <si>
+    <t>БАЗ.А32.0.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 нр/нр рычаг PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>848.74 руб.</t>
+  </si>
+  <si>
+    <t>BAZ-100127</t>
+  </si>
+  <si>
+    <t>БАЗ.А32.1.15.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27П1 Ду15 нр/нр бабочка PN40 (60шт)</t>
+  </si>
+  <si>
+    <t>BAZ-100128</t>
+  </si>
+  <si>
+    <t>БАЗ.А32.1.20.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27П1 Ду20 нр/нр бабочка PN40 (50шт)</t>
+  </si>
+  <si>
+    <t>BAZ-100129</t>
+  </si>
+  <si>
+    <t>БАЗ.А32.1.25.40</t>
+  </si>
+  <si>
+    <t>БАЗ латунь кран шаровой 11Б27п1 Ду25 нр/нр бабочка PN40 (25шт)</t>
+  </si>
+  <si>
+    <t>848.71 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые COMPACT</t>
+  </si>
+  <si>
+    <t>OTM-110048</t>
+  </si>
+  <si>
+    <t>кран шаровой 1/2 вр/вр бабочка латунь никель PN40 COMPACT (10/200шт)</t>
+  </si>
+  <si>
+    <t>212.04 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110049</t>
+  </si>
+  <si>
+    <t>кран шаровой 3/4 вр/вр бабочка латунь никель PN40 COMPACT (10/150шт)</t>
+  </si>
+  <si>
+    <t>299.25 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110050</t>
+  </si>
+  <si>
+    <t>кран шаровой 1 вр/вр бабочка латунь никель PN40 COMPACT (10/100шт)</t>
+  </si>
+  <si>
+    <t>388.17 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110051</t>
+  </si>
+  <si>
+    <t>кран шаровой 1/2  вр/нар бабочка латунь никель PN40 COMPACT (10/200шт)</t>
+  </si>
+  <si>
+    <t>OTM-110052</t>
+  </si>
+  <si>
+    <t>кран шаровой 3/4  вр/нар бабочка латунь никель PN40 COMPACT (10/150шт)</t>
+  </si>
+  <si>
+    <t>309.51 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110053</t>
+  </si>
+  <si>
+    <t>кран шаровой 1  вр/нар бабочка латунь никель PN40 COMPACT (10/100шт)</t>
+  </si>
+  <si>
+    <t>396.72 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые ТЕБО полнопроходные ГОСТ</t>
+  </si>
+  <si>
+    <t>ALT-120001</t>
+  </si>
+  <si>
+    <t>T-КШ.101.12.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН  1/2" ручка (10/80)</t>
+  </si>
+  <si>
+    <t>518.43 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120002</t>
+  </si>
+  <si>
+    <t>T-КШ.101.34.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН  3/4" ручка (7/56)</t>
+  </si>
+  <si>
+    <t>768.41 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120003</t>
+  </si>
+  <si>
+    <t>T-КШ.101.1.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН  1" ручка (4/32) (шт.)</t>
+  </si>
+  <si>
+    <t>1 212.01 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120004</t>
+  </si>
+  <si>
+    <t>T-КШ.101.114.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН 1.1/4" ручка (2/18)</t>
+  </si>
+  <si>
+    <t>1 945.82 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120005</t>
+  </si>
+  <si>
+    <t>T-КШ.101.112.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН 1.1/2" ручка (2/12)</t>
+  </si>
+  <si>
+    <t>2 917.90 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120006</t>
+  </si>
+  <si>
+    <t>T-КШ.101.2.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН   2" ручка (2/8) (шт.)</t>
+  </si>
+  <si>
+    <t>4 277.94 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120007</t>
+  </si>
+  <si>
+    <t>T-КШ.202.12.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР  1/2" ручка (8/64)</t>
+  </si>
+  <si>
+    <t>544.62 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120008</t>
+  </si>
+  <si>
+    <t>Т-КШ.202.34.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР  3/4" ручка (6/48)</t>
+  </si>
+  <si>
+    <t>816.12 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120009</t>
+  </si>
+  <si>
+    <t>T-КШ.202.1.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР  1" ручка (4/32)</t>
+  </si>
+  <si>
+    <t>1 290.35 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120010</t>
+  </si>
+  <si>
+    <t>T-КШ.202.114.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР 1.1/4" ручка (2/18)</t>
+  </si>
+  <si>
+    <t>2 221.28 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120011</t>
+  </si>
+  <si>
+    <t>T-КШ.202.112.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР 1.1/2" ручка (2/12)</t>
+  </si>
+  <si>
+    <t>3 075.52 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120012</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР 2" ручка ()</t>
+  </si>
+  <si>
+    <t>ALT-120013</t>
+  </si>
+  <si>
+    <t>T-КШ.303.12.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO НАР/НАР  1/2" ручка (8/64)</t>
+  </si>
+  <si>
+    <t>546.26 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120014</t>
+  </si>
+  <si>
+    <t>T-КШ.303.34.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO НАР/НАР  3/4" ручка (6/48)</t>
+  </si>
+  <si>
+    <t>802.79 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120015</t>
+  </si>
+  <si>
+    <t>T-КШ.303.1.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO НАР/НАР  1" ручка (4/32) (шт.)</t>
+  </si>
+  <si>
+    <t>1 328.70 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120016</t>
+  </si>
+  <si>
+    <t>T-КШ.101.12.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН  1/2" бабочка (16/128)</t>
+  </si>
+  <si>
+    <t>492.01 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120017</t>
+  </si>
+  <si>
+    <t>T-КШ.101.34.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН  3/4" бабочка (10/80)</t>
+  </si>
+  <si>
+    <t>719.54 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120018</t>
+  </si>
+  <si>
+    <t>T-КШ.101.1.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/ВН  1" бабочка (5/40)</t>
+  </si>
+  <si>
+    <t>1 191.20 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120019</t>
+  </si>
+  <si>
+    <t>T-КШ.202.38.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР  3/8" бабочка (20/160)</t>
+  </si>
+  <si>
+    <t>361.52 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120020</t>
+  </si>
+  <si>
+    <t>Т-КШ.202.12.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР  1/2" бабочка (14/112)</t>
+  </si>
+  <si>
+    <t>512.59 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120021</t>
+  </si>
+  <si>
+    <t>Т-КШ.202.34.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР  3/4" бабочка (8/64)</t>
+  </si>
+  <si>
+    <t>750.17 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120022</t>
+  </si>
+  <si>
+    <t>Т-КШ.202.1.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO ВН/НАР  1" бабочка (5/40)</t>
+  </si>
+  <si>
+    <t>1 263.46 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120023</t>
+  </si>
+  <si>
+    <t>T-КШ.303.12.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO НАР/НАР  1/2" бабочка (14/112)</t>
+  </si>
+  <si>
+    <t>ALT-120024</t>
+  </si>
+  <si>
+    <t>T-КШ.303.34.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO НАР/НАР  3/4" бабочка (8/64)</t>
+  </si>
+  <si>
+    <t>775.19 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120025</t>
+  </si>
+  <si>
+    <t>T-КШ.303.1.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO НАР/НАР  1" бабочка (5/40шт)</t>
+  </si>
+  <si>
+    <t>ALT-120026</t>
+  </si>
+  <si>
+    <t>T-КШ.402.12.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном  1/2" бабочка (10/80)</t>
+  </si>
+  <si>
+    <t>666.46 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120027</t>
+  </si>
+  <si>
+    <t>T-КШ.402.34.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном  3/4" бабочка (7/56)</t>
+  </si>
+  <si>
+    <t>1 019.79 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120028</t>
+  </si>
+  <si>
+    <t>Т-КШ.402.1.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном  1" бабочка (4/32)</t>
+  </si>
+  <si>
+    <t>1 798.49 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120029</t>
+  </si>
+  <si>
+    <t>T-КШ.402.114.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном 1.1/4" бабочка (3/24) (шт.)</t>
+  </si>
+  <si>
+    <t>2 693.65 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120030</t>
+  </si>
+  <si>
+    <t>T-КШ.452.12.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном угловой  1/2" бабочка (7/56)</t>
+  </si>
+  <si>
+    <t>799.98 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120031</t>
+  </si>
+  <si>
+    <t>T-КШ.452.34.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном угловой  3/4" бабочка (6/48)</t>
+  </si>
+  <si>
+    <t>1 243.58 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120032</t>
+  </si>
+  <si>
+    <t>T-КШ.452.1.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном угловой  1" бабочка (2/18)</t>
+  </si>
+  <si>
+    <t>2 056.66 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120033</t>
+  </si>
+  <si>
+    <t>T-КШ.402.12.ББ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном  1/2" белая бабочка (10/80)</t>
+  </si>
+  <si>
+    <t>ALT-120034</t>
+  </si>
+  <si>
+    <t>T-КШ.402.34.ББ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном  3/4" белая бабочка (7/56)</t>
+  </si>
+  <si>
+    <t>ALT-120035</t>
+  </si>
+  <si>
+    <t>T-КШ.452.12.ББ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном угловой  1/2" белая бабочка (7/56)</t>
+  </si>
+  <si>
+    <t>ALT-120036</t>
+  </si>
+  <si>
+    <t>T-КШ.452.34.ББ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой полный проход TEBO с полусгоном угловой  3/4" белая бабочка (6/48)</t>
+  </si>
+  <si>
+    <t>545.84 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120037</t>
+  </si>
+  <si>
+    <t>T-КШ.Ф.501.12.КР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой - фильтр TEBO ВН/ВН 1/2" ручка (6/48)</t>
+  </si>
+  <si>
+    <t>938.42 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120038</t>
+  </si>
+  <si>
+    <t>T-КШ.Ф.501.12.КБ.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой - фильтр TEBO ВН/ВН 1/2" бабочка (7/56)</t>
+  </si>
+  <si>
+    <t>833.65 руб.</t>
+  </si>
+  <si>
+    <t>ALT-120039</t>
+  </si>
+  <si>
+    <t>T-КШ.Д.505.12.БР.CN</t>
+  </si>
+  <si>
+    <t>Кран шаровой дренажный TEBO НАР 1/2" (14/112)</t>
+  </si>
+  <si>
+    <t>526.85 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые РОСТУРПЛАСТ (в инд упаковке)</t>
+  </si>
+  <si>
+    <t>RTP-902016</t>
+  </si>
+  <si>
+    <t>Кран шаровой ручка бабочка, латунь, вн/нар резьба  1/2",PN25 еврослот, никель, RTP (80/1шт)</t>
+  </si>
+  <si>
+    <t>320.70 руб.</t>
+  </si>
+  <si>
+    <t>RTP-902039</t>
+  </si>
+  <si>
+    <t>Кран шаровой ручка бабочка, латунь, вн/нар резьба  1/2",PN40 еврослот, никель, RTP (80/1шт)</t>
+  </si>
+  <si>
+    <t>343.86 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые GAPPO</t>
+  </si>
+  <si>
+    <t>GAP-100735</t>
+  </si>
+  <si>
+    <t>G214.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой со сгоном 1/2" вн-нар, прямой EPDM бабочка белая (80шт)</t>
+  </si>
+  <si>
+    <t>575.69 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100736</t>
+  </si>
+  <si>
+    <t>G214.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой со сгоном 3/4" вн-нар, прямой EPDM бабочка белая (60шт)</t>
+  </si>
+  <si>
+    <t>855.18 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100737</t>
+  </si>
+  <si>
+    <t>G214.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой со сгоном 1" вн-нар, прямой EPDM бабочка белая ( / )</t>
+  </si>
+  <si>
+    <t>GAP-100741</t>
+  </si>
+  <si>
+    <t>G215.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой со сгоном 1/2" вн-нар, EPDM угловой бабочка белая (80шт)</t>
+  </si>
+  <si>
+    <t>595.43 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100742</t>
+  </si>
+  <si>
+    <t>G215.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой со сгоном 3/4" вн-нар, EPDM угловой бабочка белая (60шт)</t>
+  </si>
+  <si>
+    <t>912.90 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100743</t>
+  </si>
+  <si>
+    <t>G215.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой со сгоном 1" вн-нар, EPDM угловой бабочка белая ( / )</t>
+  </si>
+  <si>
+    <t>GAP-100747</t>
+  </si>
+  <si>
+    <t>G216.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой прямой с накидной гайкой бабочка 1/2" (100шт)</t>
+  </si>
+  <si>
+    <t>481.51 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100748</t>
+  </si>
+  <si>
+    <t>G216.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой прямой с накидной гайкой бабочка 3/4" (60шт)</t>
+  </si>
+  <si>
+    <t>710.88 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100749</t>
+  </si>
+  <si>
+    <t>G217.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой угловой с накидной гайкой бабочка 1/2" (100шт)</t>
+  </si>
+  <si>
+    <t>524.04 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100750</t>
+  </si>
+  <si>
+    <t>G217.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой угловой с накидной гайкой бабочка 3/4" (60шт)</t>
+  </si>
+  <si>
+    <t>757.96 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100751</t>
+  </si>
+  <si>
+    <t>G218.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой с амерканкой 3/4" вн-нар, черный маховик, полнопроходной (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 330.83 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100752</t>
+  </si>
+  <si>
+    <t>G219.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой с американкой 1/2" вн-нар, бабочка, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>607.53 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100753</t>
+  </si>
+  <si>
+    <t>G219.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой с американкой 3/4" вн-нар, бабочка, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>987.37 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100754</t>
+  </si>
+  <si>
+    <t>G219.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой с американкой 1" вн-нар, бабочка, полнопроходной (10/40шт)</t>
+  </si>
+  <si>
+    <t>1 310.86 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100755</t>
+  </si>
+  <si>
+    <t>G224.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1/2" вн-вн, бабочка, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>409.15 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100756</t>
+  </si>
+  <si>
+    <t>G224.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 3/4" вн-вн, бабочка, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>614.29 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100757</t>
+  </si>
+  <si>
+    <t>G224.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1" вн-вн, бабочка, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>922.00 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100758</t>
+  </si>
+  <si>
+    <t>G225.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1/2" нар-вн, бабочка, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>433.95 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100759</t>
+  </si>
+  <si>
+    <t>G225.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 3/4" нар-вн, бабочка, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>635.71 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100760</t>
+  </si>
+  <si>
+    <t>G225.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1" нар-вн, бабочка, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>980.61 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100761</t>
+  </si>
+  <si>
+    <t>G228.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1/2" нар-нар, бабочка, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>429.44 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100762</t>
+  </si>
+  <si>
+    <t>G228.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 3/4" нар-нар, бабочка, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>627.82 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100763</t>
+  </si>
+  <si>
+    <t>G226.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1/2" вн-вн, рычаг, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>432.82 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100764</t>
+  </si>
+  <si>
+    <t>G226.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 3/4" вн-вн, рычаг, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>658.25 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100765</t>
+  </si>
+  <si>
+    <t>G226.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1" вн-вн, рычаг, полнопроходной (10/50шт)</t>
+  </si>
+  <si>
+    <t>959.20 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100766</t>
+  </si>
+  <si>
+    <t>G226.07</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1 1/4" вн-вн, рычаг, полнопроходной (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 637.73 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100767</t>
+  </si>
+  <si>
+    <t>G226.08</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1 1/2" вн-вн, рычаг, полнопроходной (4/24шт)</t>
+  </si>
+  <si>
+    <t>2 332.05 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100768</t>
+  </si>
+  <si>
+    <t>G226.09</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 2" вн-вн, рычаг, полнопроходной (2/12шт)</t>
+  </si>
+  <si>
+    <t>3 655.32 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100769</t>
+  </si>
+  <si>
+    <t>G227.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1/2" вн-нар, рычаг, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>456.49 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100770</t>
+  </si>
+  <si>
+    <t>G227.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 3/4" вн-нар, рычаг, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>659.38 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100771</t>
+  </si>
+  <si>
+    <t>G227.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1" вн-нар, рычаг, полнопроходной (10/50шт)</t>
+  </si>
+  <si>
+    <t>1 017.81 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100772</t>
+  </si>
+  <si>
+    <t>G227.07</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1 1/4" вн-нар, рычаг, полнопроходной (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 699.73 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100773</t>
+  </si>
+  <si>
+    <t>G229.04</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1/2" нар-нар, рычаг, полнопроходной (10/100шт)</t>
+  </si>
+  <si>
+    <t>448.60 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100774</t>
+  </si>
+  <si>
+    <t>G229.05</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 3/4" нар-нар, рычаг, полнопроходной (10/60шт)</t>
+  </si>
+  <si>
+    <t>644.72 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100775</t>
+  </si>
+  <si>
+    <t>G229.06</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой 1"нар-нар, рычаг, полнопроходной (10/50шт)</t>
+  </si>
+  <si>
+    <t>GAP-100786</t>
+  </si>
+  <si>
+    <t>G244.0404</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой угловой для подкл. с/т приборов 1/2" х 1/2" (10/100шт)</t>
+  </si>
+  <si>
+    <t>347.67 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100787</t>
+  </si>
+  <si>
+    <t>G244.0405</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой угловой для подкл. с/т приборов 1/2" х 3/4" (10/100шт)</t>
+  </si>
+  <si>
+    <t>368.41 руб.</t>
+  </si>
+  <si>
+    <t>GAP-100788</t>
+  </si>
+  <si>
+    <t>G245.0405</t>
+  </si>
+  <si>
+    <t>GAPPO Кран шаровой проходной для ст.машины 1/2"х3/4"х1/2 (10/100шт)</t>
+  </si>
+  <si>
+    <t>371.38 руб.</t>
+  </si>
+  <si>
+    <t>Краны шаровые TEMPER</t>
+  </si>
+  <si>
+    <t>TMP-110101</t>
+  </si>
+  <si>
+    <t>8815ВВБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/вн, бабочка, латунь, PN40, Temper, (30шт)</t>
+  </si>
+  <si>
+    <t>284.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110102</t>
+  </si>
+  <si>
+    <t>8820ВВБ3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/вн, бабочка, латунь, PN40, Temper, (22шт)</t>
+  </si>
+  <si>
+    <t>464.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110103</t>
+  </si>
+  <si>
+    <t>8825ВВБ140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/вн, бабочка, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>907.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110104</t>
+  </si>
+  <si>
+    <t>8832ВВБ11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/вн, бабочка, латунь, PN25, Temper, (8шт)</t>
+  </si>
+  <si>
+    <t>1 398.60 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110105</t>
+  </si>
+  <si>
+    <t>8815ВВР1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/вн, рычаг, латунь, PN40, Temper, (18шт)</t>
+  </si>
+  <si>
+    <t>295.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110106</t>
+  </si>
+  <si>
+    <t>8820ВВР3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/вн, рычаг, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>466.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110107</t>
+  </si>
+  <si>
+    <t>8825ВВР140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/вн, рычаг, латунь, PN40, Temper, (8шт)</t>
+  </si>
+  <si>
+    <t>918.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110108</t>
+  </si>
+  <si>
+    <t>8832ВВР11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/вн, рычаг, латунь, PN25, Temper, (4шт)</t>
+  </si>
+  <si>
+    <t>1 411.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110109</t>
+  </si>
+  <si>
+    <t>8840ВВР11225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/2” вн/вн, рычаг, латунь, PN25, Temper, (3шт)</t>
+  </si>
+  <si>
+    <t>2 295.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110110</t>
+  </si>
+  <si>
+    <t>8850ВВР225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2” вн/вн, рычаг, латунь, PN25, Temper, (2шт)</t>
+  </si>
+  <si>
+    <t>3 331.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110111</t>
+  </si>
+  <si>
+    <t>8815ВНБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/нар, бабочка, латунь, PN40, Temper, (30шт)</t>
+  </si>
+  <si>
+    <t>333.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110112</t>
+  </si>
+  <si>
+    <t>8820ВНБ3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/нар, бабочка, латунь, PN40, Temper, (22шт)</t>
+  </si>
+  <si>
+    <t>550.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110113</t>
+  </si>
+  <si>
+    <t>8825ВНБ140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/нар, бабочка, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>1 024.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110114</t>
+  </si>
+  <si>
+    <t>8832ВНБ11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/нар, бабочка, латунь, PN25, Temper, (6шт)</t>
+  </si>
+  <si>
+    <t>1 504.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110115</t>
+  </si>
+  <si>
+    <t>8815ВНР1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” вн/нар, рычаг, латунь, PN40, Temper, (17шт)</t>
+  </si>
+  <si>
+    <t>347.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110116</t>
+  </si>
+  <si>
+    <t>8820ВНР3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” вн/нар, рычаг, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>558.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110117</t>
+  </si>
+  <si>
+    <t>8825ВНР140</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1” вн/нар, рычаг, латунь, PN40, Temper, (6шт)</t>
+  </si>
+  <si>
+    <t>1 031.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110118</t>
+  </si>
+  <si>
+    <t>8832ВНР11425</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/4” вн/нар, рычаг, латунь, PN25, Temper, (4шт)</t>
+  </si>
+  <si>
+    <t>1 537.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110119</t>
+  </si>
+  <si>
+    <t>8840ВНР11225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 11/2” вн/нар, рычаг, латунь, PN25, Temper, (3шт)</t>
+  </si>
+  <si>
+    <t>2 444.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110120</t>
+  </si>
+  <si>
+    <t>8850ВНР225</t>
+  </si>
+  <si>
+    <t>Кран шаровой 2” вн/нар, рычаг, латунь, PN25, Temper, (2шт)</t>
+  </si>
+  <si>
+    <t>3 610.80 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110121</t>
+  </si>
+  <si>
+    <t>8815ННБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” нар/нар, бабочка, латунь, PN40, Temper, (25шт)</t>
+  </si>
+  <si>
+    <t>405.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110122</t>
+  </si>
+  <si>
+    <t>8820ННБ3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” нар/нар, бабочка, латунь, PN40, Temper, (18шт)</t>
+  </si>
+  <si>
+    <t>635.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110123</t>
+  </si>
+  <si>
+    <t>8815ННР1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой 1/2” нар/нар, рычаг, латунь, PN40, Temper, (20шт)</t>
+  </si>
+  <si>
+    <t>414.00 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110124</t>
+  </si>
+  <si>
+    <t>8820ННР3440</t>
+  </si>
+  <si>
+    <t>Кран шаровой 3/4” нар/нар, рычаг, латунь, PN40, Temper, (12шт)</t>
+  </si>
+  <si>
+    <t>642.60 руб.</t>
+  </si>
+  <si>
+    <t>TMP-110125</t>
+  </si>
+  <si>
+    <t>8815ВАБ1240</t>
+  </si>
+  <si>
+    <t>Кран шаровой со сгоном прямой 1/2” вн/нар, бабочка, латунь, PN40, Temper, (20шт)</t>
+  </si>
+  <si>
     <t>441.00 руб.</t>
   </si>
   <si>
-    <t>VER-001329</t>
-[...3055 lines deleted...]
-  <si>
     <t>TMP-110126</t>
   </si>
   <si>
     <t>8820ВАБ3440</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном прямой 3/4” вн/нар, бабочка, латунь, PN40, Temper, (16шт)</t>
   </si>
   <si>
     <t>696.60 руб.</t>
   </si>
   <si>
     <t>TMP-110127</t>
   </si>
   <si>
     <t>8825ВАБ140</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном прямой 1” вн/нар, бабочка, латунь, PN40, Temper, (6шт)</t>
   </si>
   <si>
     <t>1 305.00 руб.</t>
   </si>
   <si>
     <t>TMP-110128</t>
@@ -5869,51 +5896,51 @@
   <si>
     <t>405.27 руб.</t>
   </si>
   <si>
     <t>SMS-330517</t>
   </si>
   <si>
     <t>Кран водоразборный СПЛАВ 1/2" со штуцером  (8/80шт)</t>
   </si>
   <si>
     <t>146.44 руб.</t>
   </si>
   <si>
     <t>SMS-330518</t>
   </si>
   <si>
     <t>Кран водоразборный СПЛАВ 3/4" со штуцером (6/60шт)</t>
   </si>
   <si>
     <t>188.89 руб.</t>
   </si>
   <si>
     <t>SMS-330519</t>
   </si>
   <si>
-    <t>кран шаровый с носиком 1/2' (латунь) + доп/кран на быстросъем (4/40шт)</t>
+    <t>кран шаровый с носиком 1/2' (латунь) + доп/кран с быстросъем (4/40шт)</t>
   </si>
   <si>
     <t>1 023.51 руб.</t>
   </si>
   <si>
     <t>ZAP-110005</t>
   </si>
   <si>
     <t>Кран водоразборный СПЛАВ 1" со штуцером  (4/40шт)</t>
   </si>
   <si>
     <t>393.13 руб.</t>
   </si>
   <si>
     <t>ZAP-110006</t>
   </si>
   <si>
     <t>кран шаровый с носиком 1/2' (латунь) (8/80шт)</t>
   </si>
   <si>
     <t>294.10 руб.</t>
   </si>
   <si>
     <t>ZAP-110007</t>
   </si>
@@ -5938,189 +5965,189 @@
   <si>
     <t>кран шаровый водоразборный пластик белый 1/2" (1/100шт)</t>
   </si>
   <si>
     <t>50.86 руб.</t>
   </si>
   <si>
     <t>ZAP-110013</t>
   </si>
   <si>
     <t>кран шаровый водоразборный пластик зеленый 1/2" (1/100шт)</t>
   </si>
   <si>
     <t>ZAP-110014</t>
   </si>
   <si>
     <t>кран шаровый водоразборный пластик синий 1/2" (1/100шт)</t>
   </si>
   <si>
     <t>51.26 руб.</t>
   </si>
   <si>
     <t>ZAP-110016</t>
   </si>
   <si>
-    <t>кран шаровый с носиком 1/2' (латунь) + быстросъем  (8/64шт)</t>
+    <t>кран шаровый с носиком 1/2' (латунь) + быстросъем  (8/80шт)</t>
   </si>
   <si>
     <t>316.20 руб.</t>
   </si>
   <si>
     <t>ZAP-111006</t>
   </si>
   <si>
     <t>Кран водоразборный СПЛАВ 1/2"  со штуцером (20/180 шт)</t>
   </si>
   <si>
     <t>158.14 руб.</t>
   </si>
   <si>
     <t>ZAP-111007</t>
   </si>
   <si>
     <t>Кран водоразборный СПЛАВ 3/4"  со штуцером (10/120 шт)</t>
   </si>
   <si>
     <t>225.82 руб.</t>
   </si>
   <si>
     <t>ZAP-111008</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2 желтый СССР</t>
   </si>
   <si>
     <t>259.25 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные VIEIR</t>
   </si>
   <si>
     <t>VER-000536</t>
   </si>
   <si>
     <t>VR260</t>
   </si>
   <si>
     <t>Кран шаровой водоразборный со штуцером 1/2" "ViEiR"(64/8шт)</t>
   </si>
   <si>
-    <t>1 029.00 руб.</t>
+    <t>1 049.58 руб.</t>
   </si>
   <si>
     <t>ZAP-120001</t>
   </si>
   <si>
     <t>VRC5003</t>
   </si>
   <si>
     <t>кран шаровый с носиком ATM 1/2' (латунь) (10/180шт)</t>
   </si>
   <si>
     <t>289.59 руб.</t>
   </si>
   <si>
     <t>ZAP-120002</t>
   </si>
   <si>
     <t>VRC5004</t>
   </si>
   <si>
     <t>кран шаровый с носиком ATM 3/4' (латунь) (10/120шт)</t>
   </si>
   <si>
     <t>399.84 руб.</t>
   </si>
   <si>
     <t>ZAP-120003</t>
   </si>
   <si>
     <t>VR324</t>
   </si>
   <si>
     <t>кран ДЛЯ БАНИ водоразборный с носиком 1/2' короткий латунь декор бронза (1/50шт)</t>
   </si>
   <si>
     <t>ZAP-120004</t>
   </si>
   <si>
     <t>VR323</t>
   </si>
   <si>
     <t>кран ДЛЯ БАНИ водоразборный с носиком 1/2' длинный латунь декор бронза (1/50шт)</t>
   </si>
   <si>
-    <t>704.13 руб.</t>
+    <t>717.36 руб.</t>
   </si>
   <si>
     <t>ZAP-120005</t>
   </si>
   <si>
     <t>VR322</t>
   </si>
   <si>
     <t>вентиль ДЛЯ БАНИ водоразборный с носиком 1/2' короткий латунь декор бронза (1/50шт)</t>
   </si>
   <si>
-    <t>1 414.14 руб.</t>
+    <t>1 443.54 руб.</t>
   </si>
   <si>
     <t>ZAP-120006</t>
   </si>
   <si>
     <t>VR321</t>
   </si>
   <si>
     <t>вентиль ДЛЯ БАНИ водоразборный с носиком 1/2' длинный латунь декор бронза (1/50шт)</t>
   </si>
   <si>
-    <t>1 592.01 руб.</t>
+    <t>1 624.35 руб.</t>
   </si>
   <si>
     <t>ZAP-120007</t>
   </si>
   <si>
     <t>VER5003</t>
   </si>
   <si>
     <t>кран шаровый с носиком VR 1/2' (латунь) (10/180шт)</t>
   </si>
   <si>
-    <t>449.82 руб.</t>
+    <t>458.64 руб.</t>
   </si>
   <si>
     <t>ZAP-120008</t>
   </si>
   <si>
     <t>VER5004</t>
   </si>
   <si>
     <t>кран шаровый с носиком VR 3/4' (латунь) (8/180шт)</t>
   </si>
   <si>
-    <t>645.33 руб.</t>
+    <t>658.56 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные VALTEC</t>
   </si>
   <si>
     <t>VLC-411001</t>
   </si>
   <si>
     <t>VT.051.N.04</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1/2" (10/ 80шт)</t>
   </si>
   <si>
     <t>VLC-411002</t>
   </si>
   <si>
     <t>VT.051.N.05</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 3/4" (7/ 56шт)</t>
   </si>
   <si>
     <t>984.00 руб.</t>
   </si>
@@ -6178,63 +6205,63 @@
   <si>
     <t>ZGR-000208</t>
   </si>
   <si>
     <t>PF31</t>
   </si>
   <si>
     <t>Кран шаровой латунный водоразборный 1/2" (120шт)</t>
   </si>
   <si>
     <t>352.88 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ТЕБО</t>
   </si>
   <si>
     <t>ALT-120040</t>
   </si>
   <si>
     <t>T-КШ.П.555.12.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 1/2" (7/56)</t>
   </si>
   <si>
-    <t>652.99 руб.</t>
+    <t>669.73 руб.</t>
   </si>
   <si>
     <t>ALT-120041</t>
   </si>
   <si>
     <t>Т-КШ.П.555.34.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 3/4" (4/32)</t>
   </si>
   <si>
-    <t>826.50 руб.</t>
+    <t>847.68 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные GAPPO</t>
   </si>
   <si>
     <t>GAP-100776</t>
   </si>
   <si>
     <t>G232.04</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2" GAPPO со съемным штуцером (10/100шт)</t>
   </si>
   <si>
     <t>493.69 руб.</t>
   </si>
   <si>
     <t>GAP-100777</t>
   </si>
   <si>
     <t>G232.05</t>
   </si>
   <si>
     <t>Кран водоразборный 3/4" GAPPO со съемным штуцером (8/80шт)</t>
   </si>
@@ -6556,99 +6583,99 @@
   <si>
     <t>6 415.08 руб.</t>
   </si>
   <si>
     <t>VER-001150</t>
   </si>
   <si>
     <t>VR25-2515</t>
   </si>
   <si>
     <t>Незамерзающий гидрант 3/4" 2515мм (1шт)</t>
   </si>
   <si>
     <t>6 911.94 руб.</t>
   </si>
   <si>
     <t>VER-001510</t>
   </si>
   <si>
     <t>VRGL20-250</t>
   </si>
   <si>
     <t>Незамерзающий кран 250мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>1 816.92 руб.</t>
+    <t>1 871.31 руб.</t>
   </si>
   <si>
     <t>VER-001511</t>
   </si>
   <si>
     <t>VRGL20-350</t>
   </si>
   <si>
     <t>Незамерзающий кран 350мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 028.60 руб.</t>
+    <t>2 088.87 руб.</t>
   </si>
   <si>
     <t>VER-001512</t>
   </si>
   <si>
     <t>VRGL20-450</t>
   </si>
   <si>
     <t>Незамерзающий кран 450мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 235.87 руб.</t>
+    <t>2 303.49 руб.</t>
   </si>
   <si>
     <t>VER-001513</t>
   </si>
   <si>
     <t>VRGL20-550</t>
   </si>
   <si>
     <t>Незамерзающий кран 550мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 407.86 руб.</t>
+    <t>2 481.36 руб.</t>
   </si>
   <si>
     <t>VER-001514</t>
   </si>
   <si>
     <t>VRGL20-650</t>
   </si>
   <si>
     <t>Незамерзающий кран 650мм ХРОМ (30/1шт)</t>
   </si>
   <si>
-    <t>2 560.74 руб.</t>
+    <t>2 637.18 руб.</t>
   </si>
   <si>
     <t>Краны незамерзающие GAPPO</t>
   </si>
   <si>
     <t>GAP-101054</t>
   </si>
   <si>
     <t>G1600.0405.250</t>
   </si>
   <si>
     <t>G1600.0405.250/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 250mm</t>
   </si>
   <si>
     <t>GAP-101055</t>
   </si>
   <si>
     <t>G1600.0405.300</t>
   </si>
   <si>
     <t>G1600.0405.300/Незамерзающий кран GAPPO 1/2"х3/4"НР для стен 300mm</t>
   </si>
   <si>
     <t>GAP-101056</t>
   </si>
@@ -6893,51 +6920,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a221d_86a5_11e9_8101_003048fd731b_d2eca8dc_2820_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2221_86a5_11e9_8101_003048fd731b_d2eca8dd_2820_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2225_86a5_11e9_8101_003048fd731b_d2eca8de_2820_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2229_86a5_11e9_8101_003048fd731b_d2eca8df_2820_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a222d_86a5_11e9_8101_003048fd731b_d2eca8e0_2820_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2231_86a5_11e9_8101_003048fd731b_d2eca8e1_2820_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e17_ba6d_11e9_8105_003048fd731b_d2eca8e2_2820_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e19_ba6d_11e9_8105_003048fd731b_d2eca8e3_2820_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778552d_d539_11e9_8109_003048fd731b_d2eca8e4_2820_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de0_de3a_11e9_810a_003048fd731b_a26f33f0_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de2_de3a_11e9_810a_003048fd731b_a26f33f1_7c1e_11f0_a7a3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785535_d539_11e9_8109_003048fd731b_a26f33ef_7c1e_11f0_a7a3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd58_86a5_11e9_8101_003048fd731b_c530e0e6_2820_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd5c_86a5_11e9_8101_003048fd731b_c530e0ea_2820_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd60_86a5_11e9_8101_003048fd731b_c530e0ee_2820_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd64_86a5_11e9_8101_003048fd731b_c530e0f2_2820_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd68_86a5_11e9_8101_003048fd731b_c530e0f6_2820_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd6c_86a5_11e9_8101_003048fd731b_c530e0fa_2820_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd70_86a5_11e9_8101_003048fd731b_c530e0fe_2820_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd74_86a5_11e9_8101_003048fd731b_c530e102_2820_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd78_86a5_11e9_8101_003048fd731b_c530e106_2820_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd7c_86a5_11e9_8101_003048fd731b_c530e10a_2820_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd80_86a5_11e9_8101_003048fd731b_c530e10e_2820_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68e_86a5_11e9_8101_003048fd731b_c530e112_2820_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf692_86a5_11e9_8101_003048fd731b_c530e116_2820_11ed_a30f_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf696_86a5_11e9_8101_003048fd731b_c530e11a_2820_11ed_a30f_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69a_86a5_11e9_8101_003048fd731b_c530e11e_2820_11ed_a30f_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69e_86a5_11e9_8101_003048fd731b_c530e122_2820_11ed_a30f_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a2_86a5_11e9_8101_003048fd731b_c530e126_2820_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a6_86a5_11e9_8101_003048fd731b_c530e12a_2820_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a9_86a5_11e9_8101_003048fd731b_c530e12e_2820_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ac_86a5_11e9_8101_003048fd731b_c530e132_2820_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6af_86a5_11e9_8101_003048fd731b_c530e136_2820_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b3_86a5_11e9_8101_003048fd731b_c530e13a_2820_11ed_a30f_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b7_86a5_11e9_8101_003048fd731b_c530e13e_2820_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bb_86a5_11e9_8101_003048fd731b_c530e142_2820_11ed_a30f_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bf_86a5_11e9_8101_003048fd731b_c530e146_2820_11ed_a30f_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c3_86a5_11e9_8101_003048fd731b_c530e14a_2820_11ed_a30f_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c7_86a5_11e9_8101_003048fd731b_c530e14e_2820_11ed_a30f_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cb_86a5_11e9_8101_003048fd731b_c530e152_2820_11ed_a30f_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cf_86a5_11e9_8101_003048fd731b_c530e156_2820_11ed_a30f_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d3_86a5_11e9_8101_003048fd731b_c530e15a_2820_11ed_a30f_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d7_86a5_11e9_8101_003048fd731b_c530e15e_2820_11ed_a30f_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6db_86a5_11e9_8101_003048fd731b_c530e162_2820_11ed_a30f_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6df_86a5_11e9_8101_003048fd731b_c530e166_2820_11ed_a30f_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e3_86a5_11e9_8101_003048fd731b_c530e16a_2820_11ed_a30f_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e7_86a5_11e9_8101_003048fd731b_c530e16e_2820_11ed_a30f_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6eb_86a5_11e9_8101_003048fd731b_c530e172_2820_11ed_a30f_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ef_86a5_11e9_8101_003048fd731b_c530e176_2820_11ed_a30f_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f3_86a5_11e9_8101_003048fd731b_c530e17a_2820_11ed_a30f_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f7_86a5_11e9_8101_003048fd731b_c530e17e_2820_11ed_a30f_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6fb_86a5_11e9_8101_003048fd731b_c530e182_2820_11ed_a30f_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ff_86a5_11e9_8101_003048fd731b_c530e186_2820_11ed_a30f_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf703_86a5_11e9_8101_003048fd731b_c530e18a_2820_11ed_a30f_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf707_86a5_11e9_8101_003048fd731b_c530e18e_2820_11ed_a30f_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70b_86a5_11e9_8101_003048fd731b_c530e192_2820_11ed_a30f_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70f_86a5_11e9_8101_003048fd731b_c530e196_2820_11ed_a30f_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf713_86a5_11e9_8101_003048fd731b_c530e19a_2820_11ed_a30f_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf717_86a5_11e9_8101_003048fd731b_c530e19e_2820_11ed_a30f_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71b_86a5_11e9_8101_003048fd731b_c530e1a2_2820_11ed_a30f_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71f_86a5_11e9_8101_003048fd731b_c530e1a6_2820_11ed_a30f_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf723_86a5_11e9_8101_003048fd731b_c530e1aa_2820_11ed_a30f_00259070b48762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf727_86a5_11e9_8101_003048fd731b_c530e1ae_2820_11ed_a30f_00259070b48763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72b_86a5_11e9_8101_003048fd731b_c530e1b2_2820_11ed_a30f_00259070b48764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72f_86a5_11e9_8101_003048fd731b_c530e1b6_2820_11ed_a30f_00259070b48765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf733_86a5_11e9_8101_003048fd731b_c530e1ba_2820_11ed_a30f_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf737_86a5_11e9_8101_003048fd731b_cbe1917f_2820_11ed_a30f_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73b_86a5_11e9_8101_003048fd731b_cbe19183_2820_11ed_a30f_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73f_86a5_11e9_8101_003048fd731b_cbe19187_2820_11ed_a30f_00259070b48769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf743_86a5_11e9_8101_003048fd731b_cbe1918b_2820_11ed_a30f_00259070b48770.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf747_86a5_11e9_8101_003048fd731b_cbe1918f_2820_11ed_a30f_00259070b48771.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74b_86a5_11e9_8101_003048fd731b_cbe19193_2820_11ed_a30f_00259070b48772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74f_86a5_11e9_8101_003048fd731b_cbe19197_2820_11ed_a30f_00259070b48773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf753_86a5_11e9_8101_003048fd731b_cbe1919b_2820_11ed_a30f_00259070b48774.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf757_86a5_11e9_8101_003048fd731b_cbe1919f_2820_11ed_a30f_00259070b48775.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75b_86a5_11e9_8101_003048fd731b_cbe191a3_2820_11ed_a30f_00259070b48776.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75f_86a5_11e9_8101_003048fd731b_cbe191a7_2820_11ed_a30f_00259070b48777.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf763_86a5_11e9_8101_003048fd731b_cbe191ab_2820_11ed_a30f_00259070b48778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf766_86a5_11e9_8101_003048fd731b_cbe191af_2820_11ed_a30f_00259070b48779.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf769_86a5_11e9_8101_003048fd731b_cbe191b3_2820_11ed_a30f_00259070b48780.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf76d_86a5_11e9_8101_003048fd731b_cbe191b7_2820_11ed_a30f_00259070b48781.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf771_86a5_11e9_8101_003048fd731b_cbe191bb_2820_11ed_a30f_00259070b48782.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf775_86a5_11e9_8101_003048fd731b_cbe191bf_2820_11ed_a30f_00259070b48783.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf779_86a5_11e9_8101_003048fd731b_cbe191c3_2820_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf77d_86a5_11e9_8101_003048fd731b_cbe191c7_2820_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf781_86a5_11e9_8101_003048fd731b_cbe191cb_2820_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf785_86a5_11e9_8101_003048fd731b_cbe191cf_2820_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf789_86a5_11e9_8101_003048fd731b_cbe191d3_2820_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1a_86a5_11e9_8101_003048fd731b_cbe191d7_2820_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1e_86a5_11e9_8101_003048fd731b_cbe191db_2820_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd22_86a5_11e9_8101_003048fd731b_cbe191df_2820_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd26_86a5_11e9_8101_003048fd731b_57339629_f953_11e9_810b_003048fd731b92.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd29_86a5_11e9_8101_003048fd731b_5733962a_f953_11e9_810b_003048fd731b93.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd2c_86a5_11e9_8101_003048fd731b_cbe191e3_2820_11ed_a30f_00259070b48794.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd30_86a5_11e9_8101_003048fd731b_cbe191e7_2820_11ed_a30f_00259070b48795.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd34_86a5_11e9_8101_003048fd731b_cbe191eb_2820_11ed_a30f_00259070b48796.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd38_86a5_11e9_8101_003048fd731b_cbe191ef_2820_11ed_a30f_00259070b48797.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd3c_86a5_11e9_8101_003048fd731b_cbe191f3_2820_11ed_a30f_00259070b48798.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd40_86a5_11e9_8101_003048fd731b_cbe191f7_2820_11ed_a30f_00259070b48799.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd44_86a5_11e9_8101_003048fd731b_cbe191fb_2820_11ed_a30f_00259070b487100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd48_86a5_11e9_8101_003048fd731b_cbe191ff_2820_11ed_a30f_00259070b487101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd4c_86a5_11e9_8101_003048fd731b_cbe19203_2820_11ed_a30f_00259070b487102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd50_86a5_11e9_8101_003048fd731b_cbe19207_2820_11ed_a30f_00259070b487103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1937d_ffba_11e9_810b_003048fd731b_cbe1920b_2820_11ed_a30f_00259070b487104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33536b1_3462_11eb_81f3_003048fd731b_cbe1920f_2820_11ed_a30f_00259070b487105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ab_0b65_11ec_831e_003048fd731b_cbe19213_2820_11ed_a30f_00259070b487106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ad_0b65_11ec_831e_003048fd731b_cbe19217_2820_11ed_a30f_00259070b487107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3af_0b65_11ec_831e_003048fd731b_cbe1921b_2820_11ed_a30f_00259070b487108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b1_0b65_11ec_831e_003048fd731b_cbe1921f_2820_11ed_a30f_00259070b487109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b3_0b65_11ec_831e_003048fd731b_cbe19223_2820_11ed_a30f_00259070b487110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd85_86a5_11e9_8101_003048fd731b_cbe19227_2820_11ed_a30f_00259070b487111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd89_86a5_11e9_8101_003048fd731b_cbe1922b_2820_11ed_a30f_00259070b487112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd8d_86a5_11e9_8101_003048fd731b_cbe1922f_2820_11ed_a30f_00259070b487113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd91_86a5_11e9_8101_003048fd731b_cbe19233_2820_11ed_a30f_00259070b487114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd95_86a5_11e9_8101_003048fd731b_cbe19237_2820_11ed_a30f_00259070b487115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd99_86a5_11e9_8101_003048fd731b_cbe1923b_2820_11ed_a30f_00259070b487116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303af8_3acc_11ec_8367_003048fd731b_d2eca871_2820_11ed_a30f_00259070b487117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afa_3acc_11ec_8367_003048fd731b_d2eca875_2820_11ed_a30f_00259070b487118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afc_3acc_11ec_8367_003048fd731b_d2eca879_2820_11ed_a30f_00259070b487119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afe_3acc_11ec_8367_003048fd731b_d2eca87d_2820_11ed_a30f_00259070b487120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b00_3acc_11ec_8367_003048fd731b_d2eca881_2820_11ed_a30f_00259070b487121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b02_3acc_11ec_8367_003048fd731b_d2eca885_2820_11ed_a30f_00259070b487122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b04_3acc_11ec_8367_003048fd731b_d2eca889_2820_11ed_a30f_00259070b487123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b06_3acc_11ec_8367_003048fd731b_d2eca88d_2820_11ed_a30f_00259070b487124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b08_3acc_11ec_8367_003048fd731b_d2eca891_2820_11ed_a30f_00259070b487125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789b_46f7_11ec_8393_003048fd731b_d2eca895_2820_11ed_a30f_00259070b487126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789d_46f7_11ec_8393_003048fd731b_d2eca899_2820_11ed_a30f_00259070b487127.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789f_46f7_11ec_8393_003048fd731b_d2eca89d_2820_11ed_a30f_00259070b487128.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed978a1_46f7_11ec_8393_003048fd731b_d2eca8a1_2820_11ed_a30f_00259070b487129.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd9e_86a5_11e9_8101_003048fd731b_cbe1923f_2820_11ed_a30f_00259070b487130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda2_86a5_11e9_8101_003048fd731b_cbe19243_2820_11ed_a30f_00259070b487131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda6_86a5_11e9_8101_003048fd731b_cbe19247_2820_11ed_a30f_00259070b487132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdaa_86a5_11e9_8101_003048fd731b_cbe1924b_2820_11ed_a30f_00259070b487133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdae_86a5_11e9_8101_003048fd731b_cbe1924f_2820_11ed_a30f_00259070b487134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb2_86a5_11e9_8101_003048fd731b_cbe19253_2820_11ed_a30f_00259070b487135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb6_86a5_11e9_8101_003048fd731b_cbe19257_2820_11ed_a30f_00259070b487136.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdba_86a5_11e9_8101_003048fd731b_cbe1925b_2820_11ed_a30f_00259070b487137.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdbe_86a5_11e9_8101_003048fd731b_cbe1925f_2820_11ed_a30f_00259070b487138.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc2_86a5_11e9_8101_003048fd731b_cbe19263_2820_11ed_a30f_00259070b487139.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc6_86a5_11e9_8101_003048fd731b_cbe19267_2820_11ed_a30f_00259070b487140.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdca_86a5_11e9_8101_003048fd731b_cbe1926b_2820_11ed_a30f_00259070b487141.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdce_86a5_11e9_8101_003048fd731b_cbe1926f_2820_11ed_a30f_00259070b487142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd2_86a5_11e9_8101_003048fd731b_cbe19273_2820_11ed_a30f_00259070b487143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd6_86a5_11e9_8101_003048fd731b_cbe19277_2820_11ed_a30f_00259070b487144.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdda_86a5_11e9_8101_003048fd731b_cbe1927b_2820_11ed_a30f_00259070b487145.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdde_86a5_11e9_8101_003048fd731b_d2eca855_2820_11ed_a30f_00259070b487146.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde2_86a5_11e9_8101_003048fd731b_d2eca859_2820_11ed_a30f_00259070b487147.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde6_86a5_11e9_8101_003048fd731b_d2eca85d_2820_11ed_a30f_00259070b487148.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdea_86a5_11e9_8101_003048fd731b_d2eca861_2820_11ed_a30f_00259070b487149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdee_86a5_11e9_8101_003048fd731b_d2eca865_2820_11ed_a30f_00259070b487150.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184924f_7270_11ef_a636_047c1617b143_d9a656a8_f1e4_11ef_a6e1_047c1617b143151.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849251_7270_11ef_a636_047c1617b143_d9a656ac_f1e4_11ef_a6e1_047c1617b143152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd4d_7288_11ef_a636_047c1617b143_d9a656b0_f1e4_11ef_a6e1_047c1617b143153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd57_7288_11ef_a636_047c1617b143_d9a656b4_f1e4_11ef_a6e1_047c1617b143154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5d_7288_11ef_a636_047c1617b143_d9a656b8_f1e4_11ef_a6e1_047c1617b143155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5f_7288_11ef_a636_047c1617b143_dfe10842_f1e4_11ef_a6e1_047c1617b143156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6597_54b7_11f0_a76e_047c1617b143_579e2326_5a46_11f0_a775_047c1617b143157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bd_9e6d_11ef_a670_047c1617b143_dfe10846_f1e4_11ef_a6e1_047c1617b143158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bf_9e6d_11ef_a670_047c1617b143_dfe1084a_f1e4_11ef_a6e1_047c1617b143159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2c1_9e6d_11ef_a670_047c1617b143_dfe1084e_f1e4_11ef_a6e1_047c1617b143160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2cf_9e6d_11ef_a670_047c1617b143_dfe10852_f1e4_11ef_a6e1_047c1617b143161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ee9_9e75_11ef_a670_047c1617b143_dfe10853_f1e4_11ef_a6e1_047c1617b143162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef3_9e75_11ef_a670_047c1617b143_dfe10854_f1e4_11ef_a6e1_047c1617b143163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef5_9e75_11ef_a670_047c1617b143_dfe10858_f1e4_11ef_a6e1_047c1617b143164.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef9_9e75_11ef_a670_047c1617b143_dfe1085c_f1e4_11ef_a6e1_047c1617b143165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53efb_9e75_11ef_a670_047c1617b143_dfe10860_f1e4_11ef_a6e1_047c1617b143166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f11_9e75_11ef_a670_047c1617b143_dfe10864_f1e4_11ef_a6e1_047c1617b143167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f13_9e75_11ef_a670_047c1617b143_dfe10868_f1e4_11ef_a6e1_047c1617b143168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f1d_9e75_11ef_a670_047c1617b143_dfe1086c_f1e4_11ef_a6e1_047c1617b143169.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6599_54b7_11f0_a76e_047c1617b143_579e232a_5a46_11f0_a775_047c1617b143170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad502_86a5_11e9_8101_003048fd731b_d2eca8a5_2820_11ed_a30f_00259070b487171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59290_4009_11ec_8370_003048fd731b_d2eca8a6_2820_11ed_a30f_00259070b487172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb74_7759_11ec_a212_00259070b487_d2eca8aa_2820_11ed_a30f_00259070b487173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb76_7759_11ec_a212_00259070b487_d2eca8ab_2820_11ed_a30f_00259070b487174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb78_7759_11ec_a212_00259070b487_d2eca8ac_2820_11ed_a30f_00259070b487175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ca46_5853_11ed_a364_047c1617b143_21d4f5b0_793a_11f0_a79f_047c1617b143176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d93_0af9_11ee_a45c_047c1617b143_64c8bb7b_5a46_11f0_a775_047c1617b143177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d95_0af9_11ee_a45c_047c1617b143_64c8bb7e_5a46_11f0_a775_047c1617b143178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84721c_afd7_11ef_a68d_047c1617b143_64c8bb80_5a46_11f0_a775_047c1617b143179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472bc_afd7_11ef_a68d_047c1617b143_64c8bb84_5a46_11f0_a775_047c1617b143180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472be_afd7_11ef_a68d_047c1617b143_64c8bb85_5a46_11f0_a775_047c1617b143181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472cc_afd7_11ef_a68d_047c1617b143_781c63ee_5a46_11f0_a775_047c1617b143182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472ce_afd7_11ef_a68d_047c1617b143_781c63ef_5a46_11f0_a775_047c1617b143183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214f_86a5_11e9_8101_003048fd731b_d2eca8ad_2820_11ed_a30f_00259070b487184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2153_86a5_11e9_8101_003048fd731b_d2eca8ae_2820_11ed_a30f_00259070b487185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2157_86a5_11e9_8101_003048fd731b_d2eca8af_2820_11ed_a30f_00259070b487186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215b_86a5_11e9_8101_003048fd731b_d2eca8b0_2820_11ed_a30f_00259070b487187.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215f_86a5_11e9_8101_003048fd731b_d2eca8b1_2820_11ed_a30f_00259070b487188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2163_86a5_11e9_8101_003048fd731b_d2eca8b2_2820_11ed_a30f_00259070b487189.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2167_86a5_11e9_8101_003048fd731b_d2eca8b3_2820_11ed_a30f_00259070b487190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216b_86a5_11e9_8101_003048fd731b_d2eca8b4_2820_11ed_a30f_00259070b487191.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216f_86a5_11e9_8101_003048fd731b_d2eca8b5_2820_11ed_a30f_00259070b487192.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2173_86a5_11e9_8101_003048fd731b_d2eca8b6_2820_11ed_a30f_00259070b487193.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2177_86a5_11e9_8101_003048fd731b_d2eca8b7_2820_11ed_a30f_00259070b487194.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217b_86a5_11e9_8101_003048fd731b_d2eca8b8_2820_11ed_a30f_00259070b487195.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217f_86a5_11e9_8101_003048fd731b_d2eca8b9_2820_11ed_a30f_00259070b487196.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2183_86a5_11e9_8101_003048fd731b_d2eca8ba_2820_11ed_a30f_00259070b487197.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2187_86a5_11e9_8101_003048fd731b_d2eca8bb_2820_11ed_a30f_00259070b487198.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218b_86a5_11e9_8101_003048fd731b_d2eca8bc_2820_11ed_a30f_00259070b487199.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218f_86a5_11e9_8101_003048fd731b_d2eca8bd_2820_11ed_a30f_00259070b487200.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2193_86a5_11e9_8101_003048fd731b_d2eca8be_2820_11ed_a30f_00259070b487201.jpeg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2197_86a5_11e9_8101_003048fd731b_d2eca8bf_2820_11ed_a30f_00259070b487202.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219b_86a5_11e9_8101_003048fd731b_d2eca8c1_2820_11ed_a30f_00259070b487203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219f_86a5_11e9_8101_003048fd731b_d2eca8c3_2820_11ed_a30f_00259070b487204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a3_86a5_11e9_8101_003048fd731b_d2eca8c4_2820_11ed_a30f_00259070b487205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a7_86a5_11e9_8101_003048fd731b_d2eca8c5_2820_11ed_a30f_00259070b487206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21ab_86a5_11e9_8101_003048fd731b_d2eca8c6_2820_11ed_a30f_00259070b487207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21af_86a5_11e9_8101_003048fd731b_d2eca8c7_2820_11ed_a30f_00259070b487208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b3_86a5_11e9_8101_003048fd731b_d2eca8c8_2820_11ed_a30f_00259070b487209.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b7_86a5_11e9_8101_003048fd731b_d2eca8c9_2820_11ed_a30f_00259070b487210.jpeg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd91_a71a_11e9_8103_003048fd731b_d2eca8ca_2820_11ed_a30f_00259070b487211.jpeg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785522_d539_11e9_8109_003048fd731b_d2eca8cb_2820_11ed_a30f_00259070b487212.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af66c31_addf_11e9_8103_003048fd731b_d2eca8cc_2820_11ed_a30f_00259070b487213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd93_a71a_11e9_8103_003048fd731b_d2eca8cd_2820_11ed_a30f_00259070b487214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b03a_b1f9_11e9_8103_003048fd731b_d2eca8ce_2820_11ed_a30f_00259070b487215.jpeg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785527_d539_11e9_8109_003048fd731b_d2eca8cf_2820_11ed_a30f_00259070b487216.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67b_3767_11ea_810f_003048fd731b_d2eca8d0_2820_11ed_a30f_00259070b487217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67d_3767_11ea_810f_003048fd731b_d2eca8d1_2820_11ed_a30f_00259070b487218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67f_3767_11ea_810f_003048fd731b_d2eca8d2_2820_11ed_a30f_00259070b487219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a681_3767_11ea_810f_003048fd731b_d2eca8d3_2820_11ed_a30f_00259070b487220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a683_3767_11ea_810f_003048fd731b_d2eca8d4_2820_11ed_a30f_00259070b487221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a685_3767_11ea_810f_003048fd731b_d2eca8d5_2820_11ed_a30f_00259070b487222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a687_3767_11ea_810f_003048fd731b_d2eca8d6_2820_11ed_a30f_00259070b487223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c522_7c9e_11ea_8111_003048fd731b_d2eca8d7_2820_11ed_a30f_00259070b487224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c524_7c9e_11ea_8111_003048fd731b_d2eca8d8_2820_11ed_a30f_00259070b487225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c526_7c9e_11ea_8111_003048fd731b_d2eca8d9_2820_11ed_a30f_00259070b487226.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c528_7c9e_11ea_8111_003048fd731b_d2eca8da_2820_11ed_a30f_00259070b487227.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c52a_7c9e_11ea_8111_003048fd731b_d2eca8db_2820_11ed_a30f_00259070b487228.jpeg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa18_5f90_11eb_822d_003048fd731b_64c8bb81_5a46_11f0_a775_047c1617b143229.jpeg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7a_7759_11ec_a212_00259070b487_6b95d4b9_5a46_11f0_a775_047c1617b143230.jpeg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7c_7759_11ec_a212_00259070b487_6b95d4bd_5a46_11f0_a775_047c1617b143231.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7e_7759_11ec_a212_00259070b487_7195a3c0_5a46_11f0_a775_047c1617b143232.jpeg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111c_0c72_11ec_8321_003048fd731b_83eb96d8_5d58_11f0_a779_047c1617b143233.jpeg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111e_0c72_11ec_8321_003048fd731b_83eb96d9_5d58_11f0_a779_047c1617b143234.jpeg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931120_0c72_11ec_8321_003048fd731b_83eb96d7_5d58_11f0_a779_047c1617b143235.jpeg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931122_0c72_11ec_8321_003048fd731b_6b95d47d_5a46_11f0_a775_047c1617b143236.jpeg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931124_0c72_11ec_8321_003048fd731b_6b95d481_5a46_11f0_a775_047c1617b143237.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931126_0c72_11ec_8321_003048fd731b_6b95d485_5a46_11f0_a775_047c1617b143238.jpeg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931128_0c72_11ec_8321_003048fd731b_6b95d489_5a46_11f0_a775_047c1617b143239.jpeg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112a_0c72_11ec_8321_003048fd731b_6b95d48d_5a46_11f0_a775_047c1617b143240.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112c_0c72_11ec_8321_003048fd731b_6b95d491_5a46_11f0_a775_047c1617b143241.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112e_0c72_11ec_8321_003048fd731b_6b95d495_5a46_11f0_a775_047c1617b143242.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931130_0c72_11ec_8321_003048fd731b_6b95d499_5a46_11f0_a775_047c1617b143243.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931132_0c72_11ec_8321_003048fd731b_6b95d49d_5a46_11f0_a775_047c1617b143244.jpeg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931134_0c72_11ec_8321_003048fd731b_6b95d4a1_5a46_11f0_a775_047c1617b143245.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931136_0c72_11ec_8321_003048fd731b_6b95d4a5_5a46_11f0_a775_047c1617b143246.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931138_0c72_11ec_8321_003048fd731b_6b95d4a9_5a46_11f0_a775_047c1617b143247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113a_0c72_11ec_8321_003048fd731b_6b95d4ad_5a46_11f0_a775_047c1617b143248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113c_0c72_11ec_8321_003048fd731b_6b95d4b1_5a46_11f0_a775_047c1617b143249.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113e_0c72_11ec_8321_003048fd731b_6b95d4b5_5a46_11f0_a775_047c1617b143250.jpeg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3eb_c461_11eb_82be_003048fd731b_a1555456_602e_11ec_a20b_00259070b487251.jpeg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ed_c461_11eb_82be_003048fd731b_a1555457_602e_11ec_a20b_00259070b487252.jpeg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ef_c461_11eb_82be_003048fd731b_a1555458_602e_11ec_a20b_00259070b487253.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f1_c461_11eb_82be_003048fd731b_a1555459_602e_11ec_a20b_00259070b487254.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f3_c461_11eb_82be_003048fd731b_a155545a_602e_11ec_a20b_00259070b487255.jpeg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f5_c461_11eb_82be_003048fd731b_a155545b_602e_11ec_a20b_00259070b487256.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f7_c461_11eb_82be_003048fd731b_a155545c_602e_11ec_a20b_00259070b487257.jpeg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f9_c461_11eb_82be_003048fd731b_a155545d_602e_11ec_a20b_00259070b487258.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fb_c461_11eb_82be_003048fd731b_a155545e_602e_11ec_a20b_00259070b487259.jpeg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fd_c461_11eb_82be_003048fd731b_a155545f_602e_11ec_a20b_00259070b487260.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ff_c461_11eb_82be_003048fd731b_a1555460_602e_11ec_a20b_00259070b487261.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f401_c461_11eb_82be_003048fd731b_a1555461_602e_11ec_a20b_00259070b487262.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f403_c461_11eb_82be_003048fd731b_a1555462_602e_11ec_a20b_00259070b487263.jpeg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f405_c461_11eb_82be_003048fd731b_a1555463_602e_11ec_a20b_00259070b487264.jpeg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f407_c461_11eb_82be_003048fd731b_a1555464_602e_11ec_a20b_00259070b487265.jpeg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f409_c461_11eb_82be_003048fd731b_a1555465_602e_11ec_a20b_00259070b487266.jpeg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40b_c461_11eb_82be_003048fd731b_a1555466_602e_11ec_a20b_00259070b487267.jpeg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40d_c461_11eb_82be_003048fd731b_aaacbdff_602e_11ec_a20b_00259070b487268.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40f_c461_11eb_82be_003048fd731b_aaacbe00_602e_11ec_a20b_00259070b487269.jpeg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f411_c461_11eb_82be_003048fd731b_aaacbe01_602e_11ec_a20b_00259070b487270.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f413_c461_11eb_82be_003048fd731b_aaacbe02_602e_11ec_a20b_00259070b487271.jpeg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f415_c461_11eb_82be_003048fd731b_aaacbe03_602e_11ec_a20b_00259070b487272.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f417_c461_11eb_82be_003048fd731b_aaacbe04_602e_11ec_a20b_00259070b487273.jpeg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f419_c461_11eb_82be_003048fd731b_aaacbe05_602e_11ec_a20b_00259070b487274.jpeg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41b_c461_11eb_82be_003048fd731b_aaacbe06_602e_11ec_a20b_00259070b487275.jpeg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41d_c461_11eb_82be_003048fd731b_aaacbe07_602e_11ec_a20b_00259070b487276.jpeg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41f_c461_11eb_82be_003048fd731b_aaacbe08_602e_11ec_a20b_00259070b487277.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f421_c461_11eb_82be_003048fd731b_aaacbe09_602e_11ec_a20b_00259070b487278.jpeg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f427_c461_11eb_82be_003048fd731b_aaacbe0a_602e_11ec_a20b_00259070b487279.jpeg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f429_c461_11eb_82be_003048fd731b_aaacbe0b_602e_11ec_a20b_00259070b487280.jpeg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42b_c461_11eb_82be_003048fd731b_aaacbe0c_602e_11ec_a20b_00259070b487281.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42d_c461_11eb_82be_003048fd731b_aaacbe0d_602e_11ec_a20b_00259070b487282.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42f_c461_11eb_82be_003048fd731b_aaacbe0e_602e_11ec_a20b_00259070b487283.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f431_c461_11eb_82be_003048fd731b_aaacbe0f_602e_11ec_a20b_00259070b487284.jpeg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f433_c461_11eb_82be_003048fd731b_aaacbe10_602e_11ec_a20b_00259070b487285.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f435_c461_11eb_82be_003048fd731b_aaacbe11_602e_11ec_a20b_00259070b487286.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f437_c461_11eb_82be_003048fd731b_aaacbe12_602e_11ec_a20b_00259070b487287.jpeg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f439_c461_11eb_82be_003048fd731b_aaacbe13_602e_11ec_a20b_00259070b487288.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43b_c461_11eb_82be_003048fd731b_aaacbe14_602e_11ec_a20b_00259070b487289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43d_c461_11eb_82be_003048fd731b_aaacbe15_602e_11ec_a20b_00259070b487290.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbcb_3e5b_11ec_836e_003048fd731b_aaacbe16_602e_11ec_a20b_00259070b487291.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd3_3e5b_11ec_836e_003048fd731b_aaacbe17_602e_11ec_a20b_00259070b487292.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12d_b63d_11ec_a26a_00259070b487_14e1e0db_f93d_11ef_a6ea_047c1617b143293.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12f_b63d_11ec_a26a_00259070b487_49c4afac_056a_11f0_a6fc_047c1617b143294.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a135_b63d_11ec_a26a_00259070b487_49c4afae_056a_11f0_a6fc_047c1617b143295.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a13b_b63d_11ec_a26a_00259070b487_49c4afad_056a_11f0_a6fc_047c1617b143296.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a141_b63d_11ec_a26a_00259070b487_49c4afaf_056a_11f0_a6fc_047c1617b143297.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408af_9114_11ed_a3b7_047c1617b143_49c4afb0_056a_11f0_a6fc_047c1617b143298.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408b1_9114_11ed_a3b7_047c1617b143_49c4afb1_056a_11f0_a6fc_047c1617b143299.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7d_d7fd_11ee_a56a_047c1617b143_0161eca5_02f2_11ef_a5a4_047c1617b143300.jpeg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7f_d7fd_11ee_a56a_047c1617b143_0161eca8_02f2_11ef_a5a4_047c1617b143301.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e81_d7fd_11ee_a56a_047c1617b143_0161ecab_02f2_11ef_a5a4_047c1617b143302.jpeg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e83_d7fd_11ee_a56a_047c1617b143_0161ecae_02f2_11ef_a5a4_047c1617b143303.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e85_d7fd_11ee_a56a_047c1617b143_0161ecb1_02f2_11ef_a5a4_047c1617b143304.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e87_d7fd_11ee_a56a_047c1617b143_0161ecb4_02f2_11ef_a5a4_047c1617b143305.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e89_d7fd_11ee_a56a_047c1617b143_0161ecb7_02f2_11ef_a5a4_047c1617b143306.jpeg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8b_d7fd_11ee_a56a_047c1617b143_0161ecba_02f2_11ef_a5a4_047c1617b143307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8d_d7fd_11ee_a56a_047c1617b143_3063257f_0312_11ef_a5a4_047c1617b143308.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8f_d7fd_11ee_a56a_047c1617b143_30632582_0312_11ef_a5a4_047c1617b143309.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e91_d7fd_11ee_a56a_047c1617b143_30632585_0312_11ef_a5a4_047c1617b143310.jpeg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e93_d7fd_11ee_a56a_047c1617b143_30632588_0312_11ef_a5a4_047c1617b143311.jpeg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e95_d7fd_11ee_a56a_047c1617b143_3063258b_0312_11ef_a5a4_047c1617b143312.jpeg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e97_d7fd_11ee_a56a_047c1617b143_3063258e_0312_11ef_a5a4_047c1617b143313.jpeg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e99_d7fd_11ee_a56a_047c1617b143_30632591_0312_11ef_a5a4_047c1617b143314.jpeg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9b_d7fd_11ee_a56a_047c1617b143_30632594_0312_11ef_a5a4_047c1617b143315.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9d_d7fd_11ee_a56a_047c1617b143_30632597_0312_11ef_a5a4_047c1617b143316.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9f_d7fd_11ee_a56a_047c1617b143_0161ec9c_02f2_11ef_a5a4_047c1617b143317.jpeg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea1_d7fd_11ee_a56a_047c1617b143_0161ec9f_02f2_11ef_a5a4_047c1617b143318.jpeg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea3_d7fd_11ee_a56a_047c1617b143_0161eca2_02f2_11ef_a5a4_047c1617b143319.jpeg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea5_d7fd_11ee_a56a_047c1617b143_0161ec96_02f2_11ef_a5a4_047c1617b143320.jpeg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea7_d7fd_11ee_a56a_047c1617b143_0161ec99_02f2_11ef_a5a4_047c1617b143321.jpeg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ec8_d80d_11ee_a56a_047c1617b143_306325ac_0312_11ef_a5a4_047c1617b143322.jpeg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eca_d80d_11ee_a56a_047c1617b143_3063259a_0312_11ef_a5a4_047c1617b143323.jpeg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ecc_d80d_11ee_a56a_047c1617b143_3063259d_0312_11ef_a5a4_047c1617b143324.jpeg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ece_d80d_11ee_a56a_047c1617b143_306325a0_0312_11ef_a5a4_047c1617b143325.jpeg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed0_d80d_11ee_a56a_047c1617b143_306325a3_0312_11ef_a5a4_047c1617b143326.jpeg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed2_d80d_11ee_a56a_047c1617b143_306325a6_0312_11ef_a5a4_047c1617b143327.jpeg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed4_d80d_11ee_a56a_047c1617b143_306325a9_0312_11ef_a5a4_047c1617b143328.jpeg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bd_da6d_11ee_a56d_047c1617b143_d159fa13_42c7_11ef_a5f7_047c1617b143329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bf_da6d_11ee_a56d_047c1617b143_9db7fc45_42ce_11ef_a5f7_047c1617b143330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c1_da6d_11ee_a56d_047c1617b143_9db7fc47_42ce_11ef_a5f7_047c1617b143331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c3_da6d_11ee_a56d_047c1617b143_9db7fc49_42ce_11ef_a5f7_047c1617b143332.jpeg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c5_da6d_11ee_a56d_047c1617b143_9db7fc4b_42ce_11ef_a5f7_047c1617b143333.jpeg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c7_da6d_11ee_a56d_047c1617b143_9db7fc4d_42ce_11ef_a5f7_047c1617b143334.jpeg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcb_b9ee_11ef_a69a_047c1617b143_b7afc1d0_e218_11ef_a6cd_047c1617b143335.jpeg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcd_b9ee_11ef_a69a_047c1617b143_b7afc1d3_e218_11ef_a6cd_047c1617b143336.jpeg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcf_b9ee_11ef_a69a_047c1617b143_55c6eb36_e210_11ef_a6cd_047c1617b143337.jpeg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd1_b9ee_11ef_a69a_047c1617b143_55c6eb39_e210_11ef_a6cd_047c1617b143338.jpeg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd3_b9ee_11ef_a69a_047c1617b143_55c6eb3c_e210_11ef_a6cd_047c1617b143339.jpeg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd5_b9ee_11ef_a69a_047c1617b143_55c6eb3f_e210_11ef_a6cd_047c1617b143340.jpeg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd7_b9ee_11ef_a69a_047c1617b143_55c6eb42_e210_11ef_a6cd_047c1617b143341.jpeg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd9_b9ee_11ef_a69a_047c1617b143_55c6eb45_e210_11ef_a6cd_047c1617b143342.jpeg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efa_ba14_11ef_a69a_047c1617b143_55c6eb48_e210_11ef_a6cd_047c1617b143343.jpeg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efc_ba14_11ef_a69a_047c1617b143_bb06b622_e214_11ef_a6cd_047c1617b143344.jpeg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efe_ba14_11ef_a69a_047c1617b143_bb06b625_e214_11ef_a6cd_047c1617b143345.jpeg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f00_ba14_11ef_a69a_047c1617b143_bb06b628_e214_11ef_a6cd_047c1617b143346.jpeg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f02_ba14_11ef_a69a_047c1617b143_bb06b62b_e214_11ef_a6cd_047c1617b143347.jpeg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f04_ba14_11ef_a69a_047c1617b143_bb06b62c_e214_11ef_a6cd_047c1617b143348.jpeg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f06_ba14_11ef_a69a_047c1617b143_bb06b62d_e214_11ef_a6cd_047c1617b143349.jpeg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f08_ba14_11ef_a69a_047c1617b143_bb06b62e_e214_11ef_a6cd_047c1617b143350.jpeg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0a_ba14_11ef_a69a_047c1617b143_bb06b630_e214_11ef_a6cd_047c1617b143351.jpeg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0c_ba14_11ef_a69a_047c1617b143_bb06b632_e214_11ef_a6cd_047c1617b143352.jpeg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcf9_cf51_11ee_a55e_047c1617b143_bb06b634_e214_11ef_a6cd_047c1617b143353.jpeg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0e_ba14_11ef_a69a_047c1617b143_bb06b637_e214_11ef_a6cd_047c1617b143354.jpeg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f10_ba14_11ef_a69a_047c1617b143_bb06b63a_e214_11ef_a6cd_047c1617b143355.jpeg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f12_ba14_11ef_a69a_047c1617b143_bb06b63d_e214_11ef_a6cd_047c1617b143356.jpeg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f14_ba14_11ef_a69a_047c1617b143_b7afc1d6_e218_11ef_a6cd_047c1617b143357.jpeg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f16_ba14_11ef_a69a_047c1617b143_b7afc1d7_e218_11ef_a6cd_047c1617b143358.jpeg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f18_ba14_11ef_a69a_047c1617b143_b7afc1d8_e218_11ef_a6cd_047c1617b143359.jpeg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1a_ba14_11ef_a69a_047c1617b143_bb06b640_e214_11ef_a6cd_047c1617b143360.jpeg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1c_ba14_11ef_a69a_047c1617b143_bb06b643_e214_11ef_a6cd_047c1617b143361.jpeg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1e_ba14_11ef_a69a_047c1617b143_bb06b646_e214_11ef_a6cd_047c1617b143362.jpeg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f20_ba14_11ef_a69a_047c1617b143_bb06b649_e214_11ef_a6cd_047c1617b143363.jpeg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f22_ba14_11ef_a69a_047c1617b143_bb06b64c_e214_11ef_a6cd_047c1617b143364.jpeg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f24_ba14_11ef_a69a_047c1617b143_bb06b64d_e214_11ef_a6cd_047c1617b143365.jpeg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f26_ba14_11ef_a69a_047c1617b143_bb06b64e_e214_11ef_a6cd_047c1617b143366.jpeg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f28_ba14_11ef_a69a_047c1617b143_bb06b64f_e214_11ef_a6cd_047c1617b143367.jpeg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2a_ba14_11ef_a69a_047c1617b143_bb06b651_e214_11ef_a6cd_047c1617b143368.jpeg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2c_ba14_11ef_a69a_047c1617b143_bb06b653_e214_11ef_a6cd_047c1617b143369.jpeg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2e_ba14_11ef_a69a_047c1617b143_bb06b654_e214_11ef_a6cd_047c1617b143370.jpeg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f30_ba14_11ef_a69a_047c1617b143_bb06b655_e214_11ef_a6cd_047c1617b143371.jpeg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f32_ba14_11ef_a69a_047c1617b143_bb06b656_e214_11ef_a6cd_047c1617b143372.jpeg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f34_ba14_11ef_a69a_047c1617b143_bb06b657_e214_11ef_a6cd_047c1617b143373.jpeg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d464c1_12f8_11f0_a70e_047c1617b143_0172d6b4_229c_11f1_a889_047c1617b143374.jpeg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc0337_12fb_11f0_a70e_047c1617b143_0172d6b5_229c_11f1_a889_047c1617b143375.jpeg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1596_ce2b_11f0_a80d_047c1617b143_b4b9bca8_d8cb_11f0_a81b_047c1617b143376.jpeg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1598_ce2b_11f0_a80d_047c1617b143_b4b9bcaa_d8cb_11f0_a81b_047c1617b143377.jpeg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba159a_ce2b_11f0_a80d_047c1617b143_b4b9bcac_d8cb_11f0_a81b_047c1617b143378.jpeg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a2_ce2b_11f0_a80d_047c1617b143_4d4add13_d917_11f0_a81b_047c1617b143379.jpeg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a4_ce2b_11f0_a80d_047c1617b143_4d4add15_d917_11f0_a81b_047c1617b143380.jpeg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a6_ce2b_11f0_a80d_047c1617b143_4d4add17_d917_11f0_a81b_047c1617b143381.jpeg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15d8_ce2b_11f0_a80d_047c1617b143_4d4add19_d917_11f0_a81b_047c1617b143382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15da_ce2b_11f0_a80d_047c1617b143_4d4add1a_d917_11f0_a81b_047c1617b143383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15dc_ce2b_11f0_a80d_047c1617b143_4d4add1b_d917_11f0_a81b_047c1617b143384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15de_ce2b_11f0_a80d_047c1617b143_4d4add1c_d917_11f0_a81b_047c1617b143385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e0_ce2b_11f0_a80d_047c1617b143_4d4add1d_d917_11f0_a81b_047c1617b143386.jpeg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e2_ce2b_11f0_a80d_047c1617b143_4d4add1e_d917_11f0_a81b_047c1617b143387.jpeg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e4_ce2b_11f0_a80d_047c1617b143_4d4add1f_d917_11f0_a81b_047c1617b143388.jpeg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e6_ce2b_11f0_a80d_047c1617b143_4d4add20_d917_11f0_a81b_047c1617b143389.jpeg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e8_ce2b_11f0_a80d_047c1617b143_4d4add21_d917_11f0_a81b_047c1617b143390.jpeg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ea_ce2b_11f0_a80d_047c1617b143_4d4add22_d917_11f0_a81b_047c1617b143391.jpeg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ec_ce2b_11f0_a80d_047c1617b143_4d4add23_d917_11f0_a81b_047c1617b143392.jpeg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ee_ce2b_11f0_a80d_047c1617b143_4d4add24_d917_11f0_a81b_047c1617b143393.jpeg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f0_ce2b_11f0_a80d_047c1617b143_4d4add25_d917_11f0_a81b_047c1617b143394.jpeg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f2_ce2b_11f0_a80d_047c1617b143_4d4add26_d917_11f0_a81b_047c1617b143395.jpeg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f4_ce2b_11f0_a80d_047c1617b143_4d4add32_d917_11f0_a81b_047c1617b143396.jpeg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f6_ce2b_11f0_a80d_047c1617b143_4d4add33_d917_11f0_a81b_047c1617b143397.jpeg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f8_ce2b_11f0_a80d_047c1617b143_4d4add27_d917_11f0_a81b_047c1617b143398.jpeg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fa_ce2b_11f0_a80d_047c1617b143_4d4add28_d917_11f0_a81b_047c1617b143399.jpeg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fc_ce2b_11f0_a80d_047c1617b143_4d4add29_d917_11f0_a81b_047c1617b143400.jpeg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fe_ce2b_11f0_a80d_047c1617b143_4d4add2a_d917_11f0_a81b_047c1617b143401.jpeg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1600_ce2b_11f0_a80d_047c1617b143_4d4add2b_d917_11f0_a81b_047c1617b143402.jpeg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1602_ce2b_11f0_a80d_047c1617b143_4d4add2c_d917_11f0_a81b_047c1617b143403.jpeg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1604_ce2b_11f0_a80d_047c1617b143_4d4add2d_d917_11f0_a81b_047c1617b143404.jpeg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1606_ce2b_11f0_a80d_047c1617b143_4d4add2e_d917_11f0_a81b_047c1617b143405.jpeg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1608_ce2b_11f0_a80d_047c1617b143_4d4add2f_d917_11f0_a81b_047c1617b143406.jpeg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160a_ce2b_11f0_a80d_047c1617b143_4d4add30_d917_11f0_a81b_047c1617b143407.jpeg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160c_ce2b_11f0_a80d_047c1617b143_4d4add34_d917_11f0_a81b_047c1617b143408.jpeg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160e_ce2b_11f0_a80d_047c1617b143_4d4add35_d917_11f0_a81b_047c1617b143409.jpeg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1610_ce2b_11f0_a80d_047c1617b143_4d4add36_d917_11f0_a81b_047c1617b143410.jpeg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8c_ce2b_11f0_a80d_047c1617b143_4d4add3d_d917_11f0_a81b_047c1617b143411.jpeg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8e_ce2b_11f0_a80d_047c1617b143_4d4add3e_d917_11f0_a81b_047c1617b143412.jpeg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c90_ce2b_11f0_a80d_047c1617b143_4d4add3f_d917_11f0_a81b_047c1617b143413.jpeg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b143414.jpeg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b143415.jpeg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b143416.jpeg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b143417.jpeg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b418.jpeg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b419.jpeg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b143420.jpeg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b143421.jpeg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b422.jpeg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b423.jpeg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b425.jpeg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b426.jpeg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b427.jpeg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b428.jpeg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b143429.jpeg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0a_5308_11ee_a4bb_047c1617b143_64c8bb78_5a46_11f0_a775_047c1617b143430.jpeg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba36_86a3_11e9_8101_003048fd731b_c530e0de_2820_11ed_a30f_00259070b487431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3a_86a3_11e9_8101_003048fd731b_c530e0df_2820_11ed_a30f_00259070b487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3e_86a3_11e9_8101_003048fd731b_c530e0e0_2820_11ed_a30f_00259070b487433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba42_86a3_11e9_8101_003048fd731b_c530e0e2_2820_11ed_a30f_00259070b487434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf60f_86a5_11e9_8101_003048fd731b_c530e0e4_2820_11ed_a30f_00259070b487435.jpeg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf613_86a5_11e9_8101_003048fd731b_c530e0e5_2820_11ed_a30f_00259070b487436.jpeg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf686_86a5_11e9_8101_003048fd731b_c530e0d2_2820_11ed_a30f_00259070b487437.jpeg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68a_86a5_11e9_8101_003048fd731b_c530e0d6_2820_11ed_a30f_00259070b487438.jpeg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569ce4_b6d8_11eb_82ad_003048fd731b_c530e0da_2820_11ed_a30f_00259070b487439.jpeg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f423_c461_11eb_82be_003048fd731b_14e1e0d9_f93d_11ef_a6ea_047c1617b143440.jpeg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f425_c461_11eb_82be_003048fd731b_14e1e0da_f93d_11ef_a6ea_047c1617b143441.jpeg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd1_3e5b_11ec_836e_003048fd731b_e00cf34a_f104_11ee_a58b_047c1617b143442.jpeg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da414_c29f_11ee_a54c_047c1617b143_e00cf34c_f104_11ee_a58b_047c1617b143443.jpeg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfb_cf51_11ee_a55e_047c1617b143_3e659189_db10_11ee_a56e_047c1617b143444.jpeg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfd_cf51_11ee_a55e_047c1617b143_3e65918a_db10_11ee_a56e_047c1617b143445.jpeg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1612_ce2b_11f0_a80d_047c1617b143_b4b9bca6_d8cb_11f0_a81b_047c1617b143446.jpeg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1614_ce2b_11f0_a80d_047c1617b143_ab7d8ff6_d05b_11f0_a810_047c1617b143447.jpeg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7c_ce2b_11f0_a80d_047c1617b143_b4b9bca5_d8cb_11f0_a81b_047c1617b143448.jpeg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7e_ce2b_11f0_a80d_047c1617b143_b4b9bca7_d8cb_11f0_a81b_047c1617b143449.jpeg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe55_86a5_11e9_8101_003048fd731b_b627a777_281f_11ed_a30f_00259070b487450.jpeg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe59_86a5_11e9_8101_003048fd731b_b627a77b_281f_11ed_a30f_00259070b487451.jpeg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe5d_86a5_11e9_8101_003048fd731b_b627a77c_281f_11ed_a30f_00259070b487452.jpeg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe61_86a5_11e9_8101_003048fd731b_b627a77d_281f_11ed_a30f_00259070b487453.jpeg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe65_86a5_11e9_8101_003048fd731b_b627a77e_281f_11ed_a30f_00259070b487454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe69_86a5_11e9_8101_003048fd731b_c530e0bc_2820_11ed_a30f_00259070b487455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe6d_86a5_11e9_8101_003048fd731b_c530e0bd_2820_11ed_a30f_00259070b487456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe71_86a5_11e9_8101_003048fd731b_c530e0be_2820_11ed_a30f_00259070b487457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe75_86a5_11e9_8101_003048fd731b_c530e0bf_2820_11ed_a30f_00259070b487458.jpeg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe79_86a5_11e9_8101_003048fd731b_c530e0c0_2820_11ed_a30f_00259070b487459.jpeg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe7d_86a5_11e9_8101_003048fd731b_c530e0c1_2820_11ed_a30f_00259070b487460.jpeg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe81_86a5_11e9_8101_003048fd731b_c530e0c2_2820_11ed_a30f_00259070b487461.jpeg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe85_86a5_11e9_8101_003048fd731b_c530e0c3_2820_11ed_a30f_00259070b487462.jpeg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe89_86a5_11e9_8101_003048fd731b_c530e0c4_2820_11ed_a30f_00259070b487463.jpeg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe8d_86a5_11e9_8101_003048fd731b_c530e0c5_2820_11ed_a30f_00259070b487464.jpeg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe91_86a5_11e9_8101_003048fd731b_c530e0c6_2820_11ed_a30f_00259070b487465.jpeg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe95_86a5_11e9_8101_003048fd731b_c530e0ca_2820_11ed_a30f_00259070b487466.jpeg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214a_86a5_11e9_8101_003048fd731b_c530e0ce_2820_11ed_a30f_00259070b487467.jpeg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8d_3234_11ee_a490_047c1617b143_64c8bb8b_5a46_11f0_a775_047c1617b143468.jpeg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8f_3234_11ee_a490_047c1617b143_64c8bb8e_5a46_11f0_a775_047c1617b143469.jpeg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee91_3234_11ee_a490_047c1617b143_64c8bb91_5a46_11f0_a775_047c1617b143470.jpeg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da40f_c29f_11ee_a54c_047c1617b143_4396bf13_0312_11ef_a5a4_047c1617b143471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da411_c29f_11ee_a54c_047c1617b143_4396bf16_0312_11ef_a5a4_047c1617b143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b1f_847d_11ef_a64e_047c1617b143_21d4f5b4_793a_11f0_a79f_047c1617b143473.jpeg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b21_847d_11ef_a64e_047c1617b143_21d4f5b5_793a_11f0_a79f_047c1617b143474.jpeg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaaa_242e_11f0_a725_047c1617b143_26859885_34da_11f0_a73b_047c1617b143475.jpeg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaac_242e_11f0_a725_047c1617b143_26859886_34da_11f0_a73b_047c1617b143476.jpeg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426c_245f_11f0_a725_047c1617b143_26859887_34da_11f0_a73b_047c1617b143477.jpeg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426e_245f_11f0_a725_047c1617b143_26859888_34da_11f0_a73b_047c1617b143478.jpeg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4270_245f_11f0_a725_047c1617b143_26859889_34da_11f0_a73b_047c1617b143479.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a221d_86a5_11e9_8101_003048fd731b_d2eca8dc_2820_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2221_86a5_11e9_8101_003048fd731b_d2eca8dd_2820_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2225_86a5_11e9_8101_003048fd731b_d2eca8de_2820_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2229_86a5_11e9_8101_003048fd731b_d2eca8df_2820_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a222d_86a5_11e9_8101_003048fd731b_d2eca8e0_2820_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2231_86a5_11e9_8101_003048fd731b_d2eca8e1_2820_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e17_ba6d_11e9_8105_003048fd731b_d2eca8e2_2820_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd4e19_ba6d_11e9_8105_003048fd731b_d2eca8e3_2820_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778552d_d539_11e9_8109_003048fd731b_d2eca8e4_2820_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de0_de3a_11e9_810a_003048fd731b_a26f33f0_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e579de2_de3a_11e9_810a_003048fd731b_a26f33f1_7c1e_11f0_a7a3_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785535_d539_11e9_8109_003048fd731b_a26f33ef_7c1e_11f0_a7a3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd58_86a5_11e9_8101_003048fd731b_c530e0e6_2820_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd5c_86a5_11e9_8101_003048fd731b_c530e0ea_2820_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd60_86a5_11e9_8101_003048fd731b_c530e0ee_2820_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd64_86a5_11e9_8101_003048fd731b_c530e0f2_2820_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd68_86a5_11e9_8101_003048fd731b_c530e0f6_2820_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd6c_86a5_11e9_8101_003048fd731b_c530e0fa_2820_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd70_86a5_11e9_8101_003048fd731b_c530e0fe_2820_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd74_86a5_11e9_8101_003048fd731b_c530e102_2820_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd78_86a5_11e9_8101_003048fd731b_c530e106_2820_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd7c_86a5_11e9_8101_003048fd731b_c530e10a_2820_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd80_86a5_11e9_8101_003048fd731b_c530e10e_2820_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68e_86a5_11e9_8101_003048fd731b_c530e112_2820_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf692_86a5_11e9_8101_003048fd731b_c530e116_2820_11ed_a30f_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf696_86a5_11e9_8101_003048fd731b_c530e11a_2820_11ed_a30f_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69a_86a5_11e9_8101_003048fd731b_c530e11e_2820_11ed_a30f_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf69e_86a5_11e9_8101_003048fd731b_c530e122_2820_11ed_a30f_00259070b48728.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a2_86a5_11e9_8101_003048fd731b_c530e126_2820_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a6_86a5_11e9_8101_003048fd731b_c530e12a_2820_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6a9_86a5_11e9_8101_003048fd731b_c530e12e_2820_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ac_86a5_11e9_8101_003048fd731b_c530e132_2820_11ed_a30f_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6af_86a5_11e9_8101_003048fd731b_c530e136_2820_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b3_86a5_11e9_8101_003048fd731b_c530e13a_2820_11ed_a30f_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6b7_86a5_11e9_8101_003048fd731b_c530e13e_2820_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bb_86a5_11e9_8101_003048fd731b_c530e142_2820_11ed_a30f_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6bf_86a5_11e9_8101_003048fd731b_c530e146_2820_11ed_a30f_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c3_86a5_11e9_8101_003048fd731b_c530e14a_2820_11ed_a30f_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6c7_86a5_11e9_8101_003048fd731b_c530e14e_2820_11ed_a30f_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cb_86a5_11e9_8101_003048fd731b_c530e152_2820_11ed_a30f_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6cf_86a5_11e9_8101_003048fd731b_c530e156_2820_11ed_a30f_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d3_86a5_11e9_8101_003048fd731b_c530e15a_2820_11ed_a30f_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6d7_86a5_11e9_8101_003048fd731b_c530e15e_2820_11ed_a30f_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6db_86a5_11e9_8101_003048fd731b_c530e162_2820_11ed_a30f_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6df_86a5_11e9_8101_003048fd731b_c530e166_2820_11ed_a30f_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e3_86a5_11e9_8101_003048fd731b_c530e16a_2820_11ed_a30f_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6e7_86a5_11e9_8101_003048fd731b_c530e16e_2820_11ed_a30f_00259070b48747.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6eb_86a5_11e9_8101_003048fd731b_c530e172_2820_11ed_a30f_00259070b48748.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ef_86a5_11e9_8101_003048fd731b_c530e176_2820_11ed_a30f_00259070b48749.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f3_86a5_11e9_8101_003048fd731b_c530e17a_2820_11ed_a30f_00259070b48750.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6f7_86a5_11e9_8101_003048fd731b_c530e17e_2820_11ed_a30f_00259070b48751.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6fb_86a5_11e9_8101_003048fd731b_c530e182_2820_11ed_a30f_00259070b48752.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf6ff_86a5_11e9_8101_003048fd731b_c530e186_2820_11ed_a30f_00259070b48753.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf703_86a5_11e9_8101_003048fd731b_c530e18a_2820_11ed_a30f_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf707_86a5_11e9_8101_003048fd731b_c530e18e_2820_11ed_a30f_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70b_86a5_11e9_8101_003048fd731b_c530e192_2820_11ed_a30f_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf70f_86a5_11e9_8101_003048fd731b_c530e196_2820_11ed_a30f_00259070b48757.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf713_86a5_11e9_8101_003048fd731b_c530e19a_2820_11ed_a30f_00259070b48758.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf717_86a5_11e9_8101_003048fd731b_c530e19e_2820_11ed_a30f_00259070b48759.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71b_86a5_11e9_8101_003048fd731b_c530e1a2_2820_11ed_a30f_00259070b48760.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf71f_86a5_11e9_8101_003048fd731b_c530e1a6_2820_11ed_a30f_00259070b48761.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf723_86a5_11e9_8101_003048fd731b_c530e1aa_2820_11ed_a30f_00259070b48762.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf727_86a5_11e9_8101_003048fd731b_c530e1ae_2820_11ed_a30f_00259070b48763.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72b_86a5_11e9_8101_003048fd731b_c530e1b2_2820_11ed_a30f_00259070b48764.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf72f_86a5_11e9_8101_003048fd731b_c530e1b6_2820_11ed_a30f_00259070b48765.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf733_86a5_11e9_8101_003048fd731b_c530e1ba_2820_11ed_a30f_00259070b48766.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf737_86a5_11e9_8101_003048fd731b_cbe1917f_2820_11ed_a30f_00259070b48767.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73b_86a5_11e9_8101_003048fd731b_cbe19183_2820_11ed_a30f_00259070b48768.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf73f_86a5_11e9_8101_003048fd731b_cbe19187_2820_11ed_a30f_00259070b48769.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf743_86a5_11e9_8101_003048fd731b_cbe1918b_2820_11ed_a30f_00259070b48770.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf747_86a5_11e9_8101_003048fd731b_cbe1918f_2820_11ed_a30f_00259070b48771.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74b_86a5_11e9_8101_003048fd731b_cbe19193_2820_11ed_a30f_00259070b48772.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf74f_86a5_11e9_8101_003048fd731b_cbe19197_2820_11ed_a30f_00259070b48773.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf753_86a5_11e9_8101_003048fd731b_cbe1919b_2820_11ed_a30f_00259070b48774.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf757_86a5_11e9_8101_003048fd731b_cbe1919f_2820_11ed_a30f_00259070b48775.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75b_86a5_11e9_8101_003048fd731b_cbe191a3_2820_11ed_a30f_00259070b48776.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf75f_86a5_11e9_8101_003048fd731b_cbe191a7_2820_11ed_a30f_00259070b48777.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf763_86a5_11e9_8101_003048fd731b_cbe191ab_2820_11ed_a30f_00259070b48778.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf766_86a5_11e9_8101_003048fd731b_cbe191af_2820_11ed_a30f_00259070b48779.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf769_86a5_11e9_8101_003048fd731b_cbe191b3_2820_11ed_a30f_00259070b48780.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf76d_86a5_11e9_8101_003048fd731b_cbe191b7_2820_11ed_a30f_00259070b48781.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf771_86a5_11e9_8101_003048fd731b_cbe191bb_2820_11ed_a30f_00259070b48782.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf775_86a5_11e9_8101_003048fd731b_cbe191bf_2820_11ed_a30f_00259070b48783.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf779_86a5_11e9_8101_003048fd731b_cbe191c3_2820_11ed_a30f_00259070b48784.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf77d_86a5_11e9_8101_003048fd731b_cbe191c7_2820_11ed_a30f_00259070b48785.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf781_86a5_11e9_8101_003048fd731b_cbe191cb_2820_11ed_a30f_00259070b48786.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf785_86a5_11e9_8101_003048fd731b_cbe191cf_2820_11ed_a30f_00259070b48787.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf789_86a5_11e9_8101_003048fd731b_cbe191d3_2820_11ed_a30f_00259070b48788.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1a_86a5_11e9_8101_003048fd731b_cbe191d7_2820_11ed_a30f_00259070b48789.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd1e_86a5_11e9_8101_003048fd731b_cbe191db_2820_11ed_a30f_00259070b48790.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd22_86a5_11e9_8101_003048fd731b_cbe191df_2820_11ed_a30f_00259070b48791.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd26_86a5_11e9_8101_003048fd731b_57339629_f953_11e9_810b_003048fd731b92.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd29_86a5_11e9_8101_003048fd731b_5733962a_f953_11e9_810b_003048fd731b93.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd2c_86a5_11e9_8101_003048fd731b_cbe191e3_2820_11ed_a30f_00259070b48794.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd30_86a5_11e9_8101_003048fd731b_cbe191e7_2820_11ed_a30f_00259070b48795.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd34_86a5_11e9_8101_003048fd731b_cbe191eb_2820_11ed_a30f_00259070b48796.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd38_86a5_11e9_8101_003048fd731b_cbe191ef_2820_11ed_a30f_00259070b48797.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd3c_86a5_11e9_8101_003048fd731b_cbe191f3_2820_11ed_a30f_00259070b48798.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd40_86a5_11e9_8101_003048fd731b_cbe191f7_2820_11ed_a30f_00259070b48799.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd44_86a5_11e9_8101_003048fd731b_cbe191fb_2820_11ed_a30f_00259070b487100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd48_86a5_11e9_8101_003048fd731b_cbe191ff_2820_11ed_a30f_00259070b487101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd4c_86a5_11e9_8101_003048fd731b_cbe19203_2820_11ed_a30f_00259070b487102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd50_86a5_11e9_8101_003048fd731b_cbe19207_2820_11ed_a30f_00259070b487103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1937d_ffba_11e9_810b_003048fd731b_cbe1920b_2820_11ed_a30f_00259070b487104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33536b1_3462_11eb_81f3_003048fd731b_cbe1920f_2820_11ed_a30f_00259070b487105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ab_0b65_11ec_831e_003048fd731b_cbe19213_2820_11ed_a30f_00259070b487106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3ad_0b65_11ec_831e_003048fd731b_cbe19217_2820_11ed_a30f_00259070b487107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3af_0b65_11ec_831e_003048fd731b_cbe1921b_2820_11ed_a30f_00259070b487108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b1_0b65_11ec_831e_003048fd731b_cbe1921f_2820_11ed_a30f_00259070b487109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c3b3_0b65_11ec_831e_003048fd731b_cbe19223_2820_11ed_a30f_00259070b487110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd85_86a5_11e9_8101_003048fd731b_cbe19227_2820_11ed_a30f_00259070b487111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd89_86a5_11e9_8101_003048fd731b_cbe1922b_2820_11ed_a30f_00259070b487112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd8d_86a5_11e9_8101_003048fd731b_cbe1922f_2820_11ed_a30f_00259070b487113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd91_86a5_11e9_8101_003048fd731b_cbe19233_2820_11ed_a30f_00259070b487114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd95_86a5_11e9_8101_003048fd731b_cbe19237_2820_11ed_a30f_00259070b487115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd99_86a5_11e9_8101_003048fd731b_cbe1923b_2820_11ed_a30f_00259070b487116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303af8_3acc_11ec_8367_003048fd731b_d2eca871_2820_11ed_a30f_00259070b487117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afa_3acc_11ec_8367_003048fd731b_d2eca875_2820_11ed_a30f_00259070b487118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afc_3acc_11ec_8367_003048fd731b_d2eca879_2820_11ed_a30f_00259070b487119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303afe_3acc_11ec_8367_003048fd731b_d2eca87d_2820_11ed_a30f_00259070b487120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b00_3acc_11ec_8367_003048fd731b_d2eca881_2820_11ed_a30f_00259070b487121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b02_3acc_11ec_8367_003048fd731b_d2eca885_2820_11ed_a30f_00259070b487122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b04_3acc_11ec_8367_003048fd731b_d2eca889_2820_11ed_a30f_00259070b487123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b06_3acc_11ec_8367_003048fd731b_d2eca88d_2820_11ed_a30f_00259070b487124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303b08_3acc_11ec_8367_003048fd731b_d2eca891_2820_11ed_a30f_00259070b487125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789b_46f7_11ec_8393_003048fd731b_d2eca895_2820_11ed_a30f_00259070b487126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789d_46f7_11ec_8393_003048fd731b_d2eca899_2820_11ed_a30f_00259070b487127.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9789f_46f7_11ec_8393_003048fd731b_d2eca89d_2820_11ed_a30f_00259070b487128.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed978a1_46f7_11ec_8393_003048fd731b_d2eca8a1_2820_11ed_a30f_00259070b487129.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfd9e_86a5_11e9_8101_003048fd731b_cbe1923f_2820_11ed_a30f_00259070b487130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda2_86a5_11e9_8101_003048fd731b_cbe19243_2820_11ed_a30f_00259070b487131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfda6_86a5_11e9_8101_003048fd731b_cbe19247_2820_11ed_a30f_00259070b487132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdaa_86a5_11e9_8101_003048fd731b_cbe1924b_2820_11ed_a30f_00259070b487133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdae_86a5_11e9_8101_003048fd731b_cbe1924f_2820_11ed_a30f_00259070b487134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb2_86a5_11e9_8101_003048fd731b_cbe19253_2820_11ed_a30f_00259070b487135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdb6_86a5_11e9_8101_003048fd731b_cbe19257_2820_11ed_a30f_00259070b487136.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdba_86a5_11e9_8101_003048fd731b_cbe1925b_2820_11ed_a30f_00259070b487137.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdbe_86a5_11e9_8101_003048fd731b_cbe1925f_2820_11ed_a30f_00259070b487138.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc2_86a5_11e9_8101_003048fd731b_cbe19263_2820_11ed_a30f_00259070b487139.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdc6_86a5_11e9_8101_003048fd731b_cbe19267_2820_11ed_a30f_00259070b487140.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdca_86a5_11e9_8101_003048fd731b_cbe1926b_2820_11ed_a30f_00259070b487141.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdce_86a5_11e9_8101_003048fd731b_cbe1926f_2820_11ed_a30f_00259070b487142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd2_86a5_11e9_8101_003048fd731b_cbe19273_2820_11ed_a30f_00259070b487143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdd6_86a5_11e9_8101_003048fd731b_cbe19277_2820_11ed_a30f_00259070b487144.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdda_86a5_11e9_8101_003048fd731b_cbe1927b_2820_11ed_a30f_00259070b487145.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdde_86a5_11e9_8101_003048fd731b_d2eca855_2820_11ed_a30f_00259070b487146.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde2_86a5_11e9_8101_003048fd731b_d2eca859_2820_11ed_a30f_00259070b487147.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfde6_86a5_11e9_8101_003048fd731b_d2eca85d_2820_11ed_a30f_00259070b487148.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdea_86a5_11e9_8101_003048fd731b_d2eca861_2820_11ed_a30f_00259070b487149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdee_86a5_11e9_8101_003048fd731b_d2eca865_2820_11ed_a30f_00259070b487150.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184924f_7270_11ef_a636_047c1617b143_d9a656a8_f1e4_11ef_a6e1_047c1617b143151.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849251_7270_11ef_a636_047c1617b143_d9a656ac_f1e4_11ef_a6e1_047c1617b143152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd4d_7288_11ef_a636_047c1617b143_d9a656b0_f1e4_11ef_a6e1_047c1617b143153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd57_7288_11ef_a636_047c1617b143_d9a656b4_f1e4_11ef_a6e1_047c1617b143154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5d_7288_11ef_a636_047c1617b143_d9a656b8_f1e4_11ef_a6e1_047c1617b143155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd5f_7288_11ef_a636_047c1617b143_dfe10842_f1e4_11ef_a6e1_047c1617b143156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6597_54b7_11f0_a76e_047c1617b143_579e2326_5a46_11f0_a775_047c1617b143157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bd_9e6d_11ef_a670_047c1617b143_dfe10846_f1e4_11ef_a6e1_047c1617b143158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2bf_9e6d_11ef_a670_047c1617b143_dfe1084a_f1e4_11ef_a6e1_047c1617b143159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2c1_9e6d_11ef_a670_047c1617b143_dfe1084e_f1e4_11ef_a6e1_047c1617b143160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d2cf_9e6d_11ef_a670_047c1617b143_dfe10852_f1e4_11ef_a6e1_047c1617b143161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ee9_9e75_11ef_a670_047c1617b143_dfe10853_f1e4_11ef_a6e1_047c1617b143162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef3_9e75_11ef_a670_047c1617b143_dfe10854_f1e4_11ef_a6e1_047c1617b143163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef5_9e75_11ef_a670_047c1617b143_dfe10858_f1e4_11ef_a6e1_047c1617b143164.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53ef9_9e75_11ef_a670_047c1617b143_dfe1085c_f1e4_11ef_a6e1_047c1617b143165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53efb_9e75_11ef_a670_047c1617b143_dfe10860_f1e4_11ef_a6e1_047c1617b143166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f11_9e75_11ef_a670_047c1617b143_dfe10864_f1e4_11ef_a6e1_047c1617b143167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f13_9e75_11ef_a670_047c1617b143_dfe10868_f1e4_11ef_a6e1_047c1617b143168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f1d_9e75_11ef_a670_047c1617b143_dfe1086c_f1e4_11ef_a6e1_047c1617b143169.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6599_54b7_11f0_a76e_047c1617b143_579e232a_5a46_11f0_a775_047c1617b143170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698d6a_6b30_11f1_a8e9_047c1617b143_ef7ba4fd_7126_11f1_a8f1_047c1617b143171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698d6c_6b30_11f1_a8e9_047c1617b143_ef7ba4f9_7126_11f1_a8f1_047c1617b143172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ecf_452a_11f1_a8b7_047c1617b143_35bcb77c_714f_11f1_a8f1_047c1617b143173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ed1_452a_11f1_a8b7_047c1617b143_35bcb780_714f_11f1_a8f1_047c1617b143174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ed3_452a_11f1_a8b7_047c1617b143_35bcb73e_714f_11f1_a8f1_047c1617b143175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ed5_452a_11f1_a8b7_047c1617b143_35bcb784_714f_11f1_a8f1_047c1617b143176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ed7_452a_11f1_a8b7_047c1617b143_35bcb788_714f_11f1_a8f1_047c1617b143177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ed9_452a_11f1_a8b7_047c1617b143_35bcb742_714f_11f1_a8f1_047c1617b143178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3edb_452a_11f1_a8b7_047c1617b143_35bcb746_714f_11f1_a8f1_047c1617b143179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3edd_452a_11f1_a8b7_047c1617b143_35bcb74a_714f_11f1_a8f1_047c1617b143180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3edf_452a_11f1_a8b7_047c1617b143_35bcb74e_714f_11f1_a8f1_047c1617b143181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ee1_452a_11f1_a8b7_047c1617b143_35bcb764_714f_11f1_a8f1_047c1617b143182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ee3_452a_11f1_a8b7_047c1617b143_35bcb768_714f_11f1_a8f1_047c1617b143183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e3ee5_452a_11f1_a8b7_047c1617b143_35bcb76c_714f_11f1_a8f1_047c1617b143184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dd8_4547_11f1_a8b7_047c1617b143_35bcb770_714f_11f1_a8f1_047c1617b143185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dda_4547_11f1_a8b7_047c1617b143_35bcb774_714f_11f1_a8f1_047c1617b143186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2ddc_4547_11f1_a8b7_047c1617b143_35bcb778_714f_11f1_a8f1_047c1617b143187.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dde_4547_11f1_a8b7_047c1617b143_35bcb736_714f_11f1_a8f1_047c1617b143188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2de0_4547_11f1_a8b7_047c1617b143_35bcb73a_714f_11f1_a8f1_047c1617b143189.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2de2_4547_11f1_a8b7_047c1617b143_35bcb72a_714f_11f1_a8f1_047c1617b143190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2de4_4547_11f1_a8b7_047c1617b143_35bcb722_714f_11f1_a8f1_047c1617b143191.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2de6_4547_11f1_a8b7_047c1617b143_35bcb72e_714f_11f1_a8f1_047c1617b143192.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2de8_4547_11f1_a8b7_047c1617b143_35bcb726_714f_11f1_a8f1_047c1617b143193.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dea_4547_11f1_a8b7_047c1617b143_35bcb732_714f_11f1_a8f1_047c1617b143194.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dec_4547_11f1_a8b7_047c1617b143_35bcb71e_714f_11f1_a8f1_047c1617b143195.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dee_4547_11f1_a8b7_047c1617b143_35bcb79c_714f_11f1_a8f1_047c1617b143196.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2df0_4547_11f1_a8b7_047c1617b143_35bcb794_714f_11f1_a8f1_047c1617b143197.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2df2_4547_11f1_a8b7_047c1617b143_35bcb7a0_714f_11f1_a8f1_047c1617b143198.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2df4_4547_11f1_a8b7_047c1617b143_35bcb798_714f_11f1_a8f1_047c1617b143199.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2df6_4547_11f1_a8b7_047c1617b143_3c04fea5_714f_11f1_a8f1_047c1617b143200.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2df8_4547_11f1_a8b7_047c1617b143_35bcb78c_714f_11f1_a8f1_047c1617b143201.jpeg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dfa_4547_11f1_a8b7_047c1617b143_35bcb790_714f_11f1_a8f1_047c1617b143202.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dfc_4547_11f1_a8b7_047c1617b143_3c04fea9_714f_11f1_a8f1_047c1617b143203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2dfe_4547_11f1_a8b7_047c1617b143_3c04fead_714f_11f1_a8f1_047c1617b143204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e00_4547_11f1_a8b7_047c1617b143_3c04feb5_714f_11f1_a8f1_047c1617b143205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e02_4547_11f1_a8b7_047c1617b143_3c04feb9_714f_11f1_a8f1_047c1617b143206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e04_4547_11f1_a8b7_047c1617b143_3c04febd_714f_11f1_a8f1_047c1617b143207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e06_4547_11f1_a8b7_047c1617b143_3c04feb1_714f_11f1_a8f1_047c1617b143208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad502_86a5_11e9_8101_003048fd731b_d2eca8a5_2820_11ed_a30f_00259070b487209.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59290_4009_11ec_8370_003048fd731b_d2eca8a6_2820_11ed_a30f_00259070b487210.jpeg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb74_7759_11ec_a212_00259070b487_d2eca8aa_2820_11ed_a30f_00259070b487211.jpeg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb76_7759_11ec_a212_00259070b487_d2eca8ab_2820_11ed_a30f_00259070b487212.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb78_7759_11ec_a212_00259070b487_d2eca8ac_2820_11ed_a30f_00259070b487213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ca46_5853_11ed_a364_047c1617b143_21d4f5b0_793a_11f0_a79f_047c1617b143214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d93_0af9_11ee_a45c_047c1617b143_64c8bb7b_5a46_11f0_a775_047c1617b143215.jpeg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751d95_0af9_11ee_a45c_047c1617b143_64c8bb7e_5a46_11f0_a775_047c1617b143216.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84721c_afd7_11ef_a68d_047c1617b143_64c8bb80_5a46_11f0_a775_047c1617b143217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472bc_afd7_11ef_a68d_047c1617b143_64c8bb84_5a46_11f0_a775_047c1617b143218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472be_afd7_11ef_a68d_047c1617b143_64c8bb85_5a46_11f0_a775_047c1617b143219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472cc_afd7_11ef_a68d_047c1617b143_781c63ee_5a46_11f0_a775_047c1617b143220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472ce_afd7_11ef_a68d_047c1617b143_781c63ef_5a46_11f0_a775_047c1617b143221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7ba_f514_11f0_a844_047c1617b143_5e46d5e9_7150_11f1_a8f1_047c1617b143222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7bc_f514_11f0_a844_047c1617b143_5e46d5ea_7150_11f1_a8f1_047c1617b143223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7be_f514_11f0_a844_047c1617b143_5e46d5eb_7150_11f1_a8f1_047c1617b143224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7c0_f514_11f0_a844_047c1617b143_5e46d5ec_7150_11f1_a8f1_047c1617b143225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214f_86a5_11e9_8101_003048fd731b_d2eca8ad_2820_11ed_a30f_00259070b487226.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2153_86a5_11e9_8101_003048fd731b_d2eca8ae_2820_11ed_a30f_00259070b487227.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2157_86a5_11e9_8101_003048fd731b_d2eca8af_2820_11ed_a30f_00259070b487228.jpeg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215b_86a5_11e9_8101_003048fd731b_d2eca8b0_2820_11ed_a30f_00259070b487229.jpeg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a215f_86a5_11e9_8101_003048fd731b_d2eca8b1_2820_11ed_a30f_00259070b487230.jpeg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2163_86a5_11e9_8101_003048fd731b_d2eca8b2_2820_11ed_a30f_00259070b487231.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2167_86a5_11e9_8101_003048fd731b_d2eca8b3_2820_11ed_a30f_00259070b487232.jpeg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216b_86a5_11e9_8101_003048fd731b_d2eca8b4_2820_11ed_a30f_00259070b487233.jpeg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a216f_86a5_11e9_8101_003048fd731b_d2eca8b5_2820_11ed_a30f_00259070b487234.jpeg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2173_86a5_11e9_8101_003048fd731b_d2eca8b6_2820_11ed_a30f_00259070b487235.jpeg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2177_86a5_11e9_8101_003048fd731b_d2eca8b7_2820_11ed_a30f_00259070b487236.jpeg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217b_86a5_11e9_8101_003048fd731b_d2eca8b8_2820_11ed_a30f_00259070b487237.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a217f_86a5_11e9_8101_003048fd731b_d2eca8b9_2820_11ed_a30f_00259070b487238.jpeg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2183_86a5_11e9_8101_003048fd731b_d2eca8ba_2820_11ed_a30f_00259070b487239.jpeg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2187_86a5_11e9_8101_003048fd731b_d2eca8bb_2820_11ed_a30f_00259070b487240.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218b_86a5_11e9_8101_003048fd731b_d2eca8bc_2820_11ed_a30f_00259070b487241.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a218f_86a5_11e9_8101_003048fd731b_d2eca8bd_2820_11ed_a30f_00259070b487242.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2193_86a5_11e9_8101_003048fd731b_d2eca8be_2820_11ed_a30f_00259070b487243.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a2197_86a5_11e9_8101_003048fd731b_d2eca8bf_2820_11ed_a30f_00259070b487244.jpeg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219b_86a5_11e9_8101_003048fd731b_d2eca8c1_2820_11ed_a30f_00259070b487245.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a219f_86a5_11e9_8101_003048fd731b_d2eca8c3_2820_11ed_a30f_00259070b487246.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a3_86a5_11e9_8101_003048fd731b_d2eca8c4_2820_11ed_a30f_00259070b487247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21a7_86a5_11e9_8101_003048fd731b_d2eca8c5_2820_11ed_a30f_00259070b487248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21ab_86a5_11e9_8101_003048fd731b_d2eca8c6_2820_11ed_a30f_00259070b487249.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21af_86a5_11e9_8101_003048fd731b_d2eca8c7_2820_11ed_a30f_00259070b487250.jpeg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b3_86a5_11e9_8101_003048fd731b_d2eca8c8_2820_11ed_a30f_00259070b487251.jpeg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a21b7_86a5_11e9_8101_003048fd731b_d2eca8c9_2820_11ed_a30f_00259070b487252.jpeg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd91_a71a_11e9_8103_003048fd731b_d2eca8ca_2820_11ed_a30f_00259070b487253.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785522_d539_11e9_8109_003048fd731b_d2eca8cb_2820_11ed_a30f_00259070b487254.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af66c31_addf_11e9_8103_003048fd731b_d2eca8cc_2820_11ed_a30f_00259070b487255.jpeg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7bd93_a71a_11e9_8103_003048fd731b_d2eca8cd_2820_11ed_a30f_00259070b487256.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b03a_b1f9_11e9_8103_003048fd731b_d2eca8ce_2820_11ed_a30f_00259070b487257.jpeg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97785527_d539_11e9_8109_003048fd731b_d2eca8cf_2820_11ed_a30f_00259070b487258.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67b_3767_11ea_810f_003048fd731b_d2eca8d0_2820_11ed_a30f_00259070b487259.jpeg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67d_3767_11ea_810f_003048fd731b_d2eca8d1_2820_11ed_a30f_00259070b487260.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a67f_3767_11ea_810f_003048fd731b_d2eca8d2_2820_11ed_a30f_00259070b487261.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a681_3767_11ea_810f_003048fd731b_d2eca8d3_2820_11ed_a30f_00259070b487262.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a683_3767_11ea_810f_003048fd731b_d2eca8d4_2820_11ed_a30f_00259070b487263.jpeg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a685_3767_11ea_810f_003048fd731b_d2eca8d5_2820_11ed_a30f_00259070b487264.jpeg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a687_3767_11ea_810f_003048fd731b_d2eca8d6_2820_11ed_a30f_00259070b487265.jpeg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c522_7c9e_11ea_8111_003048fd731b_d2eca8d7_2820_11ed_a30f_00259070b487266.jpeg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c524_7c9e_11ea_8111_003048fd731b_d2eca8d8_2820_11ed_a30f_00259070b487267.jpeg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c526_7c9e_11ea_8111_003048fd731b_d2eca8d9_2820_11ed_a30f_00259070b487268.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c528_7c9e_11ea_8111_003048fd731b_d2eca8da_2820_11ed_a30f_00259070b487269.jpeg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c52a_7c9e_11ea_8111_003048fd731b_d2eca8db_2820_11ed_a30f_00259070b487270.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa18_5f90_11eb_822d_003048fd731b_64c8bb81_5a46_11f0_a775_047c1617b143271.jpeg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7a_7759_11ec_a212_00259070b487_6b95d4b9_5a46_11f0_a775_047c1617b143272.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7c_7759_11ec_a212_00259070b487_6b95d4bd_5a46_11f0_a775_047c1617b143273.jpeg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2eb7e_7759_11ec_a212_00259070b487_7195a3c0_5a46_11f0_a775_047c1617b143274.jpeg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111c_0c72_11ec_8321_003048fd731b_83eb96d8_5d58_11f0_a779_047c1617b143275.jpeg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093111e_0c72_11ec_8321_003048fd731b_83eb96d9_5d58_11f0_a779_047c1617b143276.jpeg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931120_0c72_11ec_8321_003048fd731b_83eb96d7_5d58_11f0_a779_047c1617b143277.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931122_0c72_11ec_8321_003048fd731b_6b95d47d_5a46_11f0_a775_047c1617b143278.jpeg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931124_0c72_11ec_8321_003048fd731b_6b95d481_5a46_11f0_a775_047c1617b143279.jpeg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931126_0c72_11ec_8321_003048fd731b_6b95d485_5a46_11f0_a775_047c1617b143280.jpeg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931128_0c72_11ec_8321_003048fd731b_6b95d489_5a46_11f0_a775_047c1617b143281.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112a_0c72_11ec_8321_003048fd731b_6b95d48d_5a46_11f0_a775_047c1617b143282.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112c_0c72_11ec_8321_003048fd731b_6b95d491_5a46_11f0_a775_047c1617b143283.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093112e_0c72_11ec_8321_003048fd731b_6b95d495_5a46_11f0_a775_047c1617b143284.jpeg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931130_0c72_11ec_8321_003048fd731b_6b95d499_5a46_11f0_a775_047c1617b143285.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931132_0c72_11ec_8321_003048fd731b_6b95d49d_5a46_11f0_a775_047c1617b143286.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931134_0c72_11ec_8321_003048fd731b_6b95d4a1_5a46_11f0_a775_047c1617b143287.jpeg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931136_0c72_11ec_8321_003048fd731b_6b95d4a5_5a46_11f0_a775_047c1617b143288.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931138_0c72_11ec_8321_003048fd731b_6b95d4a9_5a46_11f0_a775_047c1617b143289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113a_0c72_11ec_8321_003048fd731b_6b95d4ad_5a46_11f0_a775_047c1617b143290.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113c_0c72_11ec_8321_003048fd731b_6b95d4b1_5a46_11f0_a775_047c1617b143291.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093113e_0c72_11ec_8321_003048fd731b_6b95d4b5_5a46_11f0_a775_047c1617b143292.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3eb_c461_11eb_82be_003048fd731b_a1555456_602e_11ec_a20b_00259070b487293.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ed_c461_11eb_82be_003048fd731b_a1555457_602e_11ec_a20b_00259070b487294.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ef_c461_11eb_82be_003048fd731b_a1555458_602e_11ec_a20b_00259070b487295.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f1_c461_11eb_82be_003048fd731b_a1555459_602e_11ec_a20b_00259070b487296.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f3_c461_11eb_82be_003048fd731b_a155545a_602e_11ec_a20b_00259070b487297.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f5_c461_11eb_82be_003048fd731b_a155545b_602e_11ec_a20b_00259070b487298.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f7_c461_11eb_82be_003048fd731b_a155545c_602e_11ec_a20b_00259070b487299.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3f9_c461_11eb_82be_003048fd731b_a155545d_602e_11ec_a20b_00259070b487300.jpeg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fb_c461_11eb_82be_003048fd731b_a155545e_602e_11ec_a20b_00259070b487301.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3fd_c461_11eb_82be_003048fd731b_a155545f_602e_11ec_a20b_00259070b487302.jpeg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3ff_c461_11eb_82be_003048fd731b_a1555460_602e_11ec_a20b_00259070b487303.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f401_c461_11eb_82be_003048fd731b_a1555461_602e_11ec_a20b_00259070b487304.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f403_c461_11eb_82be_003048fd731b_a1555462_602e_11ec_a20b_00259070b487305.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f405_c461_11eb_82be_003048fd731b_a1555463_602e_11ec_a20b_00259070b487306.jpeg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f407_c461_11eb_82be_003048fd731b_a1555464_602e_11ec_a20b_00259070b487307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f409_c461_11eb_82be_003048fd731b_a1555465_602e_11ec_a20b_00259070b487308.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40b_c461_11eb_82be_003048fd731b_a1555466_602e_11ec_a20b_00259070b487309.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40d_c461_11eb_82be_003048fd731b_aaacbdff_602e_11ec_a20b_00259070b487310.jpeg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f40f_c461_11eb_82be_003048fd731b_aaacbe00_602e_11ec_a20b_00259070b487311.jpeg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f411_c461_11eb_82be_003048fd731b_aaacbe01_602e_11ec_a20b_00259070b487312.jpeg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f413_c461_11eb_82be_003048fd731b_aaacbe02_602e_11ec_a20b_00259070b487313.jpeg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f415_c461_11eb_82be_003048fd731b_aaacbe03_602e_11ec_a20b_00259070b487314.jpeg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f417_c461_11eb_82be_003048fd731b_aaacbe04_602e_11ec_a20b_00259070b487315.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f419_c461_11eb_82be_003048fd731b_aaacbe05_602e_11ec_a20b_00259070b487316.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41b_c461_11eb_82be_003048fd731b_aaacbe06_602e_11ec_a20b_00259070b487317.jpeg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41d_c461_11eb_82be_003048fd731b_aaacbe07_602e_11ec_a20b_00259070b487318.jpeg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f41f_c461_11eb_82be_003048fd731b_aaacbe08_602e_11ec_a20b_00259070b487319.jpeg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f421_c461_11eb_82be_003048fd731b_aaacbe09_602e_11ec_a20b_00259070b487320.jpeg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f427_c461_11eb_82be_003048fd731b_aaacbe0a_602e_11ec_a20b_00259070b487321.jpeg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f429_c461_11eb_82be_003048fd731b_aaacbe0b_602e_11ec_a20b_00259070b487322.jpeg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42b_c461_11eb_82be_003048fd731b_aaacbe0c_602e_11ec_a20b_00259070b487323.jpeg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42d_c461_11eb_82be_003048fd731b_aaacbe0d_602e_11ec_a20b_00259070b487324.jpeg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f42f_c461_11eb_82be_003048fd731b_aaacbe0e_602e_11ec_a20b_00259070b487325.jpeg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f431_c461_11eb_82be_003048fd731b_aaacbe0f_602e_11ec_a20b_00259070b487326.jpeg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f433_c461_11eb_82be_003048fd731b_aaacbe10_602e_11ec_a20b_00259070b487327.jpeg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f435_c461_11eb_82be_003048fd731b_aaacbe11_602e_11ec_a20b_00259070b487328.jpeg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f437_c461_11eb_82be_003048fd731b_aaacbe12_602e_11ec_a20b_00259070b487329.jpeg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f439_c461_11eb_82be_003048fd731b_aaacbe13_602e_11ec_a20b_00259070b487330.jpeg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43b_c461_11eb_82be_003048fd731b_aaacbe14_602e_11ec_a20b_00259070b487331.jpeg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f43d_c461_11eb_82be_003048fd731b_aaacbe15_602e_11ec_a20b_00259070b487332.jpeg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbcb_3e5b_11ec_836e_003048fd731b_aaacbe16_602e_11ec_a20b_00259070b487333.jpeg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd3_3e5b_11ec_836e_003048fd731b_aaacbe17_602e_11ec_a20b_00259070b487334.jpeg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12d_b63d_11ec_a26a_00259070b487_14e1e0db_f93d_11ef_a6ea_047c1617b143335.jpeg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a12f_b63d_11ec_a26a_00259070b487_49c4afac_056a_11f0_a6fc_047c1617b143336.jpeg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a135_b63d_11ec_a26a_00259070b487_49c4afae_056a_11f0_a6fc_047c1617b143337.jpeg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a13b_b63d_11ec_a26a_00259070b487_49c4afad_056a_11f0_a6fc_047c1617b143338.jpeg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a141_b63d_11ec_a26a_00259070b487_49c4afaf_056a_11f0_a6fc_047c1617b143339.jpeg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408af_9114_11ed_a3b7_047c1617b143_49c4afb0_056a_11f0_a6fc_047c1617b143340.jpeg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5408b1_9114_11ed_a3b7_047c1617b143_49c4afb1_056a_11f0_a6fc_047c1617b143341.jpeg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7d_d7fd_11ee_a56a_047c1617b143_0161eca5_02f2_11ef_a5a4_047c1617b143342.jpeg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e7f_d7fd_11ee_a56a_047c1617b143_0161eca8_02f2_11ef_a5a4_047c1617b143343.jpeg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e81_d7fd_11ee_a56a_047c1617b143_0161ecab_02f2_11ef_a5a4_047c1617b143344.jpeg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e83_d7fd_11ee_a56a_047c1617b143_0161ecae_02f2_11ef_a5a4_047c1617b143345.jpeg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e85_d7fd_11ee_a56a_047c1617b143_0161ecb1_02f2_11ef_a5a4_047c1617b143346.jpeg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e87_d7fd_11ee_a56a_047c1617b143_0161ecb4_02f2_11ef_a5a4_047c1617b143347.jpeg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e89_d7fd_11ee_a56a_047c1617b143_0161ecb7_02f2_11ef_a5a4_047c1617b143348.jpeg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8b_d7fd_11ee_a56a_047c1617b143_0161ecba_02f2_11ef_a5a4_047c1617b143349.jpeg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8d_d7fd_11ee_a56a_047c1617b143_3063257f_0312_11ef_a5a4_047c1617b143350.jpeg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e8f_d7fd_11ee_a56a_047c1617b143_30632582_0312_11ef_a5a4_047c1617b143351.jpeg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e91_d7fd_11ee_a56a_047c1617b143_30632585_0312_11ef_a5a4_047c1617b143352.jpeg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e93_d7fd_11ee_a56a_047c1617b143_30632588_0312_11ef_a5a4_047c1617b143353.jpeg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e95_d7fd_11ee_a56a_047c1617b143_3063258b_0312_11ef_a5a4_047c1617b143354.jpeg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e97_d7fd_11ee_a56a_047c1617b143_3063258e_0312_11ef_a5a4_047c1617b143355.jpeg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e99_d7fd_11ee_a56a_047c1617b143_30632591_0312_11ef_a5a4_047c1617b143356.jpeg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9b_d7fd_11ee_a56a_047c1617b143_30632594_0312_11ef_a5a4_047c1617b143357.jpeg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9d_d7fd_11ee_a56a_047c1617b143_30632597_0312_11ef_a5a4_047c1617b143358.jpeg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417e9f_d7fd_11ee_a56a_047c1617b143_0161ec9c_02f2_11ef_a5a4_047c1617b143359.jpeg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea1_d7fd_11ee_a56a_047c1617b143_0161ec9f_02f2_11ef_a5a4_047c1617b143360.jpeg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea3_d7fd_11ee_a56a_047c1617b143_0161eca2_02f2_11ef_a5a4_047c1617b143361.jpeg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea5_d7fd_11ee_a56a_047c1617b143_0161ec96_02f2_11ef_a5a4_047c1617b143362.jpeg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0417ea7_d7fd_11ee_a56a_047c1617b143_0161ec99_02f2_11ef_a5a4_047c1617b143363.jpeg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ec8_d80d_11ee_a56a_047c1617b143_306325ac_0312_11ef_a5a4_047c1617b143364.jpeg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eca_d80d_11ee_a56a_047c1617b143_3063259a_0312_11ef_a5a4_047c1617b143365.jpeg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ecc_d80d_11ee_a56a_047c1617b143_3063259d_0312_11ef_a5a4_047c1617b143366.jpeg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ece_d80d_11ee_a56a_047c1617b143_306325a0_0312_11ef_a5a4_047c1617b143367.jpeg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed0_d80d_11ee_a56a_047c1617b143_306325a3_0312_11ef_a5a4_047c1617b143368.jpeg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed2_d80d_11ee_a56a_047c1617b143_306325a6_0312_11ef_a5a4_047c1617b143369.jpeg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed4_d80d_11ee_a56a_047c1617b143_306325a9_0312_11ef_a5a4_047c1617b143370.jpeg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bd_da6d_11ee_a56d_047c1617b143_d159fa13_42c7_11ef_a5f7_047c1617b143371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550bf_da6d_11ee_a56d_047c1617b143_9db7fc45_42ce_11ef_a5f7_047c1617b143372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c1_da6d_11ee_a56d_047c1617b143_9db7fc47_42ce_11ef_a5f7_047c1617b143373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c3_da6d_11ee_a56d_047c1617b143_9db7fc49_42ce_11ef_a5f7_047c1617b143374.jpeg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c5_da6d_11ee_a56d_047c1617b143_9db7fc4b_42ce_11ef_a5f7_047c1617b143375.jpeg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550c7_da6d_11ee_a56d_047c1617b143_9db7fc4d_42ce_11ef_a5f7_047c1617b143376.jpeg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcb_b9ee_11ef_a69a_047c1617b143_b7afc1d0_e218_11ef_a6cd_047c1617b143377.jpeg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcd_b9ee_11ef_a69a_047c1617b143_b7afc1d3_e218_11ef_a6cd_047c1617b143378.jpeg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddcf_b9ee_11ef_a69a_047c1617b143_55c6eb36_e210_11ef_a6cd_047c1617b143379.jpeg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd1_b9ee_11ef_a69a_047c1617b143_55c6eb39_e210_11ef_a6cd_047c1617b143380.jpeg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd3_b9ee_11ef_a69a_047c1617b143_55c6eb3c_e210_11ef_a6cd_047c1617b143381.jpeg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd5_b9ee_11ef_a69a_047c1617b143_55c6eb3f_e210_11ef_a6cd_047c1617b143382.jpeg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd7_b9ee_11ef_a69a_047c1617b143_55c6eb42_e210_11ef_a6cd_047c1617b143383.jpeg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090ddd9_b9ee_11ef_a69a_047c1617b143_55c6eb45_e210_11ef_a6cd_047c1617b143384.jpeg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efa_ba14_11ef_a69a_047c1617b143_55c6eb48_e210_11ef_a6cd_047c1617b143385.jpeg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efc_ba14_11ef_a69a_047c1617b143_bb06b622_e214_11ef_a6cd_047c1617b143386.jpeg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151efe_ba14_11ef_a69a_047c1617b143_bb06b625_e214_11ef_a6cd_047c1617b143387.jpeg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f00_ba14_11ef_a69a_047c1617b143_bb06b628_e214_11ef_a6cd_047c1617b143388.jpeg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f02_ba14_11ef_a69a_047c1617b143_bb06b62b_e214_11ef_a6cd_047c1617b143389.jpeg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f04_ba14_11ef_a69a_047c1617b143_bb06b62c_e214_11ef_a6cd_047c1617b143390.jpeg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f06_ba14_11ef_a69a_047c1617b143_bb06b62d_e214_11ef_a6cd_047c1617b143391.jpeg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f08_ba14_11ef_a69a_047c1617b143_bb06b62e_e214_11ef_a6cd_047c1617b143392.jpeg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0a_ba14_11ef_a69a_047c1617b143_bb06b630_e214_11ef_a6cd_047c1617b143393.jpeg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0c_ba14_11ef_a69a_047c1617b143_bb06b632_e214_11ef_a6cd_047c1617b143394.jpeg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcf9_cf51_11ee_a55e_047c1617b143_bb06b634_e214_11ef_a6cd_047c1617b143395.jpeg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f0e_ba14_11ef_a69a_047c1617b143_bb06b637_e214_11ef_a6cd_047c1617b143396.jpeg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f10_ba14_11ef_a69a_047c1617b143_bb06b63a_e214_11ef_a6cd_047c1617b143397.jpeg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f12_ba14_11ef_a69a_047c1617b143_bb06b63d_e214_11ef_a6cd_047c1617b143398.jpeg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f14_ba14_11ef_a69a_047c1617b143_b7afc1d6_e218_11ef_a6cd_047c1617b143399.jpeg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f16_ba14_11ef_a69a_047c1617b143_b7afc1d7_e218_11ef_a6cd_047c1617b143400.jpeg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f18_ba14_11ef_a69a_047c1617b143_b7afc1d8_e218_11ef_a6cd_047c1617b143401.jpeg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1a_ba14_11ef_a69a_047c1617b143_bb06b640_e214_11ef_a6cd_047c1617b143402.jpeg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1c_ba14_11ef_a69a_047c1617b143_bb06b643_e214_11ef_a6cd_047c1617b143403.jpeg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f1e_ba14_11ef_a69a_047c1617b143_bb06b646_e214_11ef_a6cd_047c1617b143404.jpeg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f20_ba14_11ef_a69a_047c1617b143_bb06b649_e214_11ef_a6cd_047c1617b143405.jpeg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f22_ba14_11ef_a69a_047c1617b143_bb06b64c_e214_11ef_a6cd_047c1617b143406.jpeg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f24_ba14_11ef_a69a_047c1617b143_bb06b64d_e214_11ef_a6cd_047c1617b143407.jpeg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f26_ba14_11ef_a69a_047c1617b143_bb06b64e_e214_11ef_a6cd_047c1617b143408.jpeg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f28_ba14_11ef_a69a_047c1617b143_bb06b64f_e214_11ef_a6cd_047c1617b143409.jpeg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2a_ba14_11ef_a69a_047c1617b143_bb06b651_e214_11ef_a6cd_047c1617b143410.jpeg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2c_ba14_11ef_a69a_047c1617b143_bb06b653_e214_11ef_a6cd_047c1617b143411.jpeg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f2e_ba14_11ef_a69a_047c1617b143_bb06b654_e214_11ef_a6cd_047c1617b143412.jpeg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f30_ba14_11ef_a69a_047c1617b143_bb06b655_e214_11ef_a6cd_047c1617b143413.jpeg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f32_ba14_11ef_a69a_047c1617b143_bb06b656_e214_11ef_a6cd_047c1617b143414.jpeg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f34_ba14_11ef_a69a_047c1617b143_bb06b657_e214_11ef_a6cd_047c1617b143415.jpeg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d464c1_12f8_11f0_a70e_047c1617b143_0172d6b4_229c_11f1_a889_047c1617b143416.jpeg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc0337_12fb_11f0_a70e_047c1617b143_0172d6b5_229c_11f1_a889_047c1617b143417.jpeg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1596_ce2b_11f0_a80d_047c1617b143_b4b9bca8_d8cb_11f0_a81b_047c1617b143418.jpeg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1598_ce2b_11f0_a80d_047c1617b143_b4b9bcaa_d8cb_11f0_a81b_047c1617b143419.jpeg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba159a_ce2b_11f0_a80d_047c1617b143_b4b9bcac_d8cb_11f0_a81b_047c1617b143420.jpeg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a2_ce2b_11f0_a80d_047c1617b143_4d4add13_d917_11f0_a81b_047c1617b143421.jpeg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a4_ce2b_11f0_a80d_047c1617b143_4d4add15_d917_11f0_a81b_047c1617b143422.jpeg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15a6_ce2b_11f0_a80d_047c1617b143_4d4add17_d917_11f0_a81b_047c1617b143423.jpeg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15d8_ce2b_11f0_a80d_047c1617b143_4d4add19_d917_11f0_a81b_047c1617b143424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15da_ce2b_11f0_a80d_047c1617b143_4d4add1a_d917_11f0_a81b_047c1617b143425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15dc_ce2b_11f0_a80d_047c1617b143_4d4add1b_d917_11f0_a81b_047c1617b143426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15de_ce2b_11f0_a80d_047c1617b143_4d4add1c_d917_11f0_a81b_047c1617b143427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e0_ce2b_11f0_a80d_047c1617b143_4d4add1d_d917_11f0_a81b_047c1617b143428.jpeg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e2_ce2b_11f0_a80d_047c1617b143_4d4add1e_d917_11f0_a81b_047c1617b143429.jpeg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e4_ce2b_11f0_a80d_047c1617b143_4d4add1f_d917_11f0_a81b_047c1617b143430.jpeg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e6_ce2b_11f0_a80d_047c1617b143_4d4add20_d917_11f0_a81b_047c1617b143431.jpeg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15e8_ce2b_11f0_a80d_047c1617b143_4d4add21_d917_11f0_a81b_047c1617b143432.jpeg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ea_ce2b_11f0_a80d_047c1617b143_4d4add22_d917_11f0_a81b_047c1617b143433.jpeg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ec_ce2b_11f0_a80d_047c1617b143_4d4add23_d917_11f0_a81b_047c1617b143434.jpeg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15ee_ce2b_11f0_a80d_047c1617b143_4d4add24_d917_11f0_a81b_047c1617b143435.jpeg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f0_ce2b_11f0_a80d_047c1617b143_4d4add25_d917_11f0_a81b_047c1617b143436.jpeg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f2_ce2b_11f0_a80d_047c1617b143_4d4add26_d917_11f0_a81b_047c1617b143437.jpeg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f4_ce2b_11f0_a80d_047c1617b143_4d4add32_d917_11f0_a81b_047c1617b143438.jpeg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f6_ce2b_11f0_a80d_047c1617b143_4d4add33_d917_11f0_a81b_047c1617b143439.jpeg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15f8_ce2b_11f0_a80d_047c1617b143_4d4add27_d917_11f0_a81b_047c1617b143440.jpeg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fa_ce2b_11f0_a80d_047c1617b143_4d4add28_d917_11f0_a81b_047c1617b143441.jpeg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fc_ce2b_11f0_a80d_047c1617b143_4d4add29_d917_11f0_a81b_047c1617b143442.jpeg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba15fe_ce2b_11f0_a80d_047c1617b143_4d4add2a_d917_11f0_a81b_047c1617b143443.jpeg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1600_ce2b_11f0_a80d_047c1617b143_4d4add2b_d917_11f0_a81b_047c1617b143444.jpeg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1602_ce2b_11f0_a80d_047c1617b143_4d4add2c_d917_11f0_a81b_047c1617b143445.jpeg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1604_ce2b_11f0_a80d_047c1617b143_4d4add2d_d917_11f0_a81b_047c1617b143446.jpeg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1606_ce2b_11f0_a80d_047c1617b143_4d4add2e_d917_11f0_a81b_047c1617b143447.jpeg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1608_ce2b_11f0_a80d_047c1617b143_4d4add2f_d917_11f0_a81b_047c1617b143448.jpeg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160a_ce2b_11f0_a80d_047c1617b143_4d4add30_d917_11f0_a81b_047c1617b143449.jpeg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160c_ce2b_11f0_a80d_047c1617b143_4d4add34_d917_11f0_a81b_047c1617b143450.jpeg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba160e_ce2b_11f0_a80d_047c1617b143_4d4add35_d917_11f0_a81b_047c1617b143451.jpeg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1610_ce2b_11f0_a80d_047c1617b143_4d4add36_d917_11f0_a81b_047c1617b143452.jpeg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8c_ce2b_11f0_a80d_047c1617b143_4d4add3d_d917_11f0_a81b_047c1617b143453.jpeg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c8e_ce2b_11f0_a80d_047c1617b143_4d4add3e_d917_11f0_a81b_047c1617b143454.jpeg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c90_ce2b_11f0_a80d_047c1617b143_4d4add3f_d917_11f0_a81b_047c1617b143455.jpeg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a052_5cdb_11f1_a8d6_047c1617b143_d8e243e7_7155_11f1_a8f1_047c1617b143456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b143457.jpeg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b143458.jpeg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b143459.jpeg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b143460.jpeg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b461.jpeg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578acf_2b51_11f1_a894_047c1617b143_360edcbe_6e13_11f1_a8ed_047c1617b143462.jpeg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b463.jpeg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b143464.jpeg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b143465.jpeg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b466.jpeg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b467.jpeg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b469.jpeg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b470.jpeg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b471.jpeg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b472.jpeg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b143473.jpeg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0a_5308_11ee_a4bb_047c1617b143_64c8bb78_5a46_11f0_a775_047c1617b143474.jpeg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba36_86a3_11e9_8101_003048fd731b_c530e0de_2820_11ed_a30f_00259070b487475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3a_86a3_11e9_8101_003048fd731b_c530e0df_2820_11ed_a30f_00259070b487476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3e_86a3_11e9_8101_003048fd731b_c530e0e0_2820_11ed_a30f_00259070b487477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba42_86a3_11e9_8101_003048fd731b_c530e0e2_2820_11ed_a30f_00259070b487478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf60f_86a5_11e9_8101_003048fd731b_c530e0e4_2820_11ed_a30f_00259070b487479.jpeg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf613_86a5_11e9_8101_003048fd731b_c530e0e5_2820_11ed_a30f_00259070b487480.jpeg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf686_86a5_11e9_8101_003048fd731b_c530e0d2_2820_11ed_a30f_00259070b487481.jpeg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68a_86a5_11e9_8101_003048fd731b_c530e0d6_2820_11ed_a30f_00259070b487482.jpeg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569ce4_b6d8_11eb_82ad_003048fd731b_c530e0da_2820_11ed_a30f_00259070b487483.jpeg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f423_c461_11eb_82be_003048fd731b_14e1e0d9_f93d_11ef_a6ea_047c1617b143484.jpeg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f425_c461_11eb_82be_003048fd731b_14e1e0da_f93d_11ef_a6ea_047c1617b143485.jpeg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd1_3e5b_11ec_836e_003048fd731b_e00cf34a_f104_11ee_a58b_047c1617b143486.jpeg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da414_c29f_11ee_a54c_047c1617b143_e00cf34c_f104_11ee_a58b_047c1617b143487.jpeg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfb_cf51_11ee_a55e_047c1617b143_3e659189_db10_11ee_a56e_047c1617b143488.jpeg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfd_cf51_11ee_a55e_047c1617b143_3e65918a_db10_11ee_a56e_047c1617b143489.jpeg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1612_ce2b_11f0_a80d_047c1617b143_b4b9bca6_d8cb_11f0_a81b_047c1617b143490.jpeg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1614_ce2b_11f0_a80d_047c1617b143_ab7d8ff6_d05b_11f0_a810_047c1617b143491.jpeg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7c_ce2b_11f0_a80d_047c1617b143_b4b9bca5_d8cb_11f0_a81b_047c1617b143492.jpeg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7e_ce2b_11f0_a80d_047c1617b143_b4b9bca7_d8cb_11f0_a81b_047c1617b143493.jpeg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe55_86a5_11e9_8101_003048fd731b_b627a777_281f_11ed_a30f_00259070b487494.jpeg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe59_86a5_11e9_8101_003048fd731b_b627a77b_281f_11ed_a30f_00259070b487495.jpeg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe5d_86a5_11e9_8101_003048fd731b_b627a77c_281f_11ed_a30f_00259070b487496.jpeg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe61_86a5_11e9_8101_003048fd731b_b627a77d_281f_11ed_a30f_00259070b487497.jpeg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe65_86a5_11e9_8101_003048fd731b_b627a77e_281f_11ed_a30f_00259070b487498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe69_86a5_11e9_8101_003048fd731b_c530e0bc_2820_11ed_a30f_00259070b487499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe6d_86a5_11e9_8101_003048fd731b_c530e0bd_2820_11ed_a30f_00259070b487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe71_86a5_11e9_8101_003048fd731b_c530e0be_2820_11ed_a30f_00259070b487501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe75_86a5_11e9_8101_003048fd731b_c530e0bf_2820_11ed_a30f_00259070b487502.jpeg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe79_86a5_11e9_8101_003048fd731b_c530e0c0_2820_11ed_a30f_00259070b487503.jpeg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe7d_86a5_11e9_8101_003048fd731b_c530e0c1_2820_11ed_a30f_00259070b487504.jpeg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe81_86a5_11e9_8101_003048fd731b_c530e0c2_2820_11ed_a30f_00259070b487505.jpeg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe85_86a5_11e9_8101_003048fd731b_c530e0c3_2820_11ed_a30f_00259070b487506.jpeg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe89_86a5_11e9_8101_003048fd731b_c530e0c4_2820_11ed_a30f_00259070b487507.jpeg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe8d_86a5_11e9_8101_003048fd731b_c530e0c5_2820_11ed_a30f_00259070b487508.jpeg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe91_86a5_11e9_8101_003048fd731b_c530e0c6_2820_11ed_a30f_00259070b487509.jpeg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe95_86a5_11e9_8101_003048fd731b_c530e0ca_2820_11ed_a30f_00259070b487510.jpeg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a214a_86a5_11e9_8101_003048fd731b_c530e0ce_2820_11ed_a30f_00259070b487511.jpeg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8d_3234_11ee_a490_047c1617b143_64c8bb8b_5a46_11f0_a775_047c1617b143512.jpeg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee8f_3234_11ee_a490_047c1617b143_64c8bb8e_5a46_11f0_a775_047c1617b143513.jpeg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee91_3234_11ee_a490_047c1617b143_64c8bb91_5a46_11f0_a775_047c1617b143514.jpeg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da40f_c29f_11ee_a54c_047c1617b143_4396bf13_0312_11ef_a5a4_047c1617b143515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da411_c29f_11ee_a54c_047c1617b143_4396bf16_0312_11ef_a5a4_047c1617b143516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b1f_847d_11ef_a64e_047c1617b143_21d4f5b4_793a_11f0_a79f_047c1617b143517.jpeg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b21_847d_11ef_a64e_047c1617b143_21d4f5b5_793a_11f0_a79f_047c1617b143518.jpeg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaaa_242e_11f0_a725_047c1617b143_26859885_34da_11f0_a73b_047c1617b143519.jpeg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acdaac_242e_11f0_a725_047c1617b143_26859886_34da_11f0_a73b_047c1617b143520.jpeg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426c_245f_11f0_a725_047c1617b143_26859887_34da_11f0_a73b_047c1617b143521.jpeg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e426e_245f_11f0_a725_047c1617b143_26859888_34da_11f0_a73b_047c1617b143522.jpeg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4270_245f_11f0_a725_047c1617b143_26859889_34da_11f0_a73b_047c1617b143523.jpeg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118052d_ce2b_11f0_a80d_047c1617b143_f678a45b_715c_11f1_a8f1_047c1617b143524.jpeg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118052f_ce2b_11f0_a80d_047c1617b143_f678a45c_715c_11f1_a8f1_047c1617b143525.jpeg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180531_ce2b_11f0_a80d_047c1617b143_f678a45d_715c_11f1_a8f1_047c1617b143526.jpeg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180533_ce2b_11f0_a80d_047c1617b143_f678a45e_715c_11f1_a8f1_047c1617b143527.jpeg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180535_ce2b_11f0_a80d_047c1617b143_f678a45f_715c_11f1_a8f1_047c1617b143528.jpeg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180537_ce2b_11f0_a80d_047c1617b143_f678a460_715c_11f1_a8f1_047c1617b143529.jpeg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180539_ce2b_11f0_a80d_047c1617b143_f678a461_715c_11f1_a8f1_047c1617b143530.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12002,9303 +12029,10833 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="Image_181" descr="Image_181"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>220</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="171" name="Image_221" descr="Image_221"/>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Image_182" descr="Image_182"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>221</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="172" name="Image_222" descr="Image_222"/>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Image_183" descr="Image_183"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Image_185" descr="Image_185"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Image_186" descr="Image_186"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Image_187" descr="Image_187"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Image_188" descr="Image_188"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Image_189" descr="Image_189"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Image_190" descr="Image_190"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Image_191" descr="Image_191"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Image_192" descr="Image_192"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Image_193" descr="Image_193"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Image_194" descr="Image_194"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Image_195" descr="Image_195"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Image_196" descr="Image_196"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Image_197" descr="Image_197"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Image_198" descr="Image_198"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Image_199" descr="Image_199"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Image_200" descr="Image_200"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Image_201" descr="Image_201"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Image_202" descr="Image_202"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Image_203" descr="Image_203"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Image_204" descr="Image_204"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Image_205" descr="Image_205"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Image_206" descr="Image_206"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Image_207" descr="Image_207"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Image_208" descr="Image_208"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Image_209" descr="Image_209"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Image_210" descr="Image_210"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Image_211" descr="Image_211"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Image_212" descr="Image_212"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Image_213" descr="Image_213"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Image_214" descr="Image_214"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Image_215" descr="Image_215"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Image_216" descr="Image_216"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Image_217" descr="Image_217"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Image_218" descr="Image_218"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Image_219" descr="Image_219"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Image_220" descr="Image_220"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="Image_223" descr="Image_223"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <xdr:cNvPr id="209" name="Image_223" descr="Image_223"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="Image_224" descr="Image_224"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <xdr:cNvPr id="210" name="Image_224" descr="Image_224"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="Image_225" descr="Image_225"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <xdr:cNvPr id="211" name="Image_225" descr="Image_225"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="Image_226" descr="Image_226"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <xdr:cNvPr id="212" name="Image_226" descr="Image_226"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="Image_227" descr="Image_227"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <xdr:cNvPr id="213" name="Image_227" descr="Image_227"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="Image_228" descr="Image_228"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <xdr:cNvPr id="214" name="Image_228" descr="Image_228"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="Image_229" descr="Image_229"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <xdr:cNvPr id="215" name="Image_229" descr="Image_229"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="Image_230" descr="Image_230"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <xdr:cNvPr id="216" name="Image_230" descr="Image_230"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="Image_231" descr="Image_231"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <xdr:cNvPr id="217" name="Image_231" descr="Image_231"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="Image_232" descr="Image_232"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <xdr:cNvPr id="218" name="Image_232" descr="Image_232"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="Image_233" descr="Image_233"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <xdr:cNvPr id="219" name="Image_233" descr="Image_233"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Image_234" descr="Image_234"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Image_235" descr="Image_235"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Image_236" descr="Image_236"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Image_237" descr="Image_237"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="Image_238" descr="Image_238"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <xdr:cNvPr id="224" name="Image_238" descr="Image_238"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="Image_239" descr="Image_239"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <xdr:cNvPr id="225" name="Image_239" descr="Image_239"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="Image_240" descr="Image_240"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <xdr:cNvPr id="226" name="Image_240" descr="Image_240"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="Image_241" descr="Image_241"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <xdr:cNvPr id="227" name="Image_241" descr="Image_241"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="Image_242" descr="Image_242"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <xdr:cNvPr id="228" name="Image_242" descr="Image_242"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="Image_243" descr="Image_243"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <xdr:cNvPr id="229" name="Image_243" descr="Image_243"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="Image_244" descr="Image_244"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <xdr:cNvPr id="230" name="Image_244" descr="Image_244"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="Image_245" descr="Image_245"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <xdr:cNvPr id="231" name="Image_245" descr="Image_245"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="Image_246" descr="Image_246"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <xdr:cNvPr id="232" name="Image_246" descr="Image_246"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="Image_247" descr="Image_247"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <xdr:cNvPr id="233" name="Image_247" descr="Image_247"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="Image_248" descr="Image_248"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <xdr:cNvPr id="234" name="Image_248" descr="Image_248"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="Image_249" descr="Image_249"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <xdr:cNvPr id="235" name="Image_249" descr="Image_249"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="Image_250" descr="Image_250"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <xdr:cNvPr id="236" name="Image_250" descr="Image_250"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="Image_251" descr="Image_251"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <xdr:cNvPr id="237" name="Image_251" descr="Image_251"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="Image_252" descr="Image_252"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <xdr:cNvPr id="238" name="Image_252" descr="Image_252"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="Image_253" descr="Image_253"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <xdr:cNvPr id="239" name="Image_253" descr="Image_253"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="Image_254" descr="Image_254"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <xdr:cNvPr id="240" name="Image_254" descr="Image_254"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="Image_255" descr="Image_255"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <xdr:cNvPr id="241" name="Image_255" descr="Image_255"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="Image_256" descr="Image_256"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <xdr:cNvPr id="242" name="Image_256" descr="Image_256"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="Image_257" descr="Image_257"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <xdr:cNvPr id="243" name="Image_257" descr="Image_257"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="Image_258" descr="Image_258"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <xdr:cNvPr id="244" name="Image_258" descr="Image_258"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="Image_259" descr="Image_259"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <xdr:cNvPr id="245" name="Image_259" descr="Image_259"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="Image_260" descr="Image_260"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <xdr:cNvPr id="246" name="Image_260" descr="Image_260"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="Image_261" descr="Image_261"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <xdr:cNvPr id="247" name="Image_261" descr="Image_261"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="Image_262" descr="Image_262"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <xdr:cNvPr id="248" name="Image_262" descr="Image_262"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="Image_263" descr="Image_263"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <xdr:cNvPr id="249" name="Image_263" descr="Image_263"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="Image_264" descr="Image_264"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <xdr:cNvPr id="250" name="Image_264" descr="Image_264"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="Image_265" descr="Image_265"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <xdr:cNvPr id="251" name="Image_265" descr="Image_265"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="Image_266" descr="Image_266"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <xdr:cNvPr id="252" name="Image_266" descr="Image_266"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Image_267" descr="Image_267"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <xdr:cNvPr id="253" name="Image_267" descr="Image_267"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="Image_268" descr="Image_268"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <xdr:cNvPr id="254" name="Image_268" descr="Image_268"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="Image_269" descr="Image_269"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <xdr:cNvPr id="255" name="Image_269" descr="Image_269"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="Image_270" descr="Image_270"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <xdr:cNvPr id="256" name="Image_270" descr="Image_270"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Image_271" descr="Image_271"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <xdr:cNvPr id="257" name="Image_271" descr="Image_271"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="Image_272" descr="Image_272"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <xdr:cNvPr id="258" name="Image_272" descr="Image_272"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="Image_273" descr="Image_273"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <xdr:cNvPr id="259" name="Image_273" descr="Image_273"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="Image_274" descr="Image_274"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <xdr:cNvPr id="260" name="Image_274" descr="Image_274"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="Image_275" descr="Image_275"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <xdr:cNvPr id="261" name="Image_275" descr="Image_275"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="Image_276" descr="Image_276"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <xdr:cNvPr id="262" name="Image_276" descr="Image_276"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="Image_277" descr="Image_277"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <xdr:cNvPr id="263" name="Image_277" descr="Image_277"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="Image_278" descr="Image_278"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <xdr:cNvPr id="264" name="Image_278" descr="Image_278"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="Image_279" descr="Image_279"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <xdr:cNvPr id="265" name="Image_279" descr="Image_279"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="Image_280" descr="Image_280"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <xdr:cNvPr id="266" name="Image_280" descr="Image_280"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="Image_281" descr="Image_281"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <xdr:cNvPr id="267" name="Image_281" descr="Image_281"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="Image_282" descr="Image_282"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <xdr:cNvPr id="268" name="Image_282" descr="Image_282"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="Image_283" descr="Image_283"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <xdr:cNvPr id="269" name="Image_283" descr="Image_283"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Image_284" descr="Image_284"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="Image_285" descr="Image_285"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <xdr:cNvPr id="271" name="Image_285" descr="Image_285"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="Image_287" descr="Image_287"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <xdr:cNvPr id="272" name="Image_287" descr="Image_287"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="Image_288" descr="Image_288"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <xdr:cNvPr id="273" name="Image_288" descr="Image_288"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="Image_289" descr="Image_289"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <xdr:cNvPr id="274" name="Image_289" descr="Image_289"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="Image_290" descr="Image_290"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <xdr:cNvPr id="275" name="Image_290" descr="Image_290"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="Image_291" descr="Image_291"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <xdr:cNvPr id="276" name="Image_291" descr="Image_291"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="Image_292" descr="Image_292"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <xdr:cNvPr id="277" name="Image_292" descr="Image_292"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="Image_293" descr="Image_293"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <xdr:cNvPr id="278" name="Image_293" descr="Image_293"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="Image_294" descr="Image_294"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <xdr:cNvPr id="279" name="Image_294" descr="Image_294"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="Image_295" descr="Image_295"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <xdr:cNvPr id="280" name="Image_295" descr="Image_295"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="Image_296" descr="Image_296"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <xdr:cNvPr id="281" name="Image_296" descr="Image_296"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="Image_297" descr="Image_297"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <xdr:cNvPr id="282" name="Image_297" descr="Image_297"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="Image_298" descr="Image_298"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <xdr:cNvPr id="283" name="Image_298" descr="Image_298"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>298</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="Image_299" descr="Image_299"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <xdr:cNvPr id="284" name="Image_299" descr="Image_299"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="Image_300" descr="Image_300"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <xdr:cNvPr id="285" name="Image_300" descr="Image_300"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="Image_301" descr="Image_301"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <xdr:cNvPr id="286" name="Image_301" descr="Image_301"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="Image_302" descr="Image_302"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <xdr:cNvPr id="287" name="Image_302" descr="Image_302"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="Image_303" descr="Image_303"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <xdr:cNvPr id="288" name="Image_303" descr="Image_303"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="Image_304" descr="Image_304"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <xdr:cNvPr id="289" name="Image_304" descr="Image_304"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="Image_305" descr="Image_305"/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <xdr:cNvPr id="290" name="Image_305" descr="Image_305"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Image_306" descr="Image_306"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Image_307" descr="Image_307"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="Image_310" descr="Image_310"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <xdr:cNvPr id="293" name="Image_310" descr="Image_310"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="Image_311" descr="Image_311"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <xdr:cNvPr id="294" name="Image_311" descr="Image_311"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="Image_312" descr="Image_312"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <xdr:cNvPr id="295" name="Image_312" descr="Image_312"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="Image_313" descr="Image_313"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <xdr:cNvPr id="296" name="Image_313" descr="Image_313"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="Image_314" descr="Image_314"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <xdr:cNvPr id="297" name="Image_314" descr="Image_314"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="Image_315" descr="Image_315"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <xdr:cNvPr id="298" name="Image_315" descr="Image_315"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="Image_316" descr="Image_316"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <xdr:cNvPr id="299" name="Image_316" descr="Image_316"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="Image_317" descr="Image_317"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <xdr:cNvPr id="300" name="Image_317" descr="Image_317"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="Image_318" descr="Image_318"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <xdr:cNvPr id="301" name="Image_318" descr="Image_318"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="Image_319" descr="Image_319"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <xdr:cNvPr id="302" name="Image_319" descr="Image_319"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="Image_320" descr="Image_320"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <xdr:cNvPr id="303" name="Image_320" descr="Image_320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="Image_321" descr="Image_321"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <xdr:cNvPr id="304" name="Image_321" descr="Image_321"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="Image_322" descr="Image_322"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <xdr:cNvPr id="305" name="Image_322" descr="Image_322"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="Image_323" descr="Image_323"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <xdr:cNvPr id="306" name="Image_323" descr="Image_323"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="Image_324" descr="Image_324"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <xdr:cNvPr id="307" name="Image_324" descr="Image_324"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="Image_325" descr="Image_325"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <xdr:cNvPr id="308" name="Image_325" descr="Image_325"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="Image_326" descr="Image_326"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <xdr:cNvPr id="309" name="Image_326" descr="Image_326"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="Image_327" descr="Image_327"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <xdr:cNvPr id="310" name="Image_327" descr="Image_327"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="Image_328" descr="Image_328"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <xdr:cNvPr id="311" name="Image_328" descr="Image_328"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="Image_329" descr="Image_329"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <xdr:cNvPr id="312" name="Image_329" descr="Image_329"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="Image_330" descr="Image_330"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <xdr:cNvPr id="313" name="Image_330" descr="Image_330"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="Image_331" descr="Image_331"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <xdr:cNvPr id="314" name="Image_331" descr="Image_331"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="Image_332" descr="Image_332"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <xdr:cNvPr id="315" name="Image_332" descr="Image_332"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="Image_333" descr="Image_333"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <xdr:cNvPr id="316" name="Image_333" descr="Image_333"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="Image_334" descr="Image_334"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <xdr:cNvPr id="317" name="Image_334" descr="Image_334"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="Image_335" descr="Image_335"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <xdr:cNvPr id="318" name="Image_335" descr="Image_335"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="Image_336" descr="Image_336"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <xdr:cNvPr id="319" name="Image_336" descr="Image_336"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="Image_337" descr="Image_337"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <xdr:cNvPr id="320" name="Image_337" descr="Image_337"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="Image_338" descr="Image_338"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <xdr:cNvPr id="321" name="Image_338" descr="Image_338"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="Image_339" descr="Image_339"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <xdr:cNvPr id="322" name="Image_339" descr="Image_339"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="Image_340" descr="Image_340"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <xdr:cNvPr id="323" name="Image_340" descr="Image_340"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="Image_341" descr="Image_341"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <xdr:cNvPr id="324" name="Image_341" descr="Image_341"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="Image_342" descr="Image_342"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <xdr:cNvPr id="325" name="Image_342" descr="Image_342"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="Image_343" descr="Image_343"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <xdr:cNvPr id="326" name="Image_343" descr="Image_343"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="Image_344" descr="Image_344"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <xdr:cNvPr id="327" name="Image_344" descr="Image_344"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="Image_345" descr="Image_345"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <xdr:cNvPr id="328" name="Image_345" descr="Image_345"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="Image_346" descr="Image_346"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <xdr:cNvPr id="329" name="Image_346" descr="Image_346"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="Image_347" descr="Image_347"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <xdr:cNvPr id="330" name="Image_347" descr="Image_347"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="Image_348" descr="Image_348"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <xdr:cNvPr id="331" name="Image_348" descr="Image_348"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="Image_349" descr="Image_349"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <xdr:cNvPr id="332" name="Image_349" descr="Image_349"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="Image_350" descr="Image_350"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <xdr:cNvPr id="333" name="Image_350" descr="Image_350"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Image_351" descr="Image_351"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="Image_352" descr="Image_352"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <xdr:cNvPr id="335" name="Image_352" descr="Image_352"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="Image_354" descr="Image_354"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <xdr:cNvPr id="336" name="Image_354" descr="Image_354"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="Image_355" descr="Image_355"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <xdr:cNvPr id="337" name="Image_355" descr="Image_355"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="Image_356" descr="Image_356"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <xdr:cNvPr id="338" name="Image_356" descr="Image_356"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="Image_357" descr="Image_357"/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <xdr:cNvPr id="339" name="Image_357" descr="Image_357"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Image_358" descr="Image_358"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Image_359" descr="Image_359"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="Image_362" descr="Image_362"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <xdr:cNvPr id="342" name="Image_362" descr="Image_362"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="Image_363" descr="Image_363"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <xdr:cNvPr id="343" name="Image_363" descr="Image_363"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="Image_364" descr="Image_364"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <xdr:cNvPr id="344" name="Image_364" descr="Image_364"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="Image_365" descr="Image_365"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <xdr:cNvPr id="345" name="Image_365" descr="Image_365"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="Image_366" descr="Image_366"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <xdr:cNvPr id="346" name="Image_366" descr="Image_366"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="Image_367" descr="Image_367"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <xdr:cNvPr id="347" name="Image_367" descr="Image_367"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="Image_368" descr="Image_368"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <xdr:cNvPr id="348" name="Image_368" descr="Image_368"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="Image_369" descr="Image_369"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <xdr:cNvPr id="349" name="Image_369" descr="Image_369"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="Image_370" descr="Image_370"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <xdr:cNvPr id="350" name="Image_370" descr="Image_370"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="Image_371" descr="Image_371"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <xdr:cNvPr id="351" name="Image_371" descr="Image_371"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="Image_372" descr="Image_372"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <xdr:cNvPr id="352" name="Image_372" descr="Image_372"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="Image_373" descr="Image_373"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <xdr:cNvPr id="353" name="Image_373" descr="Image_373"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="Image_374" descr="Image_374"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <xdr:cNvPr id="354" name="Image_374" descr="Image_374"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="Image_375" descr="Image_375"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <xdr:cNvPr id="355" name="Image_375" descr="Image_375"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="Image_376" descr="Image_376"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <xdr:cNvPr id="356" name="Image_376" descr="Image_376"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="Image_377" descr="Image_377"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <xdr:cNvPr id="357" name="Image_377" descr="Image_377"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="Image_378" descr="Image_378"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <xdr:cNvPr id="358" name="Image_378" descr="Image_378"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="Image_379" descr="Image_379"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <xdr:cNvPr id="359" name="Image_379" descr="Image_379"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="Image_380" descr="Image_380"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <xdr:cNvPr id="360" name="Image_380" descr="Image_380"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="Image_381" descr="Image_381"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <xdr:cNvPr id="361" name="Image_381" descr="Image_381"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="Image_382" descr="Image_382"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <xdr:cNvPr id="362" name="Image_382" descr="Image_382"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="Image_383" descr="Image_383"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <xdr:cNvPr id="363" name="Image_383" descr="Image_383"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="Image_384" descr="Image_384"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <xdr:cNvPr id="364" name="Image_384" descr="Image_384"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="Image_385" descr="Image_385"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <xdr:cNvPr id="365" name="Image_385" descr="Image_385"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="Image_386" descr="Image_386"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <xdr:cNvPr id="366" name="Image_386" descr="Image_386"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="Image_387" descr="Image_387"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <xdr:cNvPr id="367" name="Image_387" descr="Image_387"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="Image_388" descr="Image_388"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <xdr:cNvPr id="368" name="Image_388" descr="Image_388"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Image_389" descr="Image_389"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="Image_390" descr="Image_390"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <xdr:cNvPr id="370" name="Image_390" descr="Image_390"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>391</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="Image_392" descr="Image_392"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <xdr:cNvPr id="371" name="Image_392" descr="Image_392"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="Image_393" descr="Image_393"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <xdr:cNvPr id="372" name="Image_393" descr="Image_393"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="Image_394" descr="Image_394"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <xdr:cNvPr id="373" name="Image_394" descr="Image_394"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>394</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="Image_395" descr="Image_395"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <xdr:cNvPr id="374" name="Image_395" descr="Image_395"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Image_396" descr="Image_396"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="Image_397" descr="Image_397"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <xdr:cNvPr id="376" name="Image_397" descr="Image_397"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="Image_399" descr="Image_399"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <xdr:cNvPr id="377" name="Image_399" descr="Image_399"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="Image_400" descr="Image_400"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <xdr:cNvPr id="378" name="Image_400" descr="Image_400"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="Image_401" descr="Image_401"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <xdr:cNvPr id="379" name="Image_401" descr="Image_401"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>401</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="Image_402" descr="Image_402"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <xdr:cNvPr id="380" name="Image_402" descr="Image_402"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>402</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="Image_403" descr="Image_403"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <xdr:cNvPr id="381" name="Image_403" descr="Image_403"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="Image_404" descr="Image_404"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <xdr:cNvPr id="382" name="Image_404" descr="Image_404"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="Image_405" descr="Image_405"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <xdr:cNvPr id="383" name="Image_405" descr="Image_405"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="Image_406" descr="Image_406"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <xdr:cNvPr id="384" name="Image_406" descr="Image_406"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="Image_407" descr="Image_407"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <xdr:cNvPr id="385" name="Image_407" descr="Image_407"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="Image_408" descr="Image_408"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <xdr:cNvPr id="386" name="Image_408" descr="Image_408"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="Image_409" descr="Image_409"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <xdr:cNvPr id="387" name="Image_409" descr="Image_409"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="Image_410" descr="Image_410"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <xdr:cNvPr id="388" name="Image_410" descr="Image_410"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="Image_411" descr="Image_411"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <xdr:cNvPr id="389" name="Image_411" descr="Image_411"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="Image_412" descr="Image_412"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <xdr:cNvPr id="390" name="Image_412" descr="Image_412"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="Image_413" descr="Image_413"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <xdr:cNvPr id="391" name="Image_413" descr="Image_413"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="Image_414" descr="Image_414"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <xdr:cNvPr id="392" name="Image_414" descr="Image_414"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="Image_415" descr="Image_415"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <xdr:cNvPr id="393" name="Image_415" descr="Image_415"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="Image_416" descr="Image_416"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <xdr:cNvPr id="394" name="Image_416" descr="Image_416"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="Image_417" descr="Image_417"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <xdr:cNvPr id="395" name="Image_417" descr="Image_417"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="Image_418" descr="Image_418"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <xdr:cNvPr id="396" name="Image_418" descr="Image_418"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="Image_419" descr="Image_419"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <xdr:cNvPr id="397" name="Image_419" descr="Image_419"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="Image_420" descr="Image_420"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <xdr:cNvPr id="398" name="Image_420" descr="Image_420"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="Image_421" descr="Image_421"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <xdr:cNvPr id="399" name="Image_421" descr="Image_421"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="Image_422" descr="Image_422"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <xdr:cNvPr id="400" name="Image_422" descr="Image_422"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="Image_423" descr="Image_423"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <xdr:cNvPr id="401" name="Image_423" descr="Image_423"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="Image_424" descr="Image_424"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <xdr:cNvPr id="402" name="Image_424" descr="Image_424"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="Image_425" descr="Image_425"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <xdr:cNvPr id="403" name="Image_425" descr="Image_425"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="Image_426" descr="Image_426"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <xdr:cNvPr id="404" name="Image_426" descr="Image_426"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="Image_427" descr="Image_427"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <xdr:cNvPr id="405" name="Image_427" descr="Image_427"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="366" name="Image_428" descr="Image_428"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <xdr:cNvPr id="406" name="Image_428" descr="Image_428"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="Image_429" descr="Image_429"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <xdr:cNvPr id="407" name="Image_429" descr="Image_429"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="Image_430" descr="Image_430"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <xdr:cNvPr id="408" name="Image_430" descr="Image_430"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="Image_431" descr="Image_431"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <xdr:cNvPr id="409" name="Image_431" descr="Image_431"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="Image_432" descr="Image_432"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <xdr:cNvPr id="410" name="Image_432" descr="Image_432"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="Image_433" descr="Image_433"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <xdr:cNvPr id="411" name="Image_433" descr="Image_433"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="Image_434" descr="Image_434"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <xdr:cNvPr id="412" name="Image_434" descr="Image_434"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>434</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="Image_435" descr="Image_435"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <xdr:cNvPr id="413" name="Image_435" descr="Image_435"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Image_436" descr="Image_436"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>436</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="Image_437" descr="Image_437"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <xdr:cNvPr id="415" name="Image_437" descr="Image_437"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Image_439" descr="Image_439"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>439</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="Image_440" descr="Image_440"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <xdr:cNvPr id="417" name="Image_440" descr="Image_440"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="378" name="Image_442" descr="Image_442"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <xdr:cNvPr id="418" name="Image_442" descr="Image_442"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="379" name="Image_443" descr="Image_443"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <xdr:cNvPr id="419" name="Image_443" descr="Image_443"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="380" name="Image_444" descr="Image_444"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <xdr:cNvPr id="420" name="Image_444" descr="Image_444"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="381" name="Image_445" descr="Image_445"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <xdr:cNvPr id="421" name="Image_445" descr="Image_445"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="382" name="Image_446" descr="Image_446"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <xdr:cNvPr id="422" name="Image_446" descr="Image_446"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>446</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="383" name="Image_447" descr="Image_447"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <xdr:cNvPr id="423" name="Image_447" descr="Image_447"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="384" name="Image_448" descr="Image_448"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <xdr:cNvPr id="424" name="Image_448" descr="Image_448"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>448</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="385" name="Image_449" descr="Image_449"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <xdr:cNvPr id="425" name="Image_449" descr="Image_449"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>449</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="Image_450" descr="Image_450"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <xdr:cNvPr id="426" name="Image_450" descr="Image_450"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="387" name="Image_451" descr="Image_451"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <xdr:cNvPr id="427" name="Image_451" descr="Image_451"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="388" name="Image_452" descr="Image_452"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <xdr:cNvPr id="428" name="Image_452" descr="Image_452"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>452</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="389" name="Image_453" descr="Image_453"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <xdr:cNvPr id="429" name="Image_453" descr="Image_453"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>453</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="390" name="Image_454" descr="Image_454"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <xdr:cNvPr id="430" name="Image_454" descr="Image_454"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>454</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="391" name="Image_455" descr="Image_455"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <xdr:cNvPr id="431" name="Image_455" descr="Image_455"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>455</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="392" name="Image_456" descr="Image_456"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <xdr:cNvPr id="432" name="Image_456" descr="Image_456"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>456</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="393" name="Image_457" descr="Image_457"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <xdr:cNvPr id="433" name="Image_457" descr="Image_457"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>457</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="394" name="Image_458" descr="Image_458"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <xdr:cNvPr id="434" name="Image_458" descr="Image_458"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>458</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="395" name="Image_459" descr="Image_459"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <xdr:cNvPr id="435" name="Image_459" descr="Image_459"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>459</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="Image_460" descr="Image_460"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <xdr:cNvPr id="436" name="Image_460" descr="Image_460"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>460</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="Image_461" descr="Image_461"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <xdr:cNvPr id="437" name="Image_461" descr="Image_461"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>461</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="Image_462" descr="Image_462"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <xdr:cNvPr id="438" name="Image_462" descr="Image_462"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>462</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="Image_463" descr="Image_463"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <xdr:cNvPr id="439" name="Image_463" descr="Image_463"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>463</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="400" name="Image_464" descr="Image_464"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <xdr:cNvPr id="440" name="Image_464" descr="Image_464"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>464</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="401" name="Image_465" descr="Image_465"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <xdr:cNvPr id="441" name="Image_465" descr="Image_465"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="Image_466" descr="Image_466"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <xdr:cNvPr id="442" name="Image_466" descr="Image_466"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>466</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="Image_467" descr="Image_467"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <xdr:cNvPr id="443" name="Image_467" descr="Image_467"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>467</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="404" name="Image_468" descr="Image_468"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <xdr:cNvPr id="444" name="Image_468" descr="Image_468"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>468</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="405" name="Image_469" descr="Image_469"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <xdr:cNvPr id="445" name="Image_469" descr="Image_469"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>469</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="Image_470" descr="Image_470"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <xdr:cNvPr id="446" name="Image_470" descr="Image_470"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="407" name="Image_471" descr="Image_471"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <xdr:cNvPr id="447" name="Image_471" descr="Image_471"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>471</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="408" name="Image_472" descr="Image_472"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <xdr:cNvPr id="448" name="Image_472" descr="Image_472"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>472</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="409" name="Image_473" descr="Image_473"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <xdr:cNvPr id="449" name="Image_473" descr="Image_473"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>473</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="410" name="Image_474" descr="Image_474"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <xdr:cNvPr id="450" name="Image_474" descr="Image_474"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>474</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="411" name="Image_475" descr="Image_475"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <xdr:cNvPr id="451" name="Image_475" descr="Image_475"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>475</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="412" name="Image_476" descr="Image_476"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <xdr:cNvPr id="452" name="Image_476" descr="Image_476"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>476</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="413" name="Image_477" descr="Image_477"/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <xdr:cNvPr id="453" name="Image_477" descr="Image_477"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Image_478" descr="Image_478"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Image_479" descr="Image_479"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>490</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Image_491" descr="Image_491"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="416" name="Image_515" descr="Image_515"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <xdr:cNvPr id="457" name="Image_515" descr="Image_515"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="417" name="Image_516" descr="Image_516"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <xdr:cNvPr id="458" name="Image_516" descr="Image_516"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>516</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Image_517" descr="Image_517"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="418" name="Image_518" descr="Image_518"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <xdr:cNvPr id="460" name="Image_518" descr="Image_518"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>519</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="419" name="Image_520" descr="Image_520"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <xdr:cNvPr id="461" name="Image_520" descr="Image_520"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>520</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="420" name="Image_521" descr="Image_521"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <xdr:cNvPr id="462" name="Image_521" descr="Image_521"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>521</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="421" name="Image_522" descr="Image_522"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <xdr:cNvPr id="463" name="Image_522" descr="Image_522"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>522</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="422" name="Image_523" descr="Image_523"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <xdr:cNvPr id="464" name="Image_523" descr="Image_523"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="423" name="Image_524" descr="Image_524"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <xdr:cNvPr id="465" name="Image_524" descr="Image_524"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>524</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="424" name="Image_525" descr="Image_525"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <xdr:cNvPr id="466" name="Image_525" descr="Image_525"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>525</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="425" name="Image_526" descr="Image_526"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <xdr:cNvPr id="467" name="Image_526" descr="Image_526"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>526</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="426" name="Image_527" descr="Image_527"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <xdr:cNvPr id="468" name="Image_527" descr="Image_527"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>527</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="1247775"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Image_528" descr="Image_528"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>528</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="1247775"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Image_529" descr="Image_529"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>529</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="429" name="Image_530" descr="Image_530"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <xdr:cNvPr id="471" name="Image_530" descr="Image_530"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>530</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Image_531" descr="Image_531"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>531</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="430" name="Image_532" descr="Image_532"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <xdr:cNvPr id="473" name="Image_532" descr="Image_532"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>533</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="432" name="Image_534" descr="Image_534"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <xdr:cNvPr id="474" name="Image_534" descr="Image_534"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>534</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="433" name="Image_535" descr="Image_535"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <xdr:cNvPr id="475" name="Image_535" descr="Image_535"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>535</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="434" name="Image_536" descr="Image_536"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <xdr:cNvPr id="476" name="Image_536" descr="Image_536"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>536</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="435" name="Image_537" descr="Image_537"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <xdr:cNvPr id="477" name="Image_537" descr="Image_537"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>537</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="436" name="Image_538" descr="Image_538"/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <xdr:cNvPr id="478" name="Image_538" descr="Image_538"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>538</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Image_539" descr="Image_539"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>539</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Image_540" descr="Image_540"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="Image_544" descr="Image_544"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <xdr:cNvPr id="481" name="Image_544" descr="Image_544"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>544</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Image_545" descr="Image_545"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>545</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="440" name="Image_546" descr="Image_546"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <xdr:cNvPr id="483" name="Image_546" descr="Image_546"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>547</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="442" name="Image_548" descr="Image_548"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <xdr:cNvPr id="484" name="Image_548" descr="Image_548"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>548</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="443" name="Image_549" descr="Image_549"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <xdr:cNvPr id="485" name="Image_549" descr="Image_549"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Image_550" descr="Image_550"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>550</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="444" name="Image_551" descr="Image_551"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <xdr:cNvPr id="487" name="Image_551" descr="Image_551"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>552</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Image_553" descr="Image_553"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>553</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="446" name="Image_554" descr="Image_554"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <xdr:cNvPr id="489" name="Image_554" descr="Image_554"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>555</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="448" name="Image_556" descr="Image_556"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <xdr:cNvPr id="490" name="Image_556" descr="Image_556"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>556</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="449" name="Image_557" descr="Image_557"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <xdr:cNvPr id="491" name="Image_557" descr="Image_557"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>557</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Image_558" descr="Image_558"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>558</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="450" name="Image_559" descr="Image_559"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <xdr:cNvPr id="493" name="Image_559" descr="Image_559"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>560</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="452" name="Image_561" descr="Image_561"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <xdr:cNvPr id="494" name="Image_561" descr="Image_561"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>561</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="453" name="Image_562" descr="Image_562"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <xdr:cNvPr id="495" name="Image_562" descr="Image_562"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>562</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="454" name="Image_563" descr="Image_563"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <xdr:cNvPr id="496" name="Image_563" descr="Image_563"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>563</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="455" name="Image_564" descr="Image_564"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <xdr:cNvPr id="497" name="Image_564" descr="Image_564"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>564</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="456" name="Image_565" descr="Image_565"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <xdr:cNvPr id="498" name="Image_565" descr="Image_565"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>565</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="457" name="Image_566" descr="Image_566"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <xdr:cNvPr id="499" name="Image_566" descr="Image_566"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>566</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="458" name="Image_567" descr="Image_567"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <xdr:cNvPr id="500" name="Image_567" descr="Image_567"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>567</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="459" name="Image_568" descr="Image_568"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <xdr:cNvPr id="501" name="Image_568" descr="Image_568"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>568</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="460" name="Image_569" descr="Image_569"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <xdr:cNvPr id="502" name="Image_569" descr="Image_569"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>569</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="461" name="Image_570" descr="Image_570"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <xdr:cNvPr id="503" name="Image_570" descr="Image_570"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>570</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="462" name="Image_571" descr="Image_571"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <xdr:cNvPr id="504" name="Image_571" descr="Image_571"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>571</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="463" name="Image_572" descr="Image_572"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <xdr:cNvPr id="505" name="Image_572" descr="Image_572"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>572</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="464" name="Image_573" descr="Image_573"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <xdr:cNvPr id="506" name="Image_573" descr="Image_573"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>573</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="465" name="Image_574" descr="Image_574"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <xdr:cNvPr id="507" name="Image_574" descr="Image_574"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>574</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="466" name="Image_575" descr="Image_575"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <xdr:cNvPr id="508" name="Image_575" descr="Image_575"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>575</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="467" name="Image_576" descr="Image_576"/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <xdr:cNvPr id="509" name="Image_576" descr="Image_576"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>576</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Image_577" descr="Image_577"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>577</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Image_578" descr="Image_578"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>580</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="470" name="Image_581" descr="Image_581"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <xdr:cNvPr id="512" name="Image_581" descr="Image_581"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>581</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="471" name="Image_582" descr="Image_582"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <xdr:cNvPr id="513" name="Image_582" descr="Image_582"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>582</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="472" name="Image_583" descr="Image_583"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <xdr:cNvPr id="514" name="Image_583" descr="Image_583"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>583</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="473" name="Image_584" descr="Image_584"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <xdr:cNvPr id="515" name="Image_584" descr="Image_584"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>584</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="474" name="Image_585" descr="Image_585"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <xdr:cNvPr id="516" name="Image_585" descr="Image_585"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>585</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="475" name="Image_586" descr="Image_586"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <xdr:cNvPr id="517" name="Image_586" descr="Image_586"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>586</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="476" name="Image_587" descr="Image_587"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <xdr:cNvPr id="518" name="Image_587" descr="Image_587"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>587</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="477" name="Image_588" descr="Image_588"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <xdr:cNvPr id="519" name="Image_588" descr="Image_588"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>588</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="478" name="Image_589" descr="Image_589"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <xdr:cNvPr id="520" name="Image_589" descr="Image_589"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>589</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="479" name="Image_590" descr="Image_590"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <xdr:cNvPr id="521" name="Image_590" descr="Image_590"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>590</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Image_591" descr="Image_591"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>591</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Image_592" descr="Image_592"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>593</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Image_594" descr="Image_594"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>594</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Image_595" descr="Image_595"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>595</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Image_596" descr="Image_596"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>596</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Image_597" descr="Image_597"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Image_598" descr="Image_598"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>598</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Image_599" descr="Image_599"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>599</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Image_600" descr="Image_600"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21565,51 +23122,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L608"/>
+  <dimension ref="A1:L610"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -21617,51 +23174,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J608)</f>
+        <f>SUM(J2:J610)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -21761,1101 +23318,1101 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*311.64</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>811021</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*486.57</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>811022</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*232.26</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>811023</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*324.87</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>811024</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*508.62</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823091</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G11" s="2">
+        <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*227.85</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>823092</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*318.99</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823118</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G13" s="2">
+        <v>8</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*483.63</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823971</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>31</v>
+      </c>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*232.26</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>823972</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G15" s="2">
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*329.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>823122</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*502.74</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="2">
       <c r="A17" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" outlineLevel="3">
       <c r="A18" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>810906</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*640.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>810907</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*934.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>810908</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1424.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>810909</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*658.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>810910</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="G23" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="2" t="s">
+      <c r="H23" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*569.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>810911</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*541.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>810912</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="G25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H25" s="2" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*550.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>810913</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="2" t="s">
+      <c r="G26" s="2">
+        <v>6</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*506.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>810914</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*511.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>810915</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G28" s="2">
         <v>7</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*1105.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>810916</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1459.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>810825</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G30" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*503.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>810826</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*777.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>810827</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...6 lines deleted...]
-        <v>83</v>
+      <c r="G32" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1263.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>810828</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G33" s="2">
+        <v>1</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*2059.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>810829</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G34" s="2">
         <v>3</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*3154.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>810830</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="G35" s="2" t="s">
-        <v>28</v>
+      <c r="G35" s="2">
+        <v>6</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*4445.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>810831</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*11029.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>810832</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*16560.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>810833</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*22540.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>810834</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="2" t="s">
@@ -22913,401 +24470,401 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*830.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>810836</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G41" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1373.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>810837</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G42" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2529.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>810838</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*3801.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>810839</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G44" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*5616.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>810840</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>177</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*452.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>810841</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="G46" s="2" t="s">
-        <v>70</v>
+      <c r="G46" s="2">
+        <v>10</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*687.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>810842</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1161.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>810843</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="G48" s="2" t="s">
-        <v>70</v>
+      <c r="G48" s="2">
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*482.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>810844</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>69</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*779.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>810845</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>194</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G50" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1298.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>810846</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="G51" s="2" t="s">
-        <v>28</v>
+      <c r="G51" s="2">
+        <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*548.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>810847</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D52" s="1" t="s">
@@ -23367,157 +24924,157 @@
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1468.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>810849</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G54" s="2" t="s">
-        <v>28</v>
+      <c r="G54" s="2">
+        <v>10</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*450.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>810850</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G55" s="2">
         <v>6</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*360.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>810851</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="G56" s="2">
-        <v>8</v>
+      <c r="G56" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*737.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>810852</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="G57" s="2" t="s">
-        <v>28</v>
+      <c r="G57" s="2">
+        <v>9</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1070.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>810853</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D58" s="1" t="s">
@@ -23542,90 +25099,90 @@
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*580.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>810854</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="G59" s="2" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*580.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>810855</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="G60" s="2" t="s">
-        <v>23</v>
+      <c r="G60" s="2">
+        <v>1</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*626.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>810856</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E61" s="2" t="s">
@@ -23682,55 +25239,55 @@
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*929.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>810858</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="G63" s="2" t="s">
-        <v>28</v>
+      <c r="G63" s="2">
+        <v>0</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*990.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>810859</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E64" s="2" t="s">
@@ -23755,119 +25312,119 @@
         <f>J64*2000.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>810860</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>254</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>255</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
-      <c r="H65" s="2">
-        <v>0</v>
+      <c r="H65" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*2989.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>810861</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>259</v>
       </c>
       <c r="G66" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*805.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>810862</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>260</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="G67" s="2" t="s">
-        <v>28</v>
+      <c r="G67" s="2">
+        <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*805.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>810863</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D68" s="1" t="s">
@@ -23927,615 +25484,615 @@
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1309.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>810865</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="G70" s="2" t="s">
-        <v>28</v>
+      <c r="G70" s="2">
+        <v>4</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*1309.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>810866</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*1377.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>810867</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>281</v>
       </c>
       <c r="G72" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*2256.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>810868</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*586.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>810869</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*457.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>810870</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="G75" s="2">
-        <v>8</v>
+      <c r="G75" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*496.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>810871</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>297</v>
       </c>
-      <c r="G76" s="2">
-        <v>8</v>
+      <c r="G76" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*693.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>810872</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*1030.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>810873</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>305</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*753.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>810874</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>309</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*1120.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>810875</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>313</v>
       </c>
       <c r="G80" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*1645.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>810876</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>317</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
-      <c r="H81" s="2">
-        <v>10</v>
+      <c r="H81" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*1079.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>810877</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>320</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>193</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*779.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>810878</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*1033.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>810879</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*760.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>810880</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*955.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>810881</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*710.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>810882</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E87" s="2" t="s">
@@ -24561,121 +26118,121 @@
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>810883</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>344</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*1653.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>810884</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>348</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*678.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>810885</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>352</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
-      <c r="H90" s="2" t="s">
-        <v>70</v>
+      <c r="H90" s="2">
+        <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*742.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>810886</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E91" s="2" t="s">
@@ -24701,156 +26258,156 @@
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>810887</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*1678.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>810888</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="G93" s="2">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="G93" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H93" s="2">
+        <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*863.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>810889</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>368</v>
       </c>
       <c r="G94" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*1606.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>810890</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*830.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>810891</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E96" s="2" t="s">
@@ -24876,51 +26433,51 @@
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>810892</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>379</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*2135.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>810893</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E98" s="2" t="s">
@@ -24978,229 +26535,229 @@
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*1937.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>810895</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>389</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>390</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*502.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>810896</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>394</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*449.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>810897</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>398</v>
       </c>
       <c r="G102" s="2">
         <v>0</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*1198.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>810898</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*2093.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>810899</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>406</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*1195.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>810900</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>409</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>410</v>
       </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*2056.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>810901</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E106" s="2" t="s">
@@ -25222,125 +26779,125 @@
         <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*1219.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>810902</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>417</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>418</v>
       </c>
-      <c r="G107" s="2">
-        <v>0</v>
+      <c r="G107" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*829.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>810903</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>421</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="G108" s="2">
-        <v>4</v>
+      <c r="G108" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*468.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>810904</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>423</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>424</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>425</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="G109" s="2">
-        <v>6</v>
+      <c r="G109" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*408.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>824485</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E110" s="2" t="s">
@@ -25397,55 +26954,55 @@
         <v>18</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*724.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>834701</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>435</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>436</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>437</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>438</v>
       </c>
-      <c r="G112" s="2" t="s">
-        <v>28</v>
+      <c r="G112" s="2">
+        <v>9</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*590.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>834702</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>439</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E113" s="2" t="s">
@@ -25627,51 +27184,51 @@
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>810918</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>463</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*549.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>810919</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E120" s="2" t="s">
@@ -25694,51 +27251,51 @@
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*350.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>810920</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>468</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>471</v>
       </c>
       <c r="G121" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*504.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>810921</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>472</v>
       </c>
       <c r="D122" s="1" t="s">
@@ -25923,156 +27480,156 @@
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>837263</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>496</v>
       </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*383.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>837264</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>500</v>
       </c>
       <c r="G129" s="2">
         <v>1</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*681.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>837265</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>504</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*300.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>837266</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>508</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*436.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>837267</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E132" s="2" t="s">
@@ -26133,86 +27690,86 @@
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>837882</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>519</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>520</v>
       </c>
       <c r="G134" s="2">
         <v>0</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*607.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>837883</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>524</v>
       </c>
       <c r="G135" s="2">
         <v>0</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*294.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>837884</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E136" s="2" t="s">
@@ -26604,51 +28161,51 @@
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>810932</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>571</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>572</v>
       </c>
       <c r="G148" s="2">
         <v>0</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*3983.00</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>810933</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E149" s="2" t="s">
@@ -26674,51 +28231,51 @@
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>810934</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>579</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>580</v>
       </c>
       <c r="G150" s="2">
         <v>0</v>
       </c>
       <c r="H150" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K150" s="2" t="str">
         <f>J150*1467.00</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>810935</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>582</v>
       </c>
       <c r="E151" s="2" t="s">
@@ -27040,15186 +28597,15256 @@
       <c r="J160" s="9"/>
       <c r="K160" s="9"/>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>883783</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>620</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>621</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K161" s="2" t="str">
         <f>J161*613.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>883784</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>624</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>625</v>
       </c>
       <c r="G162" s="2">
         <v>6</v>
       </c>
       <c r="H162" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K162" s="2" t="str">
         <f>J162*1106.00</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>883785</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>627</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>628</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>629</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*1170.00</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>883786</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>632</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>633</v>
       </c>
       <c r="G164" s="2">
         <v>0</v>
       </c>
       <c r="H164" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*565.00</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>883787</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>634</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>636</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>637</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K165" s="2" t="str">
         <f>J165*587.00</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>883788</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>641</v>
       </c>
       <c r="G166" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H166" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*1060.00</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>889638</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>644</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>645</v>
       </c>
       <c r="G167" s="2">
         <v>0</v>
       </c>
-      <c r="H167" s="2" t="s">
-        <v>96</v>
+      <c r="H167" s="2">
+        <v>2</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="2" t="str">
         <f>J167*611.00</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" outlineLevel="3">
       <c r="A168" s="9" t="s">
         <v>646</v>
       </c>
       <c r="B168" s="9"/>
       <c r="C168" s="9"/>
       <c r="D168" s="9"/>
       <c r="E168" s="9"/>
       <c r="F168" s="9"/>
       <c r="G168" s="9"/>
       <c r="H168" s="9"/>
       <c r="I168" s="9"/>
       <c r="J168" s="9"/>
       <c r="K168" s="9"/>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>885135</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>648</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>650</v>
       </c>
       <c r="G169" s="2">
         <v>0</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*318.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>885136</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>654</v>
       </c>
       <c r="G170" s="2">
         <v>0</v>
       </c>
       <c r="H170" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*453.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>885137</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>658</v>
+        <v>576</v>
       </c>
       <c r="G171" s="2">
         <v>0</v>
       </c>
       <c r="H171" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*793.00</f>
+        <f>J171*818.00</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>883983</v>
       </c>
       <c r="C172" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="D172" s="1" t="s">
+      <c r="E172" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="E172" s="2" t="s">
+      <c r="F172" s="2" t="s">
         <v>661</v>
       </c>
-      <c r="F172" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G172" s="2">
         <v>0</v>
       </c>
       <c r="H172" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*349.00</f>
+        <f>J172*362.00</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>883984</v>
       </c>
       <c r="C173" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="D173" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="D173" s="1" t="s">
+      <c r="E173" s="2" t="s">
         <v>664</v>
       </c>
-      <c r="E173" s="2" t="s">
+      <c r="F173" s="2" t="s">
         <v>665</v>
       </c>
-      <c r="F173" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G173" s="2">
         <v>0</v>
       </c>
       <c r="H173" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="2" t="str">
         <f>J173*512.00</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>883985</v>
       </c>
       <c r="C174" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="D174" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="D174" s="1" t="s">
+      <c r="E174" s="2" t="s">
         <v>668</v>
       </c>
-      <c r="E174" s="2" t="s">
+      <c r="F174" s="2" t="s">
         <v>669</v>
       </c>
-      <c r="F174" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
       <c r="H174" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*308.00</f>
+        <f>J174*345.00</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>883986</v>
       </c>
       <c r="C175" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="D175" s="1" t="s">
+      <c r="E175" s="2" t="s">
         <v>672</v>
       </c>
-      <c r="E175" s="2" t="s">
+      <c r="F175" s="2" t="s">
         <v>673</v>
       </c>
-      <c r="F175" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G175" s="2">
         <v>0</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*447.00</f>
+        <f>J175*501.00</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>883987</v>
       </c>
       <c r="C176" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="D176" s="1" t="s">
+      <c r="E176" s="2" t="s">
         <v>676</v>
       </c>
-      <c r="E176" s="2" t="s">
+      <c r="F176" s="2" t="s">
         <v>677</v>
       </c>
-      <c r="F176" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G176" s="2">
         <v>0</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*340.00</f>
+        <f>J176*381.00</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>883988</v>
       </c>
       <c r="C177" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D177" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="D177" s="1" t="s">
+      <c r="E177" s="2" t="s">
         <v>680</v>
       </c>
-      <c r="E177" s="2" t="s">
+      <c r="F177" s="2" t="s">
         <v>681</v>
       </c>
-      <c r="F177" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G177" s="2">
         <v>0</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*498.00</f>
+        <f>J177*557.00</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>884153</v>
       </c>
       <c r="C178" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D178" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="D178" s="1" t="s">
+      <c r="E178" s="2" t="s">
         <v>684</v>
       </c>
-      <c r="E178" s="2" t="s">
+      <c r="F178" s="2" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="G178" s="2">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K178" s="2" t="str">
         <f>J178*386.00</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>883989</v>
       </c>
       <c r="C179" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="D179" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="D179" s="1" t="s">
+      <c r="E179" s="2" t="s">
         <v>688</v>
       </c>
-      <c r="E179" s="2" t="s">
+      <c r="F179" s="2" t="s">
         <v>689</v>
       </c>
-      <c r="F179" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G179" s="2">
         <v>0</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K179" s="2" t="str">
         <f>J179*596.00</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>883990</v>
       </c>
       <c r="C180" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="D180" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="D180" s="1" t="s">
+      <c r="E180" s="2" t="s">
         <v>692</v>
       </c>
-      <c r="E180" s="2" t="s">
+      <c r="F180" s="2" t="s">
         <v>693</v>
       </c>
-      <c r="F180" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G180" s="2">
         <v>0</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K180" s="2" t="str">
-        <f>J180*344.00</f>
+        <f>J180*384.00</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>889639</v>
       </c>
       <c r="C181" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="D181" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="D181" s="1" t="s">
+      <c r="E181" s="2" t="s">
         <v>696</v>
       </c>
-      <c r="E181" s="2" t="s">
+      <c r="F181" s="2" t="s">
         <v>697</v>
       </c>
-      <c r="F181" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G181" s="2">
         <v>0</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*865.00</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
-    <row r="182" spans="1:12" outlineLevel="3">
-      <c r="A182" s="9" t="s">
+    <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A182" s="1"/>
+      <c r="B182" s="1">
+        <v>959734</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="B182" s="9"/>
-[...8 lines deleted...]
-      <c r="K182" s="9"/>
+      <c r="E182" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="G182" s="2">
+        <v>0</v>
+      </c>
+      <c r="H182" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0</v>
+      </c>
+      <c r="J182" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K182" s="2" t="str">
+        <f>J182*1099.00</f>
+        <v>0</v>
+      </c>
       <c r="L182" s="5"/>
     </row>
-    <row r="183" spans="1:12" outlineLevel="5">
+    <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
-        <v>956726</v>
+        <v>959735</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="G183" s="2">
         <v>0</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K183" s="2" t="str">
-        <f>J183*530.00</f>
+        <f>J183*1648.00</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
-    <row r="184" spans="1:12" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E184" s="2" t="s">
+    <row r="184" spans="1:12" outlineLevel="3">
+      <c r="A184" s="9" t="s">
         <v>706</v>
       </c>
-      <c r="F184" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B184" s="9"/>
+      <c r="C184" s="9"/>
+      <c r="D184" s="9"/>
+      <c r="E184" s="9"/>
+      <c r="F184" s="9"/>
+      <c r="G184" s="9"/>
+      <c r="H184" s="9"/>
+      <c r="I184" s="9"/>
+      <c r="J184" s="9"/>
+      <c r="K184" s="9"/>
       <c r="L184" s="5"/>
     </row>
-    <row r="185" spans="1:12" outlineLevel="5">
+    <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
-        <v>956728</v>
+        <v>956726</v>
       </c>
       <c r="C185" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="D185" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="D185" s="1" t="s">
+      <c r="E185" s="2" t="s">
         <v>709</v>
       </c>
-      <c r="E185" s="2" t="s">
+      <c r="F185" s="2" t="s">
         <v>710</v>
       </c>
-      <c r="F185" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G185" s="2">
         <v>0</v>
       </c>
       <c r="H185" s="2" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K185" s="2" t="str">
-        <f>J185*1369.00</f>
+        <f>J185*530.00</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
-    <row r="186" spans="1:12" outlineLevel="5">
+    <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
-        <v>956729</v>
+        <v>956727</v>
       </c>
       <c r="C186" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="D186" s="1" t="s">
         <v>712</v>
       </c>
-      <c r="D186" s="1" t="s">
+      <c r="E186" s="2" t="s">
         <v>713</v>
       </c>
-      <c r="E186" s="2" t="s">
+      <c r="F186" s="2" t="s">
         <v>714</v>
       </c>
-      <c r="F186" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G186" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H186" s="2" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K186" s="2" t="str">
-        <f>J186*585.00</f>
+        <f>J186*807.00</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
-    <row r="187" spans="1:12" outlineLevel="5">
+    <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
-        <v>956730</v>
+        <v>956728</v>
       </c>
       <c r="C187" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="D187" s="1" t="s">
         <v>716</v>
       </c>
-      <c r="D187" s="1" t="s">
+      <c r="E187" s="2" t="s">
         <v>717</v>
       </c>
-      <c r="E187" s="2" t="s">
+      <c r="F187" s="2" t="s">
         <v>718</v>
       </c>
-      <c r="F187" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G187" s="2">
         <v>0</v>
       </c>
       <c r="H187" s="2" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K187" s="2" t="str">
-        <f>J187*875.00</f>
+        <f>J187*1369.00</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
-    <row r="188" spans="1:12" outlineLevel="5">
+    <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
-        <v>956731</v>
+        <v>956729</v>
       </c>
       <c r="C188" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="D188" s="1" t="s">
         <v>720</v>
       </c>
-      <c r="D188" s="1" t="s">
+      <c r="E188" s="2" t="s">
         <v>721</v>
       </c>
-      <c r="E188" s="2" t="s">
+      <c r="F188" s="2" t="s">
         <v>722</v>
       </c>
-      <c r="F188" s="2" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G188" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H188" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K188" s="2" t="str">
-        <f>J188*1488.00</f>
+        <f>J188*585.00</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
-    <row r="189" spans="1:12" outlineLevel="5">
+    <row r="189" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
-        <v>956732</v>
+        <v>956730</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>725</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>726</v>
       </c>
       <c r="G189" s="2">
         <v>0</v>
       </c>
       <c r="H189" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K189" s="2" t="str">
-        <f>J189*485.00</f>
+        <f>J189*875.00</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
-    <row r="190" spans="1:12" outlineLevel="5">
+    <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
-        <v>956733</v>
+        <v>956731</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>727</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>729</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>730</v>
+        <v>592</v>
       </c>
       <c r="G190" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H190" s="2" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K190" s="2" t="str">
-        <f>J190*714.00</f>
+        <f>J190*1488.00</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
-    <row r="191" spans="1:12" outlineLevel="5">
+    <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
-        <v>956734</v>
+        <v>956732</v>
       </c>
       <c r="C191" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>731</v>
       </c>
-      <c r="D191" s="1" t="s">
+      <c r="E191" s="2" t="s">
         <v>732</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="F191" s="2" t="s">
         <v>733</v>
       </c>
-      <c r="F191" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G191" s="2">
         <v>0</v>
       </c>
       <c r="H191" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K191" s="2" t="str">
-        <f>J191*1320.00</f>
+        <f>J191*485.00</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
-    <row r="192" spans="1:12" outlineLevel="5">
+    <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
-        <v>956735</v>
+        <v>956733</v>
       </c>
       <c r="C192" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="D192" s="1" t="s">
+      <c r="E192" s="2" t="s">
         <v>736</v>
       </c>
-      <c r="E192" s="2" t="s">
+      <c r="F192" s="2" t="s">
         <v>737</v>
       </c>
-      <c r="F192" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G192" s="2">
         <v>0</v>
       </c>
       <c r="H192" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K192" s="2" t="str">
-        <f>J192*508.00</f>
+        <f>J192*714.00</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
-    <row r="193" spans="1:12" outlineLevel="5">
+    <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
-        <v>956736</v>
+        <v>956734</v>
       </c>
       <c r="C193" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="D193" s="1" t="s">
+      <c r="E193" s="2" t="s">
         <v>740</v>
       </c>
-      <c r="E193" s="2" t="s">
+      <c r="F193" s="2" t="s">
         <v>741</v>
       </c>
-      <c r="F193" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G193" s="2">
         <v>0</v>
       </c>
       <c r="H193" s="2" t="s">
-        <v>177</v>
+        <v>95</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K193" s="2" t="str">
-        <f>J193*821.00</f>
+        <f>J193*1320.00</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
-    <row r="194" spans="1:12" outlineLevel="5">
+    <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
-        <v>956737</v>
+        <v>956735</v>
       </c>
       <c r="C194" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>743</v>
       </c>
-      <c r="D194" s="1" t="s">
+      <c r="E194" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="E194" s="2" t="s">
+      <c r="F194" s="2" t="s">
         <v>745</v>
       </c>
-      <c r="F194" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G194" s="2">
+        <v>0</v>
       </c>
       <c r="H194" s="2" t="s">
-        <v>96</v>
+        <v>177</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K194" s="2" t="str">
-        <f>J194*1475.00</f>
+        <f>J194*508.00</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
-    <row r="195" spans="1:12" outlineLevel="5">
+    <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
-        <v>956738</v>
+        <v>956736</v>
       </c>
       <c r="C195" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="D195" s="1" t="s">
+      <c r="E195" s="2" t="s">
         <v>748</v>
       </c>
-      <c r="E195" s="2" t="s">
+      <c r="F195" s="2" t="s">
         <v>749</v>
       </c>
-      <c r="F195" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G195" s="2">
         <v>0</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>96</v>
+        <v>177</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K195" s="2" t="str">
-        <f>J195*569.00</f>
+        <f>J195*821.00</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
-    <row r="196" spans="1:12" outlineLevel="5">
+    <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
-        <v>956739</v>
+        <v>956737</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>750</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>752</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>753</v>
       </c>
-      <c r="G196" s="2" t="s">
-        <v>28</v>
+      <c r="G196" s="2">
+        <v>0</v>
       </c>
       <c r="H196" s="2" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K196" s="2" t="str">
-        <f>J196*867.00</f>
+        <f>J196*1475.00</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
-    <row r="197" spans="1:12" outlineLevel="5">
+    <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
-        <v>956740</v>
+        <v>956738</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>754</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>756</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>757</v>
+        <v>85</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K197" s="2" t="str">
-        <f>J197*1548.00</f>
+        <f>J197*569.00</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
-    <row r="198" spans="1:12" outlineLevel="5">
+    <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
-        <v>956741</v>
+        <v>956739</v>
       </c>
       <c r="C198" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="D198" s="1" t="s">
+      <c r="E198" s="2" t="s">
         <v>759</v>
       </c>
-      <c r="E198" s="2" t="s">
+      <c r="F198" s="2" t="s">
         <v>760</v>
       </c>
-      <c r="F198" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G198" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H198" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K198" s="2" t="str">
-        <f>J198*737.00</f>
+        <f>J198*867.00</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
-    <row r="199" spans="1:12" outlineLevel="5">
+    <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
-        <v>956742</v>
+        <v>956740</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>761</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>764</v>
       </c>
       <c r="G199" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K199" s="2" t="str">
-        <f>J199*1111.00</f>
+        <f>J199*1548.00</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
-    <row r="200" spans="1:12" outlineLevel="5">
+    <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
-        <v>956743</v>
+        <v>956741</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>767</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>221</v>
+      </c>
+      <c r="G200" s="2">
+        <v>0</v>
       </c>
       <c r="H200" s="2" t="s">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K200" s="2" t="str">
-        <f>J200*603.00</f>
+        <f>J200*737.00</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
-    <row r="201" spans="1:12" outlineLevel="5">
+    <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
-        <v>956744</v>
+        <v>956742</v>
       </c>
       <c r="C201" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="D201" s="1" t="s">
+      <c r="E201" s="2" t="s">
         <v>770</v>
       </c>
-      <c r="E201" s="2" t="s">
+      <c r="F201" s="2" t="s">
         <v>771</v>
       </c>
-      <c r="F201" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G201" s="2">
         <v>0</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K201" s="2" t="str">
-        <f>J201*603.00</f>
+        <f>J201*1111.00</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
-    <row r="202" spans="1:12" outlineLevel="5">
+    <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
-        <v>956745</v>
+        <v>956743</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>772</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>775</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="H202" s="2" t="s">
-        <v>96</v>
+        <v>177</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K202" s="2" t="str">
-        <f>J202*966.00</f>
+        <f>J202*603.00</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
-    <row r="203" spans="1:12" outlineLevel="5">
+    <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
-        <v>956746</v>
+        <v>956744</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>776</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>777</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>775</v>
       </c>
-      <c r="G203" s="2" t="s">
-        <v>70</v>
+      <c r="G203" s="2">
+        <v>0</v>
       </c>
       <c r="H203" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K203" s="2" t="str">
-        <f>J203*966.00</f>
+        <f>J203*603.00</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
-    <row r="204" spans="1:12" outlineLevel="5">
+    <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
-        <v>956747</v>
+        <v>956745</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>781</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>782</v>
       </c>
-      <c r="G204" s="2" t="s">
-        <v>23</v>
+      <c r="G204" s="2">
+        <v>0</v>
       </c>
       <c r="H204" s="2" t="s">
-        <v>96</v>
+        <v>177</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K204" s="2" t="str">
-        <f>J204*2109.00</f>
+        <f>J204*966.00</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
-    <row r="205" spans="1:12" outlineLevel="5">
+    <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
-        <v>956748</v>
+        <v>956746</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>785</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="G205" s="2">
         <v>0</v>
       </c>
       <c r="H205" s="2" t="s">
-        <v>70</v>
+        <v>177</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*1044.00</f>
+        <f>J205*966.00</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
-    <row r="206" spans="1:12" outlineLevel="5">
+    <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
-        <v>956749</v>
+        <v>956747</v>
       </c>
       <c r="C206" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="D206" s="1" t="s">
+      <c r="E206" s="2" t="s">
         <v>788</v>
       </c>
-      <c r="E206" s="2" t="s">
+      <c r="F206" s="2" t="s">
         <v>789</v>
       </c>
-      <c r="F206" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G206" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*848.00</f>
+        <f>J206*2109.00</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
-    <row r="207" spans="1:12" outlineLevel="5">
+    <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
-        <v>956750</v>
+        <v>956748</v>
       </c>
       <c r="C207" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="D207" s="1" t="s">
+      <c r="E207" s="2" t="s">
         <v>792</v>
       </c>
-      <c r="E207" s="2" t="s">
+      <c r="F207" s="2" t="s">
         <v>793</v>
       </c>
-      <c r="F207" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G207" s="2">
         <v>0</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K207" s="2" t="str">
-        <f>J207*848.00</f>
+        <f>J207*1044.00</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
-    <row r="208" spans="1:12" outlineLevel="5">
+    <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
-        <v>956751</v>
+        <v>956749</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>794</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>795</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>796</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>797</v>
       </c>
-      <c r="G208" s="2" t="s">
-        <v>28</v>
+      <c r="G208" s="2">
+        <v>0</v>
       </c>
       <c r="H208" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K208" s="2" t="str">
-        <f>J208*1380.00</f>
+        <f>J208*848.00</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
-    <row r="209" spans="1:12" outlineLevel="5">
+    <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
-        <v>956752</v>
+        <v>956750</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>798</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>797</v>
       </c>
       <c r="G209" s="2">
         <v>0</v>
       </c>
       <c r="H209" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K209" s="2" t="str">
-        <f>J209*1380.00</f>
+        <f>J209*848.00</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
-    <row r="210" spans="1:12" outlineLevel="5">
+    <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
-        <v>956753</v>
+        <v>956751</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>801</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>803</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>804</v>
       </c>
-      <c r="G210" s="2">
-        <v>0</v>
+      <c r="G210" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H210" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K210" s="2" t="str">
-        <f>J210*2344.00</f>
+        <f>J210*1380.00</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
-    <row r="211" spans="1:12" outlineLevel="5">
+    <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
-        <v>956754</v>
+        <v>956752</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>805</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>807</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K211" s="2" t="str">
-        <f>J211*881.00</f>
+        <f>J211*1380.00</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
-    <row r="212" spans="1:12" outlineLevel="5">
+    <row r="212" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
-        <v>956755</v>
+        <v>956753</v>
       </c>
       <c r="C212" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="D212" s="1" t="s">
+      <c r="E212" s="2" t="s">
         <v>810</v>
       </c>
-      <c r="E212" s="2" t="s">
+      <c r="F212" s="2" t="s">
         <v>811</v>
       </c>
-      <c r="F212" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G212" s="2">
         <v>0</v>
       </c>
       <c r="H212" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K212" s="2" t="str">
-        <f>J212*1336.00</f>
+        <f>J212*2344.00</f>
         <v>0</v>
       </c>
       <c r="L212" s="5"/>
     </row>
-    <row r="213" spans="1:12" outlineLevel="5">
+    <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
-        <v>956756</v>
+        <v>956754</v>
       </c>
       <c r="C213" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="D213" s="1" t="s">
+      <c r="E213" s="2" t="s">
         <v>814</v>
       </c>
-      <c r="E213" s="2" t="s">
+      <c r="F213" s="2" t="s">
         <v>815</v>
       </c>
-      <c r="F213" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G213" s="2">
         <v>0</v>
       </c>
       <c r="H213" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K213" s="2" t="str">
-        <f>J213*889.00</f>
+        <f>J213*881.00</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
-    <row r="214" spans="1:12" outlineLevel="5">
+    <row r="214" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
-        <v>956757</v>
+        <v>956755</v>
       </c>
       <c r="C214" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="D214" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="D214" s="1" t="s">
+      <c r="E214" s="2" t="s">
         <v>818</v>
       </c>
-      <c r="E214" s="2" t="s">
+      <c r="F214" s="2" t="s">
         <v>819</v>
       </c>
-      <c r="F214" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G214" s="2">
         <v>0</v>
       </c>
       <c r="H214" s="2" t="s">
-        <v>83</v>
+        <v>17</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K214" s="2" t="str">
-        <f>J214*1379.00</f>
+        <f>J214*1336.00</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
-    <row r="215" spans="1:12" outlineLevel="5">
+    <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
-        <v>956758</v>
+        <v>956756</v>
       </c>
       <c r="C215" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="D215" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="D215" s="1" t="s">
+      <c r="E215" s="2" t="s">
         <v>822</v>
       </c>
-      <c r="E215" s="2" t="s">
+      <c r="F215" s="2" t="s">
         <v>823</v>
       </c>
-      <c r="F215" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G215" s="2">
         <v>0</v>
       </c>
       <c r="H215" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K215" s="2" t="str">
-        <f>J215*685.00</f>
+        <f>J215*889.00</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
-    <row r="216" spans="1:12" outlineLevel="5">
+    <row r="216" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
-        <v>956759</v>
+        <v>956757</v>
       </c>
       <c r="C216" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="D216" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="D216" s="1" t="s">
+      <c r="E216" s="2" t="s">
         <v>826</v>
       </c>
-      <c r="E216" s="2" t="s">
+      <c r="F216" s="2" t="s">
         <v>827</v>
       </c>
-      <c r="F216" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G216" s="2">
         <v>0</v>
       </c>
       <c r="H216" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K216" s="2" t="str">
-        <f>J216*930.00</f>
+        <f>J216*1379.00</f>
         <v>0</v>
       </c>
       <c r="L216" s="5"/>
     </row>
-    <row r="217" spans="1:12" outlineLevel="5">
+    <row r="217" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
-        <v>956760</v>
+        <v>956758</v>
       </c>
       <c r="C217" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D217" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="D217" s="1" t="s">
+      <c r="E217" s="2" t="s">
         <v>830</v>
       </c>
-      <c r="E217" s="2" t="s">
+      <c r="F217" s="2" t="s">
         <v>831</v>
       </c>
-      <c r="F217" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G217" s="2">
         <v>0</v>
       </c>
       <c r="H217" s="2" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K217" s="2" t="str">
-        <f>J217*1307.00</f>
+        <f>J217*685.00</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
-    <row r="218" spans="1:12" outlineLevel="5">
+    <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
+        <v>956759</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>835</v>
+      </c>
+      <c r="G218" s="2">
+        <v>0</v>
+      </c>
+      <c r="H218" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K218" s="2" t="str">
+        <f>J218*930.00</f>
+        <v>0</v>
+      </c>
+      <c r="L218" s="5"/>
+    </row>
+    <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A219" s="1"/>
+      <c r="B219" s="1">
+        <v>956760</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>839</v>
+      </c>
+      <c r="G219" s="2">
+        <v>0</v>
+      </c>
+      <c r="H219" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I219" s="1">
+        <v>0</v>
+      </c>
+      <c r="J219" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K219" s="2" t="str">
+        <f>J219*1307.00</f>
+        <v>0</v>
+      </c>
+      <c r="L219" s="5"/>
+    </row>
+    <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A220" s="1"/>
+      <c r="B220" s="1">
         <v>956761</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...58 lines deleted...]
-      <c r="K220" s="9"/>
+      <c r="C220" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="G220" s="2">
+        <v>0</v>
+      </c>
+      <c r="H220" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="I220" s="1">
+        <v>0</v>
+      </c>
+      <c r="J220" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K220" s="2" t="str">
+        <f>J220*699.00</f>
+        <v>0</v>
+      </c>
       <c r="L220" s="5"/>
     </row>
-    <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="221" spans="1:12" outlineLevel="2">
+      <c r="A221" s="8" t="s">
+        <v>844</v>
+      </c>
+      <c r="B221" s="8"/>
+      <c r="C221" s="8"/>
+      <c r="D221" s="8"/>
+      <c r="E221" s="8"/>
+      <c r="F221" s="8"/>
+      <c r="G221" s="8"/>
+      <c r="H221" s="8"/>
+      <c r="I221" s="8"/>
+      <c r="J221" s="8"/>
+      <c r="K221" s="8"/>
       <c r="L221" s="5"/>
     </row>
-    <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E222" s="2" t="s">
+    <row r="222" spans="1:12" outlineLevel="3">
+      <c r="A222" s="9" t="s">
         <v>845</v>
       </c>
-      <c r="F222" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B222" s="9"/>
+      <c r="C222" s="9"/>
+      <c r="D222" s="9"/>
+      <c r="E222" s="9"/>
+      <c r="F222" s="9"/>
+      <c r="G222" s="9"/>
+      <c r="H222" s="9"/>
+      <c r="I222" s="9"/>
+      <c r="J222" s="9"/>
+      <c r="K222" s="9"/>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
-        <v>839784</v>
+        <v>819423</v>
       </c>
       <c r="C223" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="D223" s="1" t="s">
         <v>847</v>
       </c>
-      <c r="D223" s="1" t="s">
+      <c r="E223" s="2" t="s">
         <v>848</v>
       </c>
-      <c r="E223" s="2" t="s">
+      <c r="F223" s="2" t="s">
         <v>849</v>
       </c>
-      <c r="F223" s="2" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G223" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H223" s="2">
         <v>0</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K223" s="2" t="str">
-        <f>J223*8212.89</f>
+        <f>J223*811.44</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
-        <v>839785</v>
+        <v>837303</v>
       </c>
       <c r="C224" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D224" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="D224" s="1" t="s">
+      <c r="E224" s="2" t="s">
         <v>852</v>
       </c>
-      <c r="E224" s="2" t="s">
+      <c r="F224" s="2" t="s">
         <v>853</v>
       </c>
-      <c r="F224" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G224" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H224" s="2">
         <v>0</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K224" s="2" t="str">
-        <f>J224*11692.38</f>
+        <f>J224*660.03</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
-        <v>839786</v>
+        <v>839784</v>
       </c>
       <c r="C225" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="D225" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="D225" s="1" t="s">
+      <c r="E225" s="2" t="s">
         <v>856</v>
       </c>
-      <c r="E225" s="2" t="s">
+      <c r="F225" s="2" t="s">
         <v>857</v>
       </c>
-      <c r="F225" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G225" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H225" s="2">
         <v>0</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K225" s="2" t="str">
-        <f>J225*17199.00</f>
+        <f>J225*8377.53</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
-        <v>871395</v>
+        <v>839785</v>
       </c>
       <c r="C226" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="D226" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="D226" s="1" t="s">
+      <c r="E226" s="2" t="s">
         <v>860</v>
       </c>
-      <c r="E226" s="2" t="s">
+      <c r="F226" s="2" t="s">
         <v>861</v>
       </c>
-      <c r="F226" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G226" s="2">
+        <v>2</v>
       </c>
       <c r="H226" s="2">
         <v>0</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K226" s="2" t="str">
-        <f>J226*673.26</f>
+        <f>J226*11926.11</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
-        <v>884588</v>
+        <v>839786</v>
       </c>
       <c r="C227" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="D227" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="D227" s="1" t="s">
+      <c r="E227" s="2" t="s">
         <v>864</v>
       </c>
-      <c r="E227" s="2" t="s">
+      <c r="F227" s="2" t="s">
         <v>865</v>
       </c>
-      <c r="F227" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G227" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H227" s="2">
         <v>0</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K227" s="2" t="str">
-        <f>J227*951.09</f>
+        <f>J227*17542.98</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
-        <v>884589</v>
+        <v>871395</v>
       </c>
       <c r="C228" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="D228" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="D228" s="1" t="s">
+      <c r="E228" s="2" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>869</v>
       </c>
-      <c r="G228" s="2">
-        <v>0</v>
+      <c r="G228" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H228" s="2">
         <v>0</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K228" s="2" t="str">
-        <f>J228*914.34</f>
+        <f>J228*686.49</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
-        <v>885046</v>
+        <v>884588</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>870</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>872</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>873</v>
       </c>
       <c r="G229" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H229" s="2">
         <v>0</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K229" s="2" t="str">
-        <f>J229*251.37</f>
+        <f>J229*968.73</f>
         <v>0</v>
       </c>
       <c r="L229" s="5"/>
     </row>
     <row r="230" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
-        <v>885109</v>
+        <v>884589</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>874</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E230" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="F230" s="2" t="s">
         <v>876</v>
       </c>
-      <c r="F230" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G230" s="2">
+        <v>0</v>
       </c>
       <c r="H230" s="2">
         <v>0</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K230" s="2" t="str">
-        <f>J230*418.95</f>
+        <f>J230*933.45</f>
         <v>0</v>
       </c>
       <c r="L230" s="5"/>
     </row>
     <row r="231" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
-        <v>885110</v>
+        <v>885046</v>
       </c>
       <c r="C231" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="D231" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="D231" s="1" t="s">
+      <c r="E231" s="2" t="s">
         <v>879</v>
       </c>
-      <c r="E231" s="2" t="s">
+      <c r="F231" s="2" t="s">
         <v>880</v>
       </c>
-      <c r="F231" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G231" s="2">
         <v>0</v>
       </c>
       <c r="H231" s="2">
         <v>0</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K231" s="2" t="str">
-        <f>J231*441.00</f>
+        <f>J231*257.25</f>
         <v>0</v>
       </c>
       <c r="L231" s="5"/>
     </row>
     <row r="232" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
-        <v>955701</v>
+        <v>885109</v>
       </c>
       <c r="C232" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="D232" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="D232" s="1" t="s">
+      <c r="E232" s="2" t="s">
         <v>883</v>
       </c>
-      <c r="E232" s="2" t="s">
+      <c r="F232" s="2" t="s">
         <v>884</v>
       </c>
-      <c r="F232" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G232" s="2">
         <v>0</v>
       </c>
       <c r="H232" s="2">
         <v>0</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K232" s="2" t="str">
-        <f>J232*492.45</f>
+        <f>J232*426.30</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
-        <v>955702</v>
+        <v>885110</v>
       </c>
       <c r="C233" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="D233" s="1" t="s">
+      <c r="E233" s="2" t="s">
         <v>887</v>
       </c>
-      <c r="E233" s="2" t="s">
+      <c r="F233" s="2" t="s">
         <v>888</v>
       </c>
-      <c r="F233" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G233" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H233" s="2">
         <v>0</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K233" s="2" t="str">
-        <f>J233*695.31</f>
+        <f>J233*449.82</f>
         <v>0</v>
       </c>
       <c r="L233" s="5"/>
     </row>
-    <row r="234" spans="1:12" outlineLevel="5">
+    <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
-        <v>955817</v>
+        <v>955701</v>
       </c>
       <c r="C234" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="D234" s="1" t="s">
+      <c r="E234" s="2" t="s">
         <v>891</v>
       </c>
-      <c r="E234" s="2" t="s">
+      <c r="F234" s="2" t="s">
         <v>892</v>
       </c>
-      <c r="F234" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G234" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H234" s="2">
         <v>0</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K234" s="2" t="str">
-        <f>J234*448.35</f>
+        <f>J234*501.27</f>
         <v>0</v>
       </c>
       <c r="L234" s="5"/>
     </row>
-    <row r="235" spans="1:12" outlineLevel="5">
+    <row r="235" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
-        <v>955818</v>
+        <v>955702</v>
       </c>
       <c r="C235" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="D235" s="1" t="s">
+      <c r="E235" s="2" t="s">
         <v>895</v>
       </c>
-      <c r="E235" s="2" t="s">
+      <c r="F235" s="2" t="s">
         <v>896</v>
       </c>
-      <c r="F235" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G235" s="2">
+        <v>0</v>
       </c>
       <c r="H235" s="2">
         <v>0</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K235" s="2" t="str">
-        <f>J235*554.19</f>
+        <f>J235*708.54</f>
         <v>0</v>
       </c>
       <c r="L235" s="5"/>
     </row>
-    <row r="236" spans="1:12" outlineLevel="5">
+    <row r="236" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
-        <v>955819</v>
+        <v>955817</v>
       </c>
       <c r="C236" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="D236" s="1" t="s">
+      <c r="E236" s="2" t="s">
         <v>899</v>
       </c>
-      <c r="E236" s="2" t="s">
+      <c r="F236" s="2" t="s">
         <v>900</v>
       </c>
-      <c r="F236" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G236" s="2">
+        <v>0</v>
       </c>
       <c r="H236" s="2">
         <v>0</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K236" s="2" t="str">
-        <f>J236*843.78</f>
+        <f>J236*457.17</f>
         <v>0</v>
       </c>
       <c r="L236" s="5"/>
     </row>
-    <row r="237" spans="1:12" outlineLevel="5">
+    <row r="237" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
-        <v>955820</v>
+        <v>955818</v>
       </c>
       <c r="C237" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="D237" s="1" t="s">
+      <c r="E237" s="2" t="s">
         <v>903</v>
       </c>
-      <c r="E237" s="2" t="s">
+      <c r="F237" s="2" t="s">
         <v>904</v>
       </c>
-      <c r="F237" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G237" s="2">
+        <v>4</v>
       </c>
       <c r="H237" s="2">
         <v>0</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K237" s="2" t="str">
-        <f>J237*1330.35</f>
+        <f>J237*564.48</f>
         <v>0</v>
       </c>
       <c r="L237" s="5"/>
     </row>
     <row r="238" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
-        <v>810992</v>
+        <v>955819</v>
       </c>
       <c r="C238" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="D238" s="1" t="s">
+      <c r="E238" s="2" t="s">
         <v>907</v>
       </c>
-      <c r="E238" s="2" t="s">
+      <c r="F238" s="2" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H238" s="2">
         <v>0</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K238" s="2" t="str">
-        <f>J238*433.65</f>
+        <f>J238*859.95</f>
         <v>0</v>
       </c>
       <c r="L238" s="5"/>
     </row>
     <row r="239" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
-        <v>810993</v>
+        <v>955820</v>
       </c>
       <c r="C239" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="D239" s="1" t="s">
+      <c r="E239" s="2" t="s">
         <v>911</v>
       </c>
-      <c r="E239" s="2" t="s">
+      <c r="F239" s="2" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H239" s="2">
         <v>0</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K239" s="2" t="str">
-        <f>J239*633.57</f>
+        <f>J239*1356.81</f>
         <v>0</v>
       </c>
       <c r="L239" s="5"/>
     </row>
     <row r="240" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
-        <v>810994</v>
+        <v>810992</v>
       </c>
       <c r="C240" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>914</v>
       </c>
-      <c r="D240" s="1" t="s">
+      <c r="E240" s="2" t="s">
         <v>915</v>
       </c>
-      <c r="E240" s="2" t="s">
+      <c r="F240" s="2" t="s">
         <v>916</v>
       </c>
-      <c r="F240" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G240" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H240" s="2">
         <v>0</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K240" s="2" t="str">
-        <f>J240*995.19</f>
+        <f>J240*442.47</f>
         <v>0</v>
       </c>
       <c r="L240" s="5"/>
     </row>
     <row r="241" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
-        <v>810995</v>
+        <v>810993</v>
       </c>
       <c r="C241" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="D241" s="1" t="s">
+      <c r="E241" s="2" t="s">
         <v>919</v>
       </c>
-      <c r="E241" s="2" t="s">
+      <c r="F241" s="2" t="s">
         <v>920</v>
       </c>
-      <c r="F241" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G241" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H241" s="2">
         <v>0</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K241" s="2" t="str">
-        <f>J241*1597.89</f>
+        <f>J241*645.33</f>
         <v>0</v>
       </c>
       <c r="L241" s="5"/>
     </row>
     <row r="242" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
-        <v>810996</v>
+        <v>810994</v>
       </c>
       <c r="C242" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="D242" s="1" t="s">
         <v>922</v>
       </c>
-      <c r="D242" s="1" t="s">
+      <c r="E242" s="2" t="s">
         <v>923</v>
       </c>
-      <c r="E242" s="2" t="s">
+      <c r="F242" s="2" t="s">
         <v>924</v>
       </c>
-      <c r="F242" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G242" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H242" s="2">
         <v>0</v>
       </c>
       <c r="I242" s="1">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K242" s="2" t="str">
-        <f>J242*2569.56</f>
+        <f>J242*1015.77</f>
         <v>0</v>
       </c>
       <c r="L242" s="5"/>
     </row>
     <row r="243" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
-        <v>810997</v>
+        <v>810995</v>
       </c>
       <c r="C243" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="D243" s="1" t="s">
         <v>926</v>
       </c>
-      <c r="D243" s="1" t="s">
+      <c r="E243" s="2" t="s">
         <v>927</v>
       </c>
-      <c r="E243" s="2" t="s">
+      <c r="F243" s="2" t="s">
         <v>928</v>
       </c>
-      <c r="F243" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G243" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H243" s="2">
         <v>0</v>
       </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K243" s="2" t="str">
-        <f>J243*3974.88</f>
+        <f>J243*1630.23</f>
         <v>0</v>
       </c>
       <c r="L243" s="5"/>
     </row>
     <row r="244" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
-        <v>810998</v>
+        <v>810996</v>
       </c>
       <c r="C244" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="D244" s="1" t="s">
         <v>930</v>
       </c>
-      <c r="D244" s="1" t="s">
+      <c r="E244" s="2" t="s">
         <v>931</v>
       </c>
-      <c r="E244" s="2" t="s">
+      <c r="F244" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="F244" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G244" s="2">
+        <v>5</v>
       </c>
       <c r="H244" s="2">
         <v>0</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K244" s="2" t="str">
-        <f>J244*457.17</f>
+        <f>J244*2622.48</f>
         <v>0</v>
       </c>
       <c r="L244" s="5"/>
     </row>
     <row r="245" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
-        <v>810999</v>
+        <v>810997</v>
       </c>
       <c r="C245" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D245" s="1" t="s">
         <v>934</v>
       </c>
-      <c r="D245" s="1" t="s">
+      <c r="E245" s="2" t="s">
         <v>935</v>
       </c>
-      <c r="E245" s="2" t="s">
+      <c r="F245" s="2" t="s">
         <v>936</v>
       </c>
-      <c r="F245" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G245" s="2">
+        <v>1</v>
       </c>
       <c r="H245" s="2">
         <v>0</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K245" s="2" t="str">
-        <f>J245*667.38</f>
+        <f>J245*4054.26</f>
         <v>0</v>
       </c>
       <c r="L245" s="5"/>
     </row>
     <row r="246" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
-        <v>811000</v>
+        <v>810998</v>
       </c>
       <c r="C246" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="D246" s="1" t="s">
         <v>938</v>
       </c>
-      <c r="D246" s="1" t="s">
+      <c r="E246" s="2" t="s">
         <v>939</v>
       </c>
-      <c r="E246" s="2" t="s">
+      <c r="F246" s="2" t="s">
         <v>940</v>
       </c>
-      <c r="F246" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G246" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H246" s="2">
         <v>0</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K246" s="2" t="str">
-        <f>J246*1065.75</f>
+        <f>J246*465.99</f>
         <v>0</v>
       </c>
       <c r="L246" s="5"/>
     </row>
     <row r="247" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
-        <v>811001</v>
+        <v>810999</v>
       </c>
       <c r="C247" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="D247" s="1" t="s">
         <v>942</v>
       </c>
-      <c r="D247" s="1" t="s">
+      <c r="E247" s="2" t="s">
         <v>943</v>
       </c>
-      <c r="E247" s="2" t="s">
+      <c r="F247" s="2" t="s">
         <v>944</v>
       </c>
-      <c r="F247" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G247" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H247" s="2">
         <v>0</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K247" s="2" t="str">
-        <f>J247*1671.39</f>
+        <f>J247*680.61</f>
         <v>0</v>
       </c>
       <c r="L247" s="5"/>
     </row>
     <row r="248" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
-        <v>811002</v>
+        <v>811000</v>
       </c>
       <c r="C248" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="D248" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="D248" s="1" t="s">
+      <c r="E248" s="2" t="s">
         <v>947</v>
       </c>
-      <c r="E248" s="2" t="s">
+      <c r="F248" s="2" t="s">
         <v>948</v>
       </c>
-      <c r="F248" s="2" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G248" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H248" s="2">
         <v>0</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K248" s="2" t="str">
-        <f>J248*2701.86</f>
+        <f>J248*1086.33</f>
         <v>0</v>
       </c>
       <c r="L248" s="5"/>
     </row>
     <row r="249" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
-        <v>811003</v>
+        <v>811001</v>
       </c>
       <c r="C249" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="D249" s="1" t="s">
         <v>950</v>
       </c>
-      <c r="D249" s="1" t="s">
+      <c r="E249" s="2" t="s">
         <v>951</v>
       </c>
-      <c r="E249" s="2" t="s">
+      <c r="F249" s="2" t="s">
         <v>952</v>
       </c>
-      <c r="F249" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G249" s="2">
         <v>0</v>
       </c>
       <c r="H249" s="2">
         <v>0</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K249" s="2" t="str">
-        <f>J249*4139.52</f>
+        <f>J249*1705.20</f>
         <v>0</v>
       </c>
       <c r="L249" s="5"/>
     </row>
     <row r="250" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
-        <v>811004</v>
+        <v>811002</v>
       </c>
       <c r="C250" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="D250" s="1" t="s">
         <v>954</v>
       </c>
-      <c r="D250" s="1" t="s">
+      <c r="E250" s="2" t="s">
         <v>955</v>
       </c>
-      <c r="E250" s="2" t="s">
+      <c r="F250" s="2" t="s">
         <v>956</v>
       </c>
-      <c r="F250" s="2" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="G250" s="2">
+        <v>9</v>
       </c>
       <c r="H250" s="2">
         <v>0</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K250" s="2" t="str">
-        <f>J250*410.13</f>
+        <f>J250*2754.78</f>
         <v>0</v>
       </c>
       <c r="L250" s="5"/>
     </row>
     <row r="251" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
-        <v>811005</v>
+        <v>811003</v>
       </c>
       <c r="C251" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="D251" s="1" t="s">
         <v>958</v>
       </c>
-      <c r="D251" s="1" t="s">
+      <c r="E251" s="2" t="s">
         <v>959</v>
       </c>
-      <c r="E251" s="2" t="s">
+      <c r="F251" s="2" t="s">
         <v>960</v>
       </c>
-      <c r="F251" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G251" s="2">
+        <v>0</v>
       </c>
       <c r="H251" s="2">
         <v>0</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K251" s="2" t="str">
-        <f>J251*627.69</f>
+        <f>J251*4223.31</f>
         <v>0</v>
       </c>
       <c r="L251" s="5"/>
     </row>
     <row r="252" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
-        <v>811006</v>
+        <v>811004</v>
       </c>
       <c r="C252" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D252" s="1" t="s">
         <v>962</v>
       </c>
-      <c r="D252" s="1" t="s">
+      <c r="E252" s="2" t="s">
         <v>963</v>
       </c>
-      <c r="E252" s="2" t="s">
+      <c r="F252" s="2" t="s">
         <v>964</v>
       </c>
-      <c r="F252" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G252" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H252" s="2">
         <v>0</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K252" s="2" t="str">
-        <f>J252*973.14</f>
+        <f>J252*417.48</f>
         <v>0</v>
       </c>
       <c r="L252" s="5"/>
     </row>
     <row r="253" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
-        <v>811007</v>
+        <v>811005</v>
       </c>
       <c r="C253" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="D253" s="1" t="s">
         <v>966</v>
       </c>
-      <c r="D253" s="1" t="s">
+      <c r="E253" s="2" t="s">
         <v>967</v>
       </c>
-      <c r="E253" s="2" t="s">
+      <c r="F253" s="2" t="s">
         <v>968</v>
       </c>
-      <c r="F253" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G253" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="H253" s="2">
         <v>0</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K253" s="2" t="str">
-        <f>J253*448.35</f>
+        <f>J253*639.45</f>
         <v>0</v>
       </c>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
-        <v>811008</v>
+        <v>811006</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>969</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>971</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>972</v>
       </c>
       <c r="G254" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H254" s="2">
         <v>0</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K254" s="2" t="str">
-        <f>J254*677.67</f>
+        <f>J254*990.78</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
-        <v>811009</v>
+        <v>811007</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>973</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>975</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>976</v>
+        <v>900</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H255" s="2">
         <v>0</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K255" s="2" t="str">
-        <f>J255*1061.34</f>
+        <f>J255*457.17</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
-        <v>811010</v>
+        <v>811008</v>
       </c>
       <c r="C256" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="D256" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="D256" s="1" t="s">
+      <c r="E256" s="2" t="s">
         <v>978</v>
       </c>
-      <c r="E256" s="2" t="s">
+      <c r="F256" s="2" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H256" s="2">
         <v>0</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K256" s="2" t="str">
-        <f>J256*457.17</f>
+        <f>J256*690.90</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
-        <v>811011</v>
+        <v>811009</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>980</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>981</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>982</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>983</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H257" s="2">
         <v>0</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K257" s="2" t="str">
-        <f>J257*664.44</f>
+        <f>J257*1083.39</f>
         <v>0</v>
       </c>
       <c r="L257" s="5"/>
     </row>
     <row r="258" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
-        <v>811012</v>
+        <v>811010</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>986</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>940</v>
+      </c>
+      <c r="G258" s="2">
+        <v>0</v>
       </c>
       <c r="H258" s="2">
         <v>0</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K258" s="2" t="str">
-        <f>J258*580.65</f>
+        <f>J258*465.99</f>
         <v>0</v>
       </c>
       <c r="L258" s="5"/>
     </row>
     <row r="259" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
-        <v>811013</v>
+        <v>811011</v>
       </c>
       <c r="C259" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="D259" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="D259" s="1" t="s">
+      <c r="E259" s="2" t="s">
         <v>989</v>
       </c>
-      <c r="E259" s="2" t="s">
+      <c r="F259" s="2" t="s">
         <v>990</v>
       </c>
-      <c r="F259" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G259" s="2">
+        <v>6</v>
       </c>
       <c r="H259" s="2">
         <v>0</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K259" s="2" t="str">
-        <f>J259*871.71</f>
+        <f>J259*677.67</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
-        <v>811014</v>
+        <v>811012</v>
       </c>
       <c r="C260" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="D260" s="1" t="s">
         <v>992</v>
       </c>
-      <c r="D260" s="1" t="s">
+      <c r="E260" s="2" t="s">
         <v>993</v>
       </c>
-      <c r="E260" s="2" t="s">
+      <c r="F260" s="2" t="s">
         <v>994</v>
       </c>
-      <c r="F260" s="2" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G260" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H260" s="2">
         <v>0</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K260" s="2" t="str">
-        <f>J260*1364.16</f>
+        <f>J260*593.88</f>
         <v>0</v>
       </c>
       <c r="L260" s="5"/>
     </row>
     <row r="261" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
-        <v>811015</v>
+        <v>811013</v>
       </c>
       <c r="C261" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="D261" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="D261" s="1" t="s">
+      <c r="E261" s="2" t="s">
         <v>997</v>
       </c>
-      <c r="E261" s="2" t="s">
+      <c r="F261" s="2" t="s">
         <v>998</v>
       </c>
-      <c r="F261" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G261" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H261" s="2">
         <v>0</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K261" s="2" t="str">
-        <f>J261*2252.04</f>
+        <f>J261*889.35</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
-        <v>811016</v>
+        <v>811014</v>
       </c>
       <c r="C262" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="D262" s="1" t="s">
         <v>1000</v>
       </c>
-      <c r="D262" s="1" t="s">
+      <c r="E262" s="2" t="s">
         <v>1001</v>
       </c>
-      <c r="E262" s="2" t="s">
+      <c r="F262" s="2" t="s">
         <v>1002</v>
       </c>
-      <c r="F262" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G262" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H262" s="2">
         <v>0</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K262" s="2" t="str">
-        <f>J262*592.41</f>
+        <f>J262*1392.09</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
-        <v>811017</v>
+        <v>811015</v>
       </c>
       <c r="C263" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>1004</v>
       </c>
-      <c r="D263" s="1" t="s">
+      <c r="E263" s="2" t="s">
         <v>1005</v>
       </c>
-      <c r="E263" s="2" t="s">
+      <c r="F263" s="2" t="s">
         <v>1006</v>
       </c>
-      <c r="F263" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G263" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H263" s="2">
         <v>0</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K263" s="2" t="str">
-        <f>J263*914.34</f>
+        <f>J263*2297.61</f>
         <v>0</v>
       </c>
       <c r="L263" s="5"/>
     </row>
     <row r="264" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
-        <v>828532</v>
+        <v>811016</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1009</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1010</v>
       </c>
-      <c r="G264" s="2">
-        <v>0</v>
+      <c r="G264" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H264" s="2">
         <v>0</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K264" s="2" t="str">
-        <f>J264*1484.70</f>
+        <f>J264*604.17</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
-        <v>823083</v>
+        <v>811017</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1013</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>876</v>
+      </c>
+      <c r="G265" s="2">
+        <v>8</v>
       </c>
       <c r="H265" s="2">
         <v>0</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K265" s="2" t="str">
-        <f>J265*617.40</f>
+        <f>J265*933.45</f>
         <v>0</v>
       </c>
       <c r="L265" s="5"/>
     </row>
     <row r="266" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
-        <v>823116</v>
+        <v>828532</v>
       </c>
       <c r="C266" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D266" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="D266" s="1" t="s">
+      <c r="E266" s="2" t="s">
         <v>1016</v>
       </c>
-      <c r="E266" s="2" t="s">
+      <c r="F266" s="2" t="s">
         <v>1017</v>
       </c>
-      <c r="F266" s="2" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="G266" s="2">
+        <v>0</v>
       </c>
       <c r="H266" s="2">
         <v>0</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K266" s="2" t="str">
-        <f>J266*912.87</f>
+        <f>J266*1514.10</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
-        <v>823089</v>
+        <v>823083</v>
       </c>
       <c r="C267" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="D267" s="1" t="s">
+      <c r="E267" s="2" t="s">
         <v>1020</v>
       </c>
-      <c r="E267" s="2" t="s">
+      <c r="F267" s="2" t="s">
         <v>1021</v>
       </c>
-      <c r="F267" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G267" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H267" s="2">
         <v>0</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K267" s="2" t="str">
-        <f>J267*1427.37</f>
+        <f>J267*629.16</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
-        <v>823084</v>
+        <v>823116</v>
       </c>
       <c r="C268" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D268" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="D268" s="1" t="s">
+      <c r="E268" s="2" t="s">
         <v>1024</v>
       </c>
-      <c r="E268" s="2" t="s">
+      <c r="F268" s="2" t="s">
         <v>1025</v>
       </c>
-      <c r="F268" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G268" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H268" s="2">
         <v>0</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K268" s="2" t="str">
-        <f>J268*580.65</f>
+        <f>J268*931.98</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
     <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
-        <v>823090</v>
+        <v>823089</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>991</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1029</v>
+      </c>
+      <c r="G269" s="2">
+        <v>6</v>
       </c>
       <c r="H269" s="2">
         <v>0</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K269" s="2" t="str">
-        <f>J269*871.71</f>
+        <f>J269*1456.77</f>
         <v>0</v>
       </c>
       <c r="L269" s="5"/>
     </row>
     <row r="270" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
-        <v>823117</v>
+        <v>823084</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>994</v>
+      </c>
+      <c r="G270" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H270" s="2">
         <v>0</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K270" s="2" t="str">
-        <f>J270*1364.16</f>
+        <f>J270*593.88</f>
         <v>0</v>
       </c>
       <c r="L270" s="5"/>
     </row>
     <row r="271" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
-        <v>824567</v>
+        <v>823090</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1035</v>
+        <v>998</v>
       </c>
       <c r="G271" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H271" s="2">
         <v>0</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K271" s="2" t="str">
-        <f>J271*540.96</f>
+        <f>J271*889.35</f>
         <v>0</v>
       </c>
       <c r="L271" s="5"/>
     </row>
     <row r="272" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
-        <v>824568</v>
+        <v>823117</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1002</v>
+      </c>
+      <c r="G272" s="2">
+        <v>1</v>
       </c>
       <c r="H272" s="2">
         <v>0</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K272" s="2" t="str">
-        <f>J272*817.32</f>
+        <f>J272*1392.09</f>
         <v>0</v>
       </c>
       <c r="L272" s="5"/>
     </row>
     <row r="273" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
-        <v>824569</v>
+        <v>824567</v>
       </c>
       <c r="C273" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>1040</v>
       </c>
-      <c r="D273" s="1" t="s">
+      <c r="E273" s="2" t="s">
         <v>1041</v>
       </c>
-      <c r="E273" s="2" t="s">
+      <c r="F273" s="2" t="s">
         <v>1042</v>
       </c>
-      <c r="F273" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G273" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H273" s="2">
         <v>0</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K273" s="2" t="str">
-        <f>J273*540.96</f>
+        <f>J273*551.25</f>
         <v>0</v>
       </c>
       <c r="L273" s="5"/>
     </row>
     <row r="274" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
-        <v>824570</v>
+        <v>824568</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="G274" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H274" s="2">
         <v>0</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K274" s="2" t="str">
-        <f>J274*790.86</f>
+        <f>J274*833.49</f>
         <v>0</v>
       </c>
       <c r="L274" s="5"/>
     </row>
     <row r="275" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
-        <v>824571</v>
+        <v>824569</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1042</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H275" s="2">
         <v>0</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K275" s="2" t="str">
-        <f>J275*715.89</f>
+        <f>J275*551.25</f>
         <v>0</v>
       </c>
       <c r="L275" s="5"/>
     </row>
     <row r="276" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
-        <v>824572</v>
+        <v>824570</v>
       </c>
       <c r="C276" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D276" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="D276" s="1" t="s">
+      <c r="E276" s="2" t="s">
         <v>1052</v>
       </c>
-      <c r="E276" s="2" t="s">
+      <c r="F276" s="2" t="s">
         <v>1053</v>
       </c>
-      <c r="F276" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G276" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H276" s="2">
         <v>0</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K276" s="2" t="str">
-        <f>J276*899.64</f>
+        <f>J276*805.56</f>
         <v>0</v>
       </c>
       <c r="L276" s="5"/>
     </row>
     <row r="277" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
-        <v>824573</v>
+        <v>824571</v>
       </c>
       <c r="C277" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D277" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="D277" s="1" t="s">
+      <c r="E277" s="2" t="s">
         <v>1056</v>
       </c>
-      <c r="E277" s="2" t="s">
+      <c r="F277" s="2" t="s">
         <v>1057</v>
       </c>
-      <c r="F277" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G277" s="2">
         <v>0</v>
       </c>
       <c r="H277" s="2">
         <v>0</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K277" s="2" t="str">
-        <f>J277*1355.34</f>
+        <f>J277*730.59</f>
         <v>0</v>
       </c>
       <c r="L277" s="5"/>
     </row>
     <row r="278" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
-        <v>826540</v>
+        <v>824572</v>
       </c>
       <c r="C278" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>1059</v>
       </c>
-      <c r="D278" s="1" t="s">
+      <c r="E278" s="2" t="s">
         <v>1060</v>
       </c>
-      <c r="E278" s="2" t="s">
+      <c r="F278" s="2" t="s">
         <v>1061</v>
       </c>
-      <c r="F278" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G278" s="2">
         <v>0</v>
       </c>
       <c r="H278" s="2">
         <v>0</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K278" s="2" t="str">
-        <f>J278*623.28</f>
+        <f>J278*917.28</f>
         <v>0</v>
       </c>
       <c r="L278" s="5"/>
     </row>
     <row r="279" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
-        <v>826541</v>
+        <v>824573</v>
       </c>
       <c r="C279" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D279" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="D279" s="1" t="s">
+      <c r="E279" s="2" t="s">
         <v>1064</v>
       </c>
-      <c r="E279" s="2" t="s">
+      <c r="F279" s="2" t="s">
         <v>1065</v>
       </c>
-      <c r="F279" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G279" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H279" s="2">
         <v>0</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K279" s="2" t="str">
-        <f>J279*1528.80</f>
+        <f>J279*1383.27</f>
         <v>0</v>
       </c>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
-        <v>826542</v>
+        <v>826540</v>
       </c>
       <c r="C280" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D280" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="D280" s="1" t="s">
+      <c r="E280" s="2" t="s">
         <v>1068</v>
       </c>
-      <c r="E280" s="2" t="s">
+      <c r="F280" s="2" t="s">
         <v>1069</v>
       </c>
-      <c r="F280" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G280" s="2">
         <v>0</v>
       </c>
       <c r="H280" s="2">
         <v>0</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K280" s="2" t="str">
-        <f>J280*592.41</f>
+        <f>J280*635.04</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
-        <v>826543</v>
+        <v>826541</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="G281" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H281" s="2">
         <v>0</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K281" s="2" t="str">
-        <f>J281*1509.69</f>
+        <f>J281*1559.67</f>
         <v>0</v>
       </c>
       <c r="L281" s="5"/>
     </row>
     <row r="282" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
-        <v>826544</v>
+        <v>826542</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1010</v>
+      </c>
+      <c r="G282" s="2">
+        <v>0</v>
       </c>
       <c r="H282" s="2">
         <v>0</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K282" s="2" t="str">
-        <f>J282*1250.97</f>
+        <f>J282*604.17</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
-        <v>879929</v>
+        <v>826543</v>
       </c>
       <c r="C283" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D283" s="1" t="s">
         <v>1078</v>
       </c>
-      <c r="D283" s="1" t="s">
+      <c r="E283" s="2" t="s">
         <v>1079</v>
       </c>
-      <c r="E283" s="2" t="s">
+      <c r="F283" s="2" t="s">
         <v>1080</v>
       </c>
-      <c r="F283" s="2" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="G283" s="2">
+        <v>0</v>
       </c>
       <c r="H283" s="2">
         <v>0</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K283" s="2" t="str">
-        <f>J283*448.35</f>
+        <f>J283*1539.09</f>
         <v>0</v>
       </c>
       <c r="L283" s="5"/>
     </row>
-    <row r="284" spans="1:12" outlineLevel="3">
-      <c r="A284" s="9" t="s">
+    <row r="284" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A284" s="1"/>
+      <c r="B284" s="1">
+        <v>826544</v>
+      </c>
+      <c r="C284" s="1" t="s">
         <v>1081</v>
       </c>
-      <c r="B284" s="9"/>
-[...8 lines deleted...]
-      <c r="K284" s="9"/>
+      <c r="D284" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G284" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H284" s="2">
+        <v>0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>0</v>
+      </c>
+      <c r="J284" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K284" s="2" t="str">
+        <f>J284*1277.43</f>
+        <v>0</v>
+      </c>
       <c r="L284" s="5"/>
     </row>
     <row r="285" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
-        <v>889442</v>
+        <v>879929</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1082</v>
+        <v>1085</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1083</v>
+        <v>1086</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>900</v>
+      </c>
+      <c r="G285" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H285" s="2">
         <v>0</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K285" s="2" t="str">
-        <f>J285*627.69</f>
+        <f>J285*457.17</f>
         <v>0</v>
       </c>
       <c r="L285" s="5"/>
     </row>
-    <row r="286" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F286" s="2" t="s">
+    <row r="286" spans="1:12" outlineLevel="3">
+      <c r="A286" s="9" t="s">
         <v>1088</v>
       </c>
-      <c r="G286" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B286" s="9"/>
+      <c r="C286" s="9"/>
+      <c r="D286" s="9"/>
+      <c r="E286" s="9"/>
+      <c r="F286" s="9"/>
+      <c r="G286" s="9"/>
+      <c r="H286" s="9"/>
+      <c r="I286" s="9"/>
+      <c r="J286" s="9"/>
+      <c r="K286" s="9"/>
       <c r="L286" s="5"/>
     </row>
     <row r="287" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
-        <v>889444</v>
+        <v>889442</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="G287" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H287" s="2">
         <v>0</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K287" s="2" t="str">
-        <f>J287*1568.49</f>
+        <f>J287*627.69</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
-        <v>889424</v>
+        <v>889443</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1096</v>
       </c>
-      <c r="G288" s="2" t="s">
-        <v>70</v>
+      <c r="G288" s="2">
+        <v>0</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K288" s="2" t="str">
-        <f>J288*386.61</f>
+        <f>J288*895.23</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
-        <v>889425</v>
+        <v>889444</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1100</v>
       </c>
-      <c r="G289" s="2" t="s">
-        <v>17</v>
+      <c r="G289" s="2">
+        <v>4</v>
       </c>
       <c r="H289" s="2">
         <v>0</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K289" s="2" t="str">
-        <f>J289*585.06</f>
+        <f>J289*1568.49</f>
         <v>0</v>
       </c>
       <c r="L289" s="5"/>
     </row>
     <row r="290" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
-        <v>889426</v>
+        <v>889424</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="G290" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H290" s="2">
         <v>0</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K290" s="2" t="str">
-        <f>J290*964.32</f>
+        <f>J290*386.61</f>
         <v>0</v>
       </c>
       <c r="L290" s="5"/>
     </row>
     <row r="291" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
-        <v>889427</v>
+        <v>889425</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1107</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="G291" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H291" s="2">
         <v>0</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K291" s="2" t="str">
-        <f>J291*443.94</f>
+        <f>J291*585.06</f>
         <v>0</v>
       </c>
       <c r="L291" s="5"/>
     </row>
     <row r="292" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
-        <v>889428</v>
+        <v>889426</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>1112</v>
       </c>
-      <c r="G292" s="2">
-        <v>9</v>
+      <c r="G292" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H292" s="2">
         <v>0</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K292" s="2" t="str">
-        <f>J292*608.58</f>
+        <f>J292*964.32</f>
         <v>0</v>
       </c>
       <c r="L292" s="5"/>
     </row>
     <row r="293" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
-        <v>889429</v>
+        <v>889427</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1115</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="G293" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H293" s="2">
         <v>0</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K293" s="2" t="str">
-        <f>J293*976.08</f>
+        <f>J293*443.94</f>
         <v>0</v>
       </c>
       <c r="L293" s="5"/>
     </row>
     <row r="294" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
-        <v>889430</v>
+        <v>889428</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1120</v>
+      </c>
+      <c r="G294" s="2">
+        <v>0</v>
       </c>
       <c r="H294" s="2">
         <v>0</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K294" s="2" t="str">
-        <f>J294*410.13</f>
+        <f>J294*608.58</f>
         <v>0</v>
       </c>
       <c r="L294" s="5"/>
     </row>
     <row r="295" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
-        <v>889431</v>
+        <v>889429</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="G295" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H295" s="2">
         <v>0</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K295" s="2" t="str">
-        <f>J295*582.12</f>
+        <f>J295*976.08</f>
         <v>0</v>
       </c>
       <c r="L295" s="5"/>
     </row>
     <row r="296" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
-        <v>889432</v>
+        <v>889430</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="G296" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K296" s="2" t="str">
-        <f>J296*1002.54</f>
+        <f>J296*410.13</f>
         <v>0</v>
       </c>
       <c r="L296" s="5"/>
     </row>
     <row r="297" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
-        <v>889433</v>
+        <v>889431</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1131</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1132</v>
+      </c>
+      <c r="G297" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H297" s="2">
         <v>0</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K297" s="2" t="str">
-        <f>J297*1425.90</f>
+        <f>J297*582.12</f>
         <v>0</v>
       </c>
       <c r="L297" s="5"/>
     </row>
     <row r="298" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
-        <v>889434</v>
+        <v>889432</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1135</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1136</v>
+      </c>
+      <c r="G298" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H298" s="2">
         <v>0</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K298" s="2" t="str">
-        <f>J298*2184.42</f>
+        <f>J298*1002.54</f>
         <v>0</v>
       </c>
       <c r="L298" s="5"/>
     </row>
     <row r="299" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
-        <v>889435</v>
+        <v>889433</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="G299" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H299" s="2">
         <v>0</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K299" s="2" t="str">
-        <f>J299*3306.03</f>
+        <f>J299*1425.90</f>
         <v>0</v>
       </c>
       <c r="L299" s="5"/>
     </row>
     <row r="300" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
-        <v>889436</v>
+        <v>889434</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1143</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1144</v>
+      </c>
+      <c r="G300" s="2">
+        <v>7</v>
       </c>
       <c r="H300" s="2">
         <v>0</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K300" s="2" t="str">
-        <f>J300*430.71</f>
+        <f>J300*2184.42</f>
         <v>0</v>
       </c>
       <c r="L300" s="5"/>
     </row>
     <row r="301" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
-        <v>889437</v>
+        <v>889435</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1148</v>
+      </c>
+      <c r="G301" s="2">
+        <v>10</v>
       </c>
       <c r="H301" s="2">
         <v>0</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K301" s="2" t="str">
-        <f>J301*593.88</f>
+        <f>J301*3306.03</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
-        <v>889438</v>
+        <v>889436</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G302" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H302" s="2">
         <v>0</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K302" s="2" t="str">
-        <f>J302*1012.83</f>
+        <f>J302*430.71</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
-        <v>889439</v>
+        <v>889437</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1155</v>
+        <v>994</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H303" s="2">
         <v>0</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K303" s="2" t="str">
-        <f>J303*1515.57</f>
+        <f>J303*593.88</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
-        <v>889440</v>
+        <v>889438</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1159</v>
       </c>
-      <c r="G304" s="2">
-        <v>8</v>
+      <c r="G304" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H304" s="2">
         <v>0</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K304" s="2" t="str">
-        <f>J304*2240.28</f>
+        <f>J304*1012.83</f>
         <v>0</v>
       </c>
       <c r="L304" s="5"/>
     </row>
     <row r="305" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
-        <v>889441</v>
+        <v>889439</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>1162</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>1163</v>
       </c>
-      <c r="G305" s="2">
+      <c r="G305" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H305" s="2">
+        <v>0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>0</v>
+      </c>
+      <c r="J305" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K305" s="2" t="str">
+        <f>J305*1515.57</f>
+        <v>0</v>
+      </c>
+      <c r="L305" s="5"/>
+    </row>
+    <row r="306" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A306" s="1"/>
+      <c r="B306" s="1">
+        <v>889440</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G306" s="2">
+        <v>8</v>
+      </c>
+      <c r="H306" s="2">
+        <v>0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K306" s="2" t="str">
+        <f>J306*2240.28</f>
+        <v>0</v>
+      </c>
+      <c r="L306" s="5"/>
+    </row>
+    <row r="307" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A307" s="1"/>
+      <c r="B307" s="1">
+        <v>889441</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G307" s="2">
         <v>6</v>
       </c>
-      <c r="H305" s="2">
-[...43 lines deleted...]
-      <c r="K307" s="9"/>
+      <c r="H307" s="2">
+        <v>0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K307" s="2" t="str">
+        <f>J307*3486.84</f>
+        <v>0</v>
+      </c>
       <c r="L307" s="5"/>
     </row>
-    <row r="308" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="308" spans="1:12" outlineLevel="2">
+      <c r="A308" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B308" s="8"/>
+      <c r="C308" s="8"/>
+      <c r="D308" s="8"/>
+      <c r="E308" s="8"/>
+      <c r="F308" s="8"/>
+      <c r="G308" s="8"/>
+      <c r="H308" s="8"/>
+      <c r="I308" s="8"/>
+      <c r="J308" s="8"/>
+      <c r="K308" s="8"/>
       <c r="L308" s="5"/>
     </row>
-    <row r="309" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F309" s="2" t="s">
+    <row r="309" spans="1:12" outlineLevel="3">
+      <c r="A309" s="9" t="s">
         <v>1173</v>
       </c>
-      <c r="G309" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B309" s="9"/>
+      <c r="C309" s="9"/>
+      <c r="D309" s="9"/>
+      <c r="E309" s="9"/>
+      <c r="F309" s="9"/>
+      <c r="G309" s="9"/>
+      <c r="H309" s="9"/>
+      <c r="I309" s="9"/>
+      <c r="J309" s="9"/>
+      <c r="K309" s="9"/>
       <c r="L309" s="5"/>
     </row>
     <row r="310" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
-        <v>833142</v>
+        <v>833140</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1177</v>
       </c>
-      <c r="G310" s="2">
-        <v>0</v>
+      <c r="G310" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H310" s="2">
         <v>0</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K310" s="2" t="str">
-        <f>J310*743.14</f>
+        <f>J310*381.10</f>
         <v>0</v>
       </c>
       <c r="L310" s="5"/>
     </row>
     <row r="311" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
-        <v>833143</v>
+        <v>833141</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1180</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>1181</v>
       </c>
-      <c r="G311" s="2" t="s">
-        <v>17</v>
+      <c r="G311" s="2">
+        <v>0</v>
       </c>
       <c r="H311" s="2">
         <v>0</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K311" s="2" t="str">
-        <f>J311*402.87</f>
+        <f>J311*562.53</f>
         <v>0</v>
       </c>
       <c r="L311" s="5"/>
     </row>
     <row r="312" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
-        <v>833144</v>
+        <v>833142</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>1185</v>
       </c>
-      <c r="G312" s="2" t="s">
-        <v>23</v>
+      <c r="G312" s="2">
+        <v>0</v>
       </c>
       <c r="H312" s="2">
         <v>0</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K312" s="2" t="str">
-        <f>J312*584.59</f>
+        <f>J312*743.14</f>
         <v>0</v>
       </c>
       <c r="L312" s="5"/>
     </row>
     <row r="313" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
-        <v>833145</v>
+        <v>833143</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>1189</v>
       </c>
-      <c r="G313" s="2" t="s">
-        <v>28</v>
+      <c r="G313" s="2">
+        <v>0</v>
       </c>
       <c r="H313" s="2">
         <v>0</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K313" s="2" t="str">
-        <f>J313*872.61</f>
+        <f>J313*402.87</f>
         <v>0</v>
       </c>
       <c r="L313" s="5"/>
     </row>
     <row r="314" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
-        <v>833146</v>
+        <v>833144</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="G314" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H314" s="2">
         <v>0</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K314" s="2" t="str">
-        <f>J314*389.26</f>
+        <f>J314*584.59</f>
         <v>0</v>
       </c>
       <c r="L314" s="5"/>
     </row>
     <row r="315" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
-        <v>833147</v>
+        <v>833145</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1196</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="G315" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H315" s="2">
         <v>0</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K315" s="2" t="str">
-        <f>J315*415.42</f>
+        <f>J315*872.61</f>
         <v>0</v>
       </c>
       <c r="L315" s="5"/>
     </row>
     <row r="316" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
-        <v>833148</v>
+        <v>833146</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>1198</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1200</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>1201</v>
       </c>
       <c r="G316" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H316" s="2">
         <v>0</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K316" s="2" t="str">
-        <f>J316*589.48</f>
+        <f>J316*389.26</f>
         <v>0</v>
       </c>
       <c r="L316" s="5"/>
     </row>
     <row r="317" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
-        <v>833149</v>
+        <v>833147</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1204</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="G317" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H317" s="2">
         <v>0</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K317" s="2" t="str">
-        <f>J317*886.93</f>
+        <f>J317*415.42</f>
         <v>0</v>
       </c>
       <c r="L317" s="5"/>
     </row>
     <row r="318" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
-        <v>833150</v>
+        <v>833148</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>1207</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1208</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="G318" s="2">
         <v>0</v>
       </c>
       <c r="H318" s="2">
         <v>0</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K318" s="2" t="str">
-        <f>J318*1205.71</f>
+        <f>J318*589.48</f>
         <v>0</v>
       </c>
       <c r="L318" s="5"/>
     </row>
     <row r="319" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
-        <v>833151</v>
+        <v>833149</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="G319" s="2">
         <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K319" s="2" t="str">
-        <f>J319*1974.63</f>
+        <f>J319*886.93</f>
         <v>0</v>
       </c>
       <c r="L319" s="5"/>
     </row>
     <row r="320" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A320" s="1"/>
       <c r="B320" s="1">
-        <v>833152</v>
+        <v>833150</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="G320" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H320" s="2">
         <v>0</v>
       </c>
       <c r="I320" s="1">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K320" s="2" t="str">
-        <f>J320*3233.89</f>
+        <f>J320*1205.71</f>
         <v>0</v>
       </c>
       <c r="L320" s="5"/>
     </row>
     <row r="321" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A321" s="1"/>
       <c r="B321" s="1">
-        <v>833153</v>
+        <v>833151</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>1220</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>1221</v>
       </c>
-      <c r="G321" s="2" t="s">
-        <v>28</v>
+      <c r="G321" s="2">
+        <v>0</v>
       </c>
       <c r="H321" s="2">
         <v>0</v>
       </c>
       <c r="I321" s="1">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K321" s="2" t="str">
-        <f>J321*353.08</f>
+        <f>J321*1974.63</f>
         <v>0</v>
       </c>
       <c r="L321" s="5"/>
     </row>
     <row r="322" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A322" s="1"/>
       <c r="B322" s="1">
-        <v>833154</v>
+        <v>833152</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>1223</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>1225</v>
       </c>
-      <c r="G322" s="2" t="s">
-        <v>23</v>
+      <c r="G322" s="2">
+        <v>0</v>
       </c>
       <c r="H322" s="2">
         <v>0</v>
       </c>
       <c r="I322" s="1">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K322" s="2" t="str">
-        <f>J322*581.24</f>
+        <f>J322*3233.89</f>
         <v>0</v>
       </c>
       <c r="L322" s="5"/>
     </row>
     <row r="323" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A323" s="1"/>
       <c r="B323" s="1">
-        <v>833155</v>
+        <v>833153</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="G323" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H323" s="2">
         <v>0</v>
       </c>
       <c r="I323" s="1">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K323" s="2" t="str">
-        <f>J323*959.60</f>
+        <f>J323*353.08</f>
         <v>0</v>
       </c>
       <c r="L323" s="5"/>
     </row>
     <row r="324" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A324" s="1"/>
       <c r="B324" s="1">
-        <v>833156</v>
+        <v>833154</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>1232</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>1233</v>
       </c>
-      <c r="G324" s="2">
-        <v>4</v>
+      <c r="G324" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H324" s="2">
         <v>0</v>
       </c>
       <c r="I324" s="1">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K324" s="2" t="str">
-        <f>J324*1437.28</f>
+        <f>J324*581.24</f>
         <v>0</v>
       </c>
       <c r="L324" s="5"/>
     </row>
     <row r="325" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A325" s="1"/>
       <c r="B325" s="1">
-        <v>833157</v>
+        <v>833155</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>1235</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>1236</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>1237</v>
       </c>
-      <c r="G325" s="2" t="s">
-        <v>23</v>
+      <c r="G325" s="2">
+        <v>7</v>
       </c>
       <c r="H325" s="2">
         <v>0</v>
       </c>
       <c r="I325" s="1">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K325" s="2" t="str">
-        <f>J325*2245.75</f>
+        <f>J325*959.60</f>
         <v>0</v>
       </c>
       <c r="L325" s="5"/>
     </row>
     <row r="326" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A326" s="1"/>
       <c r="B326" s="1">
-        <v>833158</v>
+        <v>833156</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>1238</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>1240</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="G326" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H326" s="2">
         <v>0</v>
       </c>
       <c r="I326" s="1">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K326" s="2" t="str">
-        <f>J326*3548.08</f>
+        <f>J326*1437.28</f>
         <v>0</v>
       </c>
       <c r="L326" s="5"/>
     </row>
     <row r="327" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A327" s="1"/>
       <c r="B327" s="1">
-        <v>833159</v>
+        <v>833157</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="G327" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H327" s="2">
         <v>0</v>
       </c>
       <c r="I327" s="1">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K327" s="2" t="str">
-        <f>J327*532.03</f>
+        <f>J327*2245.75</f>
         <v>0</v>
       </c>
       <c r="L327" s="5"/>
     </row>
     <row r="328" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A328" s="1"/>
       <c r="B328" s="1">
-        <v>833160</v>
+        <v>833158</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>1247</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>1249</v>
       </c>
-      <c r="G328" s="2" t="s">
-        <v>23</v>
+      <c r="G328" s="2">
+        <v>2</v>
       </c>
       <c r="H328" s="2">
         <v>0</v>
       </c>
       <c r="I328" s="1">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K328" s="2" t="str">
-        <f>J328*778.53</f>
+        <f>J328*3548.08</f>
         <v>0</v>
       </c>
       <c r="L328" s="5"/>
     </row>
     <row r="329" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A329" s="1"/>
       <c r="B329" s="1">
-        <v>833161</v>
+        <v>833159</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>1252</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>1253</v>
       </c>
-      <c r="G329" s="2">
-        <v>6</v>
+      <c r="G329" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H329" s="2">
         <v>0</v>
       </c>
       <c r="I329" s="1">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K329" s="2" t="str">
-        <f>J329*1271.49</f>
+        <f>J329*532.03</f>
         <v>0</v>
       </c>
       <c r="L329" s="5"/>
     </row>
     <row r="330" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A330" s="1"/>
       <c r="B330" s="1">
-        <v>833162</v>
+        <v>833160</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>1257</v>
       </c>
-      <c r="G330" s="2">
-        <v>1</v>
+      <c r="G330" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H330" s="2">
         <v>0</v>
       </c>
       <c r="I330" s="1">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K330" s="2" t="str">
-        <f>J330*523.23</f>
+        <f>J330*778.53</f>
         <v>0</v>
       </c>
       <c r="L330" s="5"/>
     </row>
     <row r="331" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A331" s="1"/>
       <c r="B331" s="1">
-        <v>833163</v>
+        <v>833161</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>1259</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>1261</v>
       </c>
-      <c r="G331" s="2">
-        <v>4</v>
+      <c r="G331" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H331" s="2">
         <v>0</v>
       </c>
       <c r="I331" s="1">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K331" s="2" t="str">
-        <f>J331*854.36</f>
+        <f>J331*1271.49</f>
         <v>0</v>
       </c>
       <c r="L331" s="5"/>
     </row>
     <row r="332" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A332" s="1"/>
       <c r="B332" s="1">
-        <v>833164</v>
+        <v>833162</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>1262</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>1265</v>
       </c>
-      <c r="G332" s="2" t="s">
-        <v>17</v>
+      <c r="G332" s="2">
+        <v>1</v>
       </c>
       <c r="H332" s="2">
         <v>0</v>
       </c>
       <c r="I332" s="1">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K332" s="2" t="str">
-        <f>J332*545.60</f>
+        <f>J332*523.23</f>
         <v>0</v>
       </c>
       <c r="L332" s="5"/>
     </row>
     <row r="333" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A333" s="1"/>
       <c r="B333" s="1">
-        <v>833165</v>
+        <v>833163</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>1269</v>
       </c>
-      <c r="G333" s="2" t="s">
-        <v>23</v>
+      <c r="G333" s="2">
+        <v>3</v>
       </c>
       <c r="H333" s="2">
         <v>0</v>
       </c>
       <c r="I333" s="1">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K333" s="2" t="str">
-        <f>J333*816.21</f>
+        <f>J333*854.36</f>
         <v>0</v>
       </c>
       <c r="L333" s="5"/>
     </row>
     <row r="334" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A334" s="1"/>
       <c r="B334" s="1">
-        <v>833166</v>
+        <v>833164</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1271</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>1273</v>
       </c>
-      <c r="G334" s="2">
-        <v>8</v>
+      <c r="G334" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H334" s="2">
         <v>0</v>
       </c>
       <c r="I334" s="1">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K334" s="2" t="str">
-        <f>J334*600.28</f>
+        <f>J334*545.60</f>
         <v>0</v>
       </c>
       <c r="L334" s="5"/>
     </row>
     <row r="335" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A335" s="1"/>
       <c r="B335" s="1">
-        <v>833167</v>
+        <v>833165</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>1274</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>1277</v>
       </c>
       <c r="G335" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H335" s="2">
         <v>0</v>
       </c>
       <c r="I335" s="1">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K335" s="2" t="str">
-        <f>J335*1097.95</f>
+        <f>J335*816.21</f>
         <v>0</v>
       </c>
       <c r="L335" s="5"/>
     </row>
     <row r="336" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A336" s="1"/>
       <c r="B336" s="1">
-        <v>833170</v>
+        <v>833166</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>1280</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="G336" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H336" s="2">
         <v>0</v>
       </c>
       <c r="I336" s="1">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K336" s="2" t="str">
-        <f>J336*335.34</f>
+        <f>J336*600.28</f>
         <v>0</v>
       </c>
       <c r="L336" s="5"/>
     </row>
     <row r="337" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A337" s="1"/>
       <c r="B337" s="1">
-        <v>833171</v>
+        <v>833167</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="G337" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H337" s="2">
         <v>0</v>
       </c>
       <c r="I337" s="1">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K337" s="2" t="str">
-        <f>J337*552.05</f>
+        <f>J337*1097.95</f>
         <v>0</v>
       </c>
       <c r="L337" s="5"/>
     </row>
     <row r="338" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A338" s="1"/>
       <c r="B338" s="1">
-        <v>833172</v>
+        <v>833170</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1287</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>1288</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="G338" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H338" s="2">
         <v>0</v>
       </c>
       <c r="I338" s="1">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K338" s="2" t="str">
-        <f>J338*837.28</f>
+        <f>J338*335.34</f>
         <v>0</v>
       </c>
       <c r="L338" s="5"/>
     </row>
     <row r="339" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A339" s="1"/>
       <c r="B339" s="1">
-        <v>833173</v>
+        <v>833171</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>1290</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="G339" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H339" s="2">
         <v>0</v>
       </c>
       <c r="I339" s="1">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K339" s="2" t="str">
-        <f>J339*1161.78</f>
+        <f>J339*552.05</f>
         <v>0</v>
       </c>
       <c r="L339" s="5"/>
     </row>
     <row r="340" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A340" s="1"/>
       <c r="B340" s="1">
-        <v>833174</v>
+        <v>833172</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1295</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>1297</v>
       </c>
-      <c r="G340" s="2" t="s">
-        <v>28</v>
+      <c r="G340" s="2">
+        <v>7</v>
       </c>
       <c r="H340" s="2">
         <v>0</v>
       </c>
       <c r="I340" s="1">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K340" s="2" t="str">
-        <f>J340*445.88</f>
+        <f>J340*837.28</f>
         <v>0</v>
       </c>
       <c r="L340" s="5"/>
     </row>
     <row r="341" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A341" s="1"/>
       <c r="B341" s="1">
-        <v>833175</v>
+        <v>833173</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>1298</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>1301</v>
       </c>
-      <c r="G341" s="2" t="s">
-        <v>70</v>
+      <c r="G341" s="2">
+        <v>4</v>
       </c>
       <c r="H341" s="2">
         <v>0</v>
       </c>
       <c r="I341" s="1">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K341" s="2" t="str">
-        <f>J341*619.03</f>
+        <f>J341*1161.78</f>
         <v>0</v>
       </c>
       <c r="L341" s="5"/>
     </row>
     <row r="342" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A342" s="1"/>
       <c r="B342" s="1">
-        <v>833176</v>
+        <v>833174</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="G342" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H342" s="2">
         <v>0</v>
       </c>
       <c r="I342" s="1">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K342" s="2" t="str">
-        <f>J342*419.34</f>
+        <f>J342*445.88</f>
         <v>0</v>
       </c>
       <c r="L342" s="5"/>
     </row>
     <row r="343" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A343" s="1"/>
       <c r="B343" s="1">
-        <v>833177</v>
+        <v>833175</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1307</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F343" s="2" t="s">
-        <v>1225</v>
+        <v>1309</v>
       </c>
       <c r="G343" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H343" s="2">
         <v>0</v>
       </c>
       <c r="I343" s="1">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K343" s="2" t="str">
-        <f>J343*581.24</f>
+        <f>J343*619.03</f>
         <v>0</v>
       </c>
       <c r="L343" s="5"/>
     </row>
     <row r="344" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A344" s="1"/>
       <c r="B344" s="1">
-        <v>833178</v>
+        <v>833176</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="F344" s="2" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="G344" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H344" s="2">
         <v>0</v>
       </c>
       <c r="I344" s="1">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K344" s="2" t="str">
-        <f>J344*508.46</f>
+        <f>J344*419.34</f>
         <v>0</v>
       </c>
       <c r="L344" s="5"/>
     </row>
     <row r="345" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A345" s="1"/>
       <c r="B345" s="1">
-        <v>833179</v>
+        <v>833177</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="F345" s="2" t="s">
-        <v>1316</v>
+        <v>1233</v>
       </c>
       <c r="G345" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H345" s="2">
         <v>0</v>
       </c>
       <c r="I345" s="1">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K345" s="2" t="str">
-        <f>J345*710.58</f>
+        <f>J345*581.24</f>
         <v>0</v>
       </c>
       <c r="L345" s="5"/>
     </row>
     <row r="346" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A346" s="1"/>
       <c r="B346" s="1">
-        <v>833180</v>
+        <v>833178</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="G346" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H346" s="2">
         <v>0</v>
       </c>
       <c r="I346" s="1">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K346" s="2" t="str">
-        <f>J346*436.85</f>
+        <f>J346*508.46</f>
         <v>0</v>
       </c>
       <c r="L346" s="5"/>
     </row>
     <row r="347" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A347" s="1"/>
       <c r="B347" s="1">
-        <v>833181</v>
+        <v>833179</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>1321</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>1323</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="G347" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H347" s="2">
         <v>0</v>
       </c>
       <c r="I347" s="1">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K347" s="2" t="str">
-        <f>J347*543.45</f>
+        <f>J347*710.58</f>
         <v>0</v>
       </c>
       <c r="L347" s="5"/>
     </row>
     <row r="348" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A348" s="1"/>
       <c r="B348" s="1">
-        <v>837290</v>
+        <v>833180</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>1325</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>1327</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>1328</v>
       </c>
       <c r="G348" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H348" s="2">
         <v>0</v>
       </c>
       <c r="I348" s="1">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K348" s="2" t="str">
-        <f>J348*585.19</f>
+        <f>J348*436.85</f>
         <v>0</v>
       </c>
       <c r="L348" s="5"/>
     </row>
     <row r="349" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A349" s="1"/>
       <c r="B349" s="1">
-        <v>837294</v>
+        <v>833181</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>1332</v>
       </c>
       <c r="G349" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H349" s="2">
         <v>0</v>
       </c>
       <c r="I349" s="1">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K349" s="2" t="str">
-        <f>J349*1007.11</f>
+        <f>J349*543.45</f>
         <v>0</v>
       </c>
       <c r="L349" s="5"/>
     </row>
     <row r="350" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A350" s="1"/>
       <c r="B350" s="1">
-        <v>859024</v>
+        <v>837290</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1334</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>1336</v>
       </c>
-      <c r="G350" s="2">
-        <v>1</v>
+      <c r="G350" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H350" s="2">
         <v>0</v>
       </c>
       <c r="I350" s="1">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K350" s="2" t="str">
-        <f>J350*1667.53</f>
+        <f>J350*585.19</f>
         <v>0</v>
       </c>
       <c r="L350" s="5"/>
     </row>
-    <row r="351" spans="1:12" outlineLevel="3">
-      <c r="A351" s="9" t="s">
+    <row r="351" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A351" s="1"/>
+      <c r="B351" s="1">
+        <v>837294</v>
+      </c>
+      <c r="C351" s="1" t="s">
         <v>1337</v>
       </c>
-      <c r="B351" s="9"/>
-[...8 lines deleted...]
-      <c r="K351" s="9"/>
+      <c r="D351" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G351" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H351" s="2">
+        <v>0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>0</v>
+      </c>
+      <c r="J351" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K351" s="2" t="str">
+        <f>J351*1007.11</f>
+        <v>0</v>
+      </c>
       <c r="L351" s="5"/>
     </row>
     <row r="352" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A352" s="1"/>
       <c r="B352" s="1">
-        <v>859025</v>
+        <v>859024</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="F352" s="2" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1344</v>
+      </c>
+      <c r="G352" s="2">
+        <v>1</v>
       </c>
       <c r="H352" s="2">
         <v>0</v>
       </c>
       <c r="I352" s="1">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K352" s="2" t="str">
-        <f>J352*422.09</f>
+        <f>J352*1667.53</f>
         <v>0</v>
       </c>
       <c r="L352" s="5"/>
     </row>
-    <row r="353" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F353" s="2" t="s">
+    <row r="353" spans="1:12" outlineLevel="3">
+      <c r="A353" s="9" t="s">
         <v>1345</v>
       </c>
-      <c r="G353" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B353" s="9"/>
+      <c r="C353" s="9"/>
+      <c r="D353" s="9"/>
+      <c r="E353" s="9"/>
+      <c r="F353" s="9"/>
+      <c r="G353" s="9"/>
+      <c r="H353" s="9"/>
+      <c r="I353" s="9"/>
+      <c r="J353" s="9"/>
+      <c r="K353" s="9"/>
       <c r="L353" s="5"/>
     </row>
     <row r="354" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A354" s="1"/>
       <c r="B354" s="1">
-        <v>859031</v>
+        <v>859025</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>1346</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>1349</v>
       </c>
       <c r="G354" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H354" s="2">
         <v>0</v>
       </c>
       <c r="I354" s="1">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K354" s="2" t="str">
-        <f>J354*424.65</f>
+        <f>J354*422.09</f>
         <v>0</v>
       </c>
       <c r="L354" s="5"/>
     </row>
     <row r="355" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A355" s="1"/>
       <c r="B355" s="1">
-        <v>859034</v>
+        <v>859028</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1351</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>1353</v>
       </c>
-      <c r="G355" s="2">
-        <v>10</v>
+      <c r="G355" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H355" s="2">
         <v>0</v>
       </c>
       <c r="I355" s="1">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K355" s="2" t="str">
-        <f>J355*442.35</f>
+        <f>J355*442.56</f>
         <v>0</v>
       </c>
       <c r="L355" s="5"/>
     </row>
     <row r="356" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A356" s="1"/>
       <c r="B356" s="1">
-        <v>873437</v>
+        <v>859031</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>1354</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1355</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>1356</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="G356" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H356" s="2">
         <v>0</v>
       </c>
       <c r="I356" s="1">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K356" s="2" t="str">
-        <f>J356*586.55</f>
+        <f>J356*424.65</f>
         <v>0</v>
       </c>
       <c r="L356" s="5"/>
     </row>
     <row r="357" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A357" s="1"/>
       <c r="B357" s="1">
-        <v>873438</v>
+        <v>859034</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>1358</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>1360</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="G357" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H357" s="2">
         <v>0</v>
       </c>
       <c r="I357" s="1">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K357" s="2" t="str">
-        <f>J357*838.69</f>
+        <f>J357*442.35</f>
         <v>0</v>
       </c>
       <c r="L357" s="5"/>
     </row>
-    <row r="358" spans="1:12" outlineLevel="2">
-      <c r="A358" s="8" t="s">
+    <row r="358" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A358" s="1"/>
+      <c r="B358" s="1">
+        <v>873437</v>
+      </c>
+      <c r="C358" s="1" t="s">
         <v>1362</v>
       </c>
-      <c r="B358" s="8"/>
-[...8 lines deleted...]
-      <c r="K358" s="8"/>
+      <c r="D358" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G358" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H358" s="2">
+        <v>0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0</v>
+      </c>
+      <c r="J358" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K358" s="2" t="str">
+        <f>J358*586.55</f>
+        <v>0</v>
+      </c>
       <c r="L358" s="5"/>
     </row>
-    <row r="359" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K359" s="9"/>
+    <row r="359" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A359" s="1"/>
+      <c r="B359" s="1">
+        <v>873438</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G359" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H359" s="2">
+        <v>0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0</v>
+      </c>
+      <c r="J359" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K359" s="2" t="str">
+        <f>J359*838.69</f>
+        <v>0</v>
+      </c>
       <c r="L359" s="5"/>
     </row>
-    <row r="360" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="360" spans="1:12" outlineLevel="2">
+      <c r="A360" s="8" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B360" s="8"/>
+      <c r="C360" s="8"/>
+      <c r="D360" s="8"/>
+      <c r="E360" s="8"/>
+      <c r="F360" s="8"/>
+      <c r="G360" s="8"/>
+      <c r="H360" s="8"/>
+      <c r="I360" s="8"/>
+      <c r="J360" s="8"/>
+      <c r="K360" s="8"/>
       <c r="L360" s="5"/>
     </row>
-    <row r="361" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F361" s="2" t="s">
+    <row r="361" spans="1:12" outlineLevel="3">
+      <c r="A361" s="9" t="s">
         <v>1371</v>
       </c>
-      <c r="G361" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B361" s="9"/>
+      <c r="C361" s="9"/>
+      <c r="D361" s="9"/>
+      <c r="E361" s="9"/>
+      <c r="F361" s="9"/>
+      <c r="G361" s="9"/>
+      <c r="H361" s="9"/>
+      <c r="I361" s="9"/>
+      <c r="J361" s="9"/>
+      <c r="K361" s="9"/>
       <c r="L361" s="5"/>
     </row>
     <row r="362" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A362" s="1"/>
       <c r="B362" s="1">
-        <v>882405</v>
+        <v>882403</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>1372</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>1374</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>1375</v>
       </c>
       <c r="G362" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H362" s="2">
         <v>0</v>
       </c>
       <c r="I362" s="1">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K362" s="2" t="str">
-        <f>J362*772.17</f>
+        <f>J362*307.06</f>
         <v>0</v>
       </c>
       <c r="L362" s="5"/>
     </row>
     <row r="363" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A363" s="1"/>
       <c r="B363" s="1">
-        <v>882406</v>
+        <v>882404</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>1376</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="G363" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H363" s="2">
         <v>0</v>
       </c>
       <c r="I363" s="1">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K363" s="2" t="str">
-        <f>J363*1202.77</f>
+        <f>J363*397.66</f>
         <v>0</v>
       </c>
       <c r="L363" s="5"/>
     </row>
     <row r="364" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A364" s="1"/>
       <c r="B364" s="1">
-        <v>882407</v>
+        <v>882405</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1381</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>1383</v>
       </c>
       <c r="G364" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H364" s="2">
         <v>0</v>
       </c>
       <c r="I364" s="1">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K364" s="2" t="str">
-        <f>J364*2017.11</f>
+        <f>J364*772.17</f>
         <v>0</v>
       </c>
       <c r="L364" s="5"/>
     </row>
     <row r="365" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A365" s="1"/>
       <c r="B365" s="1">
-        <v>882408</v>
+        <v>882406</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>1384</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1385</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>1386</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>1387</v>
       </c>
       <c r="G365" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H365" s="2">
         <v>0</v>
       </c>
       <c r="I365" s="1">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K365" s="2" t="str">
-        <f>J365*3102.94</f>
+        <f>J365*1202.77</f>
         <v>0</v>
       </c>
       <c r="L365" s="5"/>
     </row>
     <row r="366" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A366" s="1"/>
       <c r="B366" s="1">
-        <v>882409</v>
+        <v>882407</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>1390</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>1391</v>
       </c>
-      <c r="G366" s="2" t="s">
-        <v>70</v>
+      <c r="G366" s="2">
+        <v>8</v>
       </c>
       <c r="H366" s="2">
         <v>0</v>
       </c>
       <c r="I366" s="1">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K366" s="2" t="str">
-        <f>J366*302.95</f>
+        <f>J366*2017.11</f>
         <v>0</v>
       </c>
       <c r="L366" s="5"/>
     </row>
     <row r="367" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A367" s="1"/>
       <c r="B367" s="1">
-        <v>882410</v>
+        <v>882408</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>1395</v>
       </c>
-      <c r="G367" s="2" t="s">
-        <v>17</v>
+      <c r="G367" s="2">
+        <v>0</v>
       </c>
       <c r="H367" s="2">
         <v>0</v>
       </c>
       <c r="I367" s="1">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K367" s="2" t="str">
-        <f>J367*393.27</f>
+        <f>J367*3102.94</f>
         <v>0</v>
       </c>
       <c r="L367" s="5"/>
     </row>
     <row r="368" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A368" s="1"/>
       <c r="B368" s="1">
-        <v>882411</v>
+        <v>882409</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>1396</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1397</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>1398</v>
       </c>
       <c r="F368" s="2" t="s">
-        <v>1375</v>
+        <v>1399</v>
       </c>
       <c r="G368" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H368" s="2">
         <v>0</v>
       </c>
       <c r="I368" s="1">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K368" s="2" t="str">
-        <f>J368*772.17</f>
+        <f>J368*302.95</f>
         <v>0</v>
       </c>
       <c r="L368" s="5"/>
     </row>
     <row r="369" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A369" s="1"/>
       <c r="B369" s="1">
-        <v>882412</v>
+        <v>882410</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="D369" s="1" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="F369" s="2" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1403</v>
+      </c>
+      <c r="G369" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H369" s="2">
         <v>0</v>
       </c>
       <c r="I369" s="1">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K369" s="2" t="str">
-        <f>J369*308.94</f>
+        <f>J369*393.27</f>
         <v>0</v>
       </c>
       <c r="L369" s="5"/>
     </row>
     <row r="370" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A370" s="1"/>
       <c r="B370" s="1">
-        <v>882413</v>
+        <v>882411</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="D370" s="1" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="F370" s="2" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1383</v>
+      </c>
+      <c r="G370" s="2">
+        <v>0</v>
       </c>
       <c r="H370" s="2">
         <v>0</v>
       </c>
       <c r="I370" s="1">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K370" s="2" t="str">
-        <f>J370*446.11</f>
+        <f>J370*772.17</f>
         <v>0</v>
       </c>
       <c r="L370" s="5"/>
     </row>
     <row r="371" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A371" s="1"/>
       <c r="B371" s="1">
-        <v>882414</v>
+        <v>882412</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>1409</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>1410</v>
       </c>
-      <c r="G371" s="2" t="s">
-        <v>28</v>
+      <c r="G371" s="2">
+        <v>0</v>
       </c>
       <c r="H371" s="2">
         <v>0</v>
       </c>
       <c r="I371" s="1">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K371" s="2" t="str">
-        <f>J371*809.28</f>
+        <f>J371*308.94</f>
         <v>0</v>
       </c>
       <c r="L371" s="5"/>
     </row>
     <row r="372" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A372" s="1"/>
       <c r="B372" s="1">
-        <v>882415</v>
+        <v>882413</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1412</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>1414</v>
       </c>
       <c r="G372" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H372" s="2">
         <v>0</v>
       </c>
       <c r="I372" s="1">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K372" s="2" t="str">
-        <f>J372*1376.54</f>
+        <f>J372*446.11</f>
         <v>0</v>
       </c>
       <c r="L372" s="5"/>
     </row>
     <row r="373" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A373" s="1"/>
       <c r="B373" s="1">
-        <v>882416</v>
+        <v>882414</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1416</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>1418</v>
       </c>
-      <c r="G373" s="2">
-        <v>10</v>
+      <c r="G373" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H373" s="2">
         <v>0</v>
       </c>
       <c r="I373" s="1">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K373" s="2" t="str">
-        <f>J373*2082.74</f>
+        <f>J373*809.28</f>
         <v>0</v>
       </c>
       <c r="L373" s="5"/>
     </row>
     <row r="374" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A374" s="1"/>
       <c r="B374" s="1">
-        <v>882417</v>
+        <v>882415</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>1419</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>1422</v>
       </c>
       <c r="G374" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H374" s="2">
         <v>0</v>
       </c>
       <c r="I374" s="1">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K374" s="2" t="str">
-        <f>J374*304.80</f>
+        <f>J374*1376.54</f>
         <v>0</v>
       </c>
       <c r="L374" s="5"/>
     </row>
     <row r="375" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A375" s="1"/>
       <c r="B375" s="1">
-        <v>882418</v>
+        <v>882416</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1424</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>1406</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1426</v>
+      </c>
+      <c r="G375" s="2">
+        <v>4</v>
       </c>
       <c r="H375" s="2">
         <v>0</v>
       </c>
       <c r="I375" s="1">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K375" s="2" t="str">
-        <f>J375*446.11</f>
+        <f>J375*2082.74</f>
         <v>0</v>
       </c>
       <c r="L375" s="5"/>
     </row>
     <row r="376" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A376" s="1"/>
       <c r="B376" s="1">
-        <v>882419</v>
+        <v>882417</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="D376" s="1" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="F376" s="2" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="G376" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H376" s="2">
         <v>0</v>
       </c>
       <c r="I376" s="1">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K376" s="2" t="str">
-        <f>J376*797.09</f>
+        <f>J376*304.80</f>
         <v>0</v>
       </c>
       <c r="L376" s="5"/>
     </row>
     <row r="377" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A377" s="1"/>
       <c r="B377" s="1">
-        <v>882420</v>
+        <v>882418</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="D377" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="F377" s="2" t="s">
-        <v>1433</v>
+        <v>1414</v>
       </c>
       <c r="G377" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H377" s="2">
         <v>0</v>
       </c>
       <c r="I377" s="1">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K377" s="2" t="str">
-        <f>J377*475.04</f>
+        <f>J377*446.11</f>
         <v>0</v>
       </c>
       <c r="L377" s="5"/>
     </row>
     <row r="378" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A378" s="1"/>
       <c r="B378" s="1">
-        <v>882421</v>
+        <v>882419</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>1434</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>1437</v>
       </c>
       <c r="G378" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H378" s="2">
         <v>0</v>
       </c>
       <c r="I378" s="1">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K378" s="2" t="str">
-        <f>J378*676.99</f>
+        <f>J378*797.09</f>
         <v>0</v>
       </c>
       <c r="L378" s="5"/>
     </row>
     <row r="379" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A379" s="1"/>
       <c r="B379" s="1">
-        <v>882422</v>
+        <v>882420</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1439</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>1440</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>1441</v>
       </c>
-      <c r="G379" s="2">
-        <v>5</v>
+      <c r="G379" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H379" s="2">
         <v>0</v>
       </c>
       <c r="I379" s="1">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K379" s="2" t="str">
-        <f>J379*1090.18</f>
+        <f>J379*475.04</f>
         <v>0</v>
       </c>
       <c r="L379" s="5"/>
     </row>
     <row r="380" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A380" s="1"/>
       <c r="B380" s="1">
-        <v>882423</v>
+        <v>882421</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>1442</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="G380" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H380" s="2">
         <v>0</v>
       </c>
       <c r="I380" s="1">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K380" s="2" t="str">
-        <f>J380*1098.17</f>
+        <f>J380*676.99</f>
         <v>0</v>
       </c>
       <c r="L380" s="5"/>
     </row>
     <row r="381" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A381" s="1"/>
       <c r="B381" s="1">
-        <v>882424</v>
+        <v>882422</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>1446</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>1448</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="G381" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H381" s="2">
         <v>0</v>
       </c>
       <c r="I381" s="1">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K381" s="2" t="str">
-        <f>J381*1678.52</f>
+        <f>J381*1090.18</f>
         <v>0</v>
       </c>
       <c r="L381" s="5"/>
     </row>
     <row r="382" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A382" s="1"/>
       <c r="B382" s="1">
-        <v>882425</v>
+        <v>882423</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1451</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>1453</v>
       </c>
-      <c r="G382" s="2">
-        <v>0</v>
+      <c r="G382" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H382" s="2">
         <v>0</v>
       </c>
       <c r="I382" s="1">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K382" s="2" t="str">
-        <f>J382*0.00</f>
+        <f>J382*1098.17</f>
         <v>0</v>
       </c>
       <c r="L382" s="5"/>
     </row>
     <row r="383" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A383" s="1"/>
       <c r="B383" s="1">
-        <v>882426</v>
+        <v>882424</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>1454</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1455</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="G383" s="2">
         <v>0</v>
       </c>
       <c r="H383" s="2">
         <v>0</v>
       </c>
       <c r="I383" s="1">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K383" s="2" t="str">
-        <f>J383*349.49</f>
+        <f>J383*1678.52</f>
         <v>0</v>
       </c>
       <c r="L383" s="5"/>
     </row>
     <row r="384" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A384" s="1"/>
       <c r="B384" s="1">
-        <v>882427</v>
+        <v>882425</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1459</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="G384" s="2">
         <v>0</v>
       </c>
       <c r="H384" s="2">
         <v>0</v>
       </c>
       <c r="I384" s="1">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K384" s="2" t="str">
-        <f>J384*494.14</f>
+        <f>J384*0.00</f>
         <v>0</v>
       </c>
       <c r="L384" s="5"/>
     </row>
     <row r="385" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A385" s="1"/>
       <c r="B385" s="1">
-        <v>882428</v>
+        <v>882426</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>1462</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>1464</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>1465</v>
       </c>
       <c r="G385" s="2">
         <v>0</v>
       </c>
       <c r="H385" s="2">
         <v>0</v>
       </c>
       <c r="I385" s="1">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K385" s="2" t="str">
-        <f>J385*848.74</f>
+        <f>J385*349.49</f>
         <v>0</v>
       </c>
       <c r="L385" s="5"/>
     </row>
     <row r="386" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A386" s="1"/>
       <c r="B386" s="1">
-        <v>882429</v>
+        <v>882427</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1467</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>1468</v>
       </c>
       <c r="F386" s="2" t="s">
-        <v>1457</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1469</v>
+      </c>
+      <c r="G386" s="2">
+        <v>0</v>
       </c>
       <c r="H386" s="2">
         <v>0</v>
       </c>
       <c r="I386" s="1">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K386" s="2" t="str">
-        <f>J386*349.49</f>
+        <f>J386*494.14</f>
         <v>0</v>
       </c>
       <c r="L386" s="5"/>
     </row>
     <row r="387" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A387" s="1"/>
       <c r="B387" s="1">
-        <v>882430</v>
+        <v>882428</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="D387" s="1" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="F387" s="2" t="s">
-        <v>1461</v>
+        <v>1473</v>
       </c>
       <c r="G387" s="2">
         <v>0</v>
       </c>
       <c r="H387" s="2">
         <v>0</v>
       </c>
       <c r="I387" s="1">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K387" s="2" t="str">
-        <f>J387*494.14</f>
+        <f>J387*848.74</f>
         <v>0</v>
       </c>
       <c r="L387" s="5"/>
     </row>
     <row r="388" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A388" s="1"/>
       <c r="B388" s="1">
-        <v>882431</v>
+        <v>882429</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="F388" s="2" t="s">
-        <v>1475</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1465</v>
+      </c>
+      <c r="G388" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H388" s="2">
         <v>0</v>
       </c>
       <c r="I388" s="1">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K388" s="2" t="str">
-        <f>J388*848.71</f>
+        <f>J388*349.49</f>
         <v>0</v>
       </c>
       <c r="L388" s="5"/>
     </row>
-    <row r="389" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K389" s="8"/>
+    <row r="389" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A389" s="1"/>
+      <c r="B389" s="1">
+        <v>882430</v>
+      </c>
+      <c r="C389" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E389" s="2" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F389" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G389" s="2">
+        <v>0</v>
+      </c>
+      <c r="H389" s="2">
+        <v>0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>0</v>
+      </c>
+      <c r="J389" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K389" s="2" t="str">
+        <f>J389*494.14</f>
+        <v>0</v>
+      </c>
       <c r="L389" s="5"/>
     </row>
-    <row r="390" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="390" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A390" s="1"/>
       <c r="B390" s="1">
-        <v>882516</v>
+        <v>882431</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>1477</v>
-[...1 lines deleted...]
-      <c r="D390" s="1"/>
+        <v>1480</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1481</v>
+      </c>
       <c r="E390" s="2" t="s">
-        <v>1478</v>
+        <v>1482</v>
       </c>
       <c r="F390" s="2" t="s">
-        <v>1479</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>1483</v>
+      </c>
+      <c r="G390" s="2">
+        <v>0</v>
       </c>
       <c r="H390" s="2">
         <v>0</v>
       </c>
       <c r="I390" s="1">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K390" s="2" t="str">
-        <f>J390*212.04</f>
+        <f>J390*848.71</f>
         <v>0</v>
       </c>
       <c r="L390" s="5"/>
     </row>
-    <row r="391" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="391" spans="1:12" outlineLevel="2">
+      <c r="A391" s="8" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B391" s="8"/>
+      <c r="C391" s="8"/>
+      <c r="D391" s="8"/>
+      <c r="E391" s="8"/>
+      <c r="F391" s="8"/>
+      <c r="G391" s="8"/>
+      <c r="H391" s="8"/>
+      <c r="I391" s="8"/>
+      <c r="J391" s="8"/>
+      <c r="K391" s="8"/>
       <c r="L391" s="5"/>
     </row>
     <row r="392" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A392" s="1"/>
       <c r="B392" s="1">
-        <v>882518</v>
+        <v>882516</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="D392" s="1"/>
       <c r="E392" s="2" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="F392" s="2" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="G392" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H392" s="2">
         <v>0</v>
       </c>
       <c r="I392" s="1">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K392" s="2" t="str">
-        <f>J392*388.17</f>
+        <f>J392*212.04</f>
         <v>0</v>
       </c>
       <c r="L392" s="5"/>
     </row>
     <row r="393" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A393" s="1"/>
       <c r="B393" s="1">
-        <v>882519</v>
+        <v>882517</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D393" s="1"/>
       <c r="E393" s="2" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="F393" s="2" t="s">
-        <v>1479</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1490</v>
+      </c>
+      <c r="G393" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H393" s="2">
         <v>0</v>
       </c>
       <c r="I393" s="1">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K393" s="2" t="str">
-        <f>J393*212.04</f>
+        <f>J393*299.25</f>
         <v>0</v>
       </c>
       <c r="L393" s="5"/>
     </row>
     <row r="394" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A394" s="1"/>
       <c r="B394" s="1">
-        <v>882520</v>
+        <v>882518</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="D394" s="1"/>
       <c r="E394" s="2" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="F394" s="2" t="s">
-        <v>1490</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1493</v>
+      </c>
+      <c r="G394" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H394" s="2">
         <v>0</v>
       </c>
       <c r="I394" s="1">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K394" s="2" t="str">
-        <f>J394*309.51</f>
+        <f>J394*388.17</f>
         <v>0</v>
       </c>
       <c r="L394" s="5"/>
     </row>
     <row r="395" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A395" s="1"/>
       <c r="B395" s="1">
-        <v>882521</v>
+        <v>882519</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="D395" s="1"/>
       <c r="E395" s="2" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="F395" s="2" t="s">
-        <v>1493</v>
+        <v>1487</v>
       </c>
       <c r="G395" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="H395" s="2">
+        <v>0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0</v>
+      </c>
+      <c r="J395" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K395" s="2" t="str">
+        <f>J395*212.04</f>
+        <v>0</v>
+      </c>
+      <c r="L395" s="5"/>
+    </row>
+    <row r="396" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A396" s="1"/>
+      <c r="B396" s="1">
+        <v>882520</v>
+      </c>
+      <c r="C396" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D396" s="1"/>
+      <c r="E396" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F396" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G396" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H395" s="2">
-[...27 lines deleted...]
-      <c r="K396" s="8"/>
+      <c r="H396" s="2">
+        <v>0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>0</v>
+      </c>
+      <c r="J396" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K396" s="2" t="str">
+        <f>J396*309.51</f>
+        <v>0</v>
+      </c>
       <c r="L396" s="5"/>
     </row>
     <row r="397" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A397" s="1"/>
       <c r="B397" s="1">
-        <v>884199</v>
+        <v>882521</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>1495</v>
-[...3 lines deleted...]
-      </c>
+        <v>1499</v>
+      </c>
+      <c r="D397" s="1"/>
       <c r="E397" s="2" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="F397" s="2" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="G397" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H397" s="2">
         <v>0</v>
       </c>
       <c r="I397" s="1">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K397" s="2" t="str">
-        <f>J397*505.48</f>
+        <f>J397*396.72</f>
         <v>0</v>
       </c>
       <c r="L397" s="5"/>
     </row>
-    <row r="398" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F398" s="2" t="s">
+    <row r="398" spans="1:12" outlineLevel="2">
+      <c r="A398" s="8" t="s">
         <v>1502</v>
       </c>
-      <c r="G398" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B398" s="8"/>
+      <c r="C398" s="8"/>
+      <c r="D398" s="8"/>
+      <c r="E398" s="8"/>
+      <c r="F398" s="8"/>
+      <c r="G398" s="8"/>
+      <c r="H398" s="8"/>
+      <c r="I398" s="8"/>
+      <c r="J398" s="8"/>
+      <c r="K398" s="8"/>
       <c r="L398" s="5"/>
     </row>
     <row r="399" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A399" s="1"/>
       <c r="B399" s="1">
-        <v>884201</v>
+        <v>884199</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1504</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>1505</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>1506</v>
       </c>
       <c r="G399" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H399" s="2">
         <v>0</v>
       </c>
       <c r="I399" s="1">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K399" s="2" t="str">
-        <f>J399*1181.72</f>
+        <f>J399*518.43</f>
         <v>0</v>
       </c>
       <c r="L399" s="5"/>
     </row>
     <row r="400" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A400" s="1"/>
       <c r="B400" s="1">
-        <v>884202</v>
+        <v>884200</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>1507</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1508</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>1509</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="G400" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H400" s="2">
         <v>0</v>
       </c>
       <c r="I400" s="1">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K400" s="2" t="str">
-        <f>J400*1897.19</f>
+        <f>J400*768.41</f>
         <v>0</v>
       </c>
       <c r="L400" s="5"/>
     </row>
     <row r="401" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A401" s="1"/>
       <c r="B401" s="1">
-        <v>884203</v>
+        <v>884201</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>1514</v>
       </c>
-      <c r="G401" s="2">
-        <v>9</v>
+      <c r="G401" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H401" s="2">
         <v>0</v>
       </c>
       <c r="I401" s="1">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K401" s="2" t="str">
-        <f>J401*2844.98</f>
+        <f>J401*1212.01</f>
         <v>0</v>
       </c>
       <c r="L401" s="5"/>
     </row>
     <row r="402" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A402" s="1"/>
       <c r="B402" s="1">
-        <v>884204</v>
+        <v>884202</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>1515</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1516</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>1518</v>
       </c>
-      <c r="G402" s="2">
-        <v>6</v>
+      <c r="G402" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H402" s="2">
         <v>0</v>
       </c>
       <c r="I402" s="1">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K402" s="2" t="str">
-        <f>J402*4171.03</f>
+        <f>J402*1945.82</f>
         <v>0</v>
       </c>
       <c r="L402" s="5"/>
     </row>
     <row r="403" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A403" s="1"/>
       <c r="B403" s="1">
-        <v>884205</v>
+        <v>884203</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>1519</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>1522</v>
       </c>
       <c r="G403" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H403" s="2">
         <v>0</v>
       </c>
-      <c r="I403" s="1" t="s">
-        <v>23</v>
+      <c r="I403" s="1">
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K403" s="2" t="str">
-        <f>J403*531.01</f>
+        <f>J403*2917.90</f>
         <v>0</v>
       </c>
       <c r="L403" s="5"/>
     </row>
     <row r="404" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A404" s="1"/>
       <c r="B404" s="1">
-        <v>884206</v>
+        <v>884204</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1524</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>1526</v>
       </c>
-      <c r="G404" s="2" t="s">
-        <v>23</v>
+      <c r="G404" s="2">
+        <v>6</v>
       </c>
       <c r="H404" s="2">
         <v>0</v>
       </c>
       <c r="I404" s="1">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K404" s="2" t="str">
-        <f>J404*795.72</f>
+        <f>J404*4277.94</f>
         <v>0</v>
       </c>
       <c r="L404" s="5"/>
     </row>
     <row r="405" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A405" s="1"/>
       <c r="B405" s="1">
-        <v>884207</v>
+        <v>884205</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>1527</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>1528</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>1530</v>
       </c>
       <c r="G405" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H405" s="2">
         <v>0</v>
       </c>
       <c r="I405" s="1">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K405" s="2" t="str">
-        <f>J405*1258.10</f>
+        <f>J405*544.62</f>
         <v>0</v>
       </c>
       <c r="L405" s="5"/>
     </row>
     <row r="406" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A406" s="1"/>
       <c r="B406" s="1">
-        <v>884208</v>
+        <v>884206</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>1531</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>1533</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>1534</v>
       </c>
-      <c r="G406" s="2">
-        <v>8</v>
+      <c r="G406" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H406" s="2">
         <v>0</v>
       </c>
       <c r="I406" s="1">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K406" s="2" t="str">
-        <f>J406*2165.77</f>
+        <f>J406*816.12</f>
         <v>0</v>
       </c>
       <c r="L406" s="5"/>
     </row>
     <row r="407" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A407" s="1"/>
       <c r="B407" s="1">
-        <v>884209</v>
+        <v>884207</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1536</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>1537</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>1538</v>
       </c>
-      <c r="G407" s="2">
-        <v>3</v>
+      <c r="G407" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H407" s="2">
         <v>0</v>
       </c>
       <c r="I407" s="1">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K407" s="2" t="str">
-        <f>J407*2998.66</f>
+        <f>J407*1290.35</f>
         <v>0</v>
       </c>
       <c r="L407" s="5"/>
     </row>
     <row r="408" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A408" s="1"/>
       <c r="B408" s="1">
-        <v>884210</v>
+        <v>884208</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>1539</v>
       </c>
-      <c r="D408" s="1"/>
+      <c r="D408" s="1" t="s">
+        <v>1540</v>
+      </c>
       <c r="E408" s="2" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="F408" s="2" t="s">
-        <v>1453</v>
+        <v>1542</v>
       </c>
       <c r="G408" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H408" s="2">
         <v>0</v>
       </c>
       <c r="I408" s="1">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K408" s="2" t="str">
-        <f>J408*0.00</f>
+        <f>J408*2221.28</f>
         <v>0</v>
       </c>
       <c r="L408" s="5"/>
     </row>
     <row r="409" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A409" s="1"/>
       <c r="B409" s="1">
-        <v>884211</v>
+        <v>884209</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="F409" s="2" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="G409" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H409" s="2">
         <v>0</v>
       </c>
       <c r="I409" s="1">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K409" s="2" t="str">
-        <f>J409*532.61</f>
+        <f>J409*3075.52</f>
         <v>0</v>
       </c>
       <c r="L409" s="5"/>
     </row>
     <row r="410" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A410" s="1"/>
       <c r="B410" s="1">
-        <v>884212</v>
+        <v>884210</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>1545</v>
-[...3 lines deleted...]
-      </c>
+        <v>1547</v>
+      </c>
+      <c r="D410" s="1"/>
       <c r="E410" s="2" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="F410" s="2" t="s">
-        <v>1548</v>
+        <v>1461</v>
       </c>
       <c r="G410" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H410" s="2">
         <v>0</v>
       </c>
       <c r="I410" s="1">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K410" s="2" t="str">
-        <f>J410*782.72</f>
+        <f>J410*0.00</f>
         <v>0</v>
       </c>
       <c r="L410" s="5"/>
     </row>
     <row r="411" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A411" s="1"/>
       <c r="B411" s="1">
-        <v>884213</v>
+        <v>884211</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>1549</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>1551</v>
       </c>
       <c r="F411" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="G411" s="2">
         <v>0</v>
       </c>
       <c r="H411" s="2">
         <v>0</v>
       </c>
       <c r="I411" s="1">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K411" s="2" t="str">
-        <f>J411*1295.50</f>
+        <f>J411*546.26</f>
         <v>0</v>
       </c>
       <c r="L411" s="5"/>
     </row>
     <row r="412" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A412" s="1"/>
       <c r="B412" s="1">
-        <v>884214</v>
+        <v>884212</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>1555</v>
       </c>
       <c r="F412" s="2" t="s">
         <v>1556</v>
       </c>
-      <c r="G412" s="2" t="s">
-        <v>70</v>
+      <c r="G412" s="2">
+        <v>0</v>
       </c>
       <c r="H412" s="2">
         <v>0</v>
       </c>
       <c r="I412" s="1">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K412" s="2" t="str">
-        <f>J412*479.71</f>
+        <f>J412*802.79</f>
         <v>0</v>
       </c>
       <c r="L412" s="5"/>
     </row>
     <row r="413" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A413" s="1"/>
       <c r="B413" s="1">
-        <v>884215</v>
+        <v>884213</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1558</v>
       </c>
       <c r="E413" s="2" t="s">
         <v>1559</v>
       </c>
       <c r="F413" s="2" t="s">
         <v>1560</v>
       </c>
-      <c r="G413" s="2" t="s">
-        <v>17</v>
+      <c r="G413" s="2">
+        <v>0</v>
       </c>
       <c r="H413" s="2">
         <v>0</v>
       </c>
       <c r="I413" s="1">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K413" s="2" t="str">
-        <f>J413*701.56</f>
+        <f>J413*1328.70</f>
         <v>0</v>
       </c>
       <c r="L413" s="5"/>
     </row>
     <row r="414" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A414" s="1"/>
       <c r="B414" s="1">
-        <v>884216</v>
+        <v>884214</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>1561</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="E414" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="G414" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H414" s="2">
         <v>0</v>
       </c>
       <c r="I414" s="1">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K414" s="2" t="str">
-        <f>J414*1161.43</f>
+        <f>J414*492.01</f>
         <v>0</v>
       </c>
       <c r="L414" s="5"/>
     </row>
     <row r="415" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A415" s="1"/>
       <c r="B415" s="1">
-        <v>882244</v>
+        <v>884215</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="F415" s="2" t="s">
         <v>1568</v>
       </c>
-      <c r="G415" s="2">
-        <v>2</v>
+      <c r="G415" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H415" s="2">
         <v>0</v>
       </c>
-      <c r="I415" s="1" t="s">
-        <v>23</v>
+      <c r="I415" s="1">
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K415" s="2" t="str">
-        <f>J415*352.49</f>
+        <f>J415*719.54</f>
         <v>0</v>
       </c>
       <c r="L415" s="5"/>
     </row>
     <row r="416" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A416" s="1"/>
       <c r="B416" s="1">
-        <v>884217</v>
+        <v>884216</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1570</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>1571</v>
       </c>
       <c r="F416" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="G416" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H416" s="2">
         <v>0</v>
       </c>
       <c r="I416" s="1">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K416" s="2" t="str">
-        <f>J416*499.78</f>
+        <f>J416*1191.20</f>
         <v>0</v>
       </c>
       <c r="L416" s="5"/>
     </row>
     <row r="417" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A417" s="1"/>
       <c r="B417" s="1">
-        <v>884218</v>
+        <v>882244</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>1573</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="E417" s="2" t="s">
         <v>1575</v>
       </c>
       <c r="F417" s="2" t="s">
         <v>1576</v>
       </c>
       <c r="G417" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H417" s="2">
         <v>0</v>
       </c>
       <c r="I417" s="1">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K417" s="2" t="str">
-        <f>J417*731.42</f>
+        <f>J417*361.52</f>
         <v>0</v>
       </c>
       <c r="L417" s="5"/>
     </row>
     <row r="418" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A418" s="1"/>
       <c r="B418" s="1">
-        <v>884219</v>
+        <v>884217</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>1579</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>1580</v>
       </c>
       <c r="G418" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H418" s="2">
         <v>0</v>
       </c>
       <c r="I418" s="1">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K418" s="2" t="str">
-        <f>J418*1231.88</f>
+        <f>J418*512.59</f>
         <v>0</v>
       </c>
       <c r="L418" s="5"/>
     </row>
     <row r="419" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A419" s="1"/>
       <c r="B419" s="1">
-        <v>884220</v>
+        <v>884218</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1582</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>1583</v>
       </c>
       <c r="F419" s="2" t="s">
-        <v>1498</v>
+        <v>1584</v>
       </c>
       <c r="G419" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H419" s="2">
         <v>0</v>
       </c>
       <c r="I419" s="1">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K419" s="2" t="str">
-        <f>J419*505.48</f>
+        <f>J419*750.17</f>
         <v>0</v>
       </c>
       <c r="L419" s="5"/>
     </row>
     <row r="420" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A420" s="1"/>
       <c r="B420" s="1">
-        <v>884221</v>
+        <v>884219</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="F420" s="2" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="G420" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H420" s="2">
         <v>0</v>
       </c>
       <c r="I420" s="1">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K420" s="2" t="str">
-        <f>J420*755.82</f>
+        <f>J420*1263.46</f>
         <v>0</v>
       </c>
       <c r="L420" s="5"/>
     </row>
     <row r="421" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A421" s="1"/>
       <c r="B421" s="1">
-        <v>884222</v>
+        <v>884220</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="F421" s="2" t="s">
-        <v>1580</v>
+        <v>1506</v>
       </c>
       <c r="G421" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H421" s="2">
         <v>0</v>
       </c>
       <c r="I421" s="1">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K421" s="2" t="str">
-        <f>J421*1231.88</f>
+        <f>J421*518.43</f>
         <v>0</v>
       </c>
       <c r="L421" s="5"/>
     </row>
     <row r="422" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A422" s="1"/>
       <c r="B422" s="1">
-        <v>884223</v>
+        <v>884221</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="F422" s="2" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="G422" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H422" s="2">
         <v>0</v>
       </c>
       <c r="I422" s="1">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K422" s="2" t="str">
-        <f>J422*649.80</f>
+        <f>J422*775.19</f>
         <v>0</v>
       </c>
       <c r="L422" s="5"/>
     </row>
     <row r="423" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A423" s="1"/>
       <c r="B423" s="1">
-        <v>884224</v>
+        <v>884222</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="F423" s="2" t="s">
-        <v>1598</v>
+        <v>1588</v>
       </c>
       <c r="G423" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H423" s="2">
         <v>0</v>
       </c>
       <c r="I423" s="1">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K423" s="2" t="str">
-        <f>J423*994.31</f>
+        <f>J423*1263.46</f>
         <v>0</v>
       </c>
       <c r="L423" s="5"/>
     </row>
     <row r="424" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A424" s="1"/>
       <c r="B424" s="1">
-        <v>884225</v>
+        <v>884223</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1600</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>1601</v>
       </c>
       <c r="F424" s="2" t="s">
         <v>1602</v>
       </c>
       <c r="G424" s="2" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H424" s="2">
         <v>0</v>
       </c>
       <c r="I424" s="1">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K424" s="2" t="str">
-        <f>J424*1753.55</f>
+        <f>J424*666.46</f>
         <v>0</v>
       </c>
       <c r="L424" s="5"/>
     </row>
     <row r="425" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A425" s="1"/>
       <c r="B425" s="1">
-        <v>884226</v>
+        <v>884224</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>1603</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>1605</v>
       </c>
       <c r="F425" s="2" t="s">
         <v>1606</v>
       </c>
-      <c r="G425" s="2">
-        <v>10</v>
+      <c r="G425" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H425" s="2">
         <v>0</v>
       </c>
-      <c r="I425" s="1">
-        <v>0</v>
+      <c r="I425" s="1" t="s">
+        <v>86</v>
       </c>
       <c r="J425" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K425" s="2" t="str">
-        <f>J425*2626.33</f>
+        <f>J425*1019.79</f>
         <v>0</v>
       </c>
       <c r="L425" s="5"/>
     </row>
     <row r="426" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A426" s="1"/>
       <c r="B426" s="1">
-        <v>884227</v>
+        <v>884225</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>1609</v>
       </c>
       <c r="F426" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="G426" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H426" s="2">
         <v>0</v>
       </c>
       <c r="I426" s="1">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K426" s="2" t="str">
-        <f>J426*779.99</f>
+        <f>J426*1798.49</f>
         <v>0</v>
       </c>
       <c r="L426" s="5"/>
     </row>
     <row r="427" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A427" s="1"/>
       <c r="B427" s="1">
-        <v>884228</v>
+        <v>884226</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1612</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>1613</v>
       </c>
       <c r="F427" s="2" t="s">
         <v>1614</v>
       </c>
-      <c r="G427" s="2" t="s">
-        <v>28</v>
+      <c r="G427" s="2">
+        <v>10</v>
       </c>
       <c r="H427" s="2">
         <v>0</v>
       </c>
       <c r="I427" s="1">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K427" s="2" t="str">
-        <f>J427*1212.50</f>
+        <f>J427*2693.65</f>
         <v>0</v>
       </c>
       <c r="L427" s="5"/>
     </row>
     <row r="428" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A428" s="1"/>
       <c r="B428" s="1">
-        <v>884229</v>
+        <v>884227</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>1615</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>1617</v>
       </c>
       <c r="F428" s="2" t="s">
         <v>1618</v>
       </c>
-      <c r="G428" s="2">
-        <v>8</v>
+      <c r="G428" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H428" s="2">
         <v>0</v>
       </c>
       <c r="I428" s="1">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K428" s="2" t="str">
-        <f>J428*2005.26</f>
+        <f>J428*799.98</f>
         <v>0</v>
       </c>
       <c r="L428" s="5"/>
     </row>
     <row r="429" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A429" s="1"/>
       <c r="B429" s="1">
-        <v>884230</v>
+        <v>884228</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>1621</v>
       </c>
       <c r="F429" s="2" t="s">
-        <v>1594</v>
+        <v>1622</v>
       </c>
       <c r="G429" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H429" s="2">
         <v>0</v>
       </c>
       <c r="I429" s="1">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K429" s="2" t="str">
-        <f>J429*649.80</f>
+        <f>J429*1243.58</f>
         <v>0</v>
       </c>
       <c r="L429" s="5"/>
     </row>
     <row r="430" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A430" s="1"/>
       <c r="B430" s="1">
-        <v>884231</v>
+        <v>884229</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="F430" s="2" t="s">
-        <v>1598</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>1626</v>
+      </c>
+      <c r="G430" s="2">
+        <v>2</v>
       </c>
       <c r="H430" s="2">
         <v>0</v>
       </c>
       <c r="I430" s="1">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K430" s="2" t="str">
-        <f>J430*994.31</f>
+        <f>J430*2056.66</f>
         <v>0</v>
       </c>
       <c r="L430" s="5"/>
     </row>
     <row r="431" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A431" s="1"/>
       <c r="B431" s="1">
-        <v>884232</v>
+        <v>884230</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="F431" s="2" t="s">
-        <v>1610</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1602</v>
+      </c>
+      <c r="G431" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H431" s="2">
         <v>0</v>
       </c>
       <c r="I431" s="1">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K431" s="2" t="str">
-        <f>J431*779.99</f>
+        <f>J431*666.46</f>
         <v>0</v>
       </c>
       <c r="L431" s="5"/>
     </row>
     <row r="432" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A432" s="1"/>
       <c r="B432" s="1">
-        <v>884233</v>
+        <v>884231</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="F432" s="2" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1606</v>
+      </c>
+      <c r="G432" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H432" s="2">
         <v>0</v>
       </c>
-      <c r="I432" s="1">
-        <v>0</v>
+      <c r="I432" s="1" t="s">
+        <v>86</v>
       </c>
       <c r="J432" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K432" s="2" t="str">
-        <f>J432*545.84</f>
+        <f>J432*1019.79</f>
         <v>0</v>
       </c>
       <c r="L432" s="5"/>
     </row>
     <row r="433" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A433" s="1"/>
       <c r="B433" s="1">
-        <v>884234</v>
+        <v>884232</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="F433" s="2" t="s">
-        <v>1635</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1618</v>
+      </c>
+      <c r="G433" s="2">
+        <v>0</v>
       </c>
       <c r="H433" s="2">
         <v>0</v>
       </c>
       <c r="I433" s="1">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K433" s="2" t="str">
-        <f>J433*914.96</f>
+        <f>J433*799.98</f>
         <v>0</v>
       </c>
       <c r="L433" s="5"/>
     </row>
     <row r="434" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A434" s="1"/>
       <c r="B434" s="1">
-        <v>884235</v>
+        <v>884233</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>1636</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>1638</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>1639</v>
       </c>
-      <c r="G434" s="2" t="s">
-        <v>23</v>
+      <c r="G434" s="2">
+        <v>0</v>
       </c>
       <c r="H434" s="2">
         <v>0</v>
       </c>
       <c r="I434" s="1">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K434" s="2" t="str">
-        <f>J434*812.82</f>
+        <f>J434*545.84</f>
         <v>0</v>
       </c>
       <c r="L434" s="5"/>
     </row>
     <row r="435" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A435" s="1"/>
       <c r="B435" s="1">
-        <v>884236</v>
+        <v>884234</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>1642</v>
       </c>
       <c r="F435" s="2" t="s">
         <v>1643</v>
       </c>
-      <c r="G435" s="2" t="s">
-        <v>28</v>
+      <c r="G435" s="2">
+        <v>3</v>
       </c>
       <c r="H435" s="2">
         <v>0</v>
       </c>
-      <c r="I435" s="1">
-        <v>0</v>
+      <c r="I435" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J435" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K435" s="2" t="str">
-        <f>J435*513.68</f>
+        <f>J435*938.42</f>
         <v>0</v>
       </c>
       <c r="L435" s="5"/>
     </row>
-    <row r="436" spans="1:12" outlineLevel="2">
-      <c r="A436" s="8" t="s">
+    <row r="436" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A436" s="1"/>
+      <c r="B436" s="1">
+        <v>884235</v>
+      </c>
+      <c r="C436" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="B436" s="8"/>
-[...8 lines deleted...]
-      <c r="K436" s="8"/>
+      <c r="D436" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E436" s="2" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F436" s="2" t="s">
+        <v>1647</v>
+      </c>
+      <c r="G436" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H436" s="2">
+        <v>0</v>
+      </c>
+      <c r="I436" s="1">
+        <v>0</v>
+      </c>
+      <c r="J436" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K436" s="2" t="str">
+        <f>J436*833.65</f>
+        <v>0</v>
+      </c>
       <c r="L436" s="5"/>
     </row>
     <row r="437" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A437" s="1"/>
       <c r="B437" s="1">
+        <v>884236</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E437" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F437" s="2" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G437" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H437" s="2">
+        <v>0</v>
+      </c>
+      <c r="I437" s="1">
+        <v>0</v>
+      </c>
+      <c r="J437" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K437" s="2" t="str">
+        <f>J437*526.85</f>
+        <v>0</v>
+      </c>
+      <c r="L437" s="5"/>
+    </row>
+    <row r="438" spans="1:12" outlineLevel="2">
+      <c r="A438" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B438" s="8"/>
+      <c r="C438" s="8"/>
+      <c r="D438" s="8"/>
+      <c r="E438" s="8"/>
+      <c r="F438" s="8"/>
+      <c r="G438" s="8"/>
+      <c r="H438" s="8"/>
+      <c r="I438" s="8"/>
+      <c r="J438" s="8"/>
+      <c r="K438" s="8"/>
+      <c r="L438" s="5"/>
+    </row>
+    <row r="439" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A439" s="1"/>
+      <c r="B439" s="1">
         <v>889571</v>
       </c>
-      <c r="C437" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D437" s="1">
+      <c r="C439" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D439" s="1">
         <v>34885</v>
       </c>
-      <c r="E437" s="2" t="s">
-[...71 lines deleted...]
-      <c r="K439" s="8"/>
+      <c r="E439" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F439" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G439" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H439" s="2">
+        <v>0</v>
+      </c>
+      <c r="I439" s="1">
+        <v>0</v>
+      </c>
+      <c r="J439" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K439" s="2" t="str">
+        <f>J439*320.70</f>
+        <v>0</v>
+      </c>
       <c r="L439" s="5"/>
     </row>
     <row r="440" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A440" s="1"/>
       <c r="B440" s="1">
-        <v>954739</v>
+        <v>889572</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>1652</v>
-[...2 lines deleted...]
-        <v>1653</v>
+        <v>1656</v>
+      </c>
+      <c r="D440" s="1">
+        <v>34887</v>
       </c>
       <c r="E440" s="2" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="F440" s="2" t="s">
-        <v>1655</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1658</v>
+      </c>
+      <c r="G440" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H440" s="2">
         <v>0</v>
       </c>
       <c r="I440" s="1">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K440" s="2" t="str">
-        <f>J440*575.69</f>
+        <f>J440*343.86</f>
         <v>0</v>
       </c>
       <c r="L440" s="5"/>
     </row>
-    <row r="441" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F441" s="2" t="s">
+    <row r="441" spans="1:12" outlineLevel="2">
+      <c r="A441" s="8" t="s">
         <v>1659</v>
       </c>
-      <c r="G441" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B441" s="8"/>
+      <c r="C441" s="8"/>
+      <c r="D441" s="8"/>
+      <c r="E441" s="8"/>
+      <c r="F441" s="8"/>
+      <c r="G441" s="8"/>
+      <c r="H441" s="8"/>
+      <c r="I441" s="8"/>
+      <c r="J441" s="8"/>
+      <c r="K441" s="8"/>
       <c r="L441" s="5"/>
     </row>
     <row r="442" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A442" s="1"/>
       <c r="B442" s="1">
-        <v>954741</v>
+        <v>954739</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>1660</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>1662</v>
       </c>
       <c r="F442" s="2" t="s">
-        <v>1453</v>
+        <v>1663</v>
       </c>
       <c r="G442" s="2">
         <v>0</v>
       </c>
       <c r="H442" s="2">
         <v>0</v>
       </c>
       <c r="I442" s="1">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K442" s="2" t="str">
-        <f>J442*0.00</f>
+        <f>J442*575.69</f>
         <v>0</v>
       </c>
       <c r="L442" s="5"/>
     </row>
     <row r="443" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A443" s="1"/>
       <c r="B443" s="1">
-        <v>954742</v>
+        <v>954740</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="F443" s="2" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="G443" s="2">
         <v>0</v>
       </c>
       <c r="H443" s="2">
         <v>0</v>
       </c>
       <c r="I443" s="1">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K443" s="2" t="str">
-        <f>J443*595.43</f>
+        <f>J443*855.18</f>
         <v>0</v>
       </c>
       <c r="L443" s="5"/>
     </row>
     <row r="444" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A444" s="1"/>
       <c r="B444" s="1">
-        <v>954743</v>
+        <v>954741</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="F444" s="2" t="s">
-        <v>1670</v>
+        <v>1461</v>
       </c>
       <c r="G444" s="2">
         <v>0</v>
       </c>
       <c r="H444" s="2">
         <v>0</v>
       </c>
       <c r="I444" s="1">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K444" s="2" t="str">
-        <f>J444*912.90</f>
+        <f>J444*0.00</f>
         <v>0</v>
       </c>
       <c r="L444" s="5"/>
     </row>
     <row r="445" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A445" s="1"/>
       <c r="B445" s="1">
-        <v>954744</v>
+        <v>954742</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>1672</v>
       </c>
       <c r="E445" s="2" t="s">
         <v>1673</v>
       </c>
       <c r="F445" s="2" t="s">
-        <v>1453</v>
+        <v>1674</v>
       </c>
       <c r="G445" s="2">
         <v>0</v>
       </c>
       <c r="H445" s="2">
         <v>0</v>
       </c>
       <c r="I445" s="1">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K445" s="2" t="str">
-        <f>J445*0.00</f>
+        <f>J445*595.43</f>
         <v>0</v>
       </c>
       <c r="L445" s="5"/>
     </row>
     <row r="446" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A446" s="1"/>
       <c r="B446" s="1">
-        <v>954745</v>
+        <v>954743</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="F446" s="2" t="s">
-        <v>1677</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1678</v>
+      </c>
+      <c r="G446" s="2">
+        <v>0</v>
       </c>
       <c r="H446" s="2">
         <v>0</v>
       </c>
       <c r="I446" s="1">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K446" s="2" t="str">
-        <f>J446*481.51</f>
+        <f>J446*912.90</f>
         <v>0</v>
       </c>
       <c r="L446" s="5"/>
     </row>
     <row r="447" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A447" s="1"/>
       <c r="B447" s="1">
-        <v>954746</v>
+        <v>954744</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="F447" s="2" t="s">
-        <v>1681</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1461</v>
+      </c>
+      <c r="G447" s="2">
+        <v>0</v>
       </c>
       <c r="H447" s="2">
         <v>0</v>
       </c>
       <c r="I447" s="1">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K447" s="2" t="str">
-        <f>J447*710.88</f>
+        <f>J447*0.00</f>
         <v>0</v>
       </c>
       <c r="L447" s="5"/>
     </row>
     <row r="448" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A448" s="1"/>
       <c r="B448" s="1">
-        <v>954747</v>
+        <v>954745</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>1684</v>
       </c>
       <c r="F448" s="2" t="s">
         <v>1685</v>
       </c>
       <c r="G448" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H448" s="2">
         <v>0</v>
       </c>
       <c r="I448" s="1">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K448" s="2" t="str">
-        <f>J448*524.04</f>
+        <f>J448*481.51</f>
         <v>0</v>
       </c>
       <c r="L448" s="5"/>
     </row>
     <row r="449" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A449" s="1"/>
       <c r="B449" s="1">
-        <v>954748</v>
+        <v>954746</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>1688</v>
       </c>
       <c r="F449" s="2" t="s">
         <v>1689</v>
       </c>
       <c r="G449" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H449" s="2">
         <v>0</v>
       </c>
       <c r="I449" s="1">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K449" s="2" t="str">
-        <f>J449*757.96</f>
+        <f>J449*710.88</f>
         <v>0</v>
       </c>
       <c r="L449" s="5"/>
     </row>
     <row r="450" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A450" s="1"/>
       <c r="B450" s="1">
-        <v>954749</v>
+        <v>954747</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>1692</v>
       </c>
       <c r="F450" s="2" t="s">
         <v>1693</v>
       </c>
       <c r="G450" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H450" s="2">
         <v>0</v>
       </c>
       <c r="I450" s="1">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K450" s="2" t="str">
-        <f>J450*1330.83</f>
+        <f>J450*524.04</f>
         <v>0</v>
       </c>
       <c r="L450" s="5"/>
     </row>
     <row r="451" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A451" s="1"/>
       <c r="B451" s="1">
-        <v>954750</v>
+        <v>954748</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>1696</v>
       </c>
       <c r="F451" s="2" t="s">
         <v>1697</v>
       </c>
       <c r="G451" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H451" s="2">
         <v>0</v>
       </c>
       <c r="I451" s="1">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K451" s="2" t="str">
-        <f>J451*607.53</f>
+        <f>J451*757.96</f>
         <v>0</v>
       </c>
       <c r="L451" s="5"/>
     </row>
     <row r="452" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A452" s="1"/>
       <c r="B452" s="1">
-        <v>954751</v>
+        <v>954749</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="E452" s="2" t="s">
         <v>1700</v>
       </c>
       <c r="F452" s="2" t="s">
         <v>1701</v>
       </c>
       <c r="G452" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H452" s="2">
         <v>0</v>
       </c>
       <c r="I452" s="1">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K452" s="2" t="str">
-        <f>J452*987.37</f>
+        <f>J452*1330.83</f>
         <v>0</v>
       </c>
       <c r="L452" s="5"/>
     </row>
     <row r="453" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A453" s="1"/>
       <c r="B453" s="1">
-        <v>954752</v>
+        <v>954750</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="E453" s="2" t="s">
         <v>1704</v>
       </c>
       <c r="F453" s="2" t="s">
         <v>1705</v>
       </c>
       <c r="G453" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H453" s="2">
         <v>0</v>
       </c>
       <c r="I453" s="1">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K453" s="2" t="str">
-        <f>J453*1310.86</f>
+        <f>J453*607.53</f>
         <v>0</v>
       </c>
       <c r="L453" s="5"/>
     </row>
     <row r="454" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A454" s="1"/>
       <c r="B454" s="1">
-        <v>954753</v>
+        <v>954751</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="E454" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="F454" s="2" t="s">
         <v>1709</v>
       </c>
       <c r="G454" s="2" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="H454" s="2">
         <v>0</v>
       </c>
       <c r="I454" s="1">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K454" s="2" t="str">
-        <f>J454*409.15</f>
+        <f>J454*987.37</f>
         <v>0</v>
       </c>
       <c r="L454" s="5"/>
     </row>
     <row r="455" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A455" s="1"/>
       <c r="B455" s="1">
-        <v>954754</v>
+        <v>954752</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>1712</v>
       </c>
       <c r="F455" s="2" t="s">
         <v>1713</v>
       </c>
       <c r="G455" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H455" s="2">
         <v>0</v>
       </c>
       <c r="I455" s="1">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K455" s="2" t="str">
-        <f>J455*614.29</f>
+        <f>J455*1310.86</f>
         <v>0</v>
       </c>
       <c r="L455" s="5"/>
     </row>
     <row r="456" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A456" s="1"/>
       <c r="B456" s="1">
-        <v>954755</v>
+        <v>954753</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>1714</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="F456" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="G456" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H456" s="2">
         <v>0</v>
       </c>
       <c r="I456" s="1">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K456" s="2" t="str">
-        <f>J456*922.00</f>
+        <f>J456*409.15</f>
         <v>0</v>
       </c>
       <c r="L456" s="5"/>
     </row>
     <row r="457" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A457" s="1"/>
       <c r="B457" s="1">
-        <v>954756</v>
+        <v>954754</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>1720</v>
       </c>
       <c r="F457" s="2" t="s">
         <v>1721</v>
       </c>
       <c r="G457" s="2" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="H457" s="2">
         <v>0</v>
       </c>
       <c r="I457" s="1">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K457" s="2" t="str">
-        <f>J457*433.95</f>
+        <f>J457*614.29</f>
         <v>0</v>
       </c>
       <c r="L457" s="5"/>
     </row>
     <row r="458" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A458" s="1"/>
       <c r="B458" s="1">
-        <v>954757</v>
+        <v>954755</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>1724</v>
       </c>
       <c r="F458" s="2" t="s">
         <v>1725</v>
       </c>
       <c r="G458" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H458" s="2">
         <v>0</v>
       </c>
       <c r="I458" s="1">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K458" s="2" t="str">
-        <f>J458*635.71</f>
+        <f>J458*922.00</f>
         <v>0</v>
       </c>
       <c r="L458" s="5"/>
     </row>
     <row r="459" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A459" s="1"/>
       <c r="B459" s="1">
-        <v>954758</v>
+        <v>954756</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>1726</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>1728</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>1729</v>
       </c>
       <c r="G459" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H459" s="2">
         <v>0</v>
       </c>
       <c r="I459" s="1">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K459" s="2" t="str">
-        <f>J459*980.61</f>
+        <f>J459*433.95</f>
         <v>0</v>
       </c>
       <c r="L459" s="5"/>
     </row>
     <row r="460" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A460" s="1"/>
       <c r="B460" s="1">
-        <v>954759</v>
+        <v>954757</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="E460" s="2" t="s">
         <v>1732</v>
       </c>
       <c r="F460" s="2" t="s">
         <v>1733</v>
       </c>
       <c r="G460" s="2" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="H460" s="2">
         <v>0</v>
       </c>
       <c r="I460" s="1">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K460" s="2" t="str">
-        <f>J460*429.44</f>
+        <f>J460*635.71</f>
         <v>0</v>
       </c>
       <c r="L460" s="5"/>
     </row>
     <row r="461" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A461" s="1"/>
       <c r="B461" s="1">
-        <v>954760</v>
+        <v>954758</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>1735</v>
       </c>
       <c r="E461" s="2" t="s">
         <v>1736</v>
       </c>
       <c r="F461" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="G461" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H461" s="2">
         <v>0</v>
       </c>
       <c r="I461" s="1">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K461" s="2" t="str">
-        <f>J461*627.82</f>
+        <f>J461*980.61</f>
         <v>0</v>
       </c>
       <c r="L461" s="5"/>
     </row>
     <row r="462" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A462" s="1"/>
       <c r="B462" s="1">
-        <v>954761</v>
+        <v>954759</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>1738</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>1740</v>
       </c>
       <c r="F462" s="2" t="s">
         <v>1741</v>
       </c>
       <c r="G462" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H462" s="2">
         <v>0</v>
       </c>
       <c r="I462" s="1">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K462" s="2" t="str">
-        <f>J462*432.82</f>
+        <f>J462*429.44</f>
         <v>0</v>
       </c>
       <c r="L462" s="5"/>
     </row>
     <row r="463" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A463" s="1"/>
       <c r="B463" s="1">
-        <v>954762</v>
+        <v>954760</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>1744</v>
       </c>
       <c r="F463" s="2" t="s">
         <v>1745</v>
       </c>
       <c r="G463" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H463" s="2">
         <v>0</v>
       </c>
       <c r="I463" s="1">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K463" s="2" t="str">
-        <f>J463*658.25</f>
+        <f>J463*627.82</f>
         <v>0</v>
       </c>
       <c r="L463" s="5"/>
     </row>
     <row r="464" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A464" s="1"/>
       <c r="B464" s="1">
-        <v>954763</v>
+        <v>954761</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>1747</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>1748</v>
       </c>
       <c r="F464" s="2" t="s">
         <v>1749</v>
       </c>
       <c r="G464" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H464" s="2">
         <v>0</v>
       </c>
       <c r="I464" s="1">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K464" s="2" t="str">
-        <f>J464*959.20</f>
+        <f>J464*432.82</f>
         <v>0</v>
       </c>
       <c r="L464" s="5"/>
     </row>
     <row r="465" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A465" s="1"/>
       <c r="B465" s="1">
-        <v>954764</v>
+        <v>954762</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>1750</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>1752</v>
       </c>
       <c r="F465" s="2" t="s">
         <v>1753</v>
       </c>
-      <c r="G465" s="2">
-        <v>6</v>
+      <c r="G465" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H465" s="2">
         <v>0</v>
       </c>
       <c r="I465" s="1">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K465" s="2" t="str">
-        <f>J465*1637.73</f>
+        <f>J465*658.25</f>
         <v>0</v>
       </c>
       <c r="L465" s="5"/>
     </row>
     <row r="466" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A466" s="1"/>
       <c r="B466" s="1">
-        <v>954765</v>
+        <v>954763</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>1756</v>
       </c>
       <c r="F466" s="2" t="s">
         <v>1757</v>
       </c>
-      <c r="G466" s="2">
-        <v>0</v>
+      <c r="G466" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H466" s="2">
         <v>0</v>
       </c>
       <c r="I466" s="1">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K466" s="2" t="str">
-        <f>J466*2332.05</f>
+        <f>J466*959.20</f>
         <v>0</v>
       </c>
       <c r="L466" s="5"/>
     </row>
     <row r="467" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A467" s="1"/>
       <c r="B467" s="1">
-        <v>954766</v>
+        <v>954764</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>1759</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>1760</v>
       </c>
       <c r="F467" s="2" t="s">
         <v>1761</v>
       </c>
       <c r="G467" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H467" s="2">
         <v>0</v>
       </c>
       <c r="I467" s="1">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K467" s="2" t="str">
-        <f>J467*3655.32</f>
+        <f>J467*1637.73</f>
         <v>0</v>
       </c>
       <c r="L467" s="5"/>
     </row>
     <row r="468" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A468" s="1"/>
       <c r="B468" s="1">
-        <v>954767</v>
+        <v>954765</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>1762</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>1764</v>
       </c>
       <c r="F468" s="2" t="s">
         <v>1765</v>
       </c>
-      <c r="G468" s="2" t="s">
-        <v>23</v>
+      <c r="G468" s="2">
+        <v>0</v>
       </c>
       <c r="H468" s="2">
         <v>0</v>
       </c>
       <c r="I468" s="1">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K468" s="2" t="str">
-        <f>J468*456.49</f>
+        <f>J468*2332.05</f>
         <v>0</v>
       </c>
       <c r="L468" s="5"/>
     </row>
     <row r="469" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A469" s="1"/>
       <c r="B469" s="1">
-        <v>954768</v>
+        <v>954766</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>1768</v>
       </c>
       <c r="F469" s="2" t="s">
         <v>1769</v>
       </c>
-      <c r="G469" s="2" t="s">
-        <v>23</v>
+      <c r="G469" s="2">
+        <v>4</v>
       </c>
       <c r="H469" s="2">
         <v>0</v>
       </c>
       <c r="I469" s="1">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K469" s="2" t="str">
-        <f>J469*659.38</f>
+        <f>J469*3655.32</f>
         <v>0</v>
       </c>
       <c r="L469" s="5"/>
     </row>
     <row r="470" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A470" s="1"/>
       <c r="B470" s="1">
-        <v>954769</v>
+        <v>954767</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>1772</v>
       </c>
       <c r="F470" s="2" t="s">
         <v>1773</v>
       </c>
       <c r="G470" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H470" s="2">
         <v>0</v>
       </c>
       <c r="I470" s="1">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K470" s="2" t="str">
-        <f>J470*1017.81</f>
+        <f>J470*456.49</f>
         <v>0</v>
       </c>
       <c r="L470" s="5"/>
     </row>
     <row r="471" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A471" s="1"/>
       <c r="B471" s="1">
-        <v>954770</v>
+        <v>954768</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>1774</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>1775</v>
       </c>
       <c r="E471" s="2" t="s">
         <v>1776</v>
       </c>
       <c r="F471" s="2" t="s">
         <v>1777</v>
       </c>
       <c r="G471" s="2" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="H471" s="2">
         <v>0</v>
       </c>
       <c r="I471" s="1">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K471" s="2" t="str">
-        <f>J471*1699.73</f>
+        <f>J471*659.38</f>
         <v>0</v>
       </c>
       <c r="L471" s="5"/>
     </row>
     <row r="472" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A472" s="1"/>
       <c r="B472" s="1">
-        <v>954771</v>
+        <v>954769</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>1778</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="E472" s="2" t="s">
         <v>1780</v>
       </c>
       <c r="F472" s="2" t="s">
         <v>1781</v>
       </c>
       <c r="G472" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H472" s="2">
         <v>0</v>
       </c>
       <c r="I472" s="1">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K472" s="2" t="str">
-        <f>J472*448.60</f>
+        <f>J472*1017.81</f>
         <v>0</v>
       </c>
       <c r="L472" s="5"/>
     </row>
     <row r="473" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A473" s="1"/>
       <c r="B473" s="1">
-        <v>954772</v>
+        <v>954770</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>1783</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>1784</v>
       </c>
       <c r="F473" s="2" t="s">
         <v>1785</v>
       </c>
       <c r="G473" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H473" s="2">
         <v>0</v>
       </c>
       <c r="I473" s="1">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K473" s="2" t="str">
-        <f>J473*644.72</f>
+        <f>J473*1699.73</f>
         <v>0</v>
       </c>
       <c r="L473" s="5"/>
     </row>
     <row r="474" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A474" s="1"/>
       <c r="B474" s="1">
-        <v>954773</v>
+        <v>954771</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>1787</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>1788</v>
       </c>
       <c r="F474" s="2" t="s">
-        <v>1773</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1789</v>
+      </c>
+      <c r="G474" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H474" s="2">
         <v>0</v>
       </c>
       <c r="I474" s="1">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K474" s="2" t="str">
-        <f>J474*1017.81</f>
+        <f>J474*448.60</f>
         <v>0</v>
       </c>
       <c r="L474" s="5"/>
     </row>
     <row r="475" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A475" s="1"/>
       <c r="B475" s="1">
-        <v>954774</v>
+        <v>954772</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="F475" s="2" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1793</v>
+      </c>
+      <c r="G475" s="2">
+        <v>10</v>
       </c>
       <c r="H475" s="2">
         <v>0</v>
       </c>
       <c r="I475" s="1">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K475" s="2" t="str">
-        <f>J475*347.67</f>
+        <f>J475*644.72</f>
         <v>0</v>
       </c>
       <c r="L475" s="5"/>
     </row>
     <row r="476" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A476" s="1"/>
       <c r="B476" s="1">
-        <v>954775</v>
+        <v>954773</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="F476" s="2" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>1781</v>
+      </c>
+      <c r="G476" s="2">
+        <v>10</v>
       </c>
       <c r="H476" s="2">
         <v>0</v>
       </c>
       <c r="I476" s="1">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K476" s="2" t="str">
-        <f>J476*368.41</f>
+        <f>J476*1017.81</f>
         <v>0</v>
       </c>
       <c r="L476" s="5"/>
     </row>
     <row r="477" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A477" s="1"/>
       <c r="B477" s="1">
-        <v>954776</v>
+        <v>954774</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>1798</v>
       </c>
       <c r="E477" s="2" t="s">
         <v>1799</v>
       </c>
       <c r="F477" s="2" t="s">
         <v>1800</v>
       </c>
       <c r="G477" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H477" s="2">
         <v>0</v>
       </c>
       <c r="I477" s="1">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K477" s="2" t="str">
-        <f>J477*371.38</f>
+        <f>J477*347.67</f>
         <v>0</v>
       </c>
       <c r="L477" s="5"/>
     </row>
-    <row r="478" spans="1:12" outlineLevel="2">
-      <c r="A478" s="8" t="s">
+    <row r="478" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A478" s="1"/>
+      <c r="B478" s="1">
+        <v>954775</v>
+      </c>
+      <c r="C478" s="1" t="s">
         <v>1801</v>
       </c>
-      <c r="B478" s="8"/>
-[...8 lines deleted...]
-      <c r="K478" s="8"/>
+      <c r="D478" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E478" s="2" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F478" s="2" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G478" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H478" s="2">
+        <v>0</v>
+      </c>
+      <c r="I478" s="1">
+        <v>0</v>
+      </c>
+      <c r="J478" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K478" s="2" t="str">
+        <f>J478*368.41</f>
+        <v>0</v>
+      </c>
       <c r="L478" s="5"/>
     </row>
-    <row r="479" spans="1:12" outlineLevel="4">
+    <row r="479" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A479" s="1"/>
       <c r="B479" s="1">
-        <v>959390</v>
+        <v>954776</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="F479" s="2" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="G479" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H479" s="2">
         <v>0</v>
       </c>
       <c r="I479" s="1">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K479" s="2" t="str">
-        <f>J479*284.40</f>
+        <f>J479*371.38</f>
         <v>0</v>
       </c>
       <c r="L479" s="5"/>
     </row>
-    <row r="480" spans="1:12" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F480" s="2" t="s">
+    <row r="480" spans="1:12" outlineLevel="2">
+      <c r="A480" s="8" t="s">
         <v>1809</v>
       </c>
-      <c r="G480" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B480" s="8"/>
+      <c r="C480" s="8"/>
+      <c r="D480" s="8"/>
+      <c r="E480" s="8"/>
+      <c r="F480" s="8"/>
+      <c r="G480" s="8"/>
+      <c r="H480" s="8"/>
+      <c r="I480" s="8"/>
+      <c r="J480" s="8"/>
+      <c r="K480" s="8"/>
       <c r="L480" s="5"/>
     </row>
     <row r="481" spans="1:12" outlineLevel="4">
       <c r="A481" s="1"/>
       <c r="B481" s="1">
-        <v>959392</v>
+        <v>959390</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>1810</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>1811</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>1812</v>
       </c>
       <c r="F481" s="2" t="s">
         <v>1813</v>
       </c>
       <c r="G481" s="2">
         <v>0</v>
       </c>
       <c r="H481" s="2">
         <v>0</v>
       </c>
       <c r="I481" s="1">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K481" s="2" t="str">
-        <f>J481*907.20</f>
+        <f>J481*284.40</f>
         <v>0</v>
       </c>
       <c r="L481" s="5"/>
     </row>
     <row r="482" spans="1:12" outlineLevel="4">
       <c r="A482" s="1"/>
       <c r="B482" s="1">
-        <v>959393</v>
+        <v>959391</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>1814</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>1816</v>
       </c>
       <c r="F482" s="2" t="s">
         <v>1817</v>
       </c>
       <c r="G482" s="2">
         <v>0</v>
       </c>
       <c r="H482" s="2">
         <v>0</v>
       </c>
       <c r="I482" s="1">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K482" s="2" t="str">
-        <f>J482*1398.60</f>
+        <f>J482*464.40</f>
         <v>0</v>
       </c>
       <c r="L482" s="5"/>
     </row>
     <row r="483" spans="1:12" outlineLevel="4">
       <c r="A483" s="1"/>
       <c r="B483" s="1">
-        <v>959394</v>
+        <v>959392</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>1819</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>1820</v>
       </c>
       <c r="F483" s="2" t="s">
         <v>1821</v>
       </c>
       <c r="G483" s="2">
         <v>0</v>
       </c>
       <c r="H483" s="2">
         <v>0</v>
       </c>
       <c r="I483" s="1">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K483" s="2" t="str">
-        <f>J483*295.20</f>
+        <f>J483*907.20</f>
         <v>0</v>
       </c>
       <c r="L483" s="5"/>
     </row>
     <row r="484" spans="1:12" outlineLevel="4">
       <c r="A484" s="1"/>
       <c r="B484" s="1">
-        <v>959395</v>
+        <v>959393</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>1822</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>1823</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>1824</v>
       </c>
       <c r="F484" s="2" t="s">
         <v>1825</v>
       </c>
       <c r="G484" s="2">
         <v>0</v>
       </c>
       <c r="H484" s="2">
         <v>0</v>
       </c>
       <c r="I484" s="1">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K484" s="2" t="str">
-        <f>J484*466.20</f>
+        <f>J484*1398.60</f>
         <v>0</v>
       </c>
       <c r="L484" s="5"/>
     </row>
     <row r="485" spans="1:12" outlineLevel="4">
       <c r="A485" s="1"/>
       <c r="B485" s="1">
-        <v>959396</v>
+        <v>959394</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>1826</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>1828</v>
       </c>
       <c r="F485" s="2" t="s">
         <v>1829</v>
       </c>
       <c r="G485" s="2">
         <v>0</v>
       </c>
       <c r="H485" s="2">
         <v>0</v>
       </c>
       <c r="I485" s="1">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K485" s="2" t="str">
-        <f>J485*918.00</f>
+        <f>J485*295.20</f>
         <v>0</v>
       </c>
       <c r="L485" s="5"/>
     </row>
     <row r="486" spans="1:12" outlineLevel="4">
       <c r="A486" s="1"/>
       <c r="B486" s="1">
-        <v>959397</v>
+        <v>959395</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>1831</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>1832</v>
       </c>
       <c r="F486" s="2" t="s">
         <v>1833</v>
       </c>
       <c r="G486" s="2">
         <v>0</v>
       </c>
       <c r="H486" s="2">
         <v>0</v>
       </c>
       <c r="I486" s="1">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K486" s="2" t="str">
-        <f>J486*1411.20</f>
+        <f>J486*466.20</f>
         <v>0</v>
       </c>
       <c r="L486" s="5"/>
     </row>
     <row r="487" spans="1:12" outlineLevel="4">
       <c r="A487" s="1"/>
       <c r="B487" s="1">
-        <v>959398</v>
+        <v>959396</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>1834</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1835</v>
       </c>
       <c r="E487" s="2" t="s">
         <v>1836</v>
       </c>
       <c r="F487" s="2" t="s">
         <v>1837</v>
       </c>
       <c r="G487" s="2">
         <v>0</v>
       </c>
       <c r="H487" s="2">
         <v>0</v>
       </c>
       <c r="I487" s="1">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K487" s="2" t="str">
-        <f>J487*2295.00</f>
+        <f>J487*918.00</f>
         <v>0</v>
       </c>
       <c r="L487" s="5"/>
     </row>
     <row r="488" spans="1:12" outlineLevel="4">
       <c r="A488" s="1"/>
       <c r="B488" s="1">
-        <v>959399</v>
+        <v>959397</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>1838</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>1840</v>
       </c>
       <c r="F488" s="2" t="s">
         <v>1841</v>
       </c>
       <c r="G488" s="2">
         <v>0</v>
       </c>
       <c r="H488" s="2">
         <v>0</v>
       </c>
       <c r="I488" s="1">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K488" s="2" t="str">
-        <f>J488*3331.80</f>
+        <f>J488*1411.20</f>
         <v>0</v>
       </c>
       <c r="L488" s="5"/>
     </row>
     <row r="489" spans="1:12" outlineLevel="4">
       <c r="A489" s="1"/>
       <c r="B489" s="1">
-        <v>959400</v>
+        <v>959398</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>1844</v>
       </c>
       <c r="F489" s="2" t="s">
         <v>1845</v>
       </c>
-      <c r="G489" s="2" t="s">
-        <v>17</v>
+      <c r="G489" s="2">
+        <v>0</v>
       </c>
       <c r="H489" s="2">
         <v>0</v>
       </c>
       <c r="I489" s="1">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K489" s="2" t="str">
-        <f>J489*333.00</f>
+        <f>J489*2295.00</f>
         <v>0</v>
       </c>
       <c r="L489" s="5"/>
     </row>
     <row r="490" spans="1:12" outlineLevel="4">
       <c r="A490" s="1"/>
       <c r="B490" s="1">
-        <v>959401</v>
+        <v>959399</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1847</v>
       </c>
       <c r="E490" s="2" t="s">
         <v>1848</v>
       </c>
       <c r="F490" s="2" t="s">
         <v>1849</v>
       </c>
       <c r="G490" s="2">
         <v>0</v>
       </c>
       <c r="H490" s="2">
         <v>0</v>
       </c>
       <c r="I490" s="1">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K490" s="2" t="str">
-        <f>J490*550.80</f>
+        <f>J490*3331.80</f>
         <v>0</v>
       </c>
       <c r="L490" s="5"/>
     </row>
-    <row r="491" spans="1:12" outlineLevel="4">
+    <row r="491" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A491" s="1"/>
       <c r="B491" s="1">
-        <v>959402</v>
+        <v>959400</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1850</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="E491" s="2" t="s">
         <v>1852</v>
       </c>
       <c r="F491" s="2" t="s">
         <v>1853</v>
       </c>
       <c r="G491" s="2">
         <v>0</v>
       </c>
       <c r="H491" s="2">
         <v>0</v>
       </c>
       <c r="I491" s="1">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K491" s="2" t="str">
-        <f>J491*1024.20</f>
+        <f>J491*333.00</f>
         <v>0</v>
       </c>
       <c r="L491" s="5"/>
     </row>
     <row r="492" spans="1:12" outlineLevel="4">
       <c r="A492" s="1"/>
       <c r="B492" s="1">
-        <v>959403</v>
+        <v>959401</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1855</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>1856</v>
       </c>
       <c r="F492" s="2" t="s">
         <v>1857</v>
       </c>
       <c r="G492" s="2">
         <v>0</v>
       </c>
       <c r="H492" s="2">
         <v>0</v>
       </c>
       <c r="I492" s="1">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K492" s="2" t="str">
-        <f>J492*1504.80</f>
+        <f>J492*550.80</f>
         <v>0</v>
       </c>
       <c r="L492" s="5"/>
     </row>
     <row r="493" spans="1:12" outlineLevel="4">
       <c r="A493" s="1"/>
       <c r="B493" s="1">
-        <v>959404</v>
+        <v>959402</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1858</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1859</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>1860</v>
       </c>
       <c r="F493" s="2" t="s">
         <v>1861</v>
       </c>
       <c r="G493" s="2">
         <v>0</v>
       </c>
       <c r="H493" s="2">
         <v>0</v>
       </c>
       <c r="I493" s="1">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K493" s="2" t="str">
-        <f>J493*347.40</f>
+        <f>J493*1024.20</f>
         <v>0</v>
       </c>
       <c r="L493" s="5"/>
     </row>
     <row r="494" spans="1:12" outlineLevel="4">
       <c r="A494" s="1"/>
       <c r="B494" s="1">
-        <v>959405</v>
+        <v>959403</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>1862</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>1864</v>
       </c>
       <c r="F494" s="2" t="s">
         <v>1865</v>
       </c>
       <c r="G494" s="2">
         <v>0</v>
       </c>
       <c r="H494" s="2">
         <v>0</v>
       </c>
       <c r="I494" s="1">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K494" s="2" t="str">
-        <f>J494*558.00</f>
+        <f>J494*1504.80</f>
         <v>0</v>
       </c>
       <c r="L494" s="5"/>
     </row>
     <row r="495" spans="1:12" outlineLevel="4">
       <c r="A495" s="1"/>
       <c r="B495" s="1">
-        <v>959406</v>
+        <v>959404</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1867</v>
       </c>
       <c r="E495" s="2" t="s">
         <v>1868</v>
       </c>
       <c r="F495" s="2" t="s">
         <v>1869</v>
       </c>
       <c r="G495" s="2">
         <v>0</v>
       </c>
       <c r="H495" s="2">
         <v>0</v>
       </c>
       <c r="I495" s="1">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K495" s="2" t="str">
-        <f>J495*1031.40</f>
+        <f>J495*347.40</f>
         <v>0</v>
       </c>
       <c r="L495" s="5"/>
     </row>
     <row r="496" spans="1:12" outlineLevel="4">
       <c r="A496" s="1"/>
       <c r="B496" s="1">
-        <v>959407</v>
+        <v>959405</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>1870</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1871</v>
       </c>
       <c r="E496" s="2" t="s">
         <v>1872</v>
       </c>
       <c r="F496" s="2" t="s">
         <v>1873</v>
       </c>
       <c r="G496" s="2">
         <v>0</v>
       </c>
       <c r="H496" s="2">
         <v>0</v>
       </c>
       <c r="I496" s="1">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K496" s="2" t="str">
-        <f>J496*1537.20</f>
+        <f>J496*558.00</f>
         <v>0</v>
       </c>
       <c r="L496" s="5"/>
     </row>
     <row r="497" spans="1:12" outlineLevel="4">
       <c r="A497" s="1"/>
       <c r="B497" s="1">
-        <v>959408</v>
+        <v>959406</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>1874</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="E497" s="2" t="s">
         <v>1876</v>
       </c>
       <c r="F497" s="2" t="s">
         <v>1877</v>
       </c>
       <c r="G497" s="2">
         <v>0</v>
       </c>
       <c r="H497" s="2">
         <v>0</v>
       </c>
       <c r="I497" s="1">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K497" s="2" t="str">
-        <f>J497*2444.40</f>
+        <f>J497*1031.40</f>
         <v>0</v>
       </c>
       <c r="L497" s="5"/>
     </row>
     <row r="498" spans="1:12" outlineLevel="4">
       <c r="A498" s="1"/>
       <c r="B498" s="1">
-        <v>959409</v>
+        <v>959407</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1879</v>
       </c>
       <c r="E498" s="2" t="s">
         <v>1880</v>
       </c>
       <c r="F498" s="2" t="s">
         <v>1881</v>
       </c>
       <c r="G498" s="2">
         <v>0</v>
       </c>
       <c r="H498" s="2">
         <v>0</v>
       </c>
       <c r="I498" s="1">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K498" s="2" t="str">
-        <f>J498*3610.80</f>
+        <f>J498*1537.20</f>
         <v>0</v>
       </c>
       <c r="L498" s="5"/>
     </row>
     <row r="499" spans="1:12" outlineLevel="4">
       <c r="A499" s="1"/>
       <c r="B499" s="1">
-        <v>959410</v>
+        <v>959408</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1882</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>1884</v>
       </c>
       <c r="F499" s="2" t="s">
         <v>1885</v>
       </c>
       <c r="G499" s="2">
         <v>0</v>
       </c>
       <c r="H499" s="2">
         <v>0</v>
       </c>
       <c r="I499" s="1">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K499" s="2" t="str">
-        <f>J499*405.00</f>
+        <f>J499*2444.40</f>
         <v>0</v>
       </c>
       <c r="L499" s="5"/>
     </row>
     <row r="500" spans="1:12" outlineLevel="4">
       <c r="A500" s="1"/>
       <c r="B500" s="1">
-        <v>959411</v>
+        <v>959409</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>1888</v>
       </c>
       <c r="F500" s="2" t="s">
         <v>1889</v>
       </c>
       <c r="G500" s="2">
         <v>0</v>
       </c>
       <c r="H500" s="2">
         <v>0</v>
       </c>
       <c r="I500" s="1">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K500" s="2" t="str">
-        <f>J500*635.40</f>
+        <f>J500*3610.80</f>
         <v>0</v>
       </c>
       <c r="L500" s="5"/>
     </row>
     <row r="501" spans="1:12" outlineLevel="4">
       <c r="A501" s="1"/>
       <c r="B501" s="1">
-        <v>959412</v>
+        <v>959410</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1891</v>
       </c>
       <c r="E501" s="2" t="s">
         <v>1892</v>
       </c>
       <c r="F501" s="2" t="s">
         <v>1893</v>
       </c>
       <c r="G501" s="2">
         <v>0</v>
       </c>
       <c r="H501" s="2">
         <v>0</v>
       </c>
       <c r="I501" s="1">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K501" s="2" t="str">
-        <f>J501*414.00</f>
+        <f>J501*405.00</f>
         <v>0</v>
       </c>
       <c r="L501" s="5"/>
     </row>
     <row r="502" spans="1:12" outlineLevel="4">
       <c r="A502" s="1"/>
       <c r="B502" s="1">
-        <v>959413</v>
+        <v>959411</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="E502" s="2" t="s">
         <v>1896</v>
       </c>
       <c r="F502" s="2" t="s">
         <v>1897</v>
       </c>
       <c r="G502" s="2">
         <v>0</v>
       </c>
       <c r="H502" s="2">
         <v>0</v>
       </c>
       <c r="I502" s="1">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K502" s="2" t="str">
-        <f>J502*642.60</f>
+        <f>J502*635.40</f>
         <v>0</v>
       </c>
       <c r="L502" s="5"/>
     </row>
     <row r="503" spans="1:12" outlineLevel="4">
       <c r="A503" s="1"/>
       <c r="B503" s="1">
-        <v>959414</v>
+        <v>959412</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1899</v>
       </c>
       <c r="E503" s="2" t="s">
         <v>1900</v>
       </c>
       <c r="F503" s="2" t="s">
-        <v>881</v>
+        <v>1901</v>
       </c>
       <c r="G503" s="2">
         <v>0</v>
       </c>
       <c r="H503" s="2">
         <v>0</v>
       </c>
       <c r="I503" s="1">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K503" s="2" t="str">
-        <f>J503*441.00</f>
+        <f>J503*414.00</f>
         <v>0</v>
       </c>
       <c r="L503" s="5"/>
     </row>
     <row r="504" spans="1:12" outlineLevel="4">
       <c r="A504" s="1"/>
       <c r="B504" s="1">
-        <v>959415</v>
+        <v>959413</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="D504" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="F504" s="2" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="G504" s="2">
         <v>0</v>
       </c>
       <c r="H504" s="2">
         <v>0</v>
       </c>
       <c r="I504" s="1">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K504" s="2" t="str">
-        <f>J504*696.60</f>
+        <f>J504*642.60</f>
         <v>0</v>
       </c>
       <c r="L504" s="5"/>
     </row>
     <row r="505" spans="1:12" outlineLevel="4">
       <c r="A505" s="1"/>
       <c r="B505" s="1">
-        <v>959416</v>
+        <v>959414</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="D505" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="F505" s="2" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="G505" s="2">
         <v>0</v>
       </c>
       <c r="H505" s="2">
         <v>0</v>
       </c>
       <c r="I505" s="1">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K505" s="2" t="str">
-        <f>J505*1305.00</f>
+        <f>J505*441.00</f>
         <v>0</v>
       </c>
       <c r="L505" s="5"/>
     </row>
     <row r="506" spans="1:12" outlineLevel="4">
       <c r="A506" s="1"/>
       <c r="B506" s="1">
-        <v>959417</v>
+        <v>959415</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="D506" s="1" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="F506" s="2" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="G506" s="2">
         <v>0</v>
       </c>
       <c r="H506" s="2">
         <v>0</v>
       </c>
       <c r="I506" s="1">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K506" s="2" t="str">
-        <f>J506*2109.60</f>
+        <f>J506*696.60</f>
         <v>0</v>
       </c>
       <c r="L506" s="5"/>
     </row>
     <row r="507" spans="1:12" outlineLevel="4">
       <c r="A507" s="1"/>
       <c r="B507" s="1">
-        <v>959418</v>
+        <v>959416</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="D507" s="1" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="F507" s="2" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="G507" s="2">
         <v>0</v>
       </c>
       <c r="H507" s="2">
         <v>0</v>
       </c>
       <c r="I507" s="1">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K507" s="2" t="str">
-        <f>J507*448.20</f>
+        <f>J507*1305.00</f>
         <v>0</v>
       </c>
       <c r="L507" s="5"/>
     </row>
     <row r="508" spans="1:12" outlineLevel="4">
       <c r="A508" s="1"/>
       <c r="B508" s="1">
-        <v>959419</v>
+        <v>959417</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="D508" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="F508" s="2" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="G508" s="2">
         <v>0</v>
       </c>
       <c r="H508" s="2">
         <v>0</v>
       </c>
       <c r="I508" s="1">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K508" s="2" t="str">
-        <f>J508*703.80</f>
+        <f>J508*2109.60</f>
         <v>0</v>
       </c>
       <c r="L508" s="5"/>
     </row>
     <row r="509" spans="1:12" outlineLevel="4">
       <c r="A509" s="1"/>
       <c r="B509" s="1">
-        <v>959420</v>
+        <v>959418</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="F509" s="2" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="G509" s="2">
         <v>0</v>
       </c>
       <c r="H509" s="2">
         <v>0</v>
       </c>
       <c r="I509" s="1">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K509" s="2" t="str">
-        <f>J509*1319.40</f>
+        <f>J509*448.20</f>
         <v>0</v>
       </c>
       <c r="L509" s="5"/>
     </row>
     <row r="510" spans="1:12" outlineLevel="4">
       <c r="A510" s="1"/>
       <c r="B510" s="1">
+        <v>959419</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="E510" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F510" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="G510" s="2">
+        <v>0</v>
+      </c>
+      <c r="H510" s="2">
+        <v>0</v>
+      </c>
+      <c r="I510" s="1">
+        <v>0</v>
+      </c>
+      <c r="J510" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K510" s="2" t="str">
+        <f>J510*703.80</f>
+        <v>0</v>
+      </c>
+      <c r="L510" s="5"/>
+    </row>
+    <row r="511" spans="1:12" outlineLevel="4">
+      <c r="A511" s="1"/>
+      <c r="B511" s="1">
+        <v>959420</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E511" s="2" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F511" s="2" t="s">
+        <v>1933</v>
+      </c>
+      <c r="G511" s="2">
+        <v>0</v>
+      </c>
+      <c r="H511" s="2">
+        <v>0</v>
+      </c>
+      <c r="I511" s="1">
+        <v>0</v>
+      </c>
+      <c r="J511" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K511" s="2" t="str">
+        <f>J511*1319.40</f>
+        <v>0</v>
+      </c>
+      <c r="L511" s="5"/>
+    </row>
+    <row r="512" spans="1:12" outlineLevel="4">
+      <c r="A512" s="1"/>
+      <c r="B512" s="1">
         <v>959421</v>
       </c>
-      <c r="C510" s="1" t="s">
-[...58 lines deleted...]
-      <c r="K512" s="8"/>
+      <c r="C512" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E512" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F512" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G512" s="2">
+        <v>0</v>
+      </c>
+      <c r="H512" s="2">
+        <v>0</v>
+      </c>
+      <c r="I512" s="1">
+        <v>0</v>
+      </c>
+      <c r="J512" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K512" s="2" t="str">
+        <f>J512*2131.20</f>
+        <v>0</v>
+      </c>
       <c r="L512" s="5"/>
     </row>
-    <row r="513" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="513" spans="1:12" outlineLevel="1">
+      <c r="A513" s="7" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B513" s="7"/>
+      <c r="C513" s="7"/>
+      <c r="D513" s="7"/>
+      <c r="E513" s="7"/>
+      <c r="F513" s="7"/>
+      <c r="G513" s="7"/>
+      <c r="H513" s="7"/>
+      <c r="I513" s="7"/>
+      <c r="J513" s="7"/>
+      <c r="K513" s="7"/>
       <c r="L513" s="5"/>
     </row>
-    <row r="514" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="514" spans="1:12" outlineLevel="2">
+      <c r="A514" s="8" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B514" s="8"/>
+      <c r="C514" s="8"/>
+      <c r="D514" s="8"/>
+      <c r="E514" s="8"/>
+      <c r="F514" s="8"/>
+      <c r="G514" s="8"/>
+      <c r="H514" s="8"/>
+      <c r="I514" s="8"/>
+      <c r="J514" s="8"/>
+      <c r="K514" s="8"/>
       <c r="L514" s="5"/>
     </row>
     <row r="515" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A515" s="1"/>
       <c r="B515" s="1">
-        <v>882524</v>
+        <v>823957</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="D515" s="1"/>
       <c r="E515" s="2" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="F515" s="2" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="G515" s="2">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="H515" s="2">
         <v>0</v>
       </c>
       <c r="I515" s="1">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K515" s="2" t="str">
-        <f>J515*297.54</f>
+        <f>J515*109.48</f>
         <v>0</v>
       </c>
       <c r="L515" s="5"/>
     </row>
     <row r="516" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A516" s="1"/>
       <c r="B516" s="1">
-        <v>882884</v>
+        <v>882522</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="D516" s="1"/>
       <c r="E516" s="2" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="F516" s="2" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="G516" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H516" s="2">
         <v>0</v>
       </c>
       <c r="I516" s="1">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K516" s="2" t="str">
-        <f>J516*405.27</f>
+        <f>J516*206.91</f>
         <v>0</v>
       </c>
       <c r="L516" s="5"/>
     </row>
-    <row r="517" spans="1:12" outlineLevel="4">
+    <row r="517" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A517" s="1"/>
       <c r="B517" s="1">
-        <v>954792</v>
+        <v>882524</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="D517" s="1"/>
       <c r="E517" s="2" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="F517" s="2" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="G517" s="2">
-        <v>10</v>
+        <v>-9</v>
       </c>
       <c r="H517" s="2">
         <v>0</v>
       </c>
       <c r="I517" s="1">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K517" s="2" t="str">
-        <f>J517*146.44</f>
+        <f>J517*297.54</f>
         <v>0</v>
       </c>
       <c r="L517" s="5"/>
     </row>
     <row r="518" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A518" s="1"/>
       <c r="B518" s="1">
-        <v>954793</v>
+        <v>882884</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="D518" s="1"/>
       <c r="E518" s="2" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="F518" s="2" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="G518" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H518" s="2">
         <v>0</v>
       </c>
       <c r="I518" s="1">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K518" s="2" t="str">
-        <f>J518*188.89</f>
+        <f>J518*405.27</f>
         <v>0</v>
       </c>
       <c r="L518" s="5"/>
     </row>
     <row r="519" spans="1:12" outlineLevel="4">
       <c r="A519" s="1"/>
       <c r="B519" s="1">
-        <v>954798</v>
+        <v>954792</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="D519" s="1"/>
       <c r="E519" s="2" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="F519" s="2" t="s">
-        <v>1951</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1954</v>
+      </c>
+      <c r="G519" s="2">
+        <v>0</v>
       </c>
       <c r="H519" s="2">
         <v>0</v>
       </c>
       <c r="I519" s="1">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K519" s="2" t="str">
-        <f>J519*1023.51</f>
+        <f>J519*146.44</f>
         <v>0</v>
       </c>
       <c r="L519" s="5"/>
     </row>
     <row r="520" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A520" s="1"/>
       <c r="B520" s="1">
-        <v>810787</v>
+        <v>954793</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="D520" s="1"/>
       <c r="E520" s="2" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="F520" s="2" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="G520" s="2">
         <v>0</v>
       </c>
       <c r="H520" s="2">
         <v>0</v>
       </c>
       <c r="I520" s="1">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K520" s="2" t="str">
-        <f>J520*393.13</f>
+        <f>J520*188.89</f>
         <v>0</v>
       </c>
       <c r="L520" s="5"/>
     </row>
     <row r="521" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A521" s="1"/>
       <c r="B521" s="1">
-        <v>810788</v>
+        <v>954798</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="D521" s="1"/>
       <c r="E521" s="2" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="F521" s="2" t="s">
-        <v>1957</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1960</v>
+      </c>
+      <c r="G521" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H521" s="2">
         <v>0</v>
       </c>
       <c r="I521" s="1">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K521" s="2" t="str">
-        <f>J521*294.10</f>
+        <f>J521*1023.51</f>
         <v>0</v>
       </c>
       <c r="L521" s="5"/>
     </row>
     <row r="522" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A522" s="1"/>
       <c r="B522" s="1">
-        <v>954230</v>
+        <v>810787</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="D522" s="1"/>
       <c r="E522" s="2" t="s">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="F522" s="2" t="s">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="G522" s="2">
         <v>0</v>
       </c>
       <c r="H522" s="2">
         <v>0</v>
       </c>
       <c r="I522" s="1">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K522" s="2" t="str">
-        <f>J522*494.88</f>
+        <f>J522*393.13</f>
         <v>0</v>
       </c>
       <c r="L522" s="5"/>
     </row>
     <row r="523" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A523" s="1"/>
       <c r="B523" s="1">
-        <v>825090</v>
+        <v>810788</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="D523" s="1"/>
       <c r="E523" s="2" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="F523" s="2" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="G523" s="2">
         <v>0</v>
       </c>
       <c r="H523" s="2">
         <v>0</v>
       </c>
       <c r="I523" s="1">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K523" s="2" t="str">
-        <f>J523*302.60</f>
+        <f>J523*294.10</f>
         <v>0</v>
       </c>
       <c r="L523" s="5"/>
     </row>
     <row r="524" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A524" s="1"/>
       <c r="B524" s="1">
-        <v>825089</v>
+        <v>954230</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="D524" s="1"/>
       <c r="E524" s="2" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="F524" s="2" t="s">
-        <v>1966</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>1969</v>
+      </c>
+      <c r="G524" s="2">
+        <v>0</v>
       </c>
       <c r="H524" s="2">
         <v>0</v>
       </c>
       <c r="I524" s="1">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K524" s="2" t="str">
-        <f>J524*50.86</f>
+        <f>J524*494.88</f>
         <v>0</v>
       </c>
       <c r="L524" s="5"/>
     </row>
     <row r="525" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A525" s="1"/>
       <c r="B525" s="1">
-        <v>825088</v>
+        <v>825090</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="D525" s="1"/>
       <c r="E525" s="2" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="F525" s="2" t="s">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="G525" s="2">
         <v>0</v>
       </c>
       <c r="H525" s="2">
         <v>0</v>
       </c>
       <c r="I525" s="1">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K525" s="2" t="str">
-        <f>J525*50.86</f>
+        <f>J525*302.60</f>
         <v>0</v>
       </c>
       <c r="L525" s="5"/>
     </row>
     <row r="526" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A526" s="1"/>
       <c r="B526" s="1">
-        <v>824564</v>
+        <v>825089</v>
       </c>
       <c r="C526" s="1" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="D526" s="1"/>
       <c r="E526" s="2" t="s">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="F526" s="2" t="s">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="G526" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="H526" s="2">
         <v>0</v>
       </c>
       <c r="I526" s="1">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K526" s="2" t="str">
-        <f>J526*51.26</f>
+        <f>J526*50.86</f>
         <v>0</v>
       </c>
       <c r="L526" s="5"/>
     </row>
     <row r="527" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A527" s="1"/>
       <c r="B527" s="1">
-        <v>825170</v>
+        <v>825088</v>
       </c>
       <c r="C527" s="1" t="s">
-        <v>1972</v>
+        <v>1976</v>
       </c>
       <c r="D527" s="1"/>
       <c r="E527" s="2" t="s">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="F527" s="2" t="s">
-        <v>1974</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1975</v>
+      </c>
+      <c r="G527" s="2">
+        <v>0</v>
       </c>
       <c r="H527" s="2">
         <v>0</v>
       </c>
       <c r="I527" s="1">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K527" s="2" t="str">
-        <f>J527*316.20</f>
+        <f>J527*50.86</f>
         <v>0</v>
       </c>
       <c r="L527" s="5"/>
     </row>
     <row r="528" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A528" s="1"/>
       <c r="B528" s="1">
-        <v>828270</v>
+        <v>824564</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="D528" s="1"/>
       <c r="E528" s="2" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="F528" s="2" t="s">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="G528" s="2" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="H528" s="2">
         <v>0</v>
       </c>
       <c r="I528" s="1">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K528" s="2" t="str">
-        <f>J528*158.14</f>
+        <f>J528*51.26</f>
         <v>0</v>
       </c>
       <c r="L528" s="5"/>
     </row>
     <row r="529" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A529" s="1"/>
       <c r="B529" s="1">
-        <v>828272</v>
+        <v>825170</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="D529" s="1"/>
       <c r="E529" s="2" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="F529" s="2" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="G529" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H529" s="2">
         <v>0</v>
       </c>
       <c r="I529" s="1">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K529" s="2" t="str">
-        <f>J529*225.82</f>
+        <f>J529*316.20</f>
         <v>0</v>
       </c>
       <c r="L529" s="5"/>
     </row>
     <row r="530" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A530" s="1"/>
       <c r="B530" s="1">
-        <v>882508</v>
+        <v>828270</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="D530" s="1"/>
       <c r="E530" s="2" t="s">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="F530" s="2" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="G530" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H530" s="2">
         <v>0</v>
       </c>
       <c r="I530" s="1">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K530" s="2" t="str">
-        <f>J530*259.25</f>
+        <f>J530*158.14</f>
         <v>0</v>
       </c>
       <c r="L530" s="5"/>
     </row>
-    <row r="531" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K531" s="8"/>
+    <row r="531" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A531" s="1"/>
+      <c r="B531" s="1">
+        <v>828272</v>
+      </c>
+      <c r="C531" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D531" s="1"/>
+      <c r="E531" s="2" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F531" s="2" t="s">
+        <v>1989</v>
+      </c>
+      <c r="G531" s="2">
+        <v>0</v>
+      </c>
+      <c r="H531" s="2">
+        <v>0</v>
+      </c>
+      <c r="I531" s="1">
+        <v>0</v>
+      </c>
+      <c r="J531" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K531" s="2" t="str">
+        <f>J531*225.82</f>
+        <v>0</v>
+      </c>
       <c r="L531" s="5"/>
     </row>
     <row r="532" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A532" s="1"/>
       <c r="B532" s="1">
-        <v>879953</v>
+        <v>882508</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>1985</v>
-[...3 lines deleted...]
-      </c>
+        <v>1990</v>
+      </c>
+      <c r="D532" s="1"/>
       <c r="E532" s="2" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="F532" s="2" t="s">
-        <v>1988</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1992</v>
+      </c>
+      <c r="G532" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H532" s="2">
         <v>0</v>
       </c>
       <c r="I532" s="1">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K532" s="2" t="str">
-        <f>J532*1029.00</f>
+        <f>J532*259.25</f>
         <v>0</v>
       </c>
       <c r="L532" s="5"/>
     </row>
-    <row r="533" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="533" spans="1:12" outlineLevel="2">
+      <c r="A533" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B533" s="8"/>
+      <c r="C533" s="8"/>
+      <c r="D533" s="8"/>
+      <c r="E533" s="8"/>
+      <c r="F533" s="8"/>
+      <c r="G533" s="8"/>
+      <c r="H533" s="8"/>
+      <c r="I533" s="8"/>
+      <c r="J533" s="8"/>
+      <c r="K533" s="8"/>
       <c r="L533" s="5"/>
     </row>
     <row r="534" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A534" s="1"/>
       <c r="B534" s="1">
-        <v>810792</v>
+        <v>879953</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="D534" s="1" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="F534" s="2" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G534" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H534" s="2">
         <v>0</v>
       </c>
       <c r="I534" s="1">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K534" s="2" t="str">
-        <f>J534*399.84</f>
+        <f>J534*1049.58</f>
         <v>0</v>
       </c>
       <c r="L534" s="5"/>
     </row>
     <row r="535" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A535" s="1"/>
       <c r="B535" s="1">
-        <v>810793</v>
+        <v>810791</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="D535" s="1" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="F535" s="2" t="s">
-        <v>913</v>
+        <v>2001</v>
       </c>
       <c r="G535" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H535" s="2">
         <v>0</v>
       </c>
       <c r="I535" s="1">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K535" s="2" t="str">
-        <f>J535*633.57</f>
+        <f>J535*289.59</f>
         <v>0</v>
       </c>
       <c r="L535" s="5"/>
     </row>
     <row r="536" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A536" s="1"/>
       <c r="B536" s="1">
-        <v>810794</v>
+        <v>810792</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="D536" s="1" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="F536" s="2" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G536" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H536" s="2">
         <v>0</v>
       </c>
       <c r="I536" s="1">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K536" s="2" t="str">
-        <f>J536*704.13</f>
+        <f>J536*399.84</f>
         <v>0</v>
       </c>
       <c r="L536" s="5"/>
     </row>
     <row r="537" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A537" s="1"/>
       <c r="B537" s="1">
-        <v>810795</v>
+        <v>810793</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="D537" s="1" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="F537" s="2" t="s">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>920</v>
+      </c>
+      <c r="G537" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H537" s="2">
         <v>0</v>
       </c>
       <c r="I537" s="1">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K537" s="2" t="str">
-        <f>J537*1414.14</f>
+        <f>J537*645.33</f>
         <v>0</v>
       </c>
       <c r="L537" s="5"/>
     </row>
     <row r="538" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A538" s="1"/>
       <c r="B538" s="1">
-        <v>810796</v>
+        <v>810794</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D538" s="1" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="F538" s="2" t="s">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2012</v>
+      </c>
+      <c r="G538" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H538" s="2">
         <v>0</v>
       </c>
       <c r="I538" s="1">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K538" s="2" t="str">
-        <f>J538*1592.01</f>
+        <f>J538*717.36</f>
         <v>0</v>
       </c>
       <c r="L538" s="5"/>
     </row>
-    <row r="539" spans="1:12" outlineLevel="4">
+    <row r="539" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A539" s="1"/>
       <c r="B539" s="1">
-        <v>954220</v>
+        <v>810795</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D539" s="1" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="F539" s="2" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G539" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H539" s="2">
         <v>0</v>
       </c>
       <c r="I539" s="1">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K539" s="2" t="str">
-        <f>J539*449.82</f>
+        <f>J539*1443.54</f>
         <v>0</v>
       </c>
       <c r="L539" s="5"/>
     </row>
-    <row r="540" spans="1:12" outlineLevel="4">
+    <row r="540" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A540" s="1"/>
       <c r="B540" s="1">
-        <v>954221</v>
+        <v>810796</v>
       </c>
       <c r="C540" s="1" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D540" s="1" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="F540" s="2" t="s">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>2020</v>
+      </c>
+      <c r="G540" s="2">
+        <v>8</v>
       </c>
       <c r="H540" s="2">
         <v>0</v>
       </c>
       <c r="I540" s="1">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K540" s="2" t="str">
-        <f>J540*645.33</f>
+        <f>J540*1624.35</f>
         <v>0</v>
       </c>
       <c r="L540" s="5"/>
     </row>
-    <row r="541" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K541" s="8"/>
+    <row r="541" spans="1:12" outlineLevel="4">
+      <c r="A541" s="1"/>
+      <c r="B541" s="1">
+        <v>954220</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E541" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F541" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="G541" s="2">
+        <v>0</v>
+      </c>
+      <c r="H541" s="2">
+        <v>0</v>
+      </c>
+      <c r="I541" s="1">
+        <v>0</v>
+      </c>
+      <c r="J541" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K541" s="2" t="str">
+        <f>J541*458.64</f>
+        <v>0</v>
+      </c>
       <c r="L541" s="5"/>
     </row>
-    <row r="542" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="542" spans="1:12" outlineLevel="4">
       <c r="A542" s="1"/>
       <c r="B542" s="1">
-        <v>810823</v>
+        <v>954221</v>
       </c>
       <c r="C542" s="1" t="s">
-        <v>2021</v>
+        <v>2025</v>
       </c>
       <c r="D542" s="1" t="s">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>2023</v>
+        <v>2027</v>
       </c>
       <c r="F542" s="2" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2028</v>
+      </c>
+      <c r="G542" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H542" s="2">
         <v>0</v>
       </c>
       <c r="I542" s="1">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K542" s="2" t="str">
-        <f>J542*663.00</f>
+        <f>J542*658.56</f>
         <v>0</v>
       </c>
       <c r="L542" s="5"/>
     </row>
-    <row r="543" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="543" spans="1:12" outlineLevel="2">
+      <c r="A543" s="8" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B543" s="8"/>
+      <c r="C543" s="8"/>
+      <c r="D543" s="8"/>
+      <c r="E543" s="8"/>
+      <c r="F543" s="8"/>
+      <c r="G543" s="8"/>
+      <c r="H543" s="8"/>
+      <c r="I543" s="8"/>
+      <c r="J543" s="8"/>
+      <c r="K543" s="8"/>
       <c r="L543" s="5"/>
     </row>
     <row r="544" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A544" s="1"/>
       <c r="B544" s="1">
-        <v>833016</v>
+        <v>810823</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="D544" s="1" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="F544" s="2" t="s">
-        <v>2031</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>450</v>
+      </c>
+      <c r="G544" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H544" s="2">
+        <v>0</v>
       </c>
       <c r="I544" s="1">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K544" s="2" t="str">
-        <f>J544*1845.00</f>
+        <f>J544*663.00</f>
         <v>0</v>
       </c>
       <c r="L544" s="5"/>
     </row>
-    <row r="545" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K545" s="8"/>
+    <row r="545" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A545" s="1"/>
+      <c r="B545" s="1">
+        <v>810824</v>
+      </c>
+      <c r="C545" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E545" s="2" t="s">
+        <v>2035</v>
+      </c>
+      <c r="F545" s="2" t="s">
+        <v>2036</v>
+      </c>
+      <c r="G545" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H545" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="I545" s="1">
+        <v>0</v>
+      </c>
+      <c r="J545" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K545" s="2" t="str">
+        <f>J545*984.00</f>
+        <v>0</v>
+      </c>
       <c r="L545" s="5"/>
     </row>
     <row r="546" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A546" s="1"/>
       <c r="B546" s="1">
-        <v>833168</v>
+        <v>833016</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
       <c r="D546" s="1" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="F546" s="2" t="s">
-        <v>2036</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2040</v>
+      </c>
+      <c r="G546" s="2">
+        <v>0</v>
+      </c>
+      <c r="H546" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="I546" s="1">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K546" s="2" t="str">
-        <f>J546*541.28</f>
+        <f>J546*1845.00</f>
         <v>0</v>
       </c>
       <c r="L546" s="5"/>
     </row>
-    <row r="547" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="547" spans="1:12" outlineLevel="2">
+      <c r="A547" s="8" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B547" s="8"/>
+      <c r="C547" s="8"/>
+      <c r="D547" s="8"/>
+      <c r="E547" s="8"/>
+      <c r="F547" s="8"/>
+      <c r="G547" s="8"/>
+      <c r="H547" s="8"/>
+      <c r="I547" s="8"/>
+      <c r="J547" s="8"/>
+      <c r="K547" s="8"/>
       <c r="L547" s="5"/>
     </row>
     <row r="548" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A548" s="1"/>
       <c r="B548" s="1">
-        <v>837293</v>
+        <v>833168</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="D548" s="1" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="F548" s="2" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="G548" s="2">
         <v>0</v>
       </c>
       <c r="H548" s="2">
         <v>0</v>
       </c>
       <c r="I548" s="1">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K548" s="2" t="str">
-        <f>J548*532.31</f>
+        <f>J548*541.28</f>
         <v>0</v>
       </c>
       <c r="L548" s="5"/>
     </row>
     <row r="549" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A549" s="1"/>
       <c r="B549" s="1">
-        <v>882283</v>
+        <v>833169</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="D549" s="1" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="F549" s="2" t="s">
-        <v>2048</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>2049</v>
+      </c>
+      <c r="G549" s="2">
+        <v>0</v>
       </c>
       <c r="H549" s="2">
         <v>0</v>
       </c>
       <c r="I549" s="1">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K549" s="2" t="str">
-        <f>J549*352.88</f>
+        <f>J549*736.06</f>
         <v>0</v>
       </c>
       <c r="L549" s="5"/>
     </row>
-    <row r="550" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K550" s="8"/>
+    <row r="550" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A550" s="1"/>
+      <c r="B550" s="1">
+        <v>837293</v>
+      </c>
+      <c r="C550" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E550" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F550" s="2" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G550" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H550" s="2">
+        <v>0</v>
+      </c>
+      <c r="I550" s="1">
+        <v>0</v>
+      </c>
+      <c r="J550" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K550" s="2" t="str">
+        <f>J550*532.31</f>
+        <v>0</v>
+      </c>
       <c r="L550" s="5"/>
     </row>
     <row r="551" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A551" s="1"/>
       <c r="B551" s="1">
+        <v>882283</v>
+      </c>
+      <c r="C551" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E551" s="2" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F551" s="2" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G551" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H551" s="2">
+        <v>0</v>
+      </c>
+      <c r="I551" s="1">
+        <v>0</v>
+      </c>
+      <c r="J551" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K551" s="2" t="str">
+        <f>J551*352.88</f>
+        <v>0</v>
+      </c>
+      <c r="L551" s="5"/>
+    </row>
+    <row r="552" spans="1:12" outlineLevel="2">
+      <c r="A552" s="8" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B552" s="8"/>
+      <c r="C552" s="8"/>
+      <c r="D552" s="8"/>
+      <c r="E552" s="8"/>
+      <c r="F552" s="8"/>
+      <c r="G552" s="8"/>
+      <c r="H552" s="8"/>
+      <c r="I552" s="8"/>
+      <c r="J552" s="8"/>
+      <c r="K552" s="8"/>
+      <c r="L552" s="5"/>
+    </row>
+    <row r="553" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A553" s="1"/>
+      <c r="B553" s="1">
         <v>882245</v>
       </c>
-      <c r="C551" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G551" s="2" t="s">
+      <c r="C553" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E553" s="2" t="s">
+        <v>2061</v>
+      </c>
+      <c r="F553" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="G553" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H551" s="2">
-[...62 lines deleted...]
-      <c r="K553" s="8"/>
+      <c r="H553" s="2">
+        <v>0</v>
+      </c>
+      <c r="I553" s="1">
+        <v>0</v>
+      </c>
+      <c r="J553" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K553" s="2" t="str">
+        <f>J553*669.73</f>
+        <v>0</v>
+      </c>
       <c r="L553" s="5"/>
     </row>
     <row r="554" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A554" s="1"/>
       <c r="B554" s="1">
-        <v>954200</v>
+        <v>882246</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>2059</v>
+        <v>2063</v>
       </c>
       <c r="D554" s="1" t="s">
-        <v>2060</v>
+        <v>2064</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>2061</v>
+        <v>2065</v>
       </c>
       <c r="F554" s="2" t="s">
-        <v>2062</v>
+        <v>2066</v>
       </c>
       <c r="G554" s="2">
         <v>2</v>
       </c>
       <c r="H554" s="2">
         <v>0</v>
       </c>
       <c r="I554" s="1">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K554" s="2" t="str">
-        <f>J554*493.69</f>
+        <f>J554*847.68</f>
         <v>0</v>
       </c>
       <c r="L554" s="5"/>
     </row>
-    <row r="555" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="555" spans="1:12" outlineLevel="2">
+      <c r="A555" s="8" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B555" s="8"/>
+      <c r="C555" s="8"/>
+      <c r="D555" s="8"/>
+      <c r="E555" s="8"/>
+      <c r="F555" s="8"/>
+      <c r="G555" s="8"/>
+      <c r="H555" s="8"/>
+      <c r="I555" s="8"/>
+      <c r="J555" s="8"/>
+      <c r="K555" s="8"/>
       <c r="L555" s="5"/>
     </row>
     <row r="556" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A556" s="1"/>
       <c r="B556" s="1">
-        <v>954202</v>
+        <v>954200</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="D556" s="1" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="F556" s="2" t="s">
-        <v>2070</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2071</v>
+      </c>
+      <c r="G556" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H556" s="2">
         <v>0</v>
       </c>
       <c r="I556" s="1">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K556" s="2" t="str">
-        <f>J556*810.41</f>
+        <f>J556*493.69</f>
         <v>0</v>
       </c>
       <c r="L556" s="5"/>
     </row>
     <row r="557" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A557" s="1"/>
       <c r="B557" s="1">
-        <v>954203</v>
+        <v>954201</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="D557" s="1" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="F557" s="2" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="G557" s="2" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="H557" s="2">
         <v>0</v>
       </c>
       <c r="I557" s="1">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K557" s="2" t="str">
-        <f>J557*382.10</f>
+        <f>J557*546.66</f>
         <v>0</v>
       </c>
       <c r="L557" s="5"/>
     </row>
-    <row r="558" spans="1:12" outlineLevel="1">
-[...12 lines deleted...]
-      <c r="K558" s="7"/>
+    <row r="558" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A558" s="1"/>
+      <c r="B558" s="1">
+        <v>954202</v>
+      </c>
+      <c r="C558" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E558" s="2" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F558" s="2" t="s">
+        <v>2079</v>
+      </c>
+      <c r="G558" s="2">
+        <v>0</v>
+      </c>
+      <c r="H558" s="2">
+        <v>0</v>
+      </c>
+      <c r="I558" s="1">
+        <v>0</v>
+      </c>
+      <c r="J558" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K558" s="2" t="str">
+        <f>J558*810.41</f>
+        <v>0</v>
+      </c>
       <c r="L558" s="5"/>
     </row>
-    <row r="559" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+    <row r="559" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A559" s="1"/>
       <c r="B559" s="1">
-        <v>810974</v>
+        <v>954203</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="D559" s="1" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="F559" s="2" t="s">
-        <v>2079</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>2083</v>
+      </c>
+      <c r="G559" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H559" s="2">
+        <v>0</v>
       </c>
       <c r="I559" s="1">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K559" s="2" t="str">
-        <f>J559*263.00</f>
+        <f>J559*382.10</f>
         <v>0</v>
       </c>
       <c r="L559" s="5"/>
     </row>
-    <row r="560" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
-[...31 lines deleted...]
-      </c>
+    <row r="560" spans="1:12" outlineLevel="1">
+      <c r="A560" s="7" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B560" s="7"/>
+      <c r="C560" s="7"/>
+      <c r="D560" s="7"/>
+      <c r="E560" s="7"/>
+      <c r="F560" s="7"/>
+      <c r="G560" s="7"/>
+      <c r="H560" s="7"/>
+      <c r="I560" s="7"/>
+      <c r="J560" s="7"/>
+      <c r="K560" s="7"/>
       <c r="L560" s="5"/>
     </row>
     <row r="561" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A561" s="1"/>
       <c r="B561" s="1">
-        <v>810976</v>
+        <v>810974</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="D561" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="F561" s="2" t="s">
-        <v>2087</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2088</v>
+      </c>
+      <c r="G561" s="2">
+        <v>5</v>
+      </c>
+      <c r="H561" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="I561" s="1">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K561" s="2" t="str">
-        <f>J561*34.00</f>
+        <f>J561*263.00</f>
         <v>0</v>
       </c>
       <c r="L561" s="5"/>
     </row>
     <row r="562" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A562" s="1"/>
       <c r="B562" s="1">
-        <v>810977</v>
+        <v>810975</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="D562" s="1" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="F562" s="2" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="G562" s="2" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="H562" s="2">
         <v>0</v>
       </c>
       <c r="I562" s="1">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K562" s="2" t="str">
-        <f>J562*35.00</f>
+        <f>J562*36.00</f>
         <v>0</v>
       </c>
       <c r="L562" s="5"/>
     </row>
     <row r="563" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A563" s="1"/>
       <c r="B563" s="1">
-        <v>810978</v>
+        <v>810976</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="D563" s="1" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="F563" s="2" t="s">
-        <v>2095</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>2096</v>
+      </c>
+      <c r="G563" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="H563" s="2">
+        <v>0</v>
       </c>
       <c r="I563" s="1">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K563" s="2" t="str">
-        <f>J563*154.00</f>
+        <f>J563*34.00</f>
         <v>0</v>
       </c>
       <c r="L563" s="5"/>
     </row>
     <row r="564" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A564" s="1"/>
       <c r="B564" s="1">
-        <v>810979</v>
+        <v>810977</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="D564" s="1" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="F564" s="2" t="s">
-        <v>2099</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>2100</v>
+      </c>
+      <c r="G564" s="2" t="s">
+        <v>86</v>
       </c>
       <c r="H564" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="I564" s="1">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K564" s="2" t="str">
-        <f>J564*87.00</f>
+        <f>J564*35.00</f>
         <v>0</v>
       </c>
       <c r="L564" s="5"/>
     </row>
     <row r="565" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A565" s="1"/>
       <c r="B565" s="1">
-        <v>810980</v>
+        <v>810978</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="D565" s="1" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="F565" s="2" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="G565" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="H565" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="I565" s="1">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K565" s="2" t="str">
-        <f>J565*57.00</f>
+        <f>J565*154.00</f>
         <v>0</v>
       </c>
       <c r="L565" s="5"/>
     </row>
     <row r="566" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A566" s="1"/>
       <c r="B566" s="1">
-        <v>810981</v>
+        <v>810979</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="D566" s="1" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="F566" s="2" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="G566" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H566" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I566" s="1">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K566" s="2" t="str">
-        <f>J566*44.00</f>
+        <f>J566*87.00</f>
         <v>0</v>
       </c>
       <c r="L566" s="5"/>
     </row>
     <row r="567" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A567" s="1"/>
       <c r="B567" s="1">
-        <v>810982</v>
+        <v>810980</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="D567" s="1" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="F567" s="2" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="G567" s="2">
         <v>0</v>
       </c>
       <c r="H567" s="2">
         <v>0</v>
       </c>
       <c r="I567" s="1">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K567" s="2" t="str">
-        <f>J567*192.00</f>
+        <f>J567*57.00</f>
         <v>0</v>
       </c>
       <c r="L567" s="5"/>
     </row>
     <row r="568" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A568" s="1"/>
       <c r="B568" s="1">
-        <v>810983</v>
+        <v>810981</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="D568" s="1" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="F568" s="2" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="G568" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H568" s="2">
         <v>0</v>
       </c>
       <c r="I568" s="1">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K568" s="2" t="str">
-        <f>J568*147.00</f>
+        <f>J568*44.00</f>
         <v>0</v>
       </c>
       <c r="L568" s="5"/>
     </row>
     <row r="569" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A569" s="1"/>
       <c r="B569" s="1">
-        <v>810984</v>
+        <v>810982</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="D569" s="1" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="F569" s="2" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="G569" s="2">
         <v>0</v>
       </c>
       <c r="H569" s="2">
         <v>0</v>
       </c>
       <c r="I569" s="1">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K569" s="2" t="str">
-        <f>J569*94.00</f>
+        <f>J569*192.00</f>
         <v>0</v>
       </c>
       <c r="L569" s="5"/>
     </row>
     <row r="570" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A570" s="1"/>
       <c r="B570" s="1">
-        <v>810985</v>
+        <v>810983</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="D570" s="1" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="F570" s="2" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="G570" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1</v>
+      </c>
+      <c r="H570" s="2">
+        <v>0</v>
       </c>
       <c r="I570" s="1">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K570" s="2" t="str">
-        <f>J570*59.00</f>
+        <f>J570*147.00</f>
         <v>0</v>
       </c>
       <c r="L570" s="5"/>
     </row>
     <row r="571" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A571" s="1"/>
       <c r="B571" s="1">
-        <v>810986</v>
+        <v>810984</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="D571" s="1" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="F571" s="2" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="G571" s="2">
         <v>0</v>
       </c>
       <c r="H571" s="2">
         <v>0</v>
       </c>
       <c r="I571" s="1">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K571" s="2" t="str">
-        <f>J571*59.00</f>
+        <f>J571*94.00</f>
         <v>0</v>
       </c>
       <c r="L571" s="5"/>
     </row>
     <row r="572" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A572" s="1"/>
       <c r="B572" s="1">
-        <v>810987</v>
+        <v>810985</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="D572" s="1" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="F572" s="2" t="s">
-        <v>2083</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>2132</v>
+      </c>
+      <c r="G572" s="2">
+        <v>4</v>
+      </c>
+      <c r="H572" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="I572" s="1">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K572" s="2" t="str">
-        <f>J572*36.00</f>
+        <f>J572*59.00</f>
         <v>0</v>
       </c>
       <c r="L572" s="5"/>
     </row>
     <row r="573" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A573" s="1"/>
       <c r="B573" s="1">
-        <v>810988</v>
+        <v>810986</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="D573" s="1" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
       <c r="E573" s="2" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F573" s="2" t="s">
         <v>2132</v>
       </c>
-      <c r="F573" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G573" s="2">
         <v>0</v>
       </c>
       <c r="H573" s="2">
         <v>0</v>
       </c>
       <c r="I573" s="1">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K573" s="2" t="str">
-        <f>J573*72.00</f>
+        <f>J573*59.00</f>
         <v>0</v>
       </c>
       <c r="L573" s="5"/>
     </row>
     <row r="574" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A574" s="1"/>
       <c r="B574" s="1">
-        <v>810989</v>
+        <v>810987</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="D574" s="1" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="F574" s="2" t="s">
-        <v>2137</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>2092</v>
+      </c>
+      <c r="G574" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H574" s="2">
+        <v>0</v>
       </c>
       <c r="I574" s="1">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K574" s="2" t="str">
-        <f>J574*287.00</f>
+        <f>J574*36.00</f>
         <v>0</v>
       </c>
       <c r="L574" s="5"/>
     </row>
     <row r="575" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A575" s="1"/>
       <c r="B575" s="1">
-        <v>810990</v>
+        <v>810988</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="D575" s="1" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="F575" s="2" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="G575" s="2">
         <v>0</v>
       </c>
       <c r="H575" s="2">
         <v>0</v>
       </c>
       <c r="I575" s="1">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K575" s="2" t="str">
-        <f>J575*269.00</f>
+        <f>J575*72.00</f>
         <v>0</v>
       </c>
       <c r="L575" s="5"/>
     </row>
     <row r="576" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A576" s="1"/>
       <c r="B576" s="1">
+        <v>810989</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E576" s="2" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F576" s="2" t="s">
+        <v>2146</v>
+      </c>
+      <c r="G576" s="2">
+        <v>0</v>
+      </c>
+      <c r="H576" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I576" s="1">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K576" s="2" t="str">
+        <f>J576*287.00</f>
+        <v>0</v>
+      </c>
+      <c r="L576" s="5"/>
+    </row>
+    <row r="577" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A577" s="1"/>
+      <c r="B577" s="1">
+        <v>810990</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E577" s="2" t="s">
+        <v>2149</v>
+      </c>
+      <c r="F577" s="2" t="s">
+        <v>2150</v>
+      </c>
+      <c r="G577" s="2">
+        <v>0</v>
+      </c>
+      <c r="H577" s="2">
+        <v>0</v>
+      </c>
+      <c r="I577" s="1">
+        <v>0</v>
+      </c>
+      <c r="J577" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K577" s="2" t="str">
+        <f>J577*269.00</f>
+        <v>0</v>
+      </c>
+      <c r="L577" s="5"/>
+    </row>
+    <row r="578" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A578" s="1"/>
+      <c r="B578" s="1">
         <v>810991</v>
       </c>
-      <c r="C576" s="1" t="s">
-[...58 lines deleted...]
-      <c r="K578" s="8"/>
+      <c r="C578" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E578" s="2" t="s">
+        <v>2153</v>
+      </c>
+      <c r="F578" s="2" t="s">
+        <v>2154</v>
+      </c>
+      <c r="G578" s="2">
+        <v>0</v>
+      </c>
+      <c r="H578" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I578" s="1">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K578" s="2" t="str">
+        <f>J578*47.00</f>
+        <v>0</v>
+      </c>
       <c r="L578" s="5"/>
     </row>
-    <row r="579" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="579" spans="1:12" outlineLevel="1">
+      <c r="A579" s="7" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B579" s="7"/>
+      <c r="C579" s="7"/>
+      <c r="D579" s="7"/>
+      <c r="E579" s="7"/>
+      <c r="F579" s="7"/>
+      <c r="G579" s="7"/>
+      <c r="H579" s="7"/>
+      <c r="I579" s="7"/>
+      <c r="J579" s="7"/>
+      <c r="K579" s="7"/>
       <c r="L579" s="5"/>
     </row>
-    <row r="580" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="580" spans="1:12" outlineLevel="2">
+      <c r="A580" s="8" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B580" s="8"/>
+      <c r="C580" s="8"/>
+      <c r="D580" s="8"/>
+      <c r="E580" s="8"/>
+      <c r="F580" s="8"/>
+      <c r="G580" s="8"/>
+      <c r="H580" s="8"/>
+      <c r="I580" s="8"/>
+      <c r="J580" s="8"/>
+      <c r="K580" s="8"/>
       <c r="L580" s="5"/>
     </row>
     <row r="581" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A581" s="1"/>
       <c r="B581" s="1">
-        <v>879200</v>
+        <v>879198</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="D581" s="1" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="F581" s="2" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="G581" s="2">
         <v>4</v>
       </c>
       <c r="H581" s="2">
         <v>0</v>
       </c>
       <c r="I581" s="1">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K581" s="2" t="str">
-        <f>J581*3973.41</f>
+        <f>J581*2829.75</f>
         <v>0</v>
       </c>
       <c r="L581" s="5"/>
     </row>
     <row r="582" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A582" s="1"/>
       <c r="B582" s="1">
-        <v>882881</v>
+        <v>879199</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="D582" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="F582" s="2" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="G582" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H582" s="2">
         <v>0</v>
       </c>
       <c r="I582" s="1">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K582" s="2" t="str">
-        <f>J582*4814.25</f>
+        <f>J582*3410.40</f>
         <v>0</v>
       </c>
       <c r="L582" s="5"/>
     </row>
     <row r="583" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A583" s="1"/>
       <c r="B583" s="1">
-        <v>882882</v>
+        <v>879200</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="D583" s="1" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="F583" s="2" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="G583" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H583" s="2">
         <v>0</v>
       </c>
       <c r="I583" s="1">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K583" s="2" t="str">
-        <f>J583*5365.50</f>
+        <f>J583*3973.41</f>
         <v>0</v>
       </c>
       <c r="L583" s="5"/>
     </row>
     <row r="584" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A584" s="1"/>
       <c r="B584" s="1">
-        <v>883946</v>
+        <v>882881</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="D584" s="1" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="F584" s="2" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="G584" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H584" s="2">
         <v>0</v>
       </c>
       <c r="I584" s="1">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K584" s="2" t="str">
-        <f>J584*6415.08</f>
+        <f>J584*4814.25</f>
         <v>0</v>
       </c>
       <c r="L584" s="5"/>
     </row>
     <row r="585" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A585" s="1"/>
       <c r="B585" s="1">
-        <v>883947</v>
+        <v>882882</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="D585" s="1" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="F585" s="2" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="G585" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H585" s="2">
         <v>0</v>
       </c>
       <c r="I585" s="1">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K585" s="2" t="str">
-        <f>J585*6911.94</f>
+        <f>J585*5365.50</f>
         <v>0</v>
       </c>
       <c r="L585" s="5"/>
     </row>
     <row r="586" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A586" s="1"/>
       <c r="B586" s="1">
-        <v>885820</v>
+        <v>883946</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="D586" s="1" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="F586" s="2" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="G586" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="H586" s="2">
         <v>0</v>
       </c>
       <c r="I586" s="1">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K586" s="2" t="str">
-        <f>J586*1816.92</f>
+        <f>J586*6415.08</f>
         <v>0</v>
       </c>
       <c r="L586" s="5"/>
     </row>
     <row r="587" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A587" s="1"/>
       <c r="B587" s="1">
-        <v>885821</v>
+        <v>883947</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="D587" s="1" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="F587" s="2" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="G587" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H587" s="2">
         <v>0</v>
       </c>
       <c r="I587" s="1">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K587" s="2" t="str">
-        <f>J587*2028.60</f>
+        <f>J587*6911.94</f>
         <v>0</v>
       </c>
       <c r="L587" s="5"/>
     </row>
     <row r="588" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A588" s="1"/>
       <c r="B588" s="1">
-        <v>885822</v>
+        <v>885820</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="D588" s="1" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="F588" s="2" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="G588" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H588" s="2">
         <v>0</v>
       </c>
       <c r="I588" s="1">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K588" s="2" t="str">
-        <f>J588*2235.87</f>
+        <f>J588*1871.31</f>
         <v>0</v>
       </c>
       <c r="L588" s="5"/>
     </row>
     <row r="589" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A589" s="1"/>
       <c r="B589" s="1">
-        <v>885823</v>
+        <v>885821</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="D589" s="1" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="F589" s="2" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="G589" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H589" s="2">
         <v>0</v>
       </c>
       <c r="I589" s="1">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K589" s="2" t="str">
-        <f>J589*2407.86</f>
+        <f>J589*2088.87</f>
         <v>0</v>
       </c>
       <c r="L589" s="5"/>
     </row>
     <row r="590" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A590" s="1"/>
       <c r="B590" s="1">
-        <v>885824</v>
+        <v>885822</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="D590" s="1" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="F590" s="2" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G590" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H590" s="2">
         <v>0</v>
       </c>
       <c r="I590" s="1">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K590" s="2" t="str">
-        <f>J590*2560.74</f>
+        <f>J590*2303.49</f>
         <v>0</v>
       </c>
       <c r="L590" s="5"/>
     </row>
-    <row r="591" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K591" s="8"/>
+    <row r="591" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A591" s="1"/>
+      <c r="B591" s="1">
+        <v>885823</v>
+      </c>
+      <c r="C591" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E591" s="2" t="s">
+        <v>2199</v>
+      </c>
+      <c r="F591" s="2" t="s">
+        <v>2200</v>
+      </c>
+      <c r="G591" s="2">
+        <v>1</v>
+      </c>
+      <c r="H591" s="2">
+        <v>0</v>
+      </c>
+      <c r="I591" s="1">
+        <v>0</v>
+      </c>
+      <c r="J591" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K591" s="2" t="str">
+        <f>J591*2481.36</f>
+        <v>0</v>
+      </c>
       <c r="L591" s="5"/>
     </row>
-    <row r="592" spans="1:12" outlineLevel="4">
+    <row r="592" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A592" s="1"/>
       <c r="B592" s="1">
-        <v>959208</v>
+        <v>885824</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
       <c r="D592" s="1" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>2199</v>
+        <v>2203</v>
       </c>
       <c r="F592" s="2" t="s">
-        <v>1453</v>
+        <v>2204</v>
       </c>
       <c r="G592" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H592" s="2">
         <v>0</v>
       </c>
       <c r="I592" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K592" s="2" t="str">
-        <f>J592*0.00</f>
+        <f>J592*2637.18</f>
         <v>0</v>
       </c>
       <c r="L592" s="5"/>
     </row>
-    <row r="593" spans="1:12" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="593" spans="1:12" outlineLevel="2">
+      <c r="A593" s="8" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B593" s="8"/>
+      <c r="C593" s="8"/>
+      <c r="D593" s="8"/>
+      <c r="E593" s="8"/>
+      <c r="F593" s="8"/>
+      <c r="G593" s="8"/>
+      <c r="H593" s="8"/>
+      <c r="I593" s="8"/>
+      <c r="J593" s="8"/>
+      <c r="K593" s="8"/>
       <c r="L593" s="5"/>
     </row>
-    <row r="594" spans="1:12" outlineLevel="4">
+    <row r="594" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A594" s="1"/>
       <c r="B594" s="1">
-        <v>959210</v>
+        <v>959208</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="D594" s="1" t="s">
-        <v>2204</v>
+        <v>2207</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>2205</v>
+        <v>2208</v>
       </c>
       <c r="F594" s="2" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="G594" s="2">
         <v>0</v>
       </c>
       <c r="H594" s="2">
         <v>0</v>
       </c>
       <c r="I594" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K594" s="2" t="str">
         <f>J594*0.00</f>
         <v>0</v>
       </c>
       <c r="L594" s="5"/>
     </row>
-    <row r="595" spans="1:12" outlineLevel="4">
+    <row r="595" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A595" s="1"/>
       <c r="B595" s="1">
-        <v>959211</v>
+        <v>959209</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>2206</v>
+        <v>2209</v>
       </c>
       <c r="D595" s="1" t="s">
-        <v>2207</v>
+        <v>2210</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>2208</v>
+        <v>2211</v>
       </c>
       <c r="F595" s="2" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="G595" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H595" s="2">
         <v>0</v>
       </c>
       <c r="I595" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K595" s="2" t="str">
         <f>J595*0.00</f>
         <v>0</v>
       </c>
       <c r="L595" s="5"/>
     </row>
-    <row r="596" spans="1:12" outlineLevel="4">
+    <row r="596" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A596" s="1"/>
       <c r="B596" s="1">
-        <v>959212</v>
+        <v>959210</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>2209</v>
+        <v>2212</v>
       </c>
       <c r="D596" s="1" t="s">
-        <v>2210</v>
+        <v>2213</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>2211</v>
+        <v>2214</v>
       </c>
       <c r="F596" s="2" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="G596" s="2">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="H596" s="2">
         <v>0</v>
       </c>
       <c r="I596" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K596" s="2" t="str">
         <f>J596*0.00</f>
         <v>0</v>
       </c>
       <c r="L596" s="5"/>
     </row>
-    <row r="597" spans="1:12" outlineLevel="4">
+    <row r="597" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A597" s="1"/>
       <c r="B597" s="1">
-        <v>959213</v>
+        <v>959211</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>2212</v>
+        <v>2215</v>
       </c>
       <c r="D597" s="1" t="s">
-        <v>2213</v>
+        <v>2216</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>2214</v>
+        <v>2217</v>
       </c>
       <c r="F597" s="2" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="G597" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H597" s="2">
         <v>0</v>
       </c>
       <c r="I597" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K597" s="2" t="str">
         <f>J597*0.00</f>
         <v>0</v>
       </c>
       <c r="L597" s="5"/>
     </row>
-    <row r="598" spans="1:12" outlineLevel="4">
+    <row r="598" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A598" s="1"/>
       <c r="B598" s="1">
-        <v>959214</v>
+        <v>959212</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>2215</v>
+        <v>2218</v>
       </c>
       <c r="D598" s="1" t="s">
-        <v>2216</v>
+        <v>2219</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>2217</v>
+        <v>2220</v>
       </c>
       <c r="F598" s="2" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="G598" s="2">
         <v>0</v>
       </c>
       <c r="H598" s="2">
         <v>0</v>
       </c>
       <c r="I598" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K598" s="2" t="str">
         <f>J598*0.00</f>
         <v>0</v>
       </c>
       <c r="L598" s="5"/>
     </row>
-    <row r="599" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K599" s="8"/>
+    <row r="599" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A599" s="1"/>
+      <c r="B599" s="1">
+        <v>959213</v>
+      </c>
+      <c r="C599" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E599" s="2" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F599" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G599" s="2">
+        <v>5</v>
+      </c>
+      <c r="H599" s="2">
+        <v>0</v>
+      </c>
+      <c r="I599" s="1">
+        <v>0</v>
+      </c>
+      <c r="J599" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K599" s="2" t="str">
+        <f>J599*0.00</f>
+        <v>0</v>
+      </c>
       <c r="L599" s="5"/>
     </row>
-    <row r="600" spans="1:12" outlineLevel="4">
+    <row r="600" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A600" s="1"/>
       <c r="B600" s="1">
-        <v>959247</v>
+        <v>959214</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>2219</v>
-[...2 lines deleted...]
-        <v>96284</v>
+        <v>2224</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>2225</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>2220</v>
+        <v>2226</v>
       </c>
       <c r="F600" s="2" t="s">
-        <v>2221</v>
+        <v>1461</v>
       </c>
       <c r="G600" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H600" s="2">
         <v>0</v>
       </c>
       <c r="I600" s="1">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K600" s="2" t="str">
-        <f>J600*3270.00</f>
+        <f>J600*0.00</f>
         <v>0</v>
       </c>
       <c r="L600" s="5"/>
     </row>
-    <row r="601" spans="1:12" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="601" spans="1:12" outlineLevel="2">
+      <c r="A601" s="8" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B601" s="8"/>
+      <c r="C601" s="8"/>
+      <c r="D601" s="8"/>
+      <c r="E601" s="8"/>
+      <c r="F601" s="8"/>
+      <c r="G601" s="8"/>
+      <c r="H601" s="8"/>
+      <c r="I601" s="8"/>
+      <c r="J601" s="8"/>
+      <c r="K601" s="8"/>
       <c r="L601" s="5"/>
     </row>
     <row r="602" spans="1:12" outlineLevel="4">
       <c r="A602" s="1"/>
       <c r="B602" s="1">
-        <v>959249</v>
+        <v>959247</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>2225</v>
+        <v>2228</v>
       </c>
       <c r="D602" s="1">
-        <v>65450</v>
+        <v>96284</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>2226</v>
+        <v>2229</v>
       </c>
       <c r="F602" s="2" t="s">
-        <v>2227</v>
+        <v>2230</v>
       </c>
       <c r="G602" s="2">
         <v>0</v>
       </c>
       <c r="H602" s="2">
         <v>0</v>
       </c>
       <c r="I602" s="1">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K602" s="2" t="str">
-        <f>J602*3858.00</f>
+        <f>J602*3270.00</f>
         <v>0</v>
       </c>
       <c r="L602" s="5"/>
     </row>
     <row r="603" spans="1:12" outlineLevel="4">
       <c r="A603" s="1"/>
       <c r="B603" s="1">
-        <v>959250</v>
+        <v>959248</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>2228</v>
+        <v>2231</v>
       </c>
       <c r="D603" s="1">
-        <v>38434</v>
+        <v>70258</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>2229</v>
+        <v>2232</v>
       </c>
       <c r="F603" s="2" t="s">
-        <v>2230</v>
+        <v>2233</v>
       </c>
       <c r="G603" s="2">
         <v>0</v>
       </c>
       <c r="H603" s="2">
         <v>0</v>
       </c>
       <c r="I603" s="1">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K603" s="2" t="str">
-        <f>J603*3960.00</f>
+        <f>J603*3509.00</f>
         <v>0</v>
       </c>
       <c r="L603" s="5"/>
     </row>
     <row r="604" spans="1:12" outlineLevel="4">
       <c r="A604" s="1"/>
       <c r="B604" s="1">
-        <v>959251</v>
+        <v>959249</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>2231</v>
+        <v>2234</v>
       </c>
       <c r="D604" s="1">
-        <v>27262</v>
+        <v>65450</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>2232</v>
+        <v>2235</v>
       </c>
       <c r="F604" s="2" t="s">
-        <v>2233</v>
+        <v>2236</v>
       </c>
       <c r="G604" s="2">
         <v>0</v>
       </c>
       <c r="H604" s="2">
         <v>0</v>
       </c>
       <c r="I604" s="1">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K604" s="2" t="str">
-        <f>J604*4643.00</f>
+        <f>J604*3858.00</f>
         <v>0</v>
       </c>
       <c r="L604" s="5"/>
     </row>
     <row r="605" spans="1:12" outlineLevel="4">
       <c r="A605" s="1"/>
       <c r="B605" s="1">
-        <v>959252</v>
+        <v>959250</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>2234</v>
+        <v>2237</v>
       </c>
       <c r="D605" s="1">
-        <v>70256</v>
+        <v>38434</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>2235</v>
+        <v>2238</v>
       </c>
       <c r="F605" s="2" t="s">
-        <v>2236</v>
+        <v>2239</v>
       </c>
       <c r="G605" s="2">
         <v>0</v>
       </c>
       <c r="H605" s="2">
         <v>0</v>
       </c>
       <c r="I605" s="1">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K605" s="2" t="str">
-        <f>J605*3807.00</f>
+        <f>J605*3960.00</f>
         <v>0</v>
       </c>
       <c r="L605" s="5"/>
     </row>
     <row r="606" spans="1:12" outlineLevel="4">
       <c r="A606" s="1"/>
       <c r="B606" s="1">
-        <v>959253</v>
+        <v>959251</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>2237</v>
+        <v>2240</v>
       </c>
       <c r="D606" s="1">
-        <v>14198</v>
+        <v>27262</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>2238</v>
+        <v>2241</v>
       </c>
       <c r="F606" s="2" t="s">
-        <v>2239</v>
+        <v>2242</v>
       </c>
       <c r="G606" s="2">
         <v>0</v>
       </c>
       <c r="H606" s="2">
         <v>0</v>
       </c>
       <c r="I606" s="1">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K606" s="2" t="str">
-        <f>J606*4020.00</f>
+        <f>J606*4643.00</f>
         <v>0</v>
       </c>
       <c r="L606" s="5"/>
     </row>
     <row r="607" spans="1:12" outlineLevel="4">
       <c r="A607" s="1"/>
       <c r="B607" s="1">
-        <v>959254</v>
+        <v>959252</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
       <c r="D607" s="1">
-        <v>48520</v>
+        <v>70256</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>2241</v>
+        <v>2244</v>
       </c>
       <c r="F607" s="2" t="s">
-        <v>2242</v>
+        <v>2245</v>
       </c>
       <c r="G607" s="2">
         <v>0</v>
       </c>
       <c r="H607" s="2">
         <v>0</v>
       </c>
       <c r="I607" s="1">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K607" s="2" t="str">
-        <f>J607*4392.00</f>
+        <f>J607*3807.00</f>
         <v>0</v>
       </c>
       <c r="L607" s="5"/>
     </row>
     <row r="608" spans="1:12" outlineLevel="4">
       <c r="A608" s="1"/>
       <c r="B608" s="1">
+        <v>959253</v>
+      </c>
+      <c r="C608" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D608" s="1">
+        <v>14198</v>
+      </c>
+      <c r="E608" s="2" t="s">
+        <v>2247</v>
+      </c>
+      <c r="F608" s="2" t="s">
+        <v>2248</v>
+      </c>
+      <c r="G608" s="2">
+        <v>0</v>
+      </c>
+      <c r="H608" s="2">
+        <v>0</v>
+      </c>
+      <c r="I608" s="1">
+        <v>0</v>
+      </c>
+      <c r="J608" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K608" s="2" t="str">
+        <f>J608*4020.00</f>
+        <v>0</v>
+      </c>
+      <c r="L608" s="5"/>
+    </row>
+    <row r="609" spans="1:12" outlineLevel="4">
+      <c r="A609" s="1"/>
+      <c r="B609" s="1">
+        <v>959254</v>
+      </c>
+      <c r="C609" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D609" s="1">
+        <v>48520</v>
+      </c>
+      <c r="E609" s="2" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F609" s="2" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G609" s="2">
+        <v>0</v>
+      </c>
+      <c r="H609" s="2">
+        <v>0</v>
+      </c>
+      <c r="I609" s="1">
+        <v>0</v>
+      </c>
+      <c r="J609" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K609" s="2" t="str">
+        <f>J609*4392.00</f>
+        <v>0</v>
+      </c>
+      <c r="L609" s="5"/>
+    </row>
+    <row r="610" spans="1:12" outlineLevel="4">
+      <c r="A610" s="1"/>
+      <c r="B610" s="1">
         <v>959255</v>
       </c>
-      <c r="C608" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D608" s="1">
+      <c r="C610" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D610" s="1">
         <v>60984</v>
       </c>
-      <c r="E608" s="2" t="s">
-[...21 lines deleted...]
-      <c r="L608" s="5"/>
+      <c r="E610" s="2" t="s">
+        <v>2253</v>
+      </c>
+      <c r="F610" s="2" t="s">
+        <v>2254</v>
+      </c>
+      <c r="G610" s="2">
+        <v>0</v>
+      </c>
+      <c r="H610" s="2">
+        <v>0</v>
+      </c>
+      <c r="I610" s="1">
+        <v>0</v>
+      </c>
+      <c r="J610" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K610" s="2" t="str">
+        <f>J610*4555.00</f>
+        <v>0</v>
+      </c>
+      <c r="L610" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="A511:K511"/>
-[...1 lines deleted...]
-    <mergeCell ref="A577:K577"/>
+    <mergeCell ref="A513:K513"/>
+    <mergeCell ref="A560:K560"/>
+    <mergeCell ref="A579:K579"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A17:K17"/>
-    <mergeCell ref="A219:K219"/>
-[...15 lines deleted...]
-    <mergeCell ref="A599:K599"/>
+    <mergeCell ref="A221:K221"/>
+    <mergeCell ref="A308:K308"/>
+    <mergeCell ref="A360:K360"/>
+    <mergeCell ref="A391:K391"/>
+    <mergeCell ref="A398:K398"/>
+    <mergeCell ref="A438:K438"/>
+    <mergeCell ref="A441:K441"/>
+    <mergeCell ref="A480:K480"/>
+    <mergeCell ref="A514:K514"/>
+    <mergeCell ref="A533:K533"/>
+    <mergeCell ref="A543:K543"/>
+    <mergeCell ref="A547:K547"/>
+    <mergeCell ref="A552:K552"/>
+    <mergeCell ref="A555:K555"/>
+    <mergeCell ref="A580:K580"/>
+    <mergeCell ref="A593:K593"/>
+    <mergeCell ref="A601:K601"/>
     <mergeCell ref="A18:K18"/>
     <mergeCell ref="A117:K117"/>
     <mergeCell ref="A124:K124"/>
     <mergeCell ref="A138:K138"/>
     <mergeCell ref="A160:K160"/>
     <mergeCell ref="A168:K168"/>
-    <mergeCell ref="A182:K182"/>
-[...4 lines deleted...]
-    <mergeCell ref="A359:K359"/>
+    <mergeCell ref="A184:K184"/>
+    <mergeCell ref="A222:K222"/>
+    <mergeCell ref="A286:K286"/>
+    <mergeCell ref="A309:K309"/>
+    <mergeCell ref="A353:K353"/>
+    <mergeCell ref="A361:K361"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>