--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -16,314 +16,323 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны для БЫТОВОЙ ТЕХНИКИ</t>
   </si>
   <si>
     <t>Краны для бытовой техники VALTEC</t>
   </si>
   <si>
     <t>VLC-414001</t>
   </si>
   <si>
     <t>VT.392.N.04</t>
   </si>
   <si>
     <t>Кран шар. угловой для подкл. с/т приборов 1/2"х1/2"  (14 /168шт)</t>
   </si>
   <si>
-    <t>467.00 руб.</t>
+    <t>508.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-414002</t>
+  </si>
+  <si>
+    <t>VT.392.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. угловой для подкл. с/т приборов 1/2"х3/4"   (14 /168шт)</t>
+  </si>
+  <si>
+    <t>521.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...19 lines deleted...]
-  <si>
     <t>VLC-414004</t>
   </si>
   <si>
     <t>VT.230.N.05</t>
   </si>
   <si>
     <t>Вентиль для подкл. с/т приборов 3/4"х3/4"х3/4" (1 /90шт)</t>
   </si>
   <si>
-    <t>1 083.00 руб.</t>
+    <t>1 180.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-414005</t>
+  </si>
+  <si>
+    <t>VT.240.N.04</t>
+  </si>
+  <si>
+    <t>Вентиль угловой для подкл. с/т приборов 1/2"х1/2" (1 /90шт)</t>
+  </si>
+  <si>
+    <t>706.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414007</t>
+  </si>
+  <si>
+    <t>VT.240.N.0405</t>
+  </si>
+  <si>
+    <t>Вентиль угл. для подкл. с/т приборов 1/2"х3/4"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>846.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414008</t>
+  </si>
+  <si>
+    <t>VT.240.TN.0405</t>
+  </si>
+  <si>
+    <t>Вентиль угловой для подкл. с/т приборов 1/2"х3/4"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>875.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414009</t>
+  </si>
+  <si>
+    <t>VT.255.N.04</t>
+  </si>
+  <si>
+    <t>Вентиль-тройник  для подкл. с/т приборов 1/2"х3/4"х1/2"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>735.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414010</t>
+  </si>
+  <si>
+    <t>VT.256.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. с/т приборов 1/2"х3/4"х1/2"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>577.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414011</t>
+  </si>
+  <si>
+    <t>VT.281.N.0410</t>
+  </si>
+  <si>
+    <t>Вентиль для подкл. смесителя 1/2"хМ10 стар. арт. 7681  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>565.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-414005</t>
-[...70 lines deleted...]
-  <si>
     <t>VLC-414012</t>
   </si>
   <si>
     <t>VT.281.GBC.0403</t>
   </si>
   <si>
     <t>Вентиль для подключения с/т приборов 1/2"х3/8"</t>
   </si>
   <si>
+    <t>558.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414013</t>
+  </si>
+  <si>
+    <t>VT.281.GBC.0404</t>
+  </si>
+  <si>
+    <t>Вентиль для подключения с/т приборов 1/2"х1/2"</t>
+  </si>
+  <si>
     <t>536.00 руб.</t>
   </si>
   <si>
-    <t>VLC-414013</t>
-[...7 lines deleted...]
-  <si>
     <t>VLC-414014</t>
   </si>
   <si>
     <t>VT.281.GBC.0410</t>
   </si>
   <si>
     <t>Вентиль для подключения с/т приборов 1/2"хМ10</t>
   </si>
   <si>
+    <t>584.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-414015</t>
   </si>
   <si>
     <t>VT.282.N.0410</t>
   </si>
   <si>
     <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"хМ10 стар. арт. 7682</t>
   </si>
   <si>
-    <t>634.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>692.00 руб.</t>
   </si>
   <si>
     <t>VLC-414016</t>
   </si>
   <si>
     <t>VT.282.N.0404</t>
   </si>
   <si>
     <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"х1/2" стар. арт. 7682</t>
   </si>
   <si>
-    <t>600.00 руб.</t>
+    <t>654.00 руб.</t>
   </si>
   <si>
     <t>VLC-414017</t>
   </si>
   <si>
     <t>VT.282.N.0405</t>
   </si>
   <si>
     <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"х3/4" стар. арт. 7682</t>
   </si>
   <si>
+    <t>734.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-414018</t>
   </si>
   <si>
     <t>VT.282.GBC.0403</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"х3/8"</t>
   </si>
   <si>
     <t>887.00 руб.</t>
   </si>
   <si>
     <t>VLC-414019</t>
   </si>
   <si>
     <t>VT.282.GBC.0404</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"х1/2"</t>
   </si>
   <si>
     <t>844.00 руб.</t>
   </si>
   <si>
     <t>VLC-414020</t>
   </si>
   <si>
     <t>VT.282.GBC.0405</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"х3/4"</t>
   </si>
   <si>
     <t>951.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-414021</t>
   </si>
   <si>
     <t>VT.282.GBC.0410</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"хМ10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1409,672 +1418,672 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*467.00</f>
+        <f>J4*508.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>810954</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*478.00</f>
+        <f>J5*521.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>810956</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1083.00</f>
+        <f>J6*1180.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>810957</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*648.00</f>
+        <f>J7*706.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>810959</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*777.00</f>
+        <f>J8*846.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>810960</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*803.00</f>
+        <f>J9*875.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>810961</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G10" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*674.00</f>
+        <f>J10*735.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>810962</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*529.00</f>
+        <f>J11*577.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810963</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="G12" s="2">
-        <v>8</v>
+      <c r="G12" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*519.00</f>
+        <f>J12*565.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>810964</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*536.00</f>
+        <f>J13*558.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>810965</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*536.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>810966</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*536.00</f>
+        <f>J15*584.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>810967</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*634.00</f>
+        <f>J16*692.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>810968</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G17" s="2">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*600.00</f>
+        <f>J17*654.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>810969</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*674.00</f>
+        <f>J18*734.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>810970</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*887.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>810971</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*844.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>810972</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>87</v>
+        <v>53</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*951.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>810973</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*887.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>