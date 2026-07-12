--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,275 +16,278 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны для БЫТОВОЙ ТЕХНИКИ</t>
   </si>
   <si>
     <t>Краны для бытовой техники VALTEC</t>
   </si>
   <si>
     <t>VLC-414001</t>
   </si>
   <si>
     <t>VT.392.N.04</t>
   </si>
   <si>
     <t>Кран шар. угловой для подкл. с/т приборов 1/2"х1/2"  (14 /168шт)</t>
   </si>
   <si>
     <t>508.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-414002</t>
+  </si>
+  <si>
+    <t>VT.392.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. угловой для подкл. с/т приборов 1/2"х3/4"   (14 /168шт)</t>
+  </si>
+  <si>
+    <t>521.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-414004</t>
+  </si>
+  <si>
+    <t>VT.230.N.05</t>
+  </si>
+  <si>
+    <t>Вентиль для подкл. с/т приборов 3/4"х3/4"х3/4" (1 /90шт)</t>
+  </si>
+  <si>
+    <t>1 180.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-414005</t>
+  </si>
+  <si>
+    <t>VT.240.N.04</t>
+  </si>
+  <si>
+    <t>Вентиль угловой для подкл. с/т приборов 1/2"х1/2" (1 /90шт)</t>
+  </si>
+  <si>
+    <t>706.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414007</t>
+  </si>
+  <si>
+    <t>VT.240.N.0405</t>
+  </si>
+  <si>
+    <t>Вентиль угл. для подкл. с/т приборов 1/2"х3/4"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>846.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414008</t>
+  </si>
+  <si>
+    <t>VT.240.TN.0405</t>
+  </si>
+  <si>
+    <t>Вентиль угловой для подкл. с/т приборов 1/2"х3/4"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>875.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414009</t>
+  </si>
+  <si>
+    <t>VT.255.N.04</t>
+  </si>
+  <si>
+    <t>Вентиль-тройник  для подкл. с/т приборов 1/2"х3/4"х1/2"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>735.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414010</t>
+  </si>
+  <si>
+    <t>VT.256.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. с/т приборов 1/2"х3/4"х1/2"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>577.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414011</t>
+  </si>
+  <si>
+    <t>VT.281.N.0410</t>
+  </si>
+  <si>
+    <t>Вентиль для подкл. смесителя 1/2"хМ10 стар. арт. 7681  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>565.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-414012</t>
+  </si>
+  <si>
+    <t>VT.281.GBC.0403</t>
+  </si>
+  <si>
+    <t>Вентиль для подключения с/т приборов 1/2"х3/8"</t>
+  </si>
+  <si>
+    <t>558.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414013</t>
+  </si>
+  <si>
+    <t>VT.281.GBC.0404</t>
+  </si>
+  <si>
+    <t>Вентиль для подключения с/т приборов 1/2"х1/2"</t>
+  </si>
+  <si>
+    <t>536.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414014</t>
+  </si>
+  <si>
+    <t>VT.281.GBC.0410</t>
+  </si>
+  <si>
+    <t>Вентиль для подключения с/т приборов 1/2"хМ10</t>
+  </si>
+  <si>
+    <t>584.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-414015</t>
+  </si>
+  <si>
+    <t>VT.282.N.0410</t>
+  </si>
+  <si>
+    <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"хМ10 стар. арт. 7682</t>
+  </si>
+  <si>
+    <t>692.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414016</t>
+  </si>
+  <si>
+    <t>VT.282.N.0404</t>
+  </si>
+  <si>
+    <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"х1/2" стар. арт. 7682</t>
+  </si>
+  <si>
+    <t>654.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
-  </si>
-[...172 lines deleted...]
-    <t>654.00 руб.</t>
   </si>
   <si>
     <t>VLC-414017</t>
   </si>
   <si>
     <t>VT.282.N.0405</t>
   </si>
   <si>
     <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"х3/4" стар. арт. 7682</t>
   </si>
   <si>
     <t>734.00 руб.</t>
   </si>
   <si>
     <t>VLC-414018</t>
   </si>
   <si>
     <t>VT.282.GBC.0403</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"х3/8"</t>
   </si>
   <si>
     <t>887.00 руб.</t>
   </si>
@@ -1441,649 +1444,649 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*508.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>810954</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*521.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>810956</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1180.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>810957</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*706.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>810959</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*846.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>810960</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*875.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>810961</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G10" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*735.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>810962</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*577.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810963</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*565.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>810964</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*558.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>810965</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*536.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>810966</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*584.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>810967</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*692.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>810968</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*654.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>810969</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>79</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*734.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>810970</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*887.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>810971</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*844.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>810972</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
-      <c r="H21" s="2" t="s">
-        <v>53</v>
+      <c r="H21" s="2">
+        <v>10</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*951.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>810973</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*887.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>