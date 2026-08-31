--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -63,288 +63,288 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны для БЫТОВОЙ ТЕХНИКИ</t>
   </si>
   <si>
     <t>Краны для бытовой техники VALTEC</t>
   </si>
   <si>
     <t>VLC-414001</t>
   </si>
   <si>
     <t>VT.392.N.04</t>
   </si>
   <si>
     <t>Кран шар. угловой для подкл. с/т приборов 1/2"х1/2"  (14 /168шт)</t>
   </si>
   <si>
-    <t>508.00 руб.</t>
+    <t>554.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-414002</t>
+  </si>
+  <si>
+    <t>VT.392.N.05</t>
+  </si>
+  <si>
+    <t>Кран шар. угловой для подкл. с/т приборов 1/2"х3/4"   (14 /168шт)</t>
+  </si>
+  <si>
+    <t>549.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414004</t>
+  </si>
+  <si>
+    <t>VT.230.N.05</t>
+  </si>
+  <si>
+    <t>Вентиль для подкл. с/т приборов 3/4"х3/4"х3/4" (1 /90шт)</t>
+  </si>
+  <si>
+    <t>1 243.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414005</t>
+  </si>
+  <si>
+    <t>VT.240.N.04</t>
+  </si>
+  <si>
+    <t>Вентиль угловой для подкл. с/т приборов 1/2"х1/2" (1 /90шт)</t>
+  </si>
+  <si>
+    <t>769.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-414007</t>
+  </si>
+  <si>
+    <t>VT.240.N.0405</t>
+  </si>
+  <si>
+    <t>Вентиль угл. для подкл. с/т приборов 1/2"х3/4"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>892.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414008</t>
+  </si>
+  <si>
+    <t>VT.240.TN.0405</t>
+  </si>
+  <si>
+    <t>Вентиль угловой для подкл. с/т приборов 1/2"х3/4"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>922.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414009</t>
+  </si>
+  <si>
+    <t>VT.255.N.04</t>
+  </si>
+  <si>
+    <t>Вентиль-тройник  для подкл. с/т приборов 1/2"х3/4"х1/2"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>774.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-414010</t>
+  </si>
+  <si>
+    <t>VT.256.N.04</t>
+  </si>
+  <si>
+    <t>Кран шар. для подкл. с/т приборов 1/2"х3/4"х1/2"  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>607.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>шт</t>
-[...26 lines deleted...]
-    <t>1 180.00 руб.</t>
+    <t>VLC-414011</t>
+  </si>
+  <si>
+    <t>VT.281.N.0410</t>
+  </si>
+  <si>
+    <t>Вентиль для подкл. смесителя 1/2"хМ10 стар. арт. 7681  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>565.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-414005</t>
-[...73 lines deleted...]
-  <si>
     <t>VLC-414012</t>
   </si>
   <si>
     <t>VT.281.GBC.0403</t>
   </si>
   <si>
     <t>Вентиль для подключения с/т приборов 1/2"х3/8"</t>
   </si>
   <si>
     <t>558.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-414013</t>
   </si>
   <si>
     <t>VT.281.GBC.0404</t>
   </si>
   <si>
     <t>Вентиль для подключения с/т приборов 1/2"х1/2"</t>
   </si>
   <si>
     <t>536.00 руб.</t>
   </si>
   <si>
     <t>VLC-414014</t>
   </si>
   <si>
     <t>VT.281.GBC.0410</t>
   </si>
   <si>
     <t>Вентиль для подключения с/т приборов 1/2"хМ10</t>
   </si>
   <si>
-    <t>584.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>631.00 руб.</t>
   </si>
   <si>
     <t>VLC-414015</t>
   </si>
   <si>
     <t>VT.282.N.0410</t>
   </si>
   <si>
     <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"хМ10 стар. арт. 7682</t>
   </si>
   <si>
-    <t>692.00 руб.</t>
+    <t>728.00 руб.</t>
   </si>
   <si>
     <t>VLC-414016</t>
   </si>
   <si>
     <t>VT.282.N.0404</t>
   </si>
   <si>
     <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"х1/2" стар. арт. 7682</t>
   </si>
   <si>
-    <t>654.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>689.00 руб.</t>
   </si>
   <si>
     <t>VLC-414017</t>
   </si>
   <si>
     <t>VT.282.N.0405</t>
   </si>
   <si>
     <t>Кран шар. угловой с фильтром для подкл. с/т приборов 1/2"х3/4" стар. арт. 7682</t>
   </si>
   <si>
-    <t>734.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-414018</t>
   </si>
   <si>
     <t>VT.282.GBC.0403</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"х3/8"</t>
   </si>
   <si>
     <t>887.00 руб.</t>
   </si>
   <si>
     <t>VLC-414019</t>
   </si>
   <si>
     <t>VT.282.GBC.0404</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"х1/2"</t>
   </si>
   <si>
-    <t>844.00 руб.</t>
+    <t>911.00 руб.</t>
   </si>
   <si>
     <t>VLC-414020</t>
   </si>
   <si>
     <t>VT.282.GBC.0405</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"х3/4"</t>
   </si>
   <si>
     <t>951.00 руб.</t>
   </si>
   <si>
     <t>VLC-414021</t>
   </si>
   <si>
     <t>VT.282.GBC.0410</t>
   </si>
   <si>
     <t>Вентиль с фильтром для подключения с/т приборов 1/2"хМ10</t>
+  </si>
+  <si>
+    <t>957.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1421,681 +1421,681 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*508.00</f>
+        <f>J4*554.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>810954</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*521.00</f>
+        <f>J5*549.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>810956</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1180.00</f>
+        <f>J6*1243.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>810957</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="F7" s="2" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*706.00</f>
+        <f>J7*769.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>810959</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*846.00</f>
+        <f>J8*892.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>810960</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*875.00</f>
+        <f>J9*922.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>810961</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*735.00</f>
+        <f>J10*774.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>810962</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*577.00</f>
+        <f>J11*607.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810963</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*565.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>810964</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*558.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>810965</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*536.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>810966</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*584.00</f>
+        <f>J15*631.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>810967</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*692.00</f>
+        <f>J16*728.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>810968</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G17" s="2">
         <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*654.00</f>
+        <f>J17*689.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>810969</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*734.00</f>
+        <f>J18*774.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>810970</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*887.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>810971</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*844.00</f>
+        <f>J20*911.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>810972</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
-      <c r="H21" s="2">
-        <v>10</v>
+      <c r="H21" s="2" t="s">
+        <v>59</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*951.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>810973</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*887.00</f>
+        <f>J22*957.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>