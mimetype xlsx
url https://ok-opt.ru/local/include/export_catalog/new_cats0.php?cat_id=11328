--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -16,662 +16,710 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны для БЫТОВОЙ ТЕХНИКИ</t>
   </si>
   <si>
     <t>Краны для бытовой техники VIEIR</t>
   </si>
   <si>
     <t>VER-000883</t>
   </si>
   <si>
     <t>VER66</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой 1/2 x 1/2"(100/1шт)</t>
   </si>
   <si>
-    <t>251.70 руб.</t>
+    <t>248.43 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-000884</t>
   </si>
   <si>
     <t>VER67</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой 1/2 x 1/2"(100/1пара)</t>
   </si>
   <si>
-    <t>402.12 руб.</t>
+    <t>396.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000885</t>
   </si>
   <si>
     <t>VER68</t>
   </si>
   <si>
     <t>Кран трехпроходной из нерж. стали для подключения лейки биде и бочка унитаза 1/2 x1/2 x 1/2" (100/1ш</t>
   </si>
   <si>
-    <t>229.36 руб.</t>
+    <t>226.38 руб.</t>
   </si>
   <si>
     <t>VER-000886</t>
   </si>
   <si>
     <t>VER75</t>
   </si>
   <si>
     <t>Кран трехпроходной из нерж. стали для подключения лейки биде и бочка унитаза 1/2 x3/4 x 1/2" (100/1ш</t>
   </si>
   <si>
-    <t>247.23 руб.</t>
+    <t>244.02 руб.</t>
   </si>
   <si>
     <t>VER-000887</t>
   </si>
   <si>
     <t>VER69-C</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с отражателем, черный 1/2 x1/2" (100/1шт)</t>
   </si>
   <si>
-    <t>208.51 руб.</t>
+    <t>205.80 руб.</t>
   </si>
   <si>
     <t>VER-000888</t>
   </si>
   <si>
     <t>VER70-C</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с отражателем, черный 1/2 x3/4 " (100/1шт)</t>
   </si>
   <si>
-    <t>226.38 руб.</t>
+    <t>223.44 руб.</t>
   </si>
   <si>
     <t>VER-000889</t>
   </si>
   <si>
     <t>VER69-L</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с отражателем, хром 1/2 x1/2" (100/1шт)</t>
   </si>
   <si>
-    <t>202.55 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>199.92 руб.</t>
   </si>
   <si>
     <t>VER-000890</t>
   </si>
   <si>
     <t>VER70-L</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с отражателем,  хром 1/2 x3/4 " (100/1шт)</t>
   </si>
   <si>
-    <t>220.42 руб.</t>
+    <t>217.56 руб.</t>
   </si>
   <si>
     <t>VER-000891</t>
   </si>
   <si>
     <t>VER71</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой 1/2 x1/2 " (100/1шт)</t>
   </si>
   <si>
-    <t>204.04 руб.</t>
+    <t>201.39 руб.</t>
   </si>
   <si>
     <t>VER-000892</t>
   </si>
   <si>
     <t>VER72</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой 1/2 x3/4 " (100/1шт)</t>
   </si>
   <si>
-    <t>223.40 руб.</t>
+    <t>220.50 руб.</t>
   </si>
   <si>
     <t>VER-000893</t>
   </si>
   <si>
     <t>VER73-C</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой, черный 1/2 x1/2" (100/1шт)</t>
   </si>
   <si>
-    <t>217.44 руб.</t>
+    <t>214.62 руб.</t>
   </si>
   <si>
     <t>VER-000894</t>
   </si>
   <si>
     <t>VER74-C</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой, черный 1/2 x3/4" (100/1шт)</t>
   </si>
   <si>
-    <t>235.31 руб.</t>
+    <t>232.26 руб.</t>
   </si>
   <si>
     <t>VER-000895</t>
   </si>
   <si>
     <t>VER73-L</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой, хром 1/2 x1/2" (100/1шт)</t>
   </si>
   <si>
     <t>VER-000896</t>
   </si>
   <si>
     <t>VER74-L</t>
   </si>
   <si>
     <t>Кран угловой из нерж. стали с керамической кран-буксой, хром 1/2 x3/4" (100/1шт)</t>
   </si>
   <si>
-    <t>227.87 руб.</t>
+    <t>224.91 руб.</t>
+  </si>
+  <si>
+    <t>VER-001372</t>
+  </si>
+  <si>
+    <t>VER35</t>
+  </si>
+  <si>
+    <t>Вентиль угловой комбинированный для подкючения смесителей, хром 1/2"x3/4"x1/2" (48/1шт)</t>
+  </si>
+  <si>
+    <t>1 048.11 руб.</t>
+  </si>
+  <si>
+    <t>VER-001373</t>
+  </si>
+  <si>
+    <t>VR2030</t>
+  </si>
+  <si>
+    <t>Кран шаровой с фильтром, с шарнирным соединением для смесителя, хром 1/2" (60/1шт)</t>
+  </si>
+  <si>
+    <t>761.46 руб.</t>
+  </si>
+  <si>
+    <t>VER-001575</t>
+  </si>
+  <si>
+    <t>VER36-S</t>
+  </si>
+  <si>
+    <t>Вентиль угловой с отражателем золото 1/2"x1/2" (120/1шт)</t>
+  </si>
+  <si>
+    <t>673.26 руб.</t>
+  </si>
+  <si>
+    <t>VER-001576</t>
+  </si>
+  <si>
+    <t>VER36-G</t>
+  </si>
+  <si>
+    <t>Вентиль угловой с отражателем графит 1/2"x1/2" (120/1шт)</t>
+  </si>
+  <si>
+    <t>657.09 руб.</t>
   </si>
   <si>
     <t>ZAP-210001</t>
   </si>
   <si>
     <t>VER343</t>
   </si>
   <si>
     <t>кран шар. для подкл. стиральных приборов 1/2"х3/4"х1/2" (VER343) никель(10/80шт)</t>
   </si>
   <si>
-    <t>357.44 руб.</t>
+    <t>352.80 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ZAP-210002</t>
+  </si>
+  <si>
+    <t>VER33</t>
+  </si>
+  <si>
+    <t>кран шар. угловой мат.хром для подкл. с/т приборов с отраж. 1/2"х1/2" (20/80шт)</t>
+  </si>
+  <si>
+    <t>388.08 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210003</t>
+  </si>
+  <si>
+    <t>VER34</t>
+  </si>
+  <si>
+    <t>кран шар. угловой мат.хром для подкл. с/т приборов с отраж. 1/2"х3/4" (15/60шт)</t>
+  </si>
+  <si>
+    <t>414.54 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210004</t>
+  </si>
+  <si>
+    <t>VER45</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>301.35 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210005</t>
+  </si>
+  <si>
+    <t>VER46</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт)</t>
+  </si>
+  <si>
+    <t>311.64 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210006</t>
+  </si>
+  <si>
+    <t>VER36</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт) декор.</t>
+  </si>
+  <si>
+    <t>549.78 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210007</t>
+  </si>
+  <si>
+    <t>VER39</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт) декор.</t>
+  </si>
+  <si>
+    <t>576.24 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210008</t>
+  </si>
+  <si>
+    <t>VER37</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт) декор. ручка</t>
+  </si>
+  <si>
+    <t>464.52 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210009</t>
+  </si>
+  <si>
+    <t>VER40</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт) декор. ручка</t>
+  </si>
+  <si>
+    <t>495.39 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210010</t>
+  </si>
+  <si>
+    <t>VER38</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт) декор. ручка квадрат</t>
+  </si>
+  <si>
+    <t>589.47 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210011</t>
+  </si>
+  <si>
+    <t>VER41</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт) декор. ручка квадрат</t>
+  </si>
+  <si>
+    <t>646.80 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210012</t>
+  </si>
+  <si>
+    <t>VP48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">набор в блистере кран шар. угловой для подкл. с/т приборов с отраж. 1/2"х1/2" (1/80шт) декор. ручка </t>
+  </si>
+  <si>
+    <t>1 115.73 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210013</t>
+  </si>
+  <si>
+    <t>VP47</t>
+  </si>
+  <si>
+    <t>995.19 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210014</t>
+  </si>
+  <si>
+    <t>VR170</t>
+  </si>
+  <si>
+    <t>кран шар. мини 1/2" вн-вн (25/100шт)</t>
+  </si>
+  <si>
+    <t>355.74 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZAP-210015</t>
+  </si>
+  <si>
+    <t>VR171</t>
+  </si>
+  <si>
+    <t>кран шар. мини 1/2" вн-нар (18/100шт)</t>
+  </si>
+  <si>
+    <t>338.10 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210016</t>
+  </si>
+  <si>
+    <t>VR172</t>
+  </si>
+  <si>
+    <t>кран шар. мини 1/2" нар-нар (18/100шт)</t>
+  </si>
+  <si>
+    <t>333.69 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>ZAP-210002</t>
-[...181 lines deleted...]
-  <si>
     <t>ZAP-210017</t>
   </si>
   <si>
     <t>VER343X</t>
   </si>
   <si>
     <t>кран шар. для подкл. стиральных приборов в блистере 1/2"х3/4"х1/2" ХРОМ  (10/120шт)</t>
   </si>
   <si>
-    <t>434.88 руб.</t>
+    <t>429.24 руб.</t>
   </si>
   <si>
     <t>ZAP-210018</t>
   </si>
   <si>
     <t>GL182</t>
   </si>
   <si>
     <t>кран тройник для трубки фильтра 1/2" VR (2шт в упаковке)  (2/60шт)</t>
   </si>
   <si>
-    <t>330.63 руб.</t>
+    <t>326.34 руб.</t>
   </si>
   <si>
     <t>ZAP-210020</t>
   </si>
   <si>
     <t>VRFF3</t>
   </si>
   <si>
     <t>кран шар. мини хром 1/2" вн-вн (10/200шт)</t>
   </si>
   <si>
-    <t>355.95 руб.</t>
+    <t>351.33 руб.</t>
   </si>
   <si>
     <t>ZAP-210021</t>
   </si>
   <si>
     <t>VRFH3</t>
   </si>
   <si>
     <t>кран шар. мини хром 1/2" вн-нар (10/200шт)</t>
   </si>
   <si>
-    <t>369.35 руб.</t>
+    <t>364.56 руб.</t>
   </si>
   <si>
     <t>ZAP-210022</t>
   </si>
   <si>
     <t>VRHH3</t>
   </si>
   <si>
     <t>кран шар. мини хром 1/2" нар-нар (10/200шт)</t>
   </si>
   <si>
     <t>ZAP-210023</t>
   </si>
   <si>
     <t>VER52</t>
   </si>
   <si>
     <t>вентиль хром для подкл. стиральных приборов 1/2"х3/4"х1/2" (1/120шт)</t>
   </si>
   <si>
-    <t>507.86 руб.</t>
+    <t>501.27 руб.</t>
   </si>
   <si>
     <t>ZAP-210024</t>
   </si>
   <si>
     <t>VER54</t>
   </si>
   <si>
     <t>Кран угловой хромированный 1/2 х1/2   VIEIR  хром(120/1шт)</t>
   </si>
   <si>
     <t>ZAP-210025</t>
   </si>
   <si>
     <t>VER55</t>
   </si>
   <si>
     <t>Кран угловой хромированный 1/2 х3/4   VIEIR  хром(120/1шт)</t>
   </si>
   <si>
-    <t>378.29 руб.</t>
+    <t>373.38 руб.</t>
   </si>
   <si>
     <t>ZAP-210026</t>
   </si>
   <si>
     <t>VER56</t>
   </si>
   <si>
     <t>Кран-цанга угловой хромированный 1/2 х3/8 х10мм  VIEIR  хром(120/1шт)</t>
   </si>
   <si>
-    <t>388.71 руб.</t>
+    <t>383.67 руб.</t>
   </si>
   <si>
     <t>ZAP-210027</t>
   </si>
   <si>
     <t>VER57</t>
   </si>
   <si>
     <t>Венитиль угловой хромированный 1/2 х1/2   VIEIR  хром(120/1шт)</t>
   </si>
   <si>
-    <t>347.01 руб.</t>
+    <t>342.51 руб.</t>
   </si>
   <si>
     <t>ZAP-210028</t>
   </si>
   <si>
     <t>VER58</t>
   </si>
   <si>
     <t>Венитиль угловой хромированный 1/2 х3/4   VIEIR  хром(120/1шт)</t>
   </si>
   <si>
-    <t>364.88 руб.</t>
+    <t>360.15 руб.</t>
   </si>
   <si>
     <t>ZAP-210029</t>
   </si>
   <si>
     <t>VER59</t>
   </si>
   <si>
     <t>Венитиль-цанга угловой хромированный 1/2 х3/8 х10мм  VIEIR  хром(120/1шт)</t>
   </si>
   <si>
-    <t>387.22 руб.</t>
+    <t>382.20 руб.</t>
   </si>
   <si>
     <t>ZAP-210030</t>
   </si>
   <si>
     <t>GZR33</t>
   </si>
   <si>
     <t>Угловой кран   1/2 -1/2  LUX Ganzer  хром (60/1шт)</t>
   </si>
   <si>
     <t>ZAP-210031</t>
   </si>
   <si>
     <t>GZR34</t>
   </si>
   <si>
     <t>Угловой кран   1/2 -3/4  LUX Ganzer  хром (60/1шт)</t>
   </si>
   <si>
-    <t>454.24 руб.</t>
+    <t>448.35 руб.</t>
   </si>
   <si>
     <t>ZAP-210034</t>
   </si>
   <si>
     <t>GZRL33</t>
   </si>
   <si>
     <t>Угловой кран   1/2 -1/2  VER-PRO мат. хром   (100/1шт)</t>
   </si>
   <si>
-    <t>531.69 руб.</t>
+    <t>524.79 руб.</t>
   </si>
   <si>
     <t>ZAP-210035</t>
   </si>
   <si>
     <t>GZRL34</t>
   </si>
   <si>
     <t>Угловой кран   1/2 -3/4   VER-PRO мат. хром  LUX (100шт)</t>
   </si>
   <si>
-    <t>488.50 руб.</t>
+    <t>482.16 руб.</t>
   </si>
   <si>
     <t>ZAP-210036</t>
   </si>
   <si>
     <t>GZRL343</t>
   </si>
   <si>
     <t>Угловой кран   3-х.проход.для стир-машины   VER-PRO мат. хром  LUX (100шт)</t>
   </si>
   <si>
-    <t>412.54 руб.</t>
+    <t>407.19 руб.</t>
   </si>
   <si>
     <t>ZAP-210040</t>
   </si>
   <si>
     <t>VER36-F</t>
   </si>
   <si>
     <t>Кран угловой с отражателем1/2"x1/2" БЕЛЫЙ"ViEiR" (120/1шт)</t>
   </si>
   <si>
-    <t>658.28 руб.</t>
+    <t>649.74 руб.</t>
   </si>
   <si>
     <t>ZAP-210041</t>
   </si>
   <si>
     <t>VER36-С</t>
   </si>
   <si>
     <t>Кран угловой с отражателем1/2"x1/2" ЧЕРНЫЙ"ViEiR" (120/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -763,51 +811,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ae_37a8_11ef_a5e9_047c1617b143_64c8bb69_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b0_37a8_11ef_a5e9_047c1617b143_64c8bb6a_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b2_37a8_11ef_a5e9_047c1617b143_64c8bb6c_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b4_37a8_11ef_a5e9_047c1617b143_64c8bb77_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b6_37a8_11ef_a5e9_047c1617b143_64c8bb6d_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b8_37a8_11ef_a5e9_047c1617b143_64c8bb6f_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ba_37a8_11ef_a5e9_047c1617b143_64c8bb6e_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370bc_37a8_11ef_a5e9_047c1617b143_64c8bb70_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370be_37a8_11ef_a5e9_047c1617b143_64c8bb71_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370c0_37a8_11ef_a5e9_047c1617b143_64c8bb72_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ab_37d2_11ef_a5e9_047c1617b143_64c8bb73_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ad_37d2_11ef_a5e9_047c1617b143_64c8bb75_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3af_37d2_11ef_a5e9_047c1617b143_64c8bb74_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3b1_37d2_11ef_a5e9_047c1617b143_64c8bb76_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf619_86a5_11e9_8101_003048fd731b_365b9b59_0312_11ef_a5a4_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf61d_86a5_11e9_8101_003048fd731b_365b9b57_0312_11ef_a5a4_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf621_86a5_11e9_8101_003048fd731b_365b9b58_0312_11ef_a5a4_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf625_86a5_11e9_8101_003048fd731b_365b9b65_0312_11ef_a5a4_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf629_86a5_11e9_8101_003048fd731b_365b9b66_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf62d_86a5_11e9_8101_003048fd731b_365b9b5b_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf631_86a5_11e9_8101_003048fd731b_365b9b62_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf635_86a5_11e9_8101_003048fd731b_365b9b60_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf639_86a5_11e9_8101_003048fd731b_365b9b63_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf63d_86a5_11e9_8101_003048fd731b_365b9b61_0312_11ef_a5a4_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf641_86a5_11e9_8101_003048fd731b_365b9b64_0312_11ef_a5a4_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf645_86a5_11e9_8101_003048fd731b_365b9b75_0312_11ef_a5a4_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf649_86a5_11e9_8101_003048fd731b_365b9b73_0312_11ef_a5a4_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf64d_86a5_11e9_8101_003048fd731b_365b9b77_0312_11ef_a5a4_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf651_86a5_11e9_8101_003048fd731b_14e1e0a3_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf655_86a5_11e9_8101_003048fd731b_365b9b79_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c3416_c253_11e9_8107_003048fd731b_365b9b5a_0312_11ef_a5a4_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d91162_d921_11e9_8109_003048fd731b_365b9b52_0312_11ef_a5a4_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3573_f95c_11e9_810b_003048fd731b_365b9b7a_0312_11ef_a5a4_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3575_f95c_11e9_810b_003048fd731b_365b9b7b_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3577_f95c_11e9_810b_003048fd731b_365b9b7c_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a679_3767_11ea_810f_003048fd731b_ac993cf6_476f_11ea_810f_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1a_5f90_11eb_822d_003048fd731b_365b9b67_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1c_5f90_11eb_822d_003048fd731b_365b9b69_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1e_5f90_11eb_822d_003048fd731b_365b9b6b_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa20_5f90_11eb_822d_003048fd731b_365b9b6d_0312_11ef_a5a4_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa22_5f90_11eb_822d_003048fd731b_365b9b6f_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa24_5f90_11eb_822d_003048fd731b_365b9b71_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa26_5f90_11eb_822d_003048fd731b_75c20b85_dc7f_11ef_a6c6_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa28_5f90_11eb_822d_003048fd731b_75c20b86_dc7f_11ef_a6c6_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309c_5f91_11eb_822d_003048fd731b_75c20b87_dc7f_11ef_a6c6_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309e_5f91_11eb_822d_003048fd731b_75c20b88_dc7f_11ef_a6c6_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30a0_5f91_11eb_822d_003048fd731b_75c20b89_dc7f_11ef_a6c6_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931140_0c72_11ec_8321_003048fd731b_365b9b5c_0312_11ef_a5a4_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931142_0c72_11ec_8321_003048fd731b_365b9b5e_0312_11ef_a5a4_047c1617b14349.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ae_37a8_11ef_a5e9_047c1617b143_64c8bb69_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b0_37a8_11ef_a5e9_047c1617b143_64c8bb6a_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b2_37a8_11ef_a5e9_047c1617b143_64c8bb6c_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b4_37a8_11ef_a5e9_047c1617b143_64c8bb77_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b6_37a8_11ef_a5e9_047c1617b143_64c8bb6d_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b8_37a8_11ef_a5e9_047c1617b143_64c8bb6f_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ba_37a8_11ef_a5e9_047c1617b143_64c8bb6e_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370bc_37a8_11ef_a5e9_047c1617b143_64c8bb70_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370be_37a8_11ef_a5e9_047c1617b143_64c8bb71_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370c0_37a8_11ef_a5e9_047c1617b143_64c8bb72_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ab_37d2_11ef_a5e9_047c1617b143_64c8bb73_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ad_37d2_11ef_a5e9_047c1617b143_64c8bb75_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3af_37d2_11ef_a5e9_047c1617b143_64c8bb74_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3b1_37d2_11ef_a5e9_047c1617b143_64c8bb76_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be04_eeb6_11ef_a6dd_047c1617b143_781c640c_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be06_eeb6_11ef_a6dd_047c1617b143_21d4f5ac_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba617b6_7e57_11f0_a7a6_047c1617b143_ab7d8f98_d05b_11f0_a810_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba617b8_7e57_11f0_a7a6_047c1617b143_ab7d8f97_d05b_11f0_a810_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf619_86a5_11e9_8101_003048fd731b_365b9b59_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf61d_86a5_11e9_8101_003048fd731b_365b9b57_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf621_86a5_11e9_8101_003048fd731b_365b9b58_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf625_86a5_11e9_8101_003048fd731b_365b9b65_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf629_86a5_11e9_8101_003048fd731b_365b9b66_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf62d_86a5_11e9_8101_003048fd731b_365b9b5b_0312_11ef_a5a4_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf631_86a5_11e9_8101_003048fd731b_365b9b62_0312_11ef_a5a4_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf635_86a5_11e9_8101_003048fd731b_365b9b60_0312_11ef_a5a4_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf639_86a5_11e9_8101_003048fd731b_365b9b63_0312_11ef_a5a4_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf63d_86a5_11e9_8101_003048fd731b_365b9b61_0312_11ef_a5a4_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf641_86a5_11e9_8101_003048fd731b_365b9b64_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf645_86a5_11e9_8101_003048fd731b_365b9b75_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf649_86a5_11e9_8101_003048fd731b_365b9b73_0312_11ef_a5a4_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf64d_86a5_11e9_8101_003048fd731b_365b9b77_0312_11ef_a5a4_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf651_86a5_11e9_8101_003048fd731b_14e1e0a3_f93d_11ef_a6ea_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf655_86a5_11e9_8101_003048fd731b_365b9b79_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c3416_c253_11e9_8107_003048fd731b_365b9b5a_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d91162_d921_11e9_8109_003048fd731b_365b9b52_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3573_f95c_11e9_810b_003048fd731b_365b9b7a_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3575_f95c_11e9_810b_003048fd731b_365b9b7b_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3577_f95c_11e9_810b_003048fd731b_365b9b7c_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a679_3767_11ea_810f_003048fd731b_ac993cf6_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1a_5f90_11eb_822d_003048fd731b_365b9b67_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1c_5f90_11eb_822d_003048fd731b_365b9b69_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1e_5f90_11eb_822d_003048fd731b_365b9b6b_0312_11ef_a5a4_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa20_5f90_11eb_822d_003048fd731b_365b9b6d_0312_11ef_a5a4_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa22_5f90_11eb_822d_003048fd731b_365b9b6f_0312_11ef_a5a4_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa24_5f90_11eb_822d_003048fd731b_365b9b71_0312_11ef_a5a4_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa26_5f90_11eb_822d_003048fd731b_75c20b85_dc7f_11ef_a6c6_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa28_5f90_11eb_822d_003048fd731b_75c20b86_dc7f_11ef_a6c6_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309c_5f91_11eb_822d_003048fd731b_75c20b87_dc7f_11ef_a6c6_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309e_5f91_11eb_822d_003048fd731b_75c20b88_dc7f_11ef_a6c6_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30a0_5f91_11eb_822d_003048fd731b_75c20b89_dc7f_11ef_a6c6_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931140_0c72_11ec_8321_003048fd731b_365b9b5c_0312_11ef_a5a4_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931142_0c72_11ec_8321_003048fd731b_365b9b5e_0312_11ef_a5a4_047c1617b14353.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2225,50 +2273,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2535,51 +2703,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L52"/>
+  <dimension ref="A1:L56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2587,51 +2755,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J52)</f>
+        <f>SUM(J2:J56)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2657,1734 +2825,1874 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>8</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*251.70</f>
+        <f>J4*248.43</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>884638</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G5" s="2">
-        <v>4</v>
+      <c r="G5" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*402.12</f>
+        <f>J5*396.90</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>884639</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G6" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*229.36</f>
+        <f>J6*226.38</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>884640</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*247.23</f>
+        <f>J7*244.02</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>884641</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*208.51</f>
+        <f>J8*205.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>884642</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>10</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*226.38</f>
+        <f>J9*223.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>884643</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="G10" s="2" t="s">
         <v>41</v>
       </c>
+      <c r="G10" s="2">
+        <v>0</v>
+      </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*202.55</f>
+        <f>J10*199.92</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>884644</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*220.42</f>
+        <f>J11*217.56</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>884645</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*204.04</f>
+        <f>J12*201.39</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>884646</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G13" s="2">
-        <v>1</v>
+      <c r="G13" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*223.40</f>
+        <f>J13*220.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>884647</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*217.44</f>
+        <f>J14*214.62</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>884648</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>10</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*235.31</f>
+        <f>J15*232.26</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>884649</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*208.51</f>
+        <f>J16*205.80</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>884650</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*227.87</f>
+        <f>J17*224.91</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>810797</v>
+        <v>955704</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>73</v>
+      <c r="G18" s="2">
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*357.44</f>
+        <f>J18*1048.11</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>810798</v>
+        <v>955705</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*393.18</f>
+        <f>J19*761.46</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>810799</v>
+        <v>955726</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*419.99</f>
+        <f>J20*673.26</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>810800</v>
+        <v>955727</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*305.31</f>
+        <f>J21*657.09</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>810801</v>
+        <v>810797</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="G22" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*315.74</f>
+        <f>J22*352.80</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>810802</v>
+        <v>810798</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*557.01</f>
+        <f>J23*388.08</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>810803</v>
+        <v>810799</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="G24" s="2">
-        <v>7</v>
+      <c r="G24" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*583.82</f>
+        <f>J24*414.54</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>810804</v>
+        <v>810800</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*470.63</f>
+        <f>J25*301.35</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>810805</v>
+        <v>810801</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*501.90</f>
+        <f>J26*311.64</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>810806</v>
+        <v>810802</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*597.22</f>
+        <f>J27*549.78</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>810807</v>
+        <v>810803</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="2">
         <v>7</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*655.30</f>
+        <f>J28*576.24</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>810808</v>
+        <v>810804</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1130.40</f>
+        <f>J29*464.52</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>810809</v>
+        <v>810805</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G30" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1008.27</f>
+        <f>J30*495.39</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>810810</v>
+        <v>810806</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*360.42</f>
+        <f>J31*589.47</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>810811</v>
+        <v>810807</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>130</v>
+      <c r="G32" s="2">
+        <v>7</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*342.54</f>
+        <f>J32*646.80</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>810812</v>
+        <v>810808</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="G33" s="2">
+        <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*338.08</f>
+        <f>J33*1115.73</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>823102</v>
+        <v>810809</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E34" s="2" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="G34" s="2">
+        <v>5</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*434.88</f>
+        <f>J34*995.19</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>823316</v>
+        <v>810810</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="F35" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="G35" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*330.63</f>
+        <f>J35*355.74</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>823995</v>
+        <v>810811</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2" t="s">
-        <v>41</v>
+        <v>89</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*355.95</f>
+        <f>J36*338.10</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>823996</v>
+        <v>810812</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="G37" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="G37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*369.35</f>
+        <f>J37*333.69</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>823997</v>
+        <v>823102</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>73</v>
+        <v>141</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*355.95</f>
+        <f>J38*429.24</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>824566</v>
+        <v>823316</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>158</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*507.86</f>
+        <f>J39*326.34</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>834429</v>
+        <v>823995</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>162</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*355.95</f>
+        <f>J40*351.33</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>834430</v>
+        <v>823996</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>166</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*378.29</f>
+        <f>J41*364.56</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>834431</v>
+        <v>823997</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="G42" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*388.71</f>
+        <f>J42*351.33</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>834432</v>
+        <v>824566</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>173</v>
+      </c>
+      <c r="G43" s="2">
+        <v>5</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*347.01</f>
+        <f>J43*501.27</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>834433</v>
+        <v>834429</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="G44" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*364.88</f>
+        <f>J44*351.33</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>834434</v>
+        <v>834430</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="G45" s="2" t="s">
-        <v>41</v>
+      <c r="G45" s="2">
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*387.22</f>
+        <f>J45*373.38</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>885245</v>
+        <v>834431</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>184</v>
+      </c>
+      <c r="G46" s="2">
+        <v>9</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*419.99</f>
+        <f>J46*383.67</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>885246</v>
+        <v>834432</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*454.24</f>
+        <f>J47*342.51</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>885247</v>
+        <v>834433</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*531.69</f>
+        <f>J48*360.15</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>885248</v>
+        <v>834434</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>130</v>
+        <v>21</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*488.50</f>
+        <f>J49*382.20</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>853683</v>
+        <v>885245</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>97</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>141</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*412.54</f>
+        <f>J50*414.54</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>837115</v>
+        <v>885246</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="G51" s="2">
-        <v>3</v>
+      <c r="G51" s="2" t="s">
+        <v>150</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*658.28</f>
+        <f>J51*448.35</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>837116</v>
+        <v>885247</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>207</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*658.28</f>
+        <f>J52*524.79</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>885248</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*482.16</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>853683</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*407.19</f>
+        <v>0</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>837115</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G55" s="2">
+        <v>2</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*649.74</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>837116</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G56" s="2">
+        <v>4</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*649.74</f>
+        <v>0</v>
+      </c>
+      <c r="L56" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">