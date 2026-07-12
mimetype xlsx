--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -285,282 +285,282 @@
   <si>
     <t>VER-001576</t>
   </si>
   <si>
     <t>VER36-G</t>
   </si>
   <si>
     <t>Вентиль угловой с отражателем графит 1/2"x1/2" (120/1шт)</t>
   </si>
   <si>
     <t>657.09 руб.</t>
   </si>
   <si>
     <t>ZAP-210001</t>
   </si>
   <si>
     <t>VER343</t>
   </si>
   <si>
     <t>кран шар. для подкл. стиральных приборов 1/2"х3/4"х1/2" (VER343) никель(10/80шт)</t>
   </si>
   <si>
     <t>352.80 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZAP-210002</t>
+  </si>
+  <si>
+    <t>VER33</t>
+  </si>
+  <si>
+    <t>кран шар. угловой мат.хром для подкл. с/т приборов с отраж. 1/2"х1/2" (20/80шт)</t>
+  </si>
+  <si>
+    <t>388.08 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210003</t>
+  </si>
+  <si>
+    <t>VER34</t>
+  </si>
+  <si>
+    <t>кран шар. угловой мат.хром для подкл. с/т приборов с отраж. 1/2"х3/4" (15/60шт)</t>
+  </si>
+  <si>
+    <t>414.54 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210004</t>
+  </si>
+  <si>
+    <t>VER45</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>301.35 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210005</t>
+  </si>
+  <si>
+    <t>VER46</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт)</t>
+  </si>
+  <si>
+    <t>311.64 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210006</t>
+  </si>
+  <si>
+    <t>VER36</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт) декор.</t>
+  </si>
+  <si>
+    <t>549.78 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210007</t>
+  </si>
+  <si>
+    <t>VER39</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт) декор.</t>
+  </si>
+  <si>
+    <t>576.24 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210008</t>
+  </si>
+  <si>
+    <t>VER37</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт) декор. ручка</t>
+  </si>
+  <si>
+    <t>464.52 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210009</t>
+  </si>
+  <si>
+    <t>VER40</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт) декор. ручка</t>
+  </si>
+  <si>
+    <t>495.39 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210010</t>
+  </si>
+  <si>
+    <t>VER38</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х1/2" (1/100шт) декор. ручка квадрат</t>
+  </si>
+  <si>
+    <t>589.47 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210011</t>
+  </si>
+  <si>
+    <t>VER41</t>
+  </si>
+  <si>
+    <t>кран шар. угловой хром для подкл. с/т приборов с отраж. 1/2"х3/4" (1/100шт) декор. ручка квадрат</t>
+  </si>
+  <si>
+    <t>646.80 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210012</t>
+  </si>
+  <si>
+    <t>VP48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">набор в блистере кран шар. угловой для подкл. с/т приборов с отраж. 1/2"х1/2" (1/80шт) декор. ручка </t>
+  </si>
+  <si>
+    <t>1 115.73 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210013</t>
+  </si>
+  <si>
+    <t>VP47</t>
+  </si>
+  <si>
+    <t>995.19 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210014</t>
+  </si>
+  <si>
+    <t>VR170</t>
+  </si>
+  <si>
+    <t>кран шар. мини 1/2" вн-вн (25/100шт)</t>
+  </si>
+  <si>
+    <t>355.74 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210015</t>
+  </si>
+  <si>
+    <t>VR171</t>
+  </si>
+  <si>
+    <t>кран шар. мини 1/2" вн-нар (18/100шт)</t>
+  </si>
+  <si>
+    <t>338.10 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210016</t>
+  </si>
+  <si>
+    <t>VR172</t>
+  </si>
+  <si>
+    <t>кран шар. мини 1/2" нар-нар (18/100шт)</t>
+  </si>
+  <si>
+    <t>333.69 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210017</t>
+  </si>
+  <si>
+    <t>VER343X</t>
+  </si>
+  <si>
+    <t>кран шар. для подкл. стиральных приборов в блистере 1/2"х3/4"х1/2" ХРОМ  (10/120шт)</t>
+  </si>
+  <si>
+    <t>429.24 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210018</t>
+  </si>
+  <si>
+    <t>GL182</t>
+  </si>
+  <si>
+    <t>кран тройник для трубки фильтра 1/2" VR (2шт в упаковке)  (2/60шт)</t>
+  </si>
+  <si>
+    <t>326.34 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>ZAP-210020</t>
+  </si>
+  <si>
+    <t>VRFF3</t>
+  </si>
+  <si>
+    <t>кран шар. мини хром 1/2" вн-вн (10/200шт)</t>
+  </si>
+  <si>
+    <t>351.33 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-210021</t>
+  </si>
+  <si>
+    <t>VRFH3</t>
+  </si>
+  <si>
+    <t>кран шар. мини хром 1/2" вн-нар (10/200шт)</t>
+  </si>
+  <si>
+    <t>364.56 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
-  </si>
-[...229 lines deleted...]
-    <t>364.56 руб.</t>
   </si>
   <si>
     <t>ZAP-210022</t>
   </si>
   <si>
     <t>VRHH3</t>
   </si>
   <si>
     <t>кран шар. мини хром 1/2" нар-нар (10/200шт)</t>
   </si>
   <si>
     <t>ZAP-210023</t>
   </si>
   <si>
     <t>VER52</t>
   </si>
   <si>
     <t>вентиль хром для подкл. стиральных приборов 1/2"х3/4"х1/2" (1/120шт)</t>
   </si>
   <si>
     <t>501.27 руб.</t>
   </si>
   <si>
     <t>ZAP-210024</t>
   </si>
@@ -811,51 +811,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ae_37a8_11ef_a5e9_047c1617b143_64c8bb69_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b0_37a8_11ef_a5e9_047c1617b143_64c8bb6a_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b2_37a8_11ef_a5e9_047c1617b143_64c8bb6c_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b4_37a8_11ef_a5e9_047c1617b143_64c8bb77_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b6_37a8_11ef_a5e9_047c1617b143_64c8bb6d_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b8_37a8_11ef_a5e9_047c1617b143_64c8bb6f_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ba_37a8_11ef_a5e9_047c1617b143_64c8bb6e_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370bc_37a8_11ef_a5e9_047c1617b143_64c8bb70_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370be_37a8_11ef_a5e9_047c1617b143_64c8bb71_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370c0_37a8_11ef_a5e9_047c1617b143_64c8bb72_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ab_37d2_11ef_a5e9_047c1617b143_64c8bb73_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ad_37d2_11ef_a5e9_047c1617b143_64c8bb75_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3af_37d2_11ef_a5e9_047c1617b143_64c8bb74_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3b1_37d2_11ef_a5e9_047c1617b143_64c8bb76_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be04_eeb6_11ef_a6dd_047c1617b143_781c640c_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be06_eeb6_11ef_a6dd_047c1617b143_21d4f5ac_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba617b6_7e57_11f0_a7a6_047c1617b143_ab7d8f98_d05b_11f0_a810_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba617b8_7e57_11f0_a7a6_047c1617b143_ab7d8f97_d05b_11f0_a810_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf619_86a5_11e9_8101_003048fd731b_365b9b59_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf61d_86a5_11e9_8101_003048fd731b_365b9b57_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf621_86a5_11e9_8101_003048fd731b_365b9b58_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf625_86a5_11e9_8101_003048fd731b_365b9b65_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf629_86a5_11e9_8101_003048fd731b_365b9b66_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf62d_86a5_11e9_8101_003048fd731b_365b9b5b_0312_11ef_a5a4_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf631_86a5_11e9_8101_003048fd731b_365b9b62_0312_11ef_a5a4_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf635_86a5_11e9_8101_003048fd731b_365b9b60_0312_11ef_a5a4_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf639_86a5_11e9_8101_003048fd731b_365b9b63_0312_11ef_a5a4_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf63d_86a5_11e9_8101_003048fd731b_365b9b61_0312_11ef_a5a4_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf641_86a5_11e9_8101_003048fd731b_365b9b64_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf645_86a5_11e9_8101_003048fd731b_365b9b75_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf649_86a5_11e9_8101_003048fd731b_365b9b73_0312_11ef_a5a4_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf64d_86a5_11e9_8101_003048fd731b_365b9b77_0312_11ef_a5a4_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf651_86a5_11e9_8101_003048fd731b_14e1e0a3_f93d_11ef_a6ea_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf655_86a5_11e9_8101_003048fd731b_365b9b79_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c3416_c253_11e9_8107_003048fd731b_365b9b5a_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d91162_d921_11e9_8109_003048fd731b_365b9b52_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3573_f95c_11e9_810b_003048fd731b_365b9b7a_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3575_f95c_11e9_810b_003048fd731b_365b9b7b_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3577_f95c_11e9_810b_003048fd731b_365b9b7c_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a679_3767_11ea_810f_003048fd731b_ac993cf6_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1a_5f90_11eb_822d_003048fd731b_365b9b67_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1c_5f90_11eb_822d_003048fd731b_365b9b69_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1e_5f90_11eb_822d_003048fd731b_365b9b6b_0312_11ef_a5a4_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa20_5f90_11eb_822d_003048fd731b_365b9b6d_0312_11ef_a5a4_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa22_5f90_11eb_822d_003048fd731b_365b9b6f_0312_11ef_a5a4_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa24_5f90_11eb_822d_003048fd731b_365b9b71_0312_11ef_a5a4_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa26_5f90_11eb_822d_003048fd731b_75c20b85_dc7f_11ef_a6c6_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa28_5f90_11eb_822d_003048fd731b_75c20b86_dc7f_11ef_a6c6_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309c_5f91_11eb_822d_003048fd731b_75c20b87_dc7f_11ef_a6c6_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309e_5f91_11eb_822d_003048fd731b_75c20b88_dc7f_11ef_a6c6_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30a0_5f91_11eb_822d_003048fd731b_75c20b89_dc7f_11ef_a6c6_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931140_0c72_11ec_8321_003048fd731b_365b9b5c_0312_11ef_a5a4_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931142_0c72_11ec_8321_003048fd731b_365b9b5e_0312_11ef_a5a4_047c1617b14353.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ae_37a8_11ef_a5e9_047c1617b143_64c8bb69_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b0_37a8_11ef_a5e9_047c1617b143_64c8bb6a_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b2_37a8_11ef_a5e9_047c1617b143_64c8bb6c_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b4_37a8_11ef_a5e9_047c1617b143_64c8bb77_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b6_37a8_11ef_a5e9_047c1617b143_64c8bb6d_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370b8_37a8_11ef_a5e9_047c1617b143_64c8bb6f_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370ba_37a8_11ef_a5e9_047c1617b143_64c8bb6e_5a46_11f0_a775_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370bc_37a8_11ef_a5e9_047c1617b143_64c8bb70_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370be_37a8_11ef_a5e9_047c1617b143_64c8bb71_5a46_11f0_a775_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48370c0_37a8_11ef_a5e9_047c1617b143_64c8bb72_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ab_37d2_11ef_a5e9_047c1617b143_64c8bb73_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3ad_37d2_11ef_a5e9_047c1617b143_64c8bb75_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3af_37d2_11ef_a5e9_047c1617b143_64c8bb74_5a46_11f0_a775_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3b1_37d2_11ef_a5e9_047c1617b143_64c8bb76_5a46_11f0_a775_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be04_eeb6_11ef_a6dd_047c1617b143_5e46d5e4_7150_11f1_a8f1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be06_eeb6_11ef_a6dd_047c1617b143_21d4f5ac_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba617b6_7e57_11f0_a7a6_047c1617b143_ab7d8f98_d05b_11f0_a810_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba617b8_7e57_11f0_a7a6_047c1617b143_ab7d8f97_d05b_11f0_a810_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf619_86a5_11e9_8101_003048fd731b_365b9b59_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf61d_86a5_11e9_8101_003048fd731b_365b9b57_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf621_86a5_11e9_8101_003048fd731b_365b9b58_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf625_86a5_11e9_8101_003048fd731b_365b9b65_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf629_86a5_11e9_8101_003048fd731b_365b9b66_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf62d_86a5_11e9_8101_003048fd731b_365b9b5b_0312_11ef_a5a4_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf631_86a5_11e9_8101_003048fd731b_365b9b62_0312_11ef_a5a4_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf635_86a5_11e9_8101_003048fd731b_365b9b60_0312_11ef_a5a4_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf639_86a5_11e9_8101_003048fd731b_365b9b63_0312_11ef_a5a4_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf63d_86a5_11e9_8101_003048fd731b_365b9b61_0312_11ef_a5a4_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf641_86a5_11e9_8101_003048fd731b_365b9b64_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf645_86a5_11e9_8101_003048fd731b_365b9b75_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf649_86a5_11e9_8101_003048fd731b_365b9b73_0312_11ef_a5a4_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf64d_86a5_11e9_8101_003048fd731b_365b9b77_0312_11ef_a5a4_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf651_86a5_11e9_8101_003048fd731b_14e1e0a3_f93d_11ef_a6ea_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf655_86a5_11e9_8101_003048fd731b_365b9b79_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c3416_c253_11e9_8107_003048fd731b_365b9b5a_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d91162_d921_11e9_8109_003048fd731b_365b9b52_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3573_f95c_11e9_810b_003048fd731b_365b9b7a_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3575_f95c_11e9_810b_003048fd731b_365b9b7b_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3577_f95c_11e9_810b_003048fd731b_365b9b7c_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a679_3767_11ea_810f_003048fd731b_ac993cf6_476f_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1a_5f90_11eb_822d_003048fd731b_365b9b67_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1c_5f90_11eb_822d_003048fd731b_365b9b69_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa1e_5f90_11eb_822d_003048fd731b_365b9b6b_0312_11ef_a5a4_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa20_5f90_11eb_822d_003048fd731b_365b9b6d_0312_11ef_a5a4_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa22_5f90_11eb_822d_003048fd731b_365b9b6f_0312_11ef_a5a4_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa24_5f90_11eb_822d_003048fd731b_365b9b71_0312_11ef_a5a4_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa26_5f90_11eb_822d_003048fd731b_75c20b85_dc7f_11ef_a6c6_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaa28_5f90_11eb_822d_003048fd731b_75c20b86_dc7f_11ef_a6c6_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309c_5f91_11eb_822d_003048fd731b_75c20b87_dc7f_11ef_a6c6_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb309e_5f91_11eb_822d_003048fd731b_75c20b88_dc7f_11ef_a6c6_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb30a0_5f91_11eb_822d_003048fd731b_75c20b89_dc7f_11ef_a6c6_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931140_0c72_11ec_8321_003048fd731b_365b9b5c_0312_11ef_a5a4_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931142_0c72_11ec_8321_003048fd731b_365b9b5e_0312_11ef_a5a4_047c1617b14353.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2918,51 +2918,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*226.38</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>884640</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*244.02</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>884641</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -3057,52 +3057,52 @@
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*199.92</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>884644</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>21</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*217.56</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>884645</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -3127,52 +3127,52 @@
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*201.39</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>884646</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>21</v>
+      <c r="G13" s="2">
+        <v>9</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*220.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>884647</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -3478,86 +3478,86 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*352.80</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>810798</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*388.08</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>810799</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>89</v>
+      <c r="G24" s="2">
+        <v>2</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*414.54</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>810800</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -3688,86 +3688,86 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*576.24</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>810804</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*464.52</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>810805</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*495.39</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>810806</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
@@ -3793,51 +3793,51 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*589.47</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>810807</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*646.80</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>810808</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="1" t="s">
@@ -3898,401 +3898,401 @@
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*995.19</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>810810</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*355.74</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>810811</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>89</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*338.10</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>810812</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...3 lines deleted...]
-        <v>150</v>
+      <c r="G37" s="2">
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*333.69</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>823102</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...6 lines deleted...]
-        <v>141</v>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*429.24</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>823316</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="F39" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="G39" s="2" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*326.34</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>823995</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G40" s="2">
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*351.33</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>823996</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="F41" s="2" t="s">
+      <c r="G41" s="2" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*364.56</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>823997</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G42" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*351.33</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>824566</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G43" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*501.27</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>834429</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G44" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*351.33</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>834430</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G45" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*373.38</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>834431</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D46" s="1" t="s">
@@ -4317,52 +4317,52 @@
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*383.67</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>834432</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="G47" s="2" t="s">
-        <v>21</v>
+      <c r="G47" s="2">
+        <v>8</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*342.51</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>834433</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D48" s="1" t="s">
@@ -4423,156 +4423,156 @@
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*382.20</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885245</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*414.54</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>885246</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*448.35</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885247</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>89</v>
+        <v>166</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*524.79</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>885248</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>89</v>
+        <v>166</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*482.16</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>853683</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D54" s="1" t="s">