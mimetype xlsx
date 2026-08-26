--- v2 (2026-07-12)
+++ v3 (2026-08-26)
@@ -1,2456 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
-  </si>
-[...637 lines deleted...]
-    <t>Кран угловой с отражателем1/2"x1/2" ЧЕРНЫЙ"ViEiR" (120/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF0D17"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="D9D9D9"/>
         <bgColor rgb="D9D9D9"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor rgb="DA9694"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...1597 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2695,2024 +428,132 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L56"/>
+  <dimension ref="A1:L1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4">
-        <f>SUM(J2:J56)</f>
+      <c r="J1" s="1">
+        <f>SUM(J2:J1)</f>
         <v>0</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="5"/>
-[...1886 lines deleted...]
-      <c r="L56" s="5"/>
+      <c r="L1" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
-  <mergeCells>
-[...2 lines deleted...]
-  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>