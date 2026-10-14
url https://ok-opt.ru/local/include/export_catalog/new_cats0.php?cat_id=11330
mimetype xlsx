--- v2 (2026-08-11)
+++ v3 (2026-10-14)
@@ -229,204 +229,204 @@
   <si>
     <t>Кран водоразборный СПЛАВ 1/2"  со штуцером (20/180 шт)</t>
   </si>
   <si>
     <t>158.14 руб.</t>
   </si>
   <si>
     <t>ZAP-111007</t>
   </si>
   <si>
     <t>Кран водоразборный СПЛАВ 3/4"  со штуцером (10/120 шт)</t>
   </si>
   <si>
     <t>225.82 руб.</t>
   </si>
   <si>
     <t>ZAP-111008</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2 желтый СССР</t>
   </si>
   <si>
     <t>259.25 руб.</t>
   </si>
   <si>
+    <t>Краны водоразборные VIEIR</t>
+  </si>
+  <si>
+    <t>VER-000536</t>
+  </si>
+  <si>
+    <t>VR260</t>
+  </si>
+  <si>
+    <t>Кран шаровой водоразборный со штуцером 1/2" "ViEiR"(64/8шт)</t>
+  </si>
+  <si>
+    <t>1 100.32 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-120001</t>
+  </si>
+  <si>
+    <t>VRC5003</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком ATM 1/2'  (10/180шт)</t>
+  </si>
+  <si>
+    <t>303.59 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-120002</t>
+  </si>
+  <si>
+    <t>VRC5004</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком ATM 3/4' (10/120шт)</t>
+  </si>
+  <si>
+    <t>419.17 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-120003</t>
+  </si>
+  <si>
+    <t>VR324</t>
+  </si>
+  <si>
+    <t>кран ДЛЯ БАНИ водоразборный с носиком 1/2' короткий латунь декор бронза (1/50шт)</t>
+  </si>
+  <si>
+    <t>676.53 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-120004</t>
+  </si>
+  <si>
+    <t>VR323</t>
+  </si>
+  <si>
+    <t>кран ДЛЯ БАНИ водоразборный с носиком 1/2' длинный латунь декор бронза (1/50шт)</t>
+  </si>
+  <si>
+    <t>752.04 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-120005</t>
+  </si>
+  <si>
+    <t>VR322</t>
+  </si>
+  <si>
+    <t>вентиль ДЛЯ БАНИ водоразборный с носиком 1/2' короткий латунь декор бронза (1/50шт)</t>
+  </si>
+  <si>
+    <t>1 513.33 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-120006</t>
+  </si>
+  <si>
+    <t>VR321</t>
+  </si>
+  <si>
+    <t>вентиль ДЛЯ БАНИ водоразборный с носиком 1/2' длинный латунь декор бронза (1/50шт)</t>
+  </si>
+  <si>
+    <t>1 702.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-120007</t>
+  </si>
+  <si>
+    <t>VER5003</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком VR 1/2' (латунь) (10/180шт)</t>
+  </si>
+  <si>
+    <t>480.81 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>Краны водоразборные VIEIR</t>
-[...97 lines deleted...]
-  <si>
     <t>ZAP-120008</t>
   </si>
   <si>
     <t>VER5004</t>
   </si>
   <si>
     <t>кран шаровый с носиком VR 3/4' (латунь) (8/180шт)</t>
   </si>
   <si>
-    <t>676.39 руб.</t>
+    <t>690.40 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные VALTEC</t>
   </si>
   <si>
     <t>VLC-411001</t>
   </si>
   <si>
     <t>VT.051.N.04</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1/2" (10/ 80шт)</t>
   </si>
   <si>
-    <t>663.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;5000</t>
+    <t>722.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-411002</t>
   </si>
   <si>
     <t>VT.051.N.05</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 3/4" (7/ 56шт)</t>
   </si>
   <si>
-    <t>984.00 руб.</t>
+    <t>1 071.00 руб.</t>
   </si>
   <si>
     <t>VLC-922005</t>
   </si>
   <si>
     <t>VT.051.N.06</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1"</t>
   </si>
   <si>
-    <t>1 845.00 руб.</t>
+    <t>2 009.00 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000029</t>
   </si>
   <si>
     <t>PF01</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный 1/2" (18/72шт)</t>
   </si>
   <si>
     <t>541.28 руб.</t>
   </si>
   <si>
     <t>ZGR-000030</t>
   </si>
   <si>
     <t>PF02</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный 3/4" (10/40шт)</t>
   </si>
@@ -448,114 +448,114 @@
   <si>
     <t>ZGR-000208</t>
   </si>
   <si>
     <t>PF31</t>
   </si>
   <si>
     <t>Кран шаровой латунный водоразборный 1/2" (120шт)</t>
   </si>
   <si>
     <t>352.88 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ТЕБО</t>
   </si>
   <si>
     <t>ALT-120040</t>
   </si>
   <si>
     <t>T-КШ.П.555.12.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 1/2" (7/56)</t>
   </si>
   <si>
-    <t>695.10 руб.</t>
+    <t>729.59 руб.</t>
   </si>
   <si>
     <t>ALT-120041</t>
   </si>
   <si>
     <t>Т-КШ.П.555.34.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 3/4" (4/32)</t>
   </si>
   <si>
-    <t>879.79 руб.</t>
+    <t>923.45 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные GAPPO</t>
   </si>
   <si>
     <t>GAP-100776</t>
   </si>
   <si>
     <t>G232.04</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2" GAPPO со съемным штуцером (10/100шт)</t>
   </si>
   <si>
-    <t>493.69 руб.</t>
+    <t>756.32 руб.</t>
   </si>
   <si>
     <t>GAP-100777</t>
   </si>
   <si>
     <t>G232.05</t>
   </si>
   <si>
     <t>Кран водоразборный 3/4" GAPPO со съемным штуцером (8/80шт)</t>
   </si>
   <si>
-    <t>546.66 руб.</t>
+    <t>856.08 руб.</t>
   </si>
   <si>
     <t>GAP-100778</t>
   </si>
   <si>
     <t>G232.06</t>
   </si>
   <si>
     <t>Кран водоразборный 1" GAPPO со съемным штуцером (6/60шт)</t>
   </si>
   <si>
     <t>810.41 руб.</t>
   </si>
   <si>
     <t>GAP-100779</t>
   </si>
   <si>
     <t>G233.04</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2" GAPPO  (10/100шт)</t>
   </si>
   <si>
-    <t>382.10 руб.</t>
+    <t>596.24 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2216,51 +2216,51 @@
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*109.48</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882522</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*206.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882524</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
@@ -2744,554 +2744,554 @@
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*225.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>882508</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*259.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="2">
       <c r="A23" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879953</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G24" s="2">
         <v>6</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1078.00</f>
+        <f>J24*1100.32</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>810791</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*297.43</f>
+        <f>J25*303.59</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>810792</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="G26" s="2">
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*410.67</f>
+        <f>J26*419.17</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>810793</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*662.81</f>
+        <f>J27*676.53</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>810794</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G28" s="2">
+        <v>3</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*736.79</f>
+        <f>J28*752.04</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>810795</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1482.63</f>
+        <f>J29*1513.33</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>810796</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1668.34</f>
+        <f>J30*1702.88</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>954220</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F31" s="2" t="s">
+      <c r="G31" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G31" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*471.06</f>
+        <f>J31*480.81</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>954221</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*676.39</f>
+        <f>J32*690.40</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>108</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>810823</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>60</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*663.00</f>
+        <f>J34*722.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>810824</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>56</v>
+        <v>113</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*984.00</f>
+        <f>J35*1071.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>833016</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G36" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*1845.00</f>
+        <f>J36*2009.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
         <v>122</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>833168</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="G38" s="2">
-        <v>0</v>
+      <c r="G38" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*541.28</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833169</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D39" s="1" t="s">
@@ -3316,271 +3316,271 @@
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*736.06</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>837293</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G40" s="2">
-        <v>0</v>
+      <c r="G40" s="2" t="s">
+        <v>103</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*532.31</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>882283</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="G41" s="2" t="s">
-        <v>70</v>
+      <c r="G41" s="2">
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*352.88</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="2">
       <c r="A42" s="8" t="s">
         <v>139</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>882245</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="G43" s="2" t="s">
-        <v>35</v>
+      <c r="G43" s="2">
+        <v>4</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*695.10</f>
+        <f>J43*729.59</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882246</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G44" s="2">
         <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*879.79</f>
+        <f>J44*923.45</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>954200</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>56</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*493.69</f>
+        <f>J46*756.32</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>954201</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>60</v>
+        <v>103</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*546.66</f>
+        <f>J47*856.08</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>954202</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
@@ -3606,51 +3606,51 @@
       <c r="C49" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>60</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*382.10</f>
+        <f>J49*596.24</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A42:K42"/>
     <mergeCell ref="A45:K45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>