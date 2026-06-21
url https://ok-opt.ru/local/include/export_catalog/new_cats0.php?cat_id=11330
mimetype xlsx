--- v0 (2026-05-01)
+++ v1 (2026-06-21)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -79,194 +79,194 @@
   <si>
     <t>Краны водоразборные РАЗНЫЕ</t>
   </si>
   <si>
     <t>MAV-840011</t>
   </si>
   <si>
     <t>кран водоразборный "ЭлБЭТ"</t>
   </si>
   <si>
     <t>109.48 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>OTM-110057</t>
   </si>
   <si>
     <t>Кран водоразбоный 1/2" ХРОМ (80шт)</t>
   </si>
   <si>
     <t>206.91 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>OTM-110059</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 1/2 латунь (100шт)</t>
+  </si>
+  <si>
+    <t>297.54 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110060</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 3/4 латунь (50шт)</t>
+  </si>
+  <si>
+    <t>405.27 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330517</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2" со штуцером  (8/80шт)</t>
+  </si>
+  <si>
+    <t>146.44 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330518</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4" со штуцером (6/60шт)</t>
+  </si>
+  <si>
+    <t>188.89 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330519</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + доп/кран на быстросъем (4/40шт)</t>
+  </si>
+  <si>
+    <t>1 023.51 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-110005</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1" со штуцером  (4/40шт)</t>
+  </si>
+  <si>
+    <t>393.13 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110006</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) (8/80шт)</t>
+  </si>
+  <si>
+    <t>294.10 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110007</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 3/4' (латунь) (5/50шт)</t>
+  </si>
+  <si>
+    <t>494.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- вентиль водоразборный с носиком длинный латунь ХРОМ 1/2" </t>
+  </si>
+  <si>
+    <t>302.60 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110012</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик белый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>50.86 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ZAP-110013</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик зеленый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZAP-110014</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик синий 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>51.26 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110016</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + быстросъем  (8/64шт)</t>
+  </si>
+  <si>
+    <t>316.20 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111006</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2"  со штуцером (20/180 шт)</t>
+  </si>
+  <si>
+    <t>158.14 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111007</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4"  со штуцером (10/120 шт)</t>
+  </si>
+  <si>
+    <t>225.82 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>OTM-110059</t>
-[...139 lines deleted...]
-  <si>
     <t>ZAP-111008</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2 желтый СССР</t>
   </si>
   <si>
     <t>259.25 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные VIEIR</t>
   </si>
   <si>
     <t>VER-000536</t>
   </si>
   <si>
     <t>VR260</t>
   </si>
   <si>
     <t>Кран шаровой водоразборный со штуцером 1/2" "ViEiR"(64/8шт)</t>
   </si>
   <si>
     <t>1 029.00 руб.</t>
   </si>
   <si>
     <t>ZAP-120001</t>
@@ -358,129 +358,123 @@
   <si>
     <t>VER5004</t>
   </si>
   <si>
     <t>кран шаровый с носиком VR 3/4' (латунь) (8/180шт)</t>
   </si>
   <si>
     <t>645.33 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные VALTEC</t>
   </si>
   <si>
     <t>VLC-411001</t>
   </si>
   <si>
     <t>VT.051.N.04</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1/2" (10/ 80шт)</t>
   </si>
   <si>
     <t>663.00 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-411002</t>
   </si>
   <si>
     <t>VT.051.N.05</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 3/4" (7/ 56шт)</t>
   </si>
   <si>
     <t>984.00 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-922005</t>
   </si>
   <si>
     <t>VT.051.N.06</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1"</t>
   </si>
   <si>
     <t>1 845.00 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000029</t>
   </si>
   <si>
     <t>PF01</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный 1/2" (18/72шт)</t>
   </si>
   <si>
-    <t>520.37 руб.</t>
+    <t>541.28 руб.</t>
   </si>
   <si>
     <t>ZGR-000030</t>
   </si>
   <si>
     <t>PF02</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный 3/4" (10/40шт)</t>
   </si>
   <si>
-    <t>703.52 руб.</t>
+    <t>736.06 руб.</t>
   </si>
   <si>
     <t>ZGR-000127</t>
   </si>
   <si>
     <t>PF11</t>
   </si>
   <si>
     <t>Кран шаровый Zegor латунный водоразборный усиленный с быстросъемом 1/2" (12шт)</t>
   </si>
   <si>
-    <t>508.57 руб.</t>
+    <t>532.31 руб.</t>
   </si>
   <si>
     <t>ZGR-000208</t>
   </si>
   <si>
     <t>PF31</t>
   </si>
   <si>
     <t>Кран шаровой латунный водоразборный 1/2" (120шт)</t>
   </si>
   <si>
-    <t>304.75 руб.</t>
+    <t>352.88 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ТЕБО</t>
   </si>
   <si>
     <t>ALT-120040</t>
   </si>
   <si>
     <t>T-КШ.П.555.12.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 1/2" (7/56)</t>
   </si>
   <si>
     <t>652.99 руб.</t>
   </si>
   <si>
     <t>ALT-120041</t>
   </si>
   <si>
     <t>Т-КШ.П.555.34.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 3/4" (4/32)</t>
   </si>
@@ -2222,667 +2216,667 @@
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*206.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882524</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*297.54</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882884</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*405.27</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954792</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>30</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*146.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954793</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*188.89</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954798</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1023.51</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810787</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*393.13</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>810788</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*294.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954230</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>30</v>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*494.88</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825090</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*302.60</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825089</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*50.86</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825088</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824564</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*51.26</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825170</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*316.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>828270</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*158.14</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>828272</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="G21" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*225.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>882508</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="G22" s="2">
-        <v>0</v>
+      <c r="G22" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*259.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="2">
       <c r="A23" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879953</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1029.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>810791</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*289.59</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>810792</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G26" s="2" t="s">
-        <v>30</v>
+      <c r="G26" s="2">
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*399.84</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>810793</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -3013,611 +3007,611 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1592.01</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>954220</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G31" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*449.82</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>954221</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*645.33</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>108</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>810823</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="G34" s="2" t="s">
-[...3 lines deleted...]
-        <v>113</v>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*663.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>810824</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*984.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>833016</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="F36" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1845.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>833168</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G38" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*520.37</f>
+        <f>J38*541.28</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833169</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="F39" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E39" s="2" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="G39" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*703.52</f>
+        <f>J39*736.06</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>837293</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E40" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="F40" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E40" s="2" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="G40" s="2">
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
-      <c r="I40" s="1">
-        <v>0</v>
+      <c r="I40" s="1" t="s">
+        <v>67</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*508.57</f>
+        <f>J40*532.31</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>882283</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E41" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="F41" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G41" s="2" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*304.75</f>
+        <f>J41*352.88</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="2">
       <c r="A42" s="8" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>882245</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E43" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="F43" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="E43" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G43" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*652.99</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882246</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E44" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="F44" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="G44" s="2">
+        <v>5</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*826.50</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>954200</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E46" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="F46" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="E46" s="2" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="G46" s="2">
+        <v>2</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*493.69</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>954201</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="F47" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E47" s="2" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="G47" s="2">
+        <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
-      <c r="I47" s="1" t="s">
-        <v>37</v>
+      <c r="I47" s="1">
+        <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*546.66</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>954202</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="F48" s="2" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*810.41</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>954203</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="F49" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E49" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G49" s="2" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
-      <c r="I49" s="1" t="s">
-        <v>30</v>
+      <c r="I49" s="1">
+        <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*382.10</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A42:K42"/>
     <mergeCell ref="A45:K45"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>