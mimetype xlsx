--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -79,329 +79,332 @@
   <si>
     <t>Краны водоразборные РАЗНЫЕ</t>
   </si>
   <si>
     <t>MAV-840011</t>
   </si>
   <si>
     <t>кран водоразборный "ЭлБЭТ"</t>
   </si>
   <si>
     <t>109.48 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>OTM-110057</t>
   </si>
   <si>
     <t>Кран водоразбоный 1/2" ХРОМ (80шт)</t>
   </si>
   <si>
     <t>206.91 руб.</t>
   </si>
   <si>
+    <t>OTM-110059</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 1/2 латунь (100шт)</t>
+  </si>
+  <si>
+    <t>297.54 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110060</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 3/4 латунь (50шт)</t>
+  </si>
+  <si>
+    <t>405.27 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330517</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2" со штуцером  (8/80шт)</t>
+  </si>
+  <si>
+    <t>146.44 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330518</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4" со штуцером (6/60шт)</t>
+  </si>
+  <si>
+    <t>188.89 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330519</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + доп/кран с быстросъем (4/40шт)</t>
+  </si>
+  <si>
+    <t>1 023.51 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-110005</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1" со штуцером  (4/40шт)</t>
+  </si>
+  <si>
+    <t>393.13 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110006</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) (8/80шт)</t>
+  </si>
+  <si>
+    <t>294.10 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110007</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 3/4' (латунь) (5/50шт)</t>
+  </si>
+  <si>
+    <t>494.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- вентиль водоразборный с носиком длинный латунь ХРОМ 1/2" </t>
+  </si>
+  <si>
+    <t>302.60 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110012</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик белый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>50.86 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110013</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик зеленый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZAP-110014</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик синий 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>51.26 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ZAP-110016</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + быстросъем  (8/80шт)</t>
+  </si>
+  <si>
+    <t>316.20 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZAP-111006</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2"  со штуцером (20/180 шт)</t>
+  </si>
+  <si>
+    <t>158.14 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111007</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4"  со штуцером (10/120 шт)</t>
+  </si>
+  <si>
+    <t>225.82 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111008</t>
+  </si>
+  <si>
+    <t>Кран водоразборный 1/2 желтый СССР</t>
+  </si>
+  <si>
+    <t>259.25 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>OTM-110059</t>
-[...148 lines deleted...]
-  <si>
     <t>Краны водоразборные VIEIR</t>
   </si>
   <si>
     <t>VER-000536</t>
   </si>
   <si>
     <t>VR260</t>
   </si>
   <si>
     <t>Кран шаровой водоразборный со штуцером 1/2" "ViEiR"(64/8шт)</t>
   </si>
   <si>
-    <t>1 029.00 руб.</t>
+    <t>1 078.00 руб.</t>
   </si>
   <si>
     <t>ZAP-120001</t>
   </si>
   <si>
     <t>VRC5003</t>
   </si>
   <si>
-    <t>кран шаровый с носиком ATM 1/2' (латунь) (10/180шт)</t>
-[...2 lines deleted...]
-    <t>289.59 руб.</t>
+    <t>кран шаровый с носиком ATM 1/2'  (10/180шт)</t>
+  </si>
+  <si>
+    <t>297.43 руб.</t>
   </si>
   <si>
     <t>ZAP-120002</t>
   </si>
   <si>
     <t>VRC5004</t>
   </si>
   <si>
-    <t>кран шаровый с носиком ATM 3/4' (латунь) (10/120шт)</t>
-[...2 lines deleted...]
-    <t>399.84 руб.</t>
+    <t>кран шаровый с носиком ATM 3/4' (10/120шт)</t>
+  </si>
+  <si>
+    <t>410.67 руб.</t>
   </si>
   <si>
     <t>ZAP-120003</t>
   </si>
   <si>
     <t>VR324</t>
   </si>
   <si>
     <t>кран ДЛЯ БАНИ водоразборный с носиком 1/2' короткий латунь декор бронза (1/50шт)</t>
   </si>
   <si>
-    <t>633.57 руб.</t>
+    <t>662.81 руб.</t>
   </si>
   <si>
     <t>ZAP-120004</t>
   </si>
   <si>
     <t>VR323</t>
   </si>
   <si>
     <t>кран ДЛЯ БАНИ водоразборный с носиком 1/2' длинный латунь декор бронза (1/50шт)</t>
   </si>
   <si>
-    <t>704.13 руб.</t>
+    <t>736.79 руб.</t>
   </si>
   <si>
     <t>ZAP-120005</t>
   </si>
   <si>
     <t>VR322</t>
   </si>
   <si>
     <t>вентиль ДЛЯ БАНИ водоразборный с носиком 1/2' короткий латунь декор бронза (1/50шт)</t>
   </si>
   <si>
-    <t>1 414.14 руб.</t>
+    <t>1 482.63 руб.</t>
   </si>
   <si>
     <t>ZAP-120006</t>
   </si>
   <si>
     <t>VR321</t>
   </si>
   <si>
     <t>вентиль ДЛЯ БАНИ водоразборный с носиком 1/2' длинный латунь декор бронза (1/50шт)</t>
   </si>
   <si>
-    <t>1 592.01 руб.</t>
+    <t>1 668.34 руб.</t>
   </si>
   <si>
     <t>ZAP-120007</t>
   </si>
   <si>
     <t>VER5003</t>
   </si>
   <si>
     <t>кран шаровый с носиком VR 1/2' (латунь) (10/180шт)</t>
   </si>
   <si>
-    <t>449.82 руб.</t>
+    <t>471.06 руб.</t>
   </si>
   <si>
     <t>ZAP-120008</t>
   </si>
   <si>
     <t>VER5004</t>
   </si>
   <si>
     <t>кран шаровый с носиком VR 3/4' (латунь) (8/180шт)</t>
   </si>
   <si>
-    <t>645.33 руб.</t>
+    <t>676.39 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные VALTEC</t>
   </si>
   <si>
     <t>VLC-411001</t>
   </si>
   <si>
     <t>VT.051.N.04</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1/2" (10/ 80шт)</t>
   </si>
   <si>
     <t>663.00 руб.</t>
   </si>
   <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
     <t>VLC-411002</t>
   </si>
   <si>
     <t>VT.051.N.05</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 3/4" (7/ 56шт)</t>
   </si>
   <si>
     <t>984.00 руб.</t>
   </si>
   <si>
     <t>VLC-922005</t>
   </si>
   <si>
     <t>VT.051.N.06</t>
   </si>
   <si>
     <t>Кран водоразборный со штуцером 1"</t>
   </si>
   <si>
     <t>1 845.00 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ZEGOR</t>
@@ -445,63 +448,63 @@
   <si>
     <t>ZGR-000208</t>
   </si>
   <si>
     <t>PF31</t>
   </si>
   <si>
     <t>Кран шаровой латунный водоразборный 1/2" (120шт)</t>
   </si>
   <si>
     <t>352.88 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные ТЕБО</t>
   </si>
   <si>
     <t>ALT-120040</t>
   </si>
   <si>
     <t>T-КШ.П.555.12.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 1/2" (7/56)</t>
   </si>
   <si>
-    <t>652.99 руб.</t>
+    <t>695.10 руб.</t>
   </si>
   <si>
     <t>ALT-120041</t>
   </si>
   <si>
     <t>Т-КШ.П.555.34.КР.CN</t>
   </si>
   <si>
     <t>Кран шаровой поливочный с латунным штуцером TEBO НАР 3/4" (4/32)</t>
   </si>
   <si>
-    <t>826.50 руб.</t>
+    <t>879.79 руб.</t>
   </si>
   <si>
     <t>Краны водоразборные GAPPO</t>
   </si>
   <si>
     <t>GAP-100776</t>
   </si>
   <si>
     <t>G232.04</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2" GAPPO со съемным штуцером (10/100шт)</t>
   </si>
   <si>
     <t>493.69 руб.</t>
   </si>
   <si>
     <t>GAP-100777</t>
   </si>
   <si>
     <t>G232.05</t>
   </si>
   <si>
     <t>Кран водоразборный 3/4" GAPPO со съемным штуцером (8/80шт)</t>
   </si>
@@ -644,51 +647,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0a_5308_11ee_a4bb_047c1617b143_64c8bb78_5a46_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba36_86a3_11e9_8101_003048fd731b_c530e0de_2820_11ed_a30f_00259070b48718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3a_86a3_11e9_8101_003048fd731b_c530e0df_2820_11ed_a30f_00259070b48719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3e_86a3_11e9_8101_003048fd731b_c530e0e0_2820_11ed_a30f_00259070b48720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba42_86a3_11e9_8101_003048fd731b_c530e0e2_2820_11ed_a30f_00259070b48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf60f_86a5_11e9_8101_003048fd731b_c530e0e4_2820_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf613_86a5_11e9_8101_003048fd731b_c530e0e5_2820_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf686_86a5_11e9_8101_003048fd731b_c530e0d2_2820_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68a_86a5_11e9_8101_003048fd731b_c530e0d6_2820_11ed_a30f_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569ce4_b6d8_11eb_82ad_003048fd731b_c530e0da_2820_11ed_a30f_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f423_c461_11eb_82be_003048fd731b_14e1e0d9_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f425_c461_11eb_82be_003048fd731b_14e1e0da_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd1_3e5b_11ec_836e_003048fd731b_e00cf34a_f104_11ee_a58b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da414_c29f_11ee_a54c_047c1617b143_e00cf34c_f104_11ee_a58b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfb_cf51_11ee_a55e_047c1617b143_3e659189_db10_11ee_a56e_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfd_cf51_11ee_a55e_047c1617b143_3e65918a_db10_11ee_a56e_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1612_ce2b_11f0_a80d_047c1617b143_b4b9bca6_d8cb_11f0_a81b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1614_ce2b_11f0_a80d_047c1617b143_ab7d8ff6_d05b_11f0_a810_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7c_ce2b_11f0_a80d_047c1617b143_b4b9bca5_d8cb_11f0_a81b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7e_ce2b_11f0_a80d_047c1617b143_b4b9bca7_d8cb_11f0_a81b_047c1617b14336.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578acf_2b51_11f1_a894_047c1617b143_360edcbe_6e13_11f1_a8ed_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f40c0a_5308_11ee_a4bb_047c1617b143_64c8bb78_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba36_86a3_11e9_8101_003048fd731b_c530e0de_2820_11ed_a30f_00259070b48719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3a_86a3_11e9_8101_003048fd731b_c530e0df_2820_11ed_a30f_00259070b48720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba3e_86a3_11e9_8101_003048fd731b_c530e0e0_2820_11ed_a30f_00259070b48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba42_86a3_11e9_8101_003048fd731b_c530e0e2_2820_11ed_a30f_00259070b48722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf60f_86a5_11e9_8101_003048fd731b_c530e0e4_2820_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf613_86a5_11e9_8101_003048fd731b_c530e0e5_2820_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf686_86a5_11e9_8101_003048fd731b_c530e0d2_2820_11ed_a30f_00259070b48725.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf68a_86a5_11e9_8101_003048fd731b_c530e0d6_2820_11ed_a30f_00259070b48726.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b569ce4_b6d8_11eb_82ad_003048fd731b_c530e0da_2820_11ed_a30f_00259070b48727.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f423_c461_11eb_82be_003048fd731b_14e1e0d9_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f425_c461_11eb_82be_003048fd731b_14e1e0da_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbd1_3e5b_11ec_836e_003048fd731b_e00cf34a_f104_11ee_a58b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da414_c29f_11ee_a54c_047c1617b143_e00cf34c_f104_11ee_a58b_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfb_cf51_11ee_a55e_047c1617b143_3e659189_db10_11ee_a56e_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fdcfd_cf51_11ee_a55e_047c1617b143_3e65918a_db10_11ee_a56e_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1612_ce2b_11f0_a80d_047c1617b143_b4b9bca6_d8cb_11f0_a81b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba1614_ce2b_11f0_a80d_047c1617b143_ab7d8ff6_d05b_11f0_a810_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7c_ce2b_11f0_a80d_047c1617b143_b4b9bca5_d8cb_11f0_a81b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af32c7e_ce2b_11f0_a80d_047c1617b143_b4b9bca7_d8cb_11f0_a81b_047c1617b14337.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -803,963 +806,993 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Image_10" descr="Image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="6" name="Image_11" descr="Image_11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="7" name="Image_12" descr="Image_12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPr id="9" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="1247775"/>
+    <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="1247775"/>
+    <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="25" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="26" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPr id="27" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="28" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="29" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="30" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="32" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPr id="33" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPr id="34" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPr id="35" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPr id="37" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2182,1430 +2215,1430 @@
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*109.48</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882522</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>20</v>
+      <c r="G6" s="2">
+        <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*206.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882524</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*297.54</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882884</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*405.27</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954792</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*146.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954793</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*188.89</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" outlineLevel="4">
+    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954798</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1023.51</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810787</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*393.13</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>810788</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*294.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954230</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*494.88</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825090</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*302.60</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825089</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*50.86</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825088</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824564</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*51.26</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825170</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*316.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>828270</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*158.14</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>828272</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>67</v>
+      <c r="G21" s="2">
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*225.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>882508</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*259.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="2">
       <c r="A23" s="8" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879953</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G24" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1029.00</f>
+        <f>J24*1078.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>810791</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*289.59</f>
+        <f>J25*297.43</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>810792</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G26" s="2">
-        <v>0</v>
+      <c r="G26" s="2" t="s">
+        <v>70</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*399.84</f>
+        <f>J26*410.67</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>810793</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="G27" s="2">
-        <v>1</v>
+      <c r="G27" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*633.57</f>
+        <f>J27*662.81</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>810794</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="G28" s="2">
-        <v>0</v>
+      <c r="G28" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*704.13</f>
+        <f>J28*736.79</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>810795</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G29" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1414.14</f>
+        <f>J29*1482.63</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>810796</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G30" s="2">
         <v>8</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1592.01</f>
+        <f>J30*1668.34</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>954220</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G31" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*449.82</f>
+        <f>J31*471.06</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>954221</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*645.33</f>
+        <f>J32*676.39</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>108</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>810823</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="G34" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G34" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>113</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*663.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>810824</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>117</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*984.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>833016</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G36" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1845.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>833168</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>126</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*541.28</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833169</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>130</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*736.06</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>837293</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
-      <c r="I40" s="1" t="s">
-        <v>67</v>
+      <c r="I40" s="1">
+        <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*532.31</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>882283</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*352.88</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="2">
       <c r="A42" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>882245</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*652.99</f>
+        <f>J43*695.10</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882246</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G44" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*826.50</f>
+        <f>J44*879.79</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>954200</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>152</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*493.69</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>954201</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>156</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>60</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*546.66</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>954202</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*810.41</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>954203</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*382.10</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A33:K33"/>