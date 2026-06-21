--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -79,192 +79,192 @@
   <si>
     <t>Краны водоразборные РАЗНЫЕ</t>
   </si>
   <si>
     <t>MAV-840011</t>
   </si>
   <si>
     <t>кран водоразборный "ЭлБЭТ"</t>
   </si>
   <si>
     <t>109.48 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>OTM-110057</t>
   </si>
   <si>
     <t>Кран водоразбоный 1/2" ХРОМ (80шт)</t>
   </si>
   <si>
     <t>206.91 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>OTM-110059</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 1/2 латунь (100шт)</t>
+  </si>
+  <si>
+    <t>297.54 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110060</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 3/4 латунь (50шт)</t>
+  </si>
+  <si>
+    <t>405.27 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330517</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2" со штуцером  (8/80шт)</t>
+  </si>
+  <si>
+    <t>146.44 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330518</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4" со штуцером (6/60шт)</t>
+  </si>
+  <si>
+    <t>188.89 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330519</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + доп/кран на быстросъем (4/40шт)</t>
+  </si>
+  <si>
+    <t>1 023.51 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-110005</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1" со штуцером  (4/40шт)</t>
+  </si>
+  <si>
+    <t>393.13 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110006</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) (8/80шт)</t>
+  </si>
+  <si>
+    <t>294.10 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110007</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 3/4' (латунь) (5/50шт)</t>
+  </si>
+  <si>
+    <t>494.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- вентиль водоразборный с носиком длинный латунь ХРОМ 1/2" </t>
+  </si>
+  <si>
+    <t>302.60 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110012</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик белый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>50.86 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ZAP-110013</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик зеленый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZAP-110014</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик синий 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>51.26 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110016</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + быстросъем  (8/64шт)</t>
+  </si>
+  <si>
+    <t>316.20 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111006</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2"  со штуцером (20/180 шт)</t>
+  </si>
+  <si>
+    <t>158.14 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111007</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4"  со штуцером (10/120 шт)</t>
+  </si>
+  <si>
+    <t>225.82 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...139 lines deleted...]
-    <t>225.82 руб.</t>
   </si>
   <si>
     <t>ZAP-111008</t>
   </si>
   <si>
     <t>Кран водоразборный 1/2 желтый СССР</t>
   </si>
   <si>
     <t>259.25 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1337,150 +1337,150 @@
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*206.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882524</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*297.54</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882884</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>20</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*405.27</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954792</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>20</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*146.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954793</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>20</v>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*188.89</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954798</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1"/>
@@ -1501,382 +1501,382 @@
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1023.51</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810787</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>40</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*393.13</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>810788</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*294.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954230</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*494.88</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825090</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*302.60</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825089</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*50.86</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825088</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824564</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*51.26</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825170</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*316.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>828270</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*158.14</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>828272</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="G21" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*225.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>882508</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*259.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>