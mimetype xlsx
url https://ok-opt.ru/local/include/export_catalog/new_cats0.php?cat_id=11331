--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -79,201 +79,201 @@
   <si>
     <t>Краны водоразборные РАЗНЫЕ</t>
   </si>
   <si>
     <t>MAV-840011</t>
   </si>
   <si>
     <t>кран водоразборный "ЭлБЭТ"</t>
   </si>
   <si>
     <t>109.48 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>OTM-110057</t>
   </si>
   <si>
     <t>Кран водоразбоный 1/2" ХРОМ (80шт)</t>
   </si>
   <si>
     <t>206.91 руб.</t>
   </si>
   <si>
+    <t>OTM-110059</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 1/2 латунь (100шт)</t>
+  </si>
+  <si>
+    <t>297.54 руб.</t>
+  </si>
+  <si>
+    <t>OTM-110060</t>
+  </si>
+  <si>
+    <t>Кран водоразборный со штуцером 3/4 латунь (50шт)</t>
+  </si>
+  <si>
+    <t>405.27 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330517</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2" со штуцером  (8/80шт)</t>
+  </si>
+  <si>
+    <t>146.44 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330518</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4" со штуцером (6/60шт)</t>
+  </si>
+  <si>
+    <t>188.89 руб.</t>
+  </si>
+  <si>
+    <t>SMS-330519</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + доп/кран с быстросъем (4/40шт)</t>
+  </si>
+  <si>
+    <t>1 023.51 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-110005</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1" со штуцером  (4/40шт)</t>
+  </si>
+  <si>
+    <t>393.13 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110006</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) (8/80шт)</t>
+  </si>
+  <si>
+    <t>294.10 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110007</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 3/4' (латунь) (5/50шт)</t>
+  </si>
+  <si>
+    <t>494.88 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- вентиль водоразборный с носиком длинный латунь ХРОМ 1/2" </t>
+  </si>
+  <si>
+    <t>302.60 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110012</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик белый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>50.86 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-110013</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик зеленый 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>ZAP-110014</t>
+  </si>
+  <si>
+    <t>кран шаровый водоразборный пластик синий 1/2" (1/100шт)</t>
+  </si>
+  <si>
+    <t>51.26 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>ZAP-110016</t>
+  </si>
+  <si>
+    <t>кран шаровый с носиком 1/2' (латунь) + быстросъем  (8/80шт)</t>
+  </si>
+  <si>
+    <t>316.20 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ZAP-111006</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 1/2"  со штуцером (20/180 шт)</t>
+  </si>
+  <si>
+    <t>158.14 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111007</t>
+  </si>
+  <si>
+    <t>Кран водоразборный СПЛАВ 3/4"  со штуцером (10/120 шт)</t>
+  </si>
+  <si>
+    <t>225.82 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-111008</t>
+  </si>
+  <si>
+    <t>Кран водоразборный 1/2 желтый СССР</t>
+  </si>
+  <si>
+    <t>259.25 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...148 lines deleted...]
-    <t>259.25 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -365,51 +365,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b14316.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537538e_da01_11e9_8109_003048fd731b_10e2bbb4_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550cf_da6d_11ee_a56d_047c1617b143_d159fa0f_42c7_11ef_a5f7_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d3_da6d_11ee_a56d_047c1617b143_d159fa11_42c7_11ef_a5f7_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12550d5_da6d_11ee_a56d_047c1617b143_d159fa12_42c7_11ef_a5f7_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba27_86a3_11e9_8101_003048fd731b_ac993d04_476f_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9578acf_2b51_11f1_a894_047c1617b143_360edcbe_6e13_11f1_a8ed_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba29_86a3_11e9_8101_003048fd731b_ac993d02_476f_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2b_86a3_11e9_8101_003048fd731b_83eb96da_5d58_11f0_a779_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015ba2d_86a3_11e9_8101_003048fd731b_0a6f3ab6_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee54_37c1_11ea_810f_003048fd731b_ac993cfd_476f_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee52_37c1_11ea_810f_003048fd731b_ac993cff_476f_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ee50_37c1_11ea_810f_003048fd731b_ac993d00_476f_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a675_3767_11ea_810f_003048fd731b_ac993d01_476f_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7941_68f4_11ea_8111_003048fd731b_018ae84d_7ca2_11ea_8111_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d552_e115_11ea_817f_003048fd731b_79368bbb_e197_11ea_817f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d556_e115_11ea_817f_003048fd731b_79368bbd_e197_11ea_817f_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73bcb_da46_11ee_a56d_047c1617b143_4396be7f_0312_11ef_a5a4_047c1617b14317.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -524,363 +524,393 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Image_10" descr="Image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="6" name="Image_11" descr="Image_11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="7" name="Image_12" descr="Image_12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="8" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPr id="9" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="11" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="1247775"/>
+    <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1143000" cy="1247775"/>
+    <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1303,580 +1333,580 @@
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*109.48</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>882522</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>20</v>
+      <c r="G6" s="2">
+        <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*206.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>882524</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>-9</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*297.54</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>882884</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*405.27</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>954792</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*146.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>954793</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*188.89</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" outlineLevel="4">
+    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>954798</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1023.51</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810787</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*393.13</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>810788</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*294.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>954230</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*494.88</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825090</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*302.60</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825089</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*50.86</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825088</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*50.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824564</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*51.26</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825170</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*316.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>828270</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*158.14</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>828272</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>67</v>
+      <c r="G21" s="2">
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*225.82</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>882508</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*259.25</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>