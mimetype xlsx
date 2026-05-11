--- v0 (2026-03-07)
+++ v1 (2026-05-11)
@@ -63,213 +63,213 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Вентиля и задвижки запорно-регулирующие</t>
   </si>
   <si>
     <t>Вентиля муфтовые VIEIR</t>
   </si>
   <si>
     <t>ZAP-410013</t>
   </si>
   <si>
     <t>VRKP-16</t>
   </si>
   <si>
     <t>Букса вентильная с накидной гайкой 1/2" VR (10/100шт)</t>
   </si>
   <si>
-    <t>258.83 руб.</t>
+    <t>255.78 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>ZAP-410014</t>
+  </si>
+  <si>
+    <t>VRKP-17</t>
+  </si>
+  <si>
+    <t>Букса вентильная с накидной гайкой 3/4" VR (10/100шт)</t>
+  </si>
+  <si>
+    <t>294.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-410015</t>
+  </si>
+  <si>
+    <t>GL195</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 1/2" VR красный (90/10шт)</t>
+  </si>
+  <si>
+    <t>496.86 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410016</t>
+  </si>
+  <si>
+    <t>GL196</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 3/4" VR красный (90/10шт)</t>
+  </si>
+  <si>
+    <t>624.75 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410017</t>
+  </si>
+  <si>
+    <t>GL197</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 1" VR красный (72/8шт)</t>
+  </si>
+  <si>
+    <t>995.19 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410018</t>
+  </si>
+  <si>
+    <t>GL198</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 11/4" VR красный (50/5шт)</t>
+  </si>
+  <si>
+    <t>1 480.29 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410019</t>
+  </si>
+  <si>
+    <t>GL199</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 11/2" VR красный (40/4шт)</t>
+  </si>
+  <si>
+    <t>2 172.66 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410020</t>
+  </si>
+  <si>
+    <t>GL200</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 2" VR красный (30/2шт)</t>
+  </si>
+  <si>
+    <t>3 282.51 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...88 lines deleted...]
-  <si>
     <t>ZAP-410021</t>
   </si>
   <si>
     <t>GL179</t>
   </si>
   <si>
     <t>Клиновая задвижка  1/2" VIEIR (10/90шт)</t>
   </si>
   <si>
-    <t>431.38 руб.</t>
+    <t>426.30 руб.</t>
   </si>
   <si>
     <t>ZAP-410022</t>
   </si>
   <si>
     <t>GL180</t>
   </si>
   <si>
     <t>Клиновая задвижка  3/4" VIEIR (10/90шт)</t>
   </si>
   <si>
-    <t>609.88 руб.</t>
+    <t>602.70 руб.</t>
   </si>
   <si>
     <t>ZAP-410023</t>
   </si>
   <si>
     <t>GL181</t>
   </si>
   <si>
     <t>Клиновая задвижка  1" VIEIR (8/72шт)</t>
   </si>
   <si>
-    <t>789.86 руб.</t>
+    <t>780.57 руб.</t>
   </si>
   <si>
     <t>ZAP-410024</t>
   </si>
   <si>
     <t>GL183</t>
   </si>
   <si>
     <t>Вентиль прямоточный запорно- регулировочный  1/2" VIEIR (10/100шт)</t>
   </si>
   <si>
     <t>ZAP-410025</t>
   </si>
   <si>
     <t>GL184</t>
   </si>
   <si>
     <t>Вентиль прямоточный запорно- регулировочный  3/4" VIEIR (10/50шт)</t>
   </si>
   <si>
-    <t>1 252.48 руб.</t>
+    <t>1 237.74 руб.</t>
   </si>
   <si>
     <t>ZAP-410026</t>
   </si>
   <si>
     <t>GL185</t>
   </si>
   <si>
     <t>Вентиль прямоточный запорно- регулировочный 1" VIEIR (5/50шт)</t>
   </si>
   <si>
-    <t>2 025.98 руб.</t>
+    <t>2 002.14 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1184,518 +1184,518 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>823132</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>-7</v>
+        <v>5</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
-      <c r="I4" s="1" t="s">
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J4" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" s="2" t="str">
-        <f>J4*258.83</f>
+        <f>J4*255.78</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>823133</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*297.50</f>
+        <f>J5*294.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824508</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*502.78</f>
+        <f>J6*496.86</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824509</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*632.19</f>
+        <f>J7*624.75</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824510</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1007.04</f>
+        <f>J8*995.19</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824511</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1497.91</f>
+        <f>J9*1480.29</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824512</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2198.53</f>
+        <f>J10*2172.66</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824513</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
-      <c r="I11" s="1" t="s">
-        <v>46</v>
+      <c r="I11" s="1">
+        <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3321.59</f>
+        <f>J11*3282.51</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826549</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*431.38</f>
+        <f>J12*426.30</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826550</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*609.88</f>
+        <f>J13*602.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826551</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H14" s="2">
-[...7 lines deleted...]
-      </c>
       <c r="K14" s="2" t="str">
-        <f>J14*789.86</f>
+        <f>J14*780.57</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826552</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>8</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*789.86</f>
+        <f>J15*780.57</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826553</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>10</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1252.48</f>
+        <f>J16*1237.74</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826554</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2025.98</f>
+        <f>J17*2002.14</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>