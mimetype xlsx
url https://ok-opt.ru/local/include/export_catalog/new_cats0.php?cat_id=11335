--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -1184,51 +1184,51 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>823132</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*255.78</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>823133</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
@@ -1359,51 +1359,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*995.19</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824511</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1480.29</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824512</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1498,87 +1498,87 @@
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*426.30</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826550</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>21</v>
+      <c r="G13" s="2">
+        <v>8</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*602.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826551</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*780.57</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826552</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -1639,51 +1639,51 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1237.74</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826554</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2002.14</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>