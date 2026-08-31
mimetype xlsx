--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -63,213 +63,213 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Вентиля и задвижки запорно-регулирующие</t>
   </si>
   <si>
     <t>Вентиля муфтовые VIEIR</t>
   </si>
   <si>
     <t>ZAP-410013</t>
   </si>
   <si>
     <t>VRKP-16</t>
   </si>
   <si>
     <t>Букса вентильная с накидной гайкой 1/2" VR (10/100шт)</t>
   </si>
   <si>
-    <t>255.78 руб.</t>
+    <t>279.98 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZAP-410014</t>
   </si>
   <si>
     <t>VRKP-17</t>
   </si>
   <si>
     <t>Букса вентильная с накидной гайкой 3/4" VR (10/100шт)</t>
   </si>
   <si>
-    <t>294.00 руб.</t>
+    <t>319.30 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410015</t>
+  </si>
+  <si>
+    <t>GL195</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 1/2" VR красный (90/10шт)</t>
+  </si>
+  <si>
+    <t>542.65 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410016</t>
+  </si>
+  <si>
+    <t>GL196</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 3/4" VR красный (90/10шт)</t>
+  </si>
+  <si>
+    <t>681.07 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410017</t>
+  </si>
+  <si>
+    <t>GL197</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 1" VR красный (72/8шт)</t>
+  </si>
+  <si>
+    <t>1 085.31 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410018</t>
+  </si>
+  <si>
+    <t>GL198</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 11/4" VR красный (50/5шт)</t>
+  </si>
+  <si>
+    <t>1 615.38 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410019</t>
+  </si>
+  <si>
+    <t>GL199</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 11/2" VR красный (40/4шт)</t>
+  </si>
+  <si>
+    <t>2 371.95 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-410020</t>
+  </si>
+  <si>
+    <t>GL200</t>
+  </si>
+  <si>
+    <t>Вентиль запорно- регулировочный 2" VR красный (30/2шт)</t>
+  </si>
+  <si>
+    <t>3 583.10 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>ZAP-410021</t>
+  </si>
+  <si>
+    <t>GL179</t>
+  </si>
+  <si>
+    <t>Клиновая задвижка  1/2" VIEIR (10/90шт)</t>
+  </si>
+  <si>
+    <t>465.58 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>ZAP-410015</t>
-[...85 lines deleted...]
-  <si>
     <t>ZAP-410022</t>
   </si>
   <si>
     <t>GL180</t>
   </si>
   <si>
     <t>Клиновая задвижка  3/4" VIEIR (10/90шт)</t>
   </si>
   <si>
-    <t>602.70 руб.</t>
+    <t>659.05 руб.</t>
   </si>
   <si>
     <t>ZAP-410023</t>
   </si>
   <si>
     <t>GL181</t>
   </si>
   <si>
     <t>Клиновая задвижка  1" VIEIR (8/72шт)</t>
   </si>
   <si>
-    <t>780.57 руб.</t>
+    <t>852.52 руб.</t>
   </si>
   <si>
     <t>ZAP-410024</t>
   </si>
   <si>
     <t>GL183</t>
   </si>
   <si>
     <t>Вентиль прямоточный запорно- регулировочный  1/2" VIEIR (10/100шт)</t>
   </si>
   <si>
     <t>ZAP-410025</t>
   </si>
   <si>
     <t>GL184</t>
   </si>
   <si>
     <t>Вентиль прямоточный запорно- регулировочный  3/4" VIEIR (10/50шт)</t>
   </si>
   <si>
-    <t>1 237.74 руб.</t>
+    <t>1 349.56 руб.</t>
   </si>
   <si>
     <t>ZAP-410026</t>
   </si>
   <si>
     <t>GL185</t>
   </si>
   <si>
     <t>Вентиль прямоточный запорно- регулировочный 1" VIEIR (5/50шт)</t>
   </si>
   <si>
-    <t>2 002.14 руб.</t>
+    <t>2 184.78 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1196,506 +1196,506 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*255.78</f>
+        <f>J4*279.98</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>823133</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>21</v>
+      <c r="G5" s="2">
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*294.00</f>
+        <f>J5*319.30</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824508</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*496.86</f>
+        <f>J6*542.65</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824509</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*624.75</f>
+        <f>J7*681.07</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824510</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*995.19</f>
+        <f>J8*1085.31</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824511</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1480.29</f>
+        <f>J9*1615.38</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824512</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2172.66</f>
+        <f>J10*2371.95</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824513</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3282.51</f>
+        <f>J11*3583.10</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826549</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*426.30</f>
+        <f>J12*465.58</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826550</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*602.70</f>
+        <f>J13*659.05</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826551</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*780.57</f>
+        <f>J14*852.52</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826552</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>8</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*780.57</f>
+        <f>J15*852.52</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826553</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>10</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1237.74</f>
+        <f>J16*1349.56</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826554</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>9</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2002.14</f>
+        <f>J17*2184.78</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>