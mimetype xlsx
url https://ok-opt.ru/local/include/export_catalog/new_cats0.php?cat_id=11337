--- v0 (2026-03-07)
+++ v1 (2026-05-11)
@@ -16,131 +16,137 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Вентиля и задвижки запорно-регулирующие</t>
   </si>
   <si>
     <t>Задвижки VALTEC</t>
   </si>
   <si>
     <t>VLC-452001</t>
   </si>
   <si>
     <t>VT.012.G.04</t>
   </si>
   <si>
     <t>Задвижка PN 16 1/2" (12 /144шт)</t>
   </si>
   <si>
-    <t>692.00 руб.</t>
+    <t>754.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-452002</t>
+  </si>
+  <si>
+    <t>VT.012.G.05</t>
+  </si>
+  <si>
+    <t>Задвижка PN 16 3/4" (6 /96шт)</t>
+  </si>
+  <si>
+    <t>1 101.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>VLC-452003</t>
   </si>
   <si>
     <t>VT.012.G.06</t>
   </si>
   <si>
     <t>Задвижка PN 16 1" (6 /72шт)</t>
   </si>
   <si>
-    <t>1 393.00 руб.</t>
+    <t>1 518.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-900079</t>
   </si>
   <si>
     <t>VT.012.RG.07</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/4"</t>
   </si>
   <si>
     <t>2 604.00 руб.</t>
   </si>
   <si>
     <t>VLC-900080</t>
   </si>
   <si>
     <t>VT.012.RG.08</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/2"</t>
   </si>
   <si>
     <t>3 148.00 руб.</t>
   </si>
@@ -863,211 +869,211 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*692.00</f>
+        <f>J4*754.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>811111</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="2">
         <v>8</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1010.00</f>
+        <f>J5*1101.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>811112</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G6" s="2">
         <v>4</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1393.00</f>
+        <f>J6*1518.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>836170</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2604.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836171</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3148.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>836172</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*5040.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>