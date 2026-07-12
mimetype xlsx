--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,137 +16,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Вентиля и задвижки запорно-регулирующие</t>
   </si>
   <si>
     <t>Задвижки VALTEC</t>
   </si>
   <si>
     <t>VLC-452001</t>
   </si>
   <si>
     <t>VT.012.G.04</t>
   </si>
   <si>
     <t>Задвижка PN 16 1/2" (12 /144шт)</t>
   </si>
   <si>
     <t>754.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-452002</t>
   </si>
   <si>
     <t>VT.012.G.05</t>
   </si>
   <si>
     <t>Задвижка PN 16 3/4" (6 /96шт)</t>
   </si>
   <si>
     <t>1 101.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-452003</t>
   </si>
   <si>
     <t>VT.012.G.06</t>
   </si>
   <si>
     <t>Задвижка PN 16 1" (6 /72шт)</t>
   </si>
   <si>
     <t>1 518.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-900079</t>
   </si>
   <si>
     <t>VT.012.RG.07</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/4"</t>
   </si>
   <si>
     <t>2 604.00 руб.</t>
   </si>
   <si>
     <t>VLC-900080</t>
   </si>
   <si>
     <t>VT.012.RG.08</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/2"</t>
   </si>
   <si>
     <t>3 148.00 руб.</t>
   </si>
@@ -856,236 +847,236 @@
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>811110</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="G4" s="2">
+        <v>10</v>
+      </c>
+      <c r="H4" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*754.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>811111</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1101.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>811112</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1518.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>836170</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2604.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836171</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*3148.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>836172</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*5040.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>