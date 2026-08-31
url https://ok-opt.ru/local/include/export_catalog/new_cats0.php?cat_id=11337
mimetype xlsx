--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -93,87 +93,81 @@
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-452002</t>
   </si>
   <si>
     <t>VT.012.G.05</t>
   </si>
   <si>
     <t>Задвижка PN 16 3/4" (6 /96шт)</t>
   </si>
   <si>
     <t>1 101.00 руб.</t>
   </si>
   <si>
     <t>VLC-452003</t>
   </si>
   <si>
     <t>VT.012.G.06</t>
   </si>
   <si>
     <t>Задвижка PN 16 1" (6 /72шт)</t>
   </si>
   <si>
-    <t>1 518.00 руб.</t>
+    <t>1 599.00 руб.</t>
   </si>
   <si>
     <t>VLC-900079</t>
   </si>
   <si>
     <t>VT.012.RG.07</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/4"</t>
   </si>
   <si>
-    <t>2 604.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900080</t>
   </si>
   <si>
     <t>VT.012.RG.08</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/2"</t>
   </si>
   <si>
-    <t>3 148.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900081</t>
   </si>
   <si>
     <t>VT.012.RG.09</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 2"</t>
-  </si>
-[...1 lines deleted...]
-    <t>5 040.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -883,203 +877,203 @@
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*754.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>811111</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1101.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>811112</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
         <v>6</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1518.00</f>
+        <f>J6*1599.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>836170</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2604.00</f>
+        <f>J7*0.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>836171</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3148.00</f>
+        <f>J8*0.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>836172</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="2" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5040.00</f>
+        <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>