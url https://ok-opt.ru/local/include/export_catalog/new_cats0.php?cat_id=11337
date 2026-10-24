--- v3 (2026-08-31)
+++ v4 (2026-10-24)
@@ -63,81 +63,81 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Вентиля и задвижки запорно-регулирующие</t>
   </si>
   <si>
     <t>Задвижки VALTEC</t>
   </si>
   <si>
     <t>VLC-452001</t>
   </si>
   <si>
     <t>VT.012.G.04</t>
   </si>
   <si>
     <t>Задвижка PN 16 1/2" (12 /144шт)</t>
   </si>
   <si>
-    <t>754.00 руб.</t>
+    <t>829.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-452002</t>
   </si>
   <si>
     <t>VT.012.G.05</t>
   </si>
   <si>
     <t>Задвижка PN 16 3/4" (6 /96шт)</t>
   </si>
   <si>
-    <t>1 101.00 руб.</t>
+    <t>1 211.00 руб.</t>
   </si>
   <si>
     <t>VLC-452003</t>
   </si>
   <si>
     <t>VT.012.G.06</t>
   </si>
   <si>
     <t>Задвижка PN 16 1" (6 /72шт)</t>
   </si>
   <si>
-    <t>1 599.00 руб.</t>
+    <t>1 759.00 руб.</t>
   </si>
   <si>
     <t>VLC-900079</t>
   </si>
   <si>
     <t>VT.012.RG.07</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/4"</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900080</t>
   </si>
   <si>
     <t>VT.012.RG.08</t>
   </si>
   <si>
     <t>Задвижка клиновая PN 16, 1 1/2"</t>
   </si>
   <si>
     <t>VLC-900081</t>
   </si>
@@ -842,133 +842,133 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>811110</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*754.00</f>
+        <f>J4*829.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>811111</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1101.00</f>
+        <f>J5*1211.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>811112</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1599.00</f>
+        <f>J6*1759.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>836170</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">