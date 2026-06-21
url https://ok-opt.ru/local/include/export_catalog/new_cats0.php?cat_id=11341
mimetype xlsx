--- v0 (2026-05-01)
+++ v1 (2026-06-21)
@@ -1563,86 +1563,86 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*87.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>810980</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*57.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>810981</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>34</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*44.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810982</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
@@ -1741,51 +1741,51 @@
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>810985</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2">
         <v>4</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*59.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>810986</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
@@ -1950,52 +1950,52 @@
         <f>J20*269.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>810991</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
-      <c r="H21" s="2" t="s">
-        <v>77</v>
+      <c r="H21" s="2">
+        <v>5</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*47.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>