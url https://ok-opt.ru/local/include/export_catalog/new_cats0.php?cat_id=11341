--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -1387,52 +1387,52 @@
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*263.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>810975</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>16</v>
+      <c r="G5" s="2">
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*36.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>810976</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1493,51 +1493,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*35.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>810978</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*154.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>810979</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1950,52 +1950,52 @@
         <f>J20*269.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>810991</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
-      <c r="H21" s="2">
-        <v>5</v>
+      <c r="H21" s="2" t="s">
+        <v>77</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*47.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>