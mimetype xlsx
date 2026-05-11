--- v0 (2026-03-11)
+++ v1 (2026-05-11)
@@ -17,220 +17,226 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Измерительные приборы</t>
   </si>
   <si>
     <t>Счетчики воды резьбовые (муфтовые)</t>
   </si>
   <si>
     <t>Водосчетчики  VALTEC</t>
   </si>
   <si>
     <t>VLC-1121001</t>
   </si>
   <si>
     <t>VLF-15U</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК  унив., квартирный, до +90^С, 1,5м3, 1/2", 110 мм  (NEW)   (1 /12шт)</t>
   </si>
   <si>
-    <t>1 473.00 руб.</t>
+    <t>1 606.00 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1121002</t>
+  </si>
+  <si>
+    <t>VLF-15U-L.110</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК унив., квартирный, БЕЗ СГОНОВ до +90^С, 1,5м3, 1/2", 110 мм  (NEW)    (1 /12шт)</t>
+  </si>
+  <si>
+    <t>1 287.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1121003</t>
+  </si>
+  <si>
+    <t>VLF-20U</t>
+  </si>
+  <si>
+    <t>Водосчетчик унив., квартирный, до +90^С, 2,5м3, 3/4", 105 мм (NEW)  (1 /10шт)</t>
+  </si>
+  <si>
+    <t>2 979.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-1121004</t>
+  </si>
+  <si>
+    <t>VLF-15U-L</t>
+  </si>
+  <si>
+    <t>Водосчетчик унив., квартирный, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 80 мм (NEW)  (1 /12шт)</t>
+  </si>
+  <si>
+    <t>1 237.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1121005</t>
+  </si>
+  <si>
+    <t>VLF-15U-I</t>
+  </si>
+  <si>
+    <t>Водосчетчик унив, квартирный, с импульсным выходом, до +90^С, 1,5м3, 1/2", 80 мм (NEW)  (1 /12шт)</t>
+  </si>
+  <si>
+    <t>1 688.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1121006</t>
+  </si>
+  <si>
+    <t>VLF-R-IL.80</t>
+  </si>
+  <si>
+    <t>Водосчетчик унив, квартирный, с импульсным выходом, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 80 мм</t>
+  </si>
+  <si>
+    <t>1 427.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900102</t>
+  </si>
+  <si>
+    <t>VLF-15U-IL.110</t>
+  </si>
+  <si>
+    <t>Водосчетчик унив, квартирный, с импульсным выходом, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 110 мм (NEW)</t>
+  </si>
+  <si>
+    <t>1 480.00 руб.</t>
+  </si>
+  <si>
+    <t>Водосчетчики ЭКОНОМ</t>
+  </si>
+  <si>
+    <t>KIP-150001</t>
+  </si>
+  <si>
+    <t>СВ110-008</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм БЕЗ штуцеров (1/20шт)</t>
+  </si>
+  <si>
+    <t>840.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>KIP-150002</t>
+  </si>
+  <si>
+    <t>СВ110-004</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм + ШТУЦЕРА комплект (1/20шт)</t>
+  </si>
+  <si>
+    <t>960.00 руб.</t>
+  </si>
+  <si>
+    <t>KIP-150010</t>
+  </si>
+  <si>
+    <t>СВ20-003</t>
+  </si>
+  <si>
+    <t>Счетчик воды универсальный ЭКО НОМ-20-130мм + ШТУЦЕРА комплект</t>
+  </si>
+  <si>
+    <t>1 900.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...112 lines deleted...]
-  <si>
     <t>KIP-150011</t>
   </si>
   <si>
     <t>СВ20-004</t>
   </si>
   <si>
     <t>Счетчик воды универсальный импульсный  ЭКО НОМ СВ 20-130мм ДГ+КМЧ-20</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>KIP-150016</t>
   </si>
   <si>
     <t>СВДЛ25-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный многоструйный ЭКО НОМ СВ ДЛ-25 (латунь)+КМЧ</t>
   </si>
   <si>
     <t>6 634.80 руб.</t>
   </si>
   <si>
     <t>KIP-150017</t>
@@ -295,75 +301,93 @@
   <si>
     <t>KIP-150024</t>
   </si>
   <si>
     <t>СВДМ40-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный многоструйный ЭКО НОМ СВ ДМ-40 (чугун) + КМЧ</t>
   </si>
   <si>
     <t>9 790.70 руб.</t>
   </si>
   <si>
     <t>KIP-150025</t>
   </si>
   <si>
     <t>СВДМ50-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный многоструйный ЭКО НОМ СВ ДМ-50 (чугун) + КМЧ</t>
   </si>
   <si>
     <t>12 657.80 руб.</t>
   </si>
   <si>
+    <t>УТ000002633</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм с импульсным вых + ШТУЦЕРА комплект (1/20шт)</t>
+  </si>
+  <si>
+    <t>УТ000002655</t>
+  </si>
+  <si>
+    <t>СВ80-004</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-80мм БЕЗ штуцеров (1/20шт)</t>
+  </si>
+  <si>
     <t>Водосчетчики МЕТЕР</t>
   </si>
   <si>
     <t>KIP-151100</t>
   </si>
   <si>
     <t>СВУ-15 (Невод)</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универ. МЕТЕР/БЕТАР СВУ-15  110мм БЕЗ ШТУЦЕРОВ, пр-во Россия (1/20шт)</t>
   </si>
   <si>
-    <t>860.25 руб.</t>
+    <t>925.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>KIP-151101</t>
   </si>
   <si>
     <t>СВУ-15 с КМЧ (Невод)</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универ. МЕТЕР/БЕТАР СВУ-15  110мм +ШТУЦЕРА, пр-во Россия (1/20шт)</t>
   </si>
   <si>
-    <t>980.00 руб.</t>
+    <t>1 073.00 руб.</t>
   </si>
   <si>
     <t>KIP-151104</t>
   </si>
   <si>
     <t>Водосчетчик МЕТЕР ВК - 25 Г со штуцерами, монтаж длина (260/310мм) (1/6шт)</t>
   </si>
   <si>
     <t>8 149.80 руб.</t>
   </si>
   <si>
     <t>KIP-151105</t>
   </si>
   <si>
     <t>Водосчетчик МЕТЕР ВК - 25 Х со штуцерами, монтаж длина (260/310мм) (1/6шт)</t>
   </si>
   <si>
     <t>7 503.12 руб.</t>
   </si>
   <si>
     <t>KIP-151106</t>
   </si>
   <si>
     <t>Водосчетчик МЕТЕР ВК - 32 Г со штуцерами, монтаж длина (260/310мм) (1/5шт)</t>
   </si>
@@ -427,126 +451,156 @@
   <si>
     <t>799.80 руб.</t>
   </si>
   <si>
     <t>KIP-151121</t>
   </si>
   <si>
     <t>СВ-15 с КМЧ</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный Метер СВ-15  110мм +ШТУЦЕРА комплект  (1/20шт)</t>
   </si>
   <si>
     <t>954.00 руб.</t>
   </si>
   <si>
     <t>Водосчетчики НОРМА</t>
   </si>
   <si>
     <t>KIP-130001</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный (БЕЗ ШТУЦЕРОВ) (1/20шт)</t>
   </si>
   <si>
-    <t>809.25 руб.</t>
+    <t>851.00 руб.</t>
   </si>
   <si>
     <t>KIP-130002</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный (с штуцерами) (1/20шт)</t>
   </si>
   <si>
-    <t>945.75 руб.</t>
+    <t>989.75 руб.</t>
   </si>
   <si>
     <t>KIP-130101</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (с штуцерами) (1/20шт)</t>
   </si>
   <si>
-    <t>892.50 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>KIP-130102</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (БЕЗ ШТУЦЕРОВ) (1/20шт)</t>
   </si>
   <si>
-    <t>735.00 руб.</t>
+    <t>814.00 руб.</t>
   </si>
   <si>
     <t>Водосчетчики DUX</t>
   </si>
   <si>
     <t>KIP-150051</t>
   </si>
   <si>
     <t>СВ-15-110 с КМЧ</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный DUX СВ-15-110мм + ШТУЦЕРА комплект (1/20шт)</t>
   </si>
   <si>
-    <t>1 102.00 руб.</t>
+    <t>880.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>KIP-150052</t>
   </si>
   <si>
     <t>СВ-15-110</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный DUX СВ-15-110мм БЕЗ штуцеров (1/20шт)</t>
   </si>
   <si>
-    <t>902.00 руб.</t>
+    <t>1 000.00 руб.</t>
   </si>
   <si>
     <t>Водосчетчики ENBRA</t>
   </si>
   <si>
     <t>УТ000002630</t>
   </si>
   <si>
     <t>EV-AM1 L110 D15</t>
   </si>
   <si>
     <t>Водосчетчик универсальный ENBRA EV-AM1 L110 D15 B, без КМЧ (20шт)</t>
   </si>
   <si>
+    <t>1 700.00 руб.</t>
+  </si>
+  <si>
     <t>УТ000002631</t>
   </si>
   <si>
     <t>EV-AM1 L110 D15 с кмч</t>
   </si>
   <si>
     <t>Водосчетчик универсальный ENBRA EV-AM1 L110 D15 B, с комплектом КМЧ (20шт)</t>
+  </si>
+  <si>
+    <t>1 850.00 руб.</t>
+  </si>
+  <si>
+    <t>Водосчетчики ITELMA</t>
+  </si>
+  <si>
+    <t>УТ000002640</t>
+  </si>
+  <si>
+    <t>СВУ 15-D110</t>
+  </si>
+  <si>
+    <t>Водосчетчик универсальный ITELMA СВУ 15-D110-1-WR-L-00 IТ, без КМЧ (24шт)</t>
+  </si>
+  <si>
+    <t>1 450.00 руб.</t>
+  </si>
+  <si>
+    <t>УТ000002642</t>
+  </si>
+  <si>
+    <t>Водосчетчик универсальный ITELMA СВУ 15-D110-1-WR-L-00 IТ, с комплектом КМЧ (24шт)</t>
+  </si>
+  <si>
+    <t>1 600.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -638,51 +692,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad31_86a6_11e9_8101_003048fd731b_9960d365_27b4_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad34_86a6_11e9_8101_003048fd731b_9960d349_27b4_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad37_86a6_11e9_8101_003048fd731b_9960d35e_27b4_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3a_86a6_11e9_8101_003048fd731b_9960d350_27b4_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3d_86a6_11e9_8101_003048fd731b_9960d342_27b4_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad40_86a6_11e9_8101_003048fd731b_634a430c_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b151c_3466_11eb_81f3_003048fd731b_9960d33b_27b4_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc2_68f5_11ea_8111_003048fd731b_018ae949_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc4_68f5_11ea_8111_003048fd731b_018ae94a_7ca2_11ea_8111_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd4_68f5_11ea_8111_003048fd731b_018ae952_7ca2_11ea_8111_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd6_68f5_11ea_8111_003048fd731b_018ae953_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba3f_5fbd_11f0_a77c_047c1617b143_20fe9cb5_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba41_5fbd_11f0_a77c_047c1617b143_20fe9cb6_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba43_5fbd_11f0_a77c_047c1617b143_20fe9cb7_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba45_5fbd_11f0_a77c_047c1617b143_20fe9cb8_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eac_600f_11f0_a77c_047c1617b143_20fe9cb9_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eae_600f_11f0_a77c_047c1617b143_20fe9cba_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb2_600f_11f0_a77c_047c1617b143_20fe9cbb_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb4_600f_11f0_a77c_047c1617b143_20fe9cbc_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9c_034c_11ed_a2de_00259070b487_a73d6b9f_3fbb_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9a_034c_11ed_a2de_00259070b487_a73d6b9d_3fbb_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba6_034c_11ed_a2de_00259070b487_444b1d3d_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9e_034c_11ed_a2de_00259070b487_444b1d39_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba8_034c_11ed_a2de_00259070b487_444b1d3e_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba0_034c_11ed_a2de_00259070b487_444b1d3a_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72baa_034c_11ed_a2de_00259070b487_83eb96ed_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba2_034c_11ed_a2de_00259070b487_444b1d3b_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72bac_034c_11ed_a2de_00259070b487_444b1d3f_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba4_034c_11ed_a2de_00259070b487_444b1d3c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8ca_2a90_11ed_a316_00259070b484_444b1d40_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8c8_2a90_11ed_a316_00259070b484_444b1d41_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad4e_86a6_11e9_8101_003048fd731b_3e438478_cab9_11f0_a809_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad50_86a6_11e9_8101_003048fd731b_3e438479_cab9_11f0_a809_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43846f_cab9_11f0_a809_047c1617b143_3e438476_cab9_11f0_a809_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438472_cab9_11f0_a809_047c1617b143_3e438477_cab9_11f0_a809_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4c_f5d0_11f0_a845_047c1617b143_3a28be09_f8f6_11f0_a84f_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4e_f5d0_11f0_a845_047c1617b143_3a28be0a_f8f6_11f0_a84f_047c1617b14337.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad31_86a6_11e9_8101_003048fd731b_9960d365_27b4_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad34_86a6_11e9_8101_003048fd731b_9960d349_27b4_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad37_86a6_11e9_8101_003048fd731b_9960d35e_27b4_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3a_86a6_11e9_8101_003048fd731b_9960d350_27b4_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3d_86a6_11e9_8101_003048fd731b_9960d342_27b4_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad40_86a6_11e9_8101_003048fd731b_634a430c_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b151c_3466_11eb_81f3_003048fd731b_9960d33b_27b4_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc2_68f5_11ea_8111_003048fd731b_018ae949_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc4_68f5_11ea_8111_003048fd731b_018ae94a_7ca2_11ea_8111_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd4_68f5_11ea_8111_003048fd731b_018ae952_7ca2_11ea_8111_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd6_68f5_11ea_8111_003048fd731b_018ae953_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba3f_5fbd_11f0_a77c_047c1617b143_20fe9cb5_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba41_5fbd_11f0_a77c_047c1617b143_20fe9cb6_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba43_5fbd_11f0_a77c_047c1617b143_20fe9cb7_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba45_5fbd_11f0_a77c_047c1617b143_20fe9cb8_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eac_600f_11f0_a77c_047c1617b143_20fe9cb9_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eae_600f_11f0_a77c_047c1617b143_20fe9cba_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb2_600f_11f0_a77c_047c1617b143_20fe9cbb_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb4_600f_11f0_a77c_047c1617b143_20fe9cbc_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9c_034c_11ed_a2de_00259070b487_a73d6b9f_3fbb_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9a_034c_11ed_a2de_00259070b487_a73d6b9d_3fbb_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba6_034c_11ed_a2de_00259070b487_444b1d3d_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9e_034c_11ed_a2de_00259070b487_444b1d39_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba8_034c_11ed_a2de_00259070b487_444b1d3e_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba0_034c_11ed_a2de_00259070b487_444b1d3a_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72baa_034c_11ed_a2de_00259070b487_83eb96ed_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba2_034c_11ed_a2de_00259070b487_444b1d3b_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72bac_034c_11ed_a2de_00259070b487_444b1d3f_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba4_034c_11ed_a2de_00259070b487_444b1d3c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8ca_2a90_11ed_a316_00259070b484_444b1d40_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8c8_2a90_11ed_a316_00259070b484_444b1d41_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad4e_86a6_11e9_8101_003048fd731b_3e438478_cab9_11f0_a809_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad50_86a6_11e9_8101_003048fd731b_3e438479_cab9_11f0_a809_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43846f_cab9_11f0_a809_047c1617b143_3e438476_cab9_11f0_a809_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438472_cab9_11f0_a809_047c1617b143_3e438477_cab9_11f0_a809_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4c_f5d0_11f0_a845_047c1617b143_3a28be09_f8f6_11f0_a84f_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4e_f5d0_11f0_a845_047c1617b143_3a28be0a_f8f6_11f0_a84f_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9b_1791_11f1_a87b_047c1617b143_b2231a24_1c4e_11f1_a881_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9d_1791_11f1_a87b_047c1617b143_b2231a25_1c4e_11f1_a881_047c1617b14339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902db_2bff_11f1_a895_047c1617b143_744bc630_2bfe_11f1_a895_047c1617b14340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902de_2bff_11f1_a895_047c1617b143_744bc62f_2bfe_11f1_a895_047c1617b14341.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1217,573 +1271,693 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="32" name="Image_39" descr="Image_39"/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Image_40" descr="Image_40"/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="Image_41" descr="Image_41"/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="35" name="Image_42" descr="Image_42"/>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="Image_44" descr="Image_44"/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="37" name="Image_45" descr="Image_45"/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2050,51 +2224,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L48"/>
+  <dimension ref="A1:L53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2102,51 +2276,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J48)</f>
+        <f>SUM(J2:J53)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2175,1462 +2349,1617 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821191</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>17</v>
+      <c r="G5" s="2">
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1473.00</f>
+        <f>J5*1606.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821192</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1181.00</f>
+        <f>J6*1287.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821193</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2733.00</f>
+        <f>J7*2979.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821194</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>-14</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1135.00</f>
+        <f>J8*1237.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821195</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1548.00</f>
+        <f>J9*1688.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821196</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>-144</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1309.00</f>
+        <f>J10*1427.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836191</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1358.00</f>
+        <f>J11*1480.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825349</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>48</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*834.35</f>
+        <f>J13*840.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825350</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>-728</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
-        <v>0</v>
+        <v>-720</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1019.35</f>
+        <f>J14*960.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825357</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1900.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825358</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889573</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*6634.80</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889574</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*10508.90</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889575</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G19" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*14956.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889576</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>2</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*18602.90</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889577</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4297.80</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889578</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G22" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5589.80</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889579</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9790.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889580</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12657.80</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K25" s="8"/>
+    <row r="25" spans="1:12" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>954693</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" s="1"/>
+      <c r="E25" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*0</f>
+        <v>0</v>
+      </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>868621</v>
+        <v>956349</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="F26" s="2"/>
       <c r="G26" s="2">
-        <v>-21</v>
+        <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*860.25</f>
+        <f>J26*0</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...10 lines deleted...]
-      <c r="E27" s="2" t="s">
+    <row r="27" spans="1:12" outlineLevel="2">
+      <c r="A27" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>868626</v>
+        <v>868621</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G28" s="2">
-        <v>2</v>
+      <c r="G28" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*8149.80</f>
+        <f>J28*925.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>868622</v>
+        <v>868620</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>105</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>106</v>
+      </c>
       <c r="E29" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>-40</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*7503.12</f>
+        <f>J29*1073.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>868627</v>
+        <v>868626</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*9708.36</f>
+        <f>J30*8149.80</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>868623</v>
+        <v>868622</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*9126.96</f>
+        <f>J31*7503.12</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>868628</v>
+        <v>868627</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*13162.08</f>
+        <f>J32*9708.36</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>868624</v>
+        <v>868623</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*12503.16</f>
+        <f>J33*9126.96</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>868629</v>
+        <v>868628</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G34" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*19416.72</f>
+        <f>J34*13162.08</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>868625</v>
+        <v>868624</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*19029.12</f>
+        <f>J35*12503.16</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>869388</v>
+        <v>868629</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*799.80</f>
+        <f>J36*19416.72</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>869387</v>
+        <v>868625</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="D37" s="1" t="s">
         <v>130</v>
       </c>
+      <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*954.00</f>
+        <f>J37*19029.12</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" outlineLevel="2">
-      <c r="A38" s="8" t="s">
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>869388</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B38" s="8"/>
-[...8 lines deleted...]
-      <c r="K38" s="8"/>
+      <c r="D38" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="G38" s="2">
+        <v>-40</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*799.80</f>
+        <v>0</v>
+      </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>883303</v>
+        <v>869387</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="D39" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>138</v>
+      </c>
       <c r="E39" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="G39" s="2">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*809.25</f>
+        <f>J39*954.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...29 lines deleted...]
-      </c>
+    <row r="40" spans="1:12" outlineLevel="2">
+      <c r="A40" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>954113</v>
+        <v>883303</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>-374</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*892.50</f>
+        <f>J41*851.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>954114</v>
+        <v>883304</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>147</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*735.00</f>
+        <f>J42*989.75</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K43" s="8"/>
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>954113</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" s="1"/>
+      <c r="E43" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*925.00</f>
+        <v>0</v>
+      </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
+        <v>954114</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*814.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" outlineLevel="2">
+      <c r="A45" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
         <v>954413</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...43 lines deleted...]
-      <c r="F45" s="2" t="s">
+      <c r="C46" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="G45" s="2">
-[...18 lines deleted...]
-      <c r="A46" s="8" t="s">
+      <c r="D46" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B46" s="8"/>
-[...8 lines deleted...]
-      <c r="K46" s="8"/>
+      <c r="E46" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-500</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*880.00</f>
+        <v>0</v>
+      </c>
       <c r="L46" s="5"/>
     </row>
-    <row r="47" spans="1:12" outlineLevel="4">
+    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
+        <v>954414</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G47" s="2">
+        <v>-86</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*1000.00</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" outlineLevel="2">
+      <c r="A48" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="B48" s="8"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
         <v>954641</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...29 lines deleted...]
-      <c r="B48" s="1">
+      <c r="C49" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*1700.00</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
         <v>954642</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...25 lines deleted...]
-      <c r="L48" s="5"/>
+      <c r="C50" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="G50" s="2">
+        <v>-119</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*1850.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" outlineLevel="2">
+      <c r="A51" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" s="8"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="8"/>
+      <c r="G51" s="8"/>
+      <c r="H51" s="8"/>
+      <c r="I51" s="8"/>
+      <c r="J51" s="8"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>954809</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*1450.00</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>955862</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G53" s="2">
+        <v>-21</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*1600.00</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A12:K12"/>
-    <mergeCell ref="A25:K25"/>
-[...2 lines deleted...]
-    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A48:K48"/>
+    <mergeCell ref="A51:K51"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>