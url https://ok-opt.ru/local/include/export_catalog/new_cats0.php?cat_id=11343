--- v1 (2026-05-11)
+++ v2 (2026-06-27)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,80 +70,80 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Измерительные приборы</t>
   </si>
   <si>
     <t>Счетчики воды резьбовые (муфтовые)</t>
   </si>
   <si>
     <t>Водосчетчики  VALTEC</t>
   </si>
   <si>
     <t>VLC-1121001</t>
   </si>
   <si>
     <t>VLF-15U</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК  унив., квартирный, до +90^С, 1,5м3, 1/2", 110 мм  (NEW)   (1 /12шт)</t>
   </si>
   <si>
     <t>1 606.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1121002</t>
   </si>
   <si>
     <t>VLF-15U-L.110</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК унив., квартирный, БЕЗ СГОНОВ до +90^С, 1,5м3, 1/2", 110 мм  (NEW)    (1 /12шт)</t>
   </si>
   <si>
     <t>1 287.00 руб.</t>
   </si>
   <si>
     <t>VLC-1121003</t>
   </si>
   <si>
     <t>VLF-20U</t>
   </si>
   <si>
     <t>Водосчетчик унив., квартирный, до +90^С, 2,5м3, 3/4", 105 мм (NEW)  (1 /10шт)</t>
   </si>
   <si>
     <t>2 979.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1121004</t>
   </si>
   <si>
     <t>VLF-15U-L</t>
   </si>
   <si>
     <t>Водосчетчик унив., квартирный, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 80 мм (NEW)  (1 /12шт)</t>
   </si>
   <si>
     <t>1 237.00 руб.</t>
   </si>
   <si>
     <t>VLC-1121005</t>
   </si>
   <si>
     <t>VLF-15U-I</t>
   </si>
   <si>
     <t>Водосчетчик унив, квартирный, с импульсным выходом, до +90^С, 1,5м3, 1/2", 80 мм (NEW)  (1 /12шт)</t>
   </si>
   <si>
     <t>1 688.00 руб.</t>
   </si>
   <si>
     <t>VLC-1121006</t>
@@ -163,51 +163,51 @@
   <si>
     <t>VLF-15U-IL.110</t>
   </si>
   <si>
     <t>Водосчетчик унив, квартирный, с импульсным выходом, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 110 мм (NEW)</t>
   </si>
   <si>
     <t>1 480.00 руб.</t>
   </si>
   <si>
     <t>Водосчетчики ЭКОНОМ</t>
   </si>
   <si>
     <t>KIP-150001</t>
   </si>
   <si>
     <t>СВ110-008</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм БЕЗ штуцеров (1/20шт)</t>
   </si>
   <si>
     <t>840.00 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>KIP-150002</t>
   </si>
   <si>
     <t>СВ110-004</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм + ШТУЦЕРА комплект (1/20шт)</t>
   </si>
   <si>
     <t>960.00 руб.</t>
   </si>
   <si>
     <t>KIP-150010</t>
   </si>
   <si>
     <t>СВ20-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный ЭКО НОМ-20-130мм + ШТУЦЕРА комплект</t>
   </si>
   <si>
     <t>1 900.00 руб.</t>
   </si>
@@ -301,65 +301,50 @@
   <si>
     <t>KIP-150024</t>
   </si>
   <si>
     <t>СВДМ40-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный многоструйный ЭКО НОМ СВ ДМ-40 (чугун) + КМЧ</t>
   </si>
   <si>
     <t>9 790.70 руб.</t>
   </si>
   <si>
     <t>KIP-150025</t>
   </si>
   <si>
     <t>СВДМ50-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный многоструйный ЭКО НОМ СВ ДМ-50 (чугун) + КМЧ</t>
   </si>
   <si>
     <t>12 657.80 руб.</t>
   </si>
   <si>
-    <t>УТ000002633</t>
-[...13 lines deleted...]
-  <si>
     <t>Водосчетчики МЕТЕР</t>
   </si>
   <si>
     <t>KIP-151100</t>
   </si>
   <si>
     <t>СВУ-15 (Невод)</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универ. МЕТЕР/БЕТАР СВУ-15  110мм БЕЗ ШТУЦЕРОВ, пр-во Россия (1/20шт)</t>
   </si>
   <si>
     <t>925.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>KIP-151101</t>
   </si>
   <si>
     <t>СВУ-15 с КМЧ (Невод)</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универ. МЕТЕР/БЕТАР СВУ-15  110мм +ШТУЦЕРА, пр-во Россия (1/20шт)</t>
@@ -476,80 +461,50 @@
     <t>851.00 руб.</t>
   </si>
   <si>
     <t>KIP-130002</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный (с штуцерами) (1/20шт)</t>
   </si>
   <si>
     <t>989.75 руб.</t>
   </si>
   <si>
     <t>KIP-130101</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (с штуцерами) (1/20шт)</t>
   </si>
   <si>
     <t>KIP-130102</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (БЕЗ ШТУЦЕРОВ) (1/20шт)</t>
   </si>
   <si>
     <t>814.00 руб.</t>
-  </si>
-[...28 lines deleted...]
-    <t>1 000.00 руб.</t>
   </si>
   <si>
     <t>Водосчетчики ENBRA</t>
   </si>
   <si>
     <t>УТ000002630</t>
   </si>
   <si>
     <t>EV-AM1 L110 D15</t>
   </si>
   <si>
     <t>Водосчетчик универсальный ENBRA EV-AM1 L110 D15 B, без КМЧ (20шт)</t>
   </si>
   <si>
     <t>1 700.00 руб.</t>
   </si>
   <si>
     <t>УТ000002631</t>
   </si>
   <si>
     <t>EV-AM1 L110 D15 с кмч</t>
   </si>
   <si>
     <t>Водосчетчик универсальный ENBRA EV-AM1 L110 D15 B, с комплектом КМЧ (20шт)</t>
   </si>
@@ -692,51 +647,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad31_86a6_11e9_8101_003048fd731b_9960d365_27b4_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad34_86a6_11e9_8101_003048fd731b_9960d349_27b4_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad37_86a6_11e9_8101_003048fd731b_9960d35e_27b4_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3a_86a6_11e9_8101_003048fd731b_9960d350_27b4_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3d_86a6_11e9_8101_003048fd731b_9960d342_27b4_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad40_86a6_11e9_8101_003048fd731b_634a430c_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b151c_3466_11eb_81f3_003048fd731b_9960d33b_27b4_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc2_68f5_11ea_8111_003048fd731b_018ae949_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc4_68f5_11ea_8111_003048fd731b_018ae94a_7ca2_11ea_8111_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd4_68f5_11ea_8111_003048fd731b_018ae952_7ca2_11ea_8111_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd6_68f5_11ea_8111_003048fd731b_018ae953_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba3f_5fbd_11f0_a77c_047c1617b143_20fe9cb5_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba41_5fbd_11f0_a77c_047c1617b143_20fe9cb6_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba43_5fbd_11f0_a77c_047c1617b143_20fe9cb7_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba45_5fbd_11f0_a77c_047c1617b143_20fe9cb8_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eac_600f_11f0_a77c_047c1617b143_20fe9cb9_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eae_600f_11f0_a77c_047c1617b143_20fe9cba_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb2_600f_11f0_a77c_047c1617b143_20fe9cbb_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb4_600f_11f0_a77c_047c1617b143_20fe9cbc_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9c_034c_11ed_a2de_00259070b487_a73d6b9f_3fbb_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9a_034c_11ed_a2de_00259070b487_a73d6b9d_3fbb_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba6_034c_11ed_a2de_00259070b487_444b1d3d_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9e_034c_11ed_a2de_00259070b487_444b1d39_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba8_034c_11ed_a2de_00259070b487_444b1d3e_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba0_034c_11ed_a2de_00259070b487_444b1d3a_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72baa_034c_11ed_a2de_00259070b487_83eb96ed_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba2_034c_11ed_a2de_00259070b487_444b1d3b_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72bac_034c_11ed_a2de_00259070b487_444b1d3f_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba4_034c_11ed_a2de_00259070b487_444b1d3c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8ca_2a90_11ed_a316_00259070b484_444b1d40_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8c8_2a90_11ed_a316_00259070b484_444b1d41_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad4e_86a6_11e9_8101_003048fd731b_3e438478_cab9_11f0_a809_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad50_86a6_11e9_8101_003048fd731b_3e438479_cab9_11f0_a809_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43846f_cab9_11f0_a809_047c1617b143_3e438476_cab9_11f0_a809_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438472_cab9_11f0_a809_047c1617b143_3e438477_cab9_11f0_a809_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4c_f5d0_11f0_a845_047c1617b143_3a28be09_f8f6_11f0_a84f_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4e_f5d0_11f0_a845_047c1617b143_3a28be0a_f8f6_11f0_a84f_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9b_1791_11f1_a87b_047c1617b143_b2231a24_1c4e_11f1_a881_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9d_1791_11f1_a87b_047c1617b143_b2231a25_1c4e_11f1_a881_047c1617b14339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902db_2bff_11f1_a895_047c1617b143_744bc630_2bfe_11f1_a895_047c1617b14340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902de_2bff_11f1_a895_047c1617b143_744bc62f_2bfe_11f1_a895_047c1617b14341.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad31_86a6_11e9_8101_003048fd731b_9960d365_27b4_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad34_86a6_11e9_8101_003048fd731b_9960d349_27b4_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad37_86a6_11e9_8101_003048fd731b_9960d35e_27b4_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3a_86a6_11e9_8101_003048fd731b_9960d350_27b4_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3d_86a6_11e9_8101_003048fd731b_9960d342_27b4_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad40_86a6_11e9_8101_003048fd731b_634a430c_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b151c_3466_11eb_81f3_003048fd731b_9960d33b_27b4_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc2_68f5_11ea_8111_003048fd731b_018ae949_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc4_68f5_11ea_8111_003048fd731b_018ae94a_7ca2_11ea_8111_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd4_68f5_11ea_8111_003048fd731b_018ae952_7ca2_11ea_8111_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd6_68f5_11ea_8111_003048fd731b_018ae953_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba3f_5fbd_11f0_a77c_047c1617b143_20fe9cb5_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba41_5fbd_11f0_a77c_047c1617b143_20fe9cb6_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba43_5fbd_11f0_a77c_047c1617b143_20fe9cb7_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba45_5fbd_11f0_a77c_047c1617b143_20fe9cb8_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eac_600f_11f0_a77c_047c1617b143_20fe9cb9_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eae_600f_11f0_a77c_047c1617b143_20fe9cba_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb2_600f_11f0_a77c_047c1617b143_20fe9cbb_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb4_600f_11f0_a77c_047c1617b143_20fe9cbc_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9c_034c_11ed_a2de_00259070b487_a73d6b9f_3fbb_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9a_034c_11ed_a2de_00259070b487_a73d6b9d_3fbb_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba6_034c_11ed_a2de_00259070b487_444b1d3d_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9e_034c_11ed_a2de_00259070b487_444b1d39_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba8_034c_11ed_a2de_00259070b487_444b1d3e_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba0_034c_11ed_a2de_00259070b487_444b1d3a_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72baa_034c_11ed_a2de_00259070b487_83eb96ed_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba2_034c_11ed_a2de_00259070b487_444b1d3b_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72bac_034c_11ed_a2de_00259070b487_444b1d3f_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba4_034c_11ed_a2de_00259070b487_444b1d3c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8ca_2a90_11ed_a316_00259070b484_444b1d40_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8c8_2a90_11ed_a316_00259070b484_444b1d41_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad4e_86a6_11e9_8101_003048fd731b_3e438478_cab9_11f0_a809_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad50_86a6_11e9_8101_003048fd731b_3e438479_cab9_11f0_a809_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43846f_cab9_11f0_a809_047c1617b143_3e438476_cab9_11f0_a809_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438472_cab9_11f0_a809_047c1617b143_3e438477_cab9_11f0_a809_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9b_1791_11f1_a87b_047c1617b143_b2231a24_1c4e_11f1_a881_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9d_1791_11f1_a87b_047c1617b143_b2231a25_1c4e_11f1_a881_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902db_2bff_11f1_a895_047c1617b143_744bc630_2bfe_11f1_a895_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902de_2bff_11f1_a895_047c1617b143_744bc62f_2bfe_11f1_a895_047c1617b14339.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1271,693 +1226,633 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_28" descr="Image_28"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_30" descr="Image_30"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_31" descr="Image_31"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_37" descr="Image_37"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="32" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="34" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_42" descr="Image_42"/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="35" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_44" descr="Image_44"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPr id="36" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_47" descr="Image_47"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPr id="38" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2224,51 +2119,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L53"/>
+  <dimension ref="A1:L48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2276,51 +2171,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J53)</f>
+        <f>SUM(J2:J48)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2349,1617 +2244,1466 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>821191</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
-        <v>0</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1606.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821192</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>22</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1287.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821193</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
+      <c r="G7" s="2">
+        <v>7</v>
+      </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2979.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821194</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>-14</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1237.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821195</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1688.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821196</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>-144</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1427.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836191</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1480.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825349</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*840.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825350</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="2">
-        <v>-728</v>
+        <v>-1556</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>-720</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*960.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825357</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1900.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825358</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889573</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*6634.80</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889574</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*10508.90</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889575</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*14956.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889576</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*18602.90</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889577</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4297.80</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889578</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2">
         <v>7</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5589.80</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889579</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9790.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889580</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12657.80</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C25" s="1" t="s">
+    <row r="25" spans="1:12" outlineLevel="2">
+      <c r="A25" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="D25" s="1"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="8"/>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="4">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>956349</v>
+        <v>868621</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="F26" s="2"/>
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="G26" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*0</f>
+        <f>J26*925.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K27" s="8"/>
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>868620</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G27" s="2">
+        <v>-177</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*1073.00</f>
+        <v>0</v>
+      </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>868621</v>
+        <v>868626</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>106</v>
+      </c>
+      <c r="G28" s="2">
+        <v>2</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*925.00</f>
+        <f>J28*8149.80</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>868620</v>
+        <v>868622</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G29" s="2">
-        <v>-40</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1073.00</f>
+        <f>J29*7503.12</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>868626</v>
+        <v>868627</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G30" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*8149.80</f>
+        <f>J30*9708.36</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>868622</v>
+        <v>868623</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*7503.12</f>
+        <f>J31*9126.96</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>868627</v>
+        <v>868628</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*9708.36</f>
+        <f>J32*13162.08</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>868623</v>
+        <v>868624</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*9126.96</f>
+        <f>J33*12503.16</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>868628</v>
+        <v>868629</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*13162.08</f>
+        <f>J34*19416.72</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>868624</v>
+        <v>868625</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*12503.16</f>
+        <f>J35*19029.12</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>868629</v>
+        <v>869388</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D36" s="1"/>
+        <v>128</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>129</v>
+      </c>
       <c r="E36" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G36" s="2">
-        <v>1</v>
+        <v>-40</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*19416.72</f>
+        <f>J36*799.80</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>868625</v>
+        <v>869387</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D37" s="1"/>
+        <v>132</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>133</v>
+      </c>
       <c r="E37" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G37" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*19029.12</f>
+        <f>J37*954.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F38" s="2" t="s">
+    <row r="38" spans="1:12" outlineLevel="2">
+      <c r="A38" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="G38" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>869387</v>
+        <v>883303</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="D39" s="1"/>
+      <c r="E39" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="F39" s="2" t="s">
+      <c r="G39" s="2">
+        <v>-383</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*851.00</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>883304</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="G39" s="2">
-[...18 lines deleted...]
-      <c r="A40" s="8" t="s">
+      <c r="D40" s="1"/>
+      <c r="E40" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="B40" s="8"/>
-[...8 lines deleted...]
-      <c r="K40" s="8"/>
+      <c r="F40" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*989.75</f>
+        <v>0</v>
+      </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>883303</v>
+        <v>954113</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
       <c r="G41" s="2">
-        <v>-374</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*851.00</f>
+        <f>J41*925.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>883304</v>
+        <v>954114</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="G42" s="2" t="s">
-        <v>104</v>
+      <c r="G42" s="2">
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*989.75</f>
+        <f>J42*814.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C43" s="1" t="s">
+    <row r="43" spans="1:12" outlineLevel="2">
+      <c r="A43" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="D43" s="1"/>
-[...21 lines deleted...]
-      </c>
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>954114</v>
+        <v>954641</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="G44" s="2">
-        <v>0</v>
+      <c r="G44" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*814.00</f>
+        <f>J44*1700.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="2">
-      <c r="A45" s="8" t="s">
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>954642</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B45" s="8"/>
-[...8 lines deleted...]
-      <c r="K45" s="8"/>
+      <c r="D45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" s="2">
+        <v>-129</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*1850.00</f>
+        <v>0</v>
+      </c>
       <c r="L45" s="5"/>
     </row>
-    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F46" s="2" t="s">
+    <row r="46" spans="1:12" outlineLevel="2">
+      <c r="A46" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="G46" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B46" s="8"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>954414</v>
+        <v>954809</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="F47" s="2" t="s">
+      <c r="G47" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*1450.00</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>955862</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="G47" s="2">
-[...18 lines deleted...]
-      <c r="A48" s="8" t="s">
+      <c r="D48" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="B48" s="8"/>
-[...8 lines deleted...]
-      <c r="K48" s="8"/>
+      <c r="F48" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G48" s="2">
+        <v>-26</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*1600.00</f>
+        <v>0</v>
+      </c>
       <c r="L48" s="5"/>
-    </row>
-[...154 lines deleted...]
-      <c r="L53" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A12:K12"/>
-    <mergeCell ref="A27:K27"/>
-[...3 lines deleted...]
-    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A25:K25"/>
+    <mergeCell ref="A38:K38"/>
+    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A46:K46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>