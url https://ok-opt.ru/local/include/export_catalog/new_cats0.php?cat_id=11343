--- v2 (2026-06-27)
+++ v3 (2026-08-21)
@@ -17,199 +17,202 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Измерительные приборы</t>
   </si>
   <si>
     <t>Счетчики воды резьбовые (муфтовые)</t>
   </si>
   <si>
     <t>Водосчетчики  VALTEC</t>
   </si>
   <si>
     <t>VLC-1121001</t>
   </si>
   <si>
     <t>VLF-15U</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК  унив., квартирный, до +90^С, 1,5м3, 1/2", 110 мм  (NEW)   (1 /12шт)</t>
   </si>
   <si>
-    <t>1 606.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>1 692.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1121002</t>
   </si>
   <si>
     <t>VLF-15U-L.110</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК унив., квартирный, БЕЗ СГОНОВ до +90^С, 1,5м3, 1/2", 110 мм  (NEW)    (1 /12шт)</t>
   </si>
   <si>
-    <t>1 287.00 руб.</t>
+    <t>1 401.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-1121003</t>
   </si>
   <si>
     <t>VLF-20U</t>
   </si>
   <si>
     <t>Водосчетчик унив., квартирный, до +90^С, 2,5м3, 3/4", 105 мм (NEW)  (1 /10шт)</t>
   </si>
   <si>
-    <t>2 979.00 руб.</t>
+    <t>3 137.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-1121004</t>
   </si>
   <si>
     <t>VLF-15U-L</t>
   </si>
   <si>
     <t>Водосчетчик унив., квартирный, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 80 мм (NEW)  (1 /12шт)</t>
   </si>
   <si>
-    <t>1 237.00 руб.</t>
+    <t>1 347.00 руб.</t>
   </si>
   <si>
     <t>VLC-1121005</t>
   </si>
   <si>
     <t>VLF-15U-I</t>
   </si>
   <si>
     <t>Водосчетчик унив, квартирный, с импульсным выходом, до +90^С, 1,5м3, 1/2", 80 мм (NEW)  (1 /12шт)</t>
   </si>
   <si>
-    <t>1 688.00 руб.</t>
+    <t>1 778.00 руб.</t>
   </si>
   <si>
     <t>VLC-1121006</t>
   </si>
   <si>
     <t>VLF-R-IL.80</t>
   </si>
   <si>
     <t>Водосчетчик унив, квартирный, с импульсным выходом, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 80 мм</t>
   </si>
   <si>
-    <t>1 427.00 руб.</t>
+    <t>1 503.00 руб.</t>
   </si>
   <si>
     <t>VLC-900102</t>
   </si>
   <si>
     <t>VLF-15U-IL.110</t>
   </si>
   <si>
     <t>Водосчетчик унив, квартирный, с импульсным выходом, БЕЗ СГОНОВ, до +90^С, 1,5м3, 1/2", 110 мм (NEW)</t>
   </si>
   <si>
     <t>1 480.00 руб.</t>
   </si>
   <si>
     <t>Водосчетчики ЭКОНОМ</t>
   </si>
   <si>
     <t>KIP-150001</t>
   </si>
   <si>
     <t>СВ110-008</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм БЕЗ штуцеров (1/20шт)</t>
   </si>
   <si>
     <t>840.00 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>KIP-150002</t>
   </si>
   <si>
     <t>СВ110-004</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм + ШТУЦЕРА комплект (1/20шт)</t>
   </si>
   <si>
     <t>960.00 руб.</t>
   </si>
   <si>
     <t>KIP-150010</t>
   </si>
   <si>
     <t>СВ20-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный ЭКО НОМ-20-130мм + ШТУЦЕРА комплект</t>
   </si>
   <si>
     <t>1 900.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
@@ -301,68 +304,80 @@
   <si>
     <t>KIP-150024</t>
   </si>
   <si>
     <t>СВДМ40-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный многоструйный ЭКО НОМ СВ ДМ-40 (чугун) + КМЧ</t>
   </si>
   <si>
     <t>9 790.70 руб.</t>
   </si>
   <si>
     <t>KIP-150025</t>
   </si>
   <si>
     <t>СВДМ50-003</t>
   </si>
   <si>
     <t>Счетчик воды универсальный многоструйный ЭКО НОМ СВ ДМ-50 (чугун) + КМЧ</t>
   </si>
   <si>
     <t>12 657.80 руб.</t>
   </si>
   <si>
+    <t>УТ000002633</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-110мм с импульсным вых + ШТУЦЕРА комплект (1/20шт)</t>
+  </si>
+  <si>
+    <t>УТ000002636</t>
+  </si>
+  <si>
+    <t>СВ80-004</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный ЭКО НОМ-15-80мм + ШТУЦЕРА комплект (1/20шт)</t>
+  </si>
+  <si>
     <t>Водосчетчики МЕТЕР</t>
   </si>
   <si>
     <t>KIP-151100</t>
   </si>
   <si>
     <t>СВУ-15 (Невод)</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универ. МЕТЕР/БЕТАР СВУ-15  110мм БЕЗ ШТУЦЕРОВ, пр-во Россия (1/20шт)</t>
   </si>
   <si>
     <t>925.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>KIP-151101</t>
   </si>
   <si>
     <t>СВУ-15 с КМЧ (Невод)</t>
   </si>
   <si>
     <t>ВОДОСЧЕТЧИК универ. МЕТЕР/БЕТАР СВУ-15  110мм +ШТУЦЕРА, пр-во Россия (1/20шт)</t>
   </si>
   <si>
     <t>1 073.00 руб.</t>
   </si>
   <si>
     <t>KIP-151104</t>
   </si>
   <si>
     <t>Водосчетчик МЕТЕР ВК - 25 Г со штуцерами, монтаж длина (260/310мм) (1/6шт)</t>
   </si>
   <si>
     <t>8 149.80 руб.</t>
   </si>
   <si>
     <t>KIP-151105</t>
   </si>
   <si>
     <t>Водосчетчик МЕТЕР ВК - 25 Х со штуцерами, монтаж длина (260/310мм) (1/6шт)</t>
@@ -461,50 +476,77 @@
     <t>851.00 руб.</t>
   </si>
   <si>
     <t>KIP-130002</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный (с штуцерами) (1/20шт)</t>
   </si>
   <si>
     <t>989.75 руб.</t>
   </si>
   <si>
     <t>KIP-130101</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (с штуцерами) (1/20шт)</t>
   </si>
   <si>
     <t>KIP-130102</t>
   </si>
   <si>
     <t>водосчетчик НОРМА СВКМ-15У универсальный ЧК (БЕЗ ШТУЦЕРОВ) (1/20шт)</t>
   </si>
   <si>
     <t>814.00 руб.</t>
+  </si>
+  <si>
+    <t>Водосчетчики DUX</t>
+  </si>
+  <si>
+    <t>KIP-150051</t>
+  </si>
+  <si>
+    <t>СВ-15-110 с КМЧ</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный DUX СВ-15-110мм + ШТУЦЕРА комплект (1/20шт)</t>
+  </si>
+  <si>
+    <t>880.00 руб.</t>
+  </si>
+  <si>
+    <t>KIP-150052</t>
+  </si>
+  <si>
+    <t>СВ-15-110</t>
+  </si>
+  <si>
+    <t>ВОДОСЧЕТЧИК универсальный DUX СВ-15-110мм БЕЗ штуцеров (1/20шт)</t>
+  </si>
+  <si>
+    <t>1 000.00 руб.</t>
   </si>
   <si>
     <t>Водосчетчики ENBRA</t>
   </si>
   <si>
     <t>УТ000002630</t>
   </si>
   <si>
     <t>EV-AM1 L110 D15</t>
   </si>
   <si>
     <t>Водосчетчик универсальный ENBRA EV-AM1 L110 D15 B, без КМЧ (20шт)</t>
   </si>
   <si>
     <t>1 700.00 руб.</t>
   </si>
   <si>
     <t>УТ000002631</t>
   </si>
   <si>
     <t>EV-AM1 L110 D15 с кмч</t>
   </si>
   <si>
     <t>Водосчетчик универсальный ENBRA EV-AM1 L110 D15 B, с комплектом КМЧ (20шт)</t>
   </si>
@@ -647,51 +689,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad31_86a6_11e9_8101_003048fd731b_9960d365_27b4_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad34_86a6_11e9_8101_003048fd731b_9960d349_27b4_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad37_86a6_11e9_8101_003048fd731b_9960d35e_27b4_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3a_86a6_11e9_8101_003048fd731b_9960d350_27b4_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3d_86a6_11e9_8101_003048fd731b_9960d342_27b4_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad40_86a6_11e9_8101_003048fd731b_634a430c_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b151c_3466_11eb_81f3_003048fd731b_9960d33b_27b4_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc2_68f5_11ea_8111_003048fd731b_018ae949_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc4_68f5_11ea_8111_003048fd731b_018ae94a_7ca2_11ea_8111_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd4_68f5_11ea_8111_003048fd731b_018ae952_7ca2_11ea_8111_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd6_68f5_11ea_8111_003048fd731b_018ae953_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba3f_5fbd_11f0_a77c_047c1617b143_20fe9cb5_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba41_5fbd_11f0_a77c_047c1617b143_20fe9cb6_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba43_5fbd_11f0_a77c_047c1617b143_20fe9cb7_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba45_5fbd_11f0_a77c_047c1617b143_20fe9cb8_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eac_600f_11f0_a77c_047c1617b143_20fe9cb9_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eae_600f_11f0_a77c_047c1617b143_20fe9cba_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb2_600f_11f0_a77c_047c1617b143_20fe9cbb_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb4_600f_11f0_a77c_047c1617b143_20fe9cbc_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9c_034c_11ed_a2de_00259070b487_a73d6b9f_3fbb_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9a_034c_11ed_a2de_00259070b487_a73d6b9d_3fbb_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba6_034c_11ed_a2de_00259070b487_444b1d3d_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9e_034c_11ed_a2de_00259070b487_444b1d39_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba8_034c_11ed_a2de_00259070b487_444b1d3e_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba0_034c_11ed_a2de_00259070b487_444b1d3a_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72baa_034c_11ed_a2de_00259070b487_83eb96ed_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba2_034c_11ed_a2de_00259070b487_444b1d3b_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72bac_034c_11ed_a2de_00259070b487_444b1d3f_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba4_034c_11ed_a2de_00259070b487_444b1d3c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8ca_2a90_11ed_a316_00259070b484_444b1d40_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8c8_2a90_11ed_a316_00259070b484_444b1d41_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad4e_86a6_11e9_8101_003048fd731b_3e438478_cab9_11f0_a809_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad50_86a6_11e9_8101_003048fd731b_3e438479_cab9_11f0_a809_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43846f_cab9_11f0_a809_047c1617b143_3e438476_cab9_11f0_a809_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438472_cab9_11f0_a809_047c1617b143_3e438477_cab9_11f0_a809_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9b_1791_11f1_a87b_047c1617b143_b2231a24_1c4e_11f1_a881_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9d_1791_11f1_a87b_047c1617b143_b2231a25_1c4e_11f1_a881_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902db_2bff_11f1_a895_047c1617b143_744bc630_2bfe_11f1_a895_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902de_2bff_11f1_a895_047c1617b143_744bc62f_2bfe_11f1_a895_047c1617b14339.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad31_86a6_11e9_8101_003048fd731b_9960d365_27b4_11ed_a30e_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad34_86a6_11e9_8101_003048fd731b_9960d349_27b4_11ed_a30e_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad37_86a6_11e9_8101_003048fd731b_9960d35e_27b4_11ed_a30e_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3a_86a6_11e9_8101_003048fd731b_9960d350_27b4_11ed_a30e_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad3d_86a6_11e9_8101_003048fd731b_9960d342_27b4_11ed_a30e_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad40_86a6_11e9_8101_003048fd731b_634a430c_f953_11e9_810b_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b151c_3466_11eb_81f3_003048fd731b_9960d33b_27b4_11ed_a30e_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc2_68f5_11ea_8111_003048fd731b_018ae949_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cc4_68f5_11ea_8111_003048fd731b_018ae94a_7ca2_11ea_8111_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd4_68f5_11ea_8111_003048fd731b_018ae952_7ca2_11ea_8111_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cd6_68f5_11ea_8111_003048fd731b_018ae953_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba3f_5fbd_11f0_a77c_047c1617b143_20fe9cb5_793a_11f0_a79f_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba41_5fbd_11f0_a77c_047c1617b143_20fe9cb6_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba43_5fbd_11f0_a77c_047c1617b143_20fe9cb7_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755ba45_5fbd_11f0_a77c_047c1617b143_20fe9cb8_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eac_600f_11f0_a77c_047c1617b143_20fe9cb9_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eae_600f_11f0_a77c_047c1617b143_20fe9cba_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb2_600f_11f0_a77c_047c1617b143_20fe9cbb_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7eb4_600f_11f0_a77c_047c1617b143_20fe9cbc_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9c_034c_11ed_a2de_00259070b487_a73d6b9f_3fbb_11ef_a5f3_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9a_034c_11ed_a2de_00259070b487_a73d6b9d_3fbb_11ef_a5f3_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba6_034c_11ed_a2de_00259070b487_444b1d3d_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b9e_034c_11ed_a2de_00259070b487_444b1d39_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba8_034c_11ed_a2de_00259070b487_444b1d3e_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba0_034c_11ed_a2de_00259070b487_444b1d3a_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72baa_034c_11ed_a2de_00259070b487_83eb96ed_5d58_11f0_a779_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba2_034c_11ed_a2de_00259070b487_444b1d3b_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72bac_034c_11ed_a2de_00259070b487_444b1d3f_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72ba4_034c_11ed_a2de_00259070b487_444b1d3c_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8ca_2a90_11ed_a316_00259070b484_444b1d40_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e8c8_2a90_11ed_a316_00259070b484_444b1d41_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad4e_86a6_11e9_8101_003048fd731b_3e438478_cab9_11f0_a809_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ad50_86a6_11e9_8101_003048fd731b_3e438479_cab9_11f0_a809_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43846f_cab9_11f0_a809_047c1617b143_3e438476_cab9_11f0_a809_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e438472_cab9_11f0_a809_047c1617b143_3e438477_cab9_11f0_a809_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4c_f5d0_11f0_a845_047c1617b143_3a28be09_f8f6_11f0_a84f_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ede4e_f5d0_11f0_a845_047c1617b143_3a28be0a_f8f6_11f0_a84f_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9b_1791_11f1_a87b_047c1617b143_b2231a24_1c4e_11f1_a881_047c1617b14338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4aeb9d_1791_11f1_a87b_047c1617b143_b2231a25_1c4e_11f1_a881_047c1617b14339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902db_2bff_11f1_a895_047c1617b143_744bc630_2bfe_11f1_a895_047c1617b14340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7902de_2bff_11f1_a895_047c1617b143_744bc62f_2bfe_11f1_a895_047c1617b14341.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1226,633 +1268,693 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="31" name="Image_37" descr="Image_37"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="32" name="Image_39" descr="Image_39"/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Image_40" descr="Image_40"/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="Image_41" descr="Image_41"/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="35" name="Image_42" descr="Image_42"/>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="Image_44" descr="Image_44"/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="37" name="Image_45" descr="Image_45"/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="38" name="Image_47" descr="Image_47"/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_48" descr="Image_48"/>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2119,51 +2221,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L48"/>
+  <dimension ref="A1:L53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2171,51 +2273,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J48)</f>
+        <f>SUM(J2:J53)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2257,1453 +2359,1604 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1606.00</f>
+        <f>J5*1692.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>821192</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1287.00</f>
+        <f>J6*1401.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821193</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2979.00</f>
+        <f>J7*3137.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821194</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>-14</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1237.00</f>
+        <f>J8*1347.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821195</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2">
-        <v>0</v>
+      <c r="H9" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1688.00</f>
+        <f>J9*1778.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821196</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>-144</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1427.00</f>
+        <f>J10*1503.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>836191</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1480.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825349</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*840.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825350</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>-1556</v>
+        <v>53</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>28</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
-        <v>-720</v>
+        <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*960.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825357</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1900.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825358</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*0.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889573</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*6634.80</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889574</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*10508.90</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889575</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*14956.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889576</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*18602.90</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889577</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4297.80</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889578</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G22" s="2">
         <v>7</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5589.80</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>889579</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9790.70</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>889580</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12657.80</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K25" s="8"/>
+    <row r="25" spans="1:12" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>954693</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1"/>
+      <c r="E25" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*0</f>
+        <v>0</v>
+      </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>868621</v>
+        <v>954778</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="F26" s="2"/>
       <c r="G26" s="2" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*925.00</f>
+        <f>J26*0</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C27" s="1" t="s">
+    <row r="27" spans="1:12" outlineLevel="2">
+      <c r="A27" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>868626</v>
+        <v>868621</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="D28" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*8149.80</f>
+        <f>J28*925.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>868622</v>
+        <v>868620</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="D29" s="1"/>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G29" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*7503.12</f>
+        <f>J29*1073.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>868627</v>
+        <v>868626</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*9708.36</f>
+        <f>J30*8149.80</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>868623</v>
+        <v>868622</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*9126.96</f>
+        <f>J31*7503.12</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>868628</v>
+        <v>868627</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*13162.08</f>
+        <f>J32*9708.36</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>868624</v>
+        <v>868623</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*12503.16</f>
+        <f>J33*9126.96</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>868629</v>
+        <v>868628</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*19416.72</f>
+        <f>J34*13162.08</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>868625</v>
+        <v>868624</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*19029.12</f>
+        <f>J35*12503.16</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>869388</v>
+        <v>868629</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="F36" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>-40</v>
+        <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*799.80</f>
+        <f>J36*19416.72</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>869387</v>
+        <v>868625</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="G37" s="2">
+        <v>1</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*19029.12</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>869388</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="E38" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="G37" s="2">
-[...18 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="F38" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="B38" s="8"/>
-[...8 lines deleted...]
-      <c r="K38" s="8"/>
+      <c r="G38" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*799.80</f>
+        <v>0</v>
+      </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>883303</v>
+        <v>869387</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D39" s="1"/>
+      <c r="D39" s="1" t="s">
+        <v>138</v>
+      </c>
       <c r="E39" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G39" s="2">
-        <v>-383</v>
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*851.00</f>
+        <f>J39*954.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...8 lines deleted...]
-      <c r="E40" s="2" t="s">
+    <row r="40" spans="1:12" outlineLevel="2">
+      <c r="A40" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>954113</v>
+        <v>883303</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G41" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*925.00</f>
+        <f>J41*851.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>954114</v>
+        <v>883304</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*814.00</f>
+        <f>J42*989.75</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" outlineLevel="2">
-      <c r="A43" s="8" t="s">
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>954113</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B43" s="8"/>
-[...8 lines deleted...]
-      <c r="K43" s="8"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*925.00</f>
+        <v>0</v>
+      </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>954641</v>
+        <v>954114</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D44" s="1" t="s">
         <v>150</v>
       </c>
+      <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="G44" s="2" t="s">
-        <v>99</v>
+      <c r="G44" s="2">
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1700.00</f>
+        <f>J44*814.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C45" s="1" t="s">
+    <row r="45" spans="1:12" outlineLevel="2">
+      <c r="A45" s="8" t="s">
         <v>153</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>954413</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="D46" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="F45" s="2" t="s">
+      <c r="E46" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="G45" s="2">
-[...18 lines deleted...]
-      <c r="A46" s="8" t="s">
+      <c r="F46" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B46" s="8"/>
-[...8 lines deleted...]
-      <c r="K46" s="8"/>
+      <c r="G46" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-500</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*880.00</f>
+        <v>0</v>
+      </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>954809</v>
+        <v>954414</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="G47" s="2" t="s">
-        <v>57</v>
+      <c r="G47" s="2">
+        <v>-89</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1450.00</f>
+        <f>J47*1000.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
-    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...1 lines deleted...]
-      <c r="B48" s="1">
+    <row r="48" spans="1:12" outlineLevel="2">
+      <c r="A48" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="B48" s="8"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>954641</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*1700.00</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>954642</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G50" s="2">
+        <v>-159</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*1850.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" outlineLevel="2">
+      <c r="A51" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" s="8"/>
+      <c r="C51" s="8"/>
+      <c r="D51" s="8"/>
+      <c r="E51" s="8"/>
+      <c r="F51" s="8"/>
+      <c r="G51" s="8"/>
+      <c r="H51" s="8"/>
+      <c r="I51" s="8"/>
+      <c r="J51" s="8"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>954809</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*1450.00</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
         <v>955862</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G48" s="2">
+      <c r="C53" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G53" s="2">
         <v>-26</v>
       </c>
-      <c r="H48" s="2">
-[...12 lines deleted...]
-      <c r="L48" s="5"/>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*1600.00</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A12:K12"/>
-    <mergeCell ref="A25:K25"/>
-[...2 lines deleted...]
-    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A45:K45"/>
+    <mergeCell ref="A48:K48"/>
+    <mergeCell ref="A51:K51"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>