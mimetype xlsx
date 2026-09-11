--- v0 (2026-05-11)
+++ v1 (2026-09-11)
@@ -79,59 +79,62 @@
   <si>
     <t>Краны и оборудования для манометров</t>
   </si>
   <si>
     <t>KIP-210001</t>
   </si>
   <si>
     <t>кран для манометра Ду 15 (11Б18/38бк) М20*1,5</t>
   </si>
   <si>
     <t>372.13 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIP-210002</t>
   </si>
   <si>
     <t>кран для манометра Ду 15 (11Б27п(м)1) G1/2хG1/2</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>KIP-210003</t>
+  </si>
+  <si>
+    <t>кран для манометра Ду 15 (11Б27п(м)1) G1/2хМ20*1,5</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>KIP-210003</t>
-[...4 lines deleted...]
-  <si>
     <t>KIP-210004</t>
   </si>
   <si>
     <t>кран для манометра Ду 15 (11Б38бк) с площадкой</t>
   </si>
   <si>
     <t>520.03 руб.</t>
   </si>
   <si>
     <t>KIP-210005</t>
   </si>
   <si>
     <t>кран для манометра Ду 15 с ручкой (11Б18/38бк)</t>
   </si>
   <si>
     <t>477.19 руб.</t>
   </si>
   <si>
     <t>KIP-210006</t>
   </si>
   <si>
     <t>Переходник для манометра на метрическую резьбу М12 * М20</t>
   </si>
   <si>
     <t>130.56 руб.</t>
@@ -157,102 +160,99 @@
   <si>
     <t>трубка демпферная ПРЯМАЯ для манометра М20*1,5/G1/2</t>
   </si>
   <si>
     <t>806.50 руб.</t>
   </si>
   <si>
     <t>KIP-210010</t>
   </si>
   <si>
     <t>трубка демпферная УГЛОВАЯ для манометра М20*1,5/G1/2</t>
   </si>
   <si>
     <t>804.61 руб.</t>
   </si>
   <si>
     <t>VLC-900122</t>
   </si>
   <si>
     <t>OR.1807.02</t>
   </si>
   <si>
     <t>Кран для маном. трехход.  1/4"</t>
   </si>
   <si>
-    <t>1 566.00 руб.</t>
+    <t>1 691.00 руб.</t>
   </si>
   <si>
     <t>VLC-900123</t>
   </si>
   <si>
     <t>OR.1807.04</t>
   </si>
   <si>
     <t>Кран для маном. трехход.  1/2"</t>
   </si>
   <si>
-    <t>1 968.00 руб.</t>
+    <t>2 125.00 руб.</t>
   </si>
   <si>
     <t>VLC-900124</t>
   </si>
   <si>
     <t>OR.1808.04</t>
   </si>
   <si>
     <t>Кран для маном. трехход. с фланцем 1/2"</t>
   </si>
   <si>
-    <t>2 427.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>2 621.00 руб.</t>
   </si>
   <si>
     <t>VLC-900125</t>
   </si>
   <si>
     <t>OR.1808.02</t>
   </si>
   <si>
     <t>Кран для маном. трехход. с фланцем 1/4"</t>
   </si>
   <si>
-    <t>2 128.00 руб.</t>
+    <t>2 298.00 руб.</t>
   </si>
   <si>
     <t>VLC-900126</t>
   </si>
   <si>
     <t>OR.1809.04</t>
   </si>
   <si>
     <t>Демпферная трубка 1/2"</t>
   </si>
   <si>
-    <t>1 552.00 руб.</t>
+    <t>1 676.00 руб.</t>
   </si>
   <si>
     <t>VLC-900128</t>
   </si>
   <si>
     <t>VT.1807.RG.04</t>
   </si>
   <si>
     <t>Кран для манометра трехходовой 1/2"</t>
   </si>
   <si>
     <t>1 580.00 руб.</t>
   </si>
   <si>
     <t>VLC-900129</t>
   </si>
   <si>
     <t>VT.1808.RG.04</t>
   </si>
   <si>
     <t>Кран для манометра трехходовой с фланцем 1/2"</t>
   </si>
   <si>
     <t>2 166.00 руб.</t>
   </si>
@@ -1409,469 +1409,469 @@
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*0.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>821229</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*0.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>821230</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*520.03</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>821231</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*477.19</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>821232</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*130.56</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>821233</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*145.69</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>821234</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*130.56</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>821235</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*806.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>821236</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*804.61</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>836197</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1566.00</f>
+        <f>J15*1691.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>836198</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1968.00</f>
+        <f>J16*2125.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>836199</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2427.00</f>
+        <f>J17*2621.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>836200</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2128.00</f>
+        <f>J18*2298.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>836201</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1552.00</f>
+        <f>J19*1676.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>836202</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">