--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -85,194 +85,194 @@
   <si>
     <t>VTp.788.0.050110</t>
   </si>
   <si>
     <t>Резак для полипропиленовых труб (50–110 мм)</t>
   </si>
   <si>
     <t>11 962.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-340003</t>
   </si>
   <si>
     <t>VTp.799.E.020040</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования VALTEC ER-04, 20-40 мм (1500вт)   (1 /5шт)</t>
   </si>
   <si>
     <t>8 661.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-340004</t>
+  </si>
+  <si>
+    <t>VTp.799.E.050075</t>
+  </si>
+  <si>
+    <t>Комплект сварочного оборудования VALTEC ER-03, 50-75 мм (2000вт)   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>17 859.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-340005</t>
+  </si>
+  <si>
+    <t>VTp.795.0.2025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 20+25  (15 /180шт)</t>
+  </si>
+  <si>
+    <t>900.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340006</t>
+  </si>
+  <si>
+    <t>VTp.795.E.020</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 20 мм (под эл./инструмент)  (16 /192шт)</t>
+  </si>
+  <si>
+    <t>862.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-340007</t>
+  </si>
+  <si>
+    <t>VTp.795.E.025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 25 мм (под эл./инструмент)  (12 /144шт)</t>
+  </si>
+  <si>
+    <t>934.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340008</t>
+  </si>
+  <si>
+    <t>VTp.795.E.032</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 32 мм (под эл./инструмент)  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 188.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340009</t>
+  </si>
+  <si>
+    <t>VTp.795.E.040</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 40 мм (под эл./инструмент)  (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 406.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340010</t>
+  </si>
+  <si>
+    <t>VTp.795.E.050</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 50 мм (под эл./инструмент)   (4 /48шт)</t>
+  </si>
+  <si>
+    <t>1 799.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-340004</t>
-[...88 lines deleted...]
-  <si>
     <t>VLC-340011</t>
   </si>
   <si>
     <t>VTp.795.0.5063</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 50-63</t>
   </si>
   <si>
     <t>3 241.00 руб.</t>
   </si>
   <si>
     <t>VLC-340012</t>
   </si>
   <si>
     <t>VTp.795.0.0075</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 75</t>
   </si>
   <si>
     <t>4 193.00 руб.</t>
   </si>
   <si>
     <t>VLC-340013</t>
   </si>
   <si>
     <t>VTp.795.0.0090</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 90</t>
   </si>
   <si>
     <t>4 428.00 руб.</t>
   </si>
   <si>
     <t>VLC-340014</t>
   </si>
   <si>
     <t>VTp.797.R.000020</t>
   </si>
   <si>
     <t>Сварочный ремонтный комплект для ППР 9мм</t>
   </si>
   <si>
     <t>2 220.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-340015</t>
   </si>
   <si>
     <t>VTp.797.W.000020</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 20мм</t>
   </si>
   <si>
     <t>648.00 руб.</t>
   </si>
   <si>
     <t>VLC-340016</t>
   </si>
   <si>
     <t>VTp.797.W.000025</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 25мм</t>
   </si>
   <si>
     <t>725.00 руб.</t>
   </si>
   <si>
     <t>VLC-340017</t>
@@ -421,345 +421,345 @@
   <si>
     <t>VLC-901117</t>
   </si>
   <si>
     <t>VTp.795.EH.050</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 50 мм. под шуруповерт</t>
   </si>
   <si>
     <t>1 638.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для полипропилена VIEIR</t>
   </si>
   <si>
     <t>INS-210001</t>
   </si>
   <si>
     <t>P-32</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (800Вт) 20-32 пластик кейс (1/10шт)</t>
   </si>
   <si>
-    <t>1 075.46 руб.</t>
+    <t>1 062.81 руб.</t>
   </si>
   <si>
     <t>INS-210002</t>
   </si>
   <si>
     <t>A-7</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (1500Вт) 20-40,  кейс (1/10шт)</t>
   </si>
   <si>
-    <t>2 342.81 руб.</t>
+    <t>2 315.25 руб.</t>
   </si>
   <si>
     <t>INS-210003</t>
   </si>
   <si>
     <t>A-1</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (2000Вт) 20-63 желез кейс (уровень, рулетка, ножницы) (1/5шт)</t>
   </si>
   <si>
-    <t>3 898.74 руб.</t>
+    <t>3 852.87 руб.</t>
   </si>
   <si>
     <t>INS-210004</t>
   </si>
   <si>
     <t>B-8</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (1200Вт) 20-63 желез кейс (1/10шт)</t>
   </si>
   <si>
-    <t>1 671.95 руб.</t>
+    <t>1 652.28 руб.</t>
   </si>
   <si>
     <t>INS-210006</t>
   </si>
   <si>
     <t>V-3</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (1400Вт) 20-63 желез кейс (1/5шт)</t>
   </si>
   <si>
-    <t>3 291.84 руб.</t>
+    <t>3 253.11 руб.</t>
   </si>
   <si>
     <t>INS-210007</t>
   </si>
   <si>
     <t>A-9</t>
   </si>
   <si>
     <t>Комплект свар. оборудования компакт с цилинд нагрев эл-т  и регулир по вылету насадкам VR (1400Вт) 2</t>
   </si>
   <si>
-    <t>2 994.34 руб.</t>
+    <t>2 959.11 руб.</t>
   </si>
   <si>
     <t>INS-210013</t>
   </si>
   <si>
     <t>V-2</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VIEIR (2000Вт) 20-63 метал кейс (уровень, рулетка, ножницы) (1/5шт)</t>
   </si>
   <si>
-    <t>4 853.71 руб.</t>
+    <t>4 796.61 руб.</t>
   </si>
   <si>
     <t>INS-210014</t>
   </si>
   <si>
     <t>V-4</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект свар. оборудования VIEIR (800Вт) 20-32 </t>
   </si>
   <si>
-    <t>1 002.58 руб.</t>
+    <t>990.78 руб.</t>
   </si>
   <si>
     <t>INS-210015</t>
   </si>
   <si>
     <t>V-5</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект свар. оборудования VIEIR (800Вт) 20-32 метал кейс </t>
   </si>
   <si>
-    <t>1 549.98 руб.</t>
+    <t>1 531.74 руб.</t>
   </si>
   <si>
     <t>INS-210016</t>
   </si>
   <si>
     <t>A-6</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (2500Вт) 75-110 , кейс (1/10шт)</t>
   </si>
   <si>
-    <t>6 193.95 руб.</t>
+    <t>6 121.08 руб.</t>
   </si>
   <si>
     <t>INS-210017</t>
   </si>
   <si>
     <t>A-4</t>
   </si>
   <si>
     <t>Сварочный аппарат (20-63)(2200 вт.)  VIEIR  (5/1шт)</t>
   </si>
   <si>
-    <t>5 108.08 руб.</t>
+    <t>5 047.98 руб.</t>
   </si>
   <si>
     <t>INS-210018</t>
   </si>
   <si>
     <t>A-5</t>
   </si>
   <si>
     <t>Сварочный аппарат(20-63) (1500 вт.)  SPLAV  (5/1шт)</t>
   </si>
   <si>
-    <t>4 865.61 руб.</t>
+    <t>4 808.37 руб.</t>
   </si>
   <si>
     <t>INS-210019</t>
   </si>
   <si>
     <t>A-8</t>
   </si>
   <si>
     <t>Сварочный аппарат (20-63)(1400 вт.)  VIEIR  (10/1шт)</t>
   </si>
   <si>
-    <t>2 989.88 руб.</t>
+    <t>2 954.70 руб.</t>
   </si>
   <si>
     <t>INS-210021</t>
   </si>
   <si>
     <t>V-6</t>
   </si>
   <si>
     <t>Сварочный аппарат (20-32)(800 вт.)  VIEIR  (20/1шт)</t>
   </si>
   <si>
-    <t>1 591.63 руб.</t>
+    <t>1 572.90 руб.</t>
   </si>
   <si>
     <t>VER-000719</t>
   </si>
   <si>
     <t>V-7</t>
   </si>
   <si>
     <t>Сварочный аппарат с электрон. рег. темп. (20-63)(1000Вт) (5/1шт)</t>
   </si>
   <si>
-    <t>2 677.50 руб.</t>
+    <t>2 646.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для полипропилена Frap</t>
   </si>
   <si>
     <t>INS-220002</t>
   </si>
   <si>
     <t>Комплект свар. оборудования FRAP (800вт) 20-32 желез кейс</t>
   </si>
   <si>
-    <t>2 196.57 руб.</t>
+    <t>1 801.66 руб.</t>
   </si>
   <si>
     <t>Насадки на сварочный аппарат</t>
   </si>
   <si>
     <t>INS-240001</t>
   </si>
   <si>
     <t>Ф-20</t>
   </si>
   <si>
     <t>РХ насадка (20)</t>
   </si>
   <si>
-    <t>98.18 руб.</t>
+    <t>97.02 руб.</t>
   </si>
   <si>
     <t>INS-240002</t>
   </si>
   <si>
     <t>Ф-25</t>
   </si>
   <si>
     <t>РХ насадка (25)</t>
   </si>
   <si>
-    <t>132.39 руб.</t>
+    <t>130.83 руб.</t>
   </si>
   <si>
     <t>INS-240003</t>
   </si>
   <si>
     <t>Ф-32</t>
   </si>
   <si>
     <t>РХ насадка (32)</t>
   </si>
   <si>
-    <t>168.09 руб.</t>
+    <t>166.11 руб.</t>
   </si>
   <si>
     <t>INS-240004</t>
   </si>
   <si>
     <t>Ф-40</t>
   </si>
   <si>
     <t>РХ насадка (40)</t>
   </si>
   <si>
-    <t>229.08 руб.</t>
+    <t>226.38 руб.</t>
   </si>
   <si>
     <t>INS-240005</t>
   </si>
   <si>
     <t>Ф-50</t>
   </si>
   <si>
     <t>РХ насадка (50)</t>
   </si>
   <si>
-    <t>266.26 руб.</t>
+    <t>263.13 руб.</t>
   </si>
   <si>
     <t>INS-240006</t>
   </si>
   <si>
     <t>Ф-63</t>
   </si>
   <si>
     <t>РХ насадка (63)</t>
   </si>
   <si>
-    <t>328.74 руб.</t>
+    <t>324.87 руб.</t>
   </si>
   <si>
     <t>INS-240007</t>
   </si>
   <si>
     <t>РХ насадка (75)</t>
   </si>
   <si>
     <t>1 174.53 руб.</t>
   </si>
   <si>
     <t>INS-240008</t>
   </si>
   <si>
     <t>РХ насадка (90)</t>
   </si>
   <si>
-    <t>1 459.65 руб.</t>
+    <t>1 563.15 руб.</t>
   </si>
   <si>
     <t>INS-240009</t>
   </si>
   <si>
     <t>РХ насадка (110)</t>
   </si>
   <si>
     <t>2 130.27 руб.</t>
   </si>
   <si>
     <t>INS-240020</t>
   </si>
   <si>
     <t>VG3</t>
   </si>
   <si>
     <t>Винт для насадок с шестигранником</t>
   </si>
   <si>
-    <t>7.44 руб.</t>
+    <t>7.35 руб.</t>
   </si>
   <si>
     <t>VLC-900652</t>
   </si>
   <si>
     <t>VTp.797.W.000110</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 110мм</t>
   </si>
   <si>
     <t>4 400.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2944,51 +2944,51 @@
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822510</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*11962.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822512</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
@@ -3013,157 +3013,157 @@
         <f>J6*8661.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822513</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
-      <c r="H7" s="2">
-        <v>10</v>
+      <c r="H7" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*17859.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822514</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*900.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822515</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*862.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822516</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*934.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822517</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -3189,296 +3189,296 @@
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822518</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1406.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822519</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1799.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822520</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3241.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822521</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>2</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4193.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822522</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>2</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4428.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822523</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2220.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822524</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*648.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822525</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*725.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822526</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
@@ -3504,191 +3504,191 @@
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822527</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>5</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*957.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822528</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1559.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822529</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>2</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2345.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822530</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
-      <c r="H24" s="2" t="s">
-        <v>69</v>
+      <c r="H24" s="2">
+        <v>7</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2893.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822531</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3549.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824484</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -3714,86 +3714,86 @@
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>877711</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1998.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890201</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
-      <c r="H28" s="2" t="s">
-        <v>40</v>
+      <c r="H28" s="2">
+        <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*716.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890202</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
@@ -3854,911 +3854,911 @@
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890204</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1216.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890205</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1638.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>130</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>822489</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G34" s="2" t="s">
-        <v>69</v>
+      <c r="G34" s="2">
+        <v>2</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1075.46</f>
+        <f>J34*1062.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>822490</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="G35" s="2">
-        <v>4</v>
+      <c r="G35" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*2342.81</f>
+        <f>J35*2315.25</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>822491</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3898.74</f>
+        <f>J36*3852.87</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825020</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1671.95</f>
+        <f>J37*1652.28</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825022</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*3291.84</f>
+        <f>J38*3253.11</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825023</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*2994.34</f>
+        <f>J39*2959.11</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826971</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*4853.71</f>
+        <f>J40*4796.61</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>827992</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1002.58</f>
+        <f>J41*990.78</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>827993</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G42" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1549.98</f>
+        <f>J42*1531.74</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>827078</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*6193.95</f>
+        <f>J43*6121.08</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>832500</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G44" s="2">
         <v>2</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*5108.08</f>
+        <f>J44*5047.98</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>832501</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G45" s="2">
         <v>1</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*4865.61</f>
+        <f>J45*4808.37</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>832502</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G46" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2989.88</f>
+        <f>J46*2954.70</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>832504</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1591.63</f>
+        <f>J47*1572.90</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>882875</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*2677.50</f>
+        <f>J48*2646.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>822493</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G50" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*2196.57</f>
+        <f>J50*1801.66</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="2">
       <c r="A51" s="8" t="s">
         <v>195</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>822501</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="G52" s="2" t="s">
-        <v>69</v>
+      <c r="G52" s="2">
+        <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*98.18</f>
+        <f>J52*97.02</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>822502</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*132.39</f>
+        <f>J53*130.83</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>822503</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*168.09</f>
+        <f>J54*166.11</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>822504</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*229.08</f>
+        <f>J55*226.38</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>822505</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*266.26</f>
+        <f>J56*263.13</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>822506</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*328.74</f>
+        <f>J57*324.87</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>822507</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
@@ -4780,51 +4780,51 @@
         <v>822508</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*1459.65</f>
+        <f>J59*1563.15</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>822509</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
@@ -4848,77 +4848,77 @@
       <c r="C61" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*7.44</f>
+        <f>J61*7.35</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>889982</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*4400.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A49:K49"/>
     <mergeCell ref="A51:K51"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>