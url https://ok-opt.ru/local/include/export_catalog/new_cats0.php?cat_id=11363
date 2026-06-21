--- v1 (2026-04-20)
+++ v2 (2026-06-21)
@@ -67,224 +67,224 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>Инструмент для полипропилена</t>
   </si>
   <si>
     <t>Инструменты для полипропилена VALTEC</t>
   </si>
   <si>
     <t>VLC-340001</t>
   </si>
   <si>
     <t>VTp.788.0.050110</t>
   </si>
   <si>
     <t>Резак для полипропиленовых труб (50–110 мм)</t>
   </si>
   <si>
-    <t>11 962.00 руб.</t>
+    <t>12 800.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-340003</t>
   </si>
   <si>
     <t>VTp.799.E.020040</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования VALTEC ER-04, 20-40 мм (1500вт)   (1 /5шт)</t>
   </si>
   <si>
     <t>8 661.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-340004</t>
+  </si>
+  <si>
+    <t>VTp.799.E.050075</t>
+  </si>
+  <si>
+    <t>Комплект сварочного оборудования VALTEC ER-03, 50-75 мм (2000вт)   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>18 574.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340005</t>
+  </si>
+  <si>
+    <t>VTp.795.0.2025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 20+25  (15 /180шт)</t>
+  </si>
+  <si>
+    <t>900.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340006</t>
+  </si>
+  <si>
+    <t>VTp.795.E.020</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 20 мм (под эл./инструмент)  (16 /192шт)</t>
+  </si>
+  <si>
+    <t>862.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-340007</t>
+  </si>
+  <si>
+    <t>VTp.795.E.025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 25 мм (под эл./инструмент)  (12 /144шт)</t>
+  </si>
+  <si>
+    <t>934.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340008</t>
+  </si>
+  <si>
+    <t>VTp.795.E.032</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 32 мм (под эл./инструмент)  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 188.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340009</t>
+  </si>
+  <si>
+    <t>VTp.795.E.040</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 40 мм (под эл./инструмент)  (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 406.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-340004</t>
-[...8 lines deleted...]
-    <t>17 859.00 руб.</t>
+    <t>VLC-340010</t>
+  </si>
+  <si>
+    <t>VTp.795.E.050</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 50 мм (под эл./инструмент)   (4 /48шт)</t>
+  </si>
+  <si>
+    <t>1 799.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340011</t>
+  </si>
+  <si>
+    <t>VTp.795.0.5063</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 50-63</t>
+  </si>
+  <si>
+    <t>3 369.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340012</t>
+  </si>
+  <si>
+    <t>VTp.795.0.0075</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 75</t>
+  </si>
+  <si>
+    <t>4 361.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340013</t>
+  </si>
+  <si>
+    <t>VTp.795.0.0090</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 90</t>
+  </si>
+  <si>
+    <t>4 605.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340014</t>
+  </si>
+  <si>
+    <t>VTp.797.R.000020</t>
+  </si>
+  <si>
+    <t>Сварочный ремонтный комплект для ППР 9мм</t>
+  </si>
+  <si>
+    <t>2 220.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340015</t>
+  </si>
+  <si>
+    <t>VTp.797.W.000020</t>
+  </si>
+  <si>
+    <t>Комплект сварочных насадок для ППР 20мм</t>
+  </si>
+  <si>
+    <t>648.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VLC-340005</t>
-[...136 lines deleted...]
-  <si>
     <t>VLC-340016</t>
   </si>
   <si>
     <t>VTp.797.W.000025</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 25мм</t>
   </si>
   <si>
     <t>725.00 руб.</t>
   </si>
   <si>
     <t>VLC-340017</t>
   </si>
   <si>
     <t>VTp.797.W.000032</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 32мм</t>
   </si>
   <si>
     <t>839.00 руб.</t>
   </si>
   <si>
     <t>VLC-340018</t>
@@ -346,111 +346,111 @@
   <si>
     <t>3 549.00 руб.</t>
   </si>
   <si>
     <t>VLC-340023</t>
   </si>
   <si>
     <t>VTp.799.L.020032</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования VALTEC, мини 20-32 мм (750вт)</t>
   </si>
   <si>
     <t>5 518.00 руб.</t>
   </si>
   <si>
     <t>VLC-900536</t>
   </si>
   <si>
     <t>VTp.795.0.3240</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 32+40</t>
   </si>
   <si>
-    <t>1 998.00 руб.</t>
+    <t>2 079.00 руб.</t>
   </si>
   <si>
     <t>VLC-901113</t>
   </si>
   <si>
     <t>VTp.795.EH.020</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 20 мм. под шуруповерт</t>
   </si>
   <si>
-    <t>716.00 руб.</t>
+    <t>737.00 руб.</t>
   </si>
   <si>
     <t>VLC-901114</t>
   </si>
   <si>
     <t>VTp.795.EH.025</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 25 мм. под шуруповерт</t>
   </si>
   <si>
-    <t>809.00 руб.</t>
+    <t>833.00 руб.</t>
   </si>
   <si>
     <t>VLC-901115</t>
   </si>
   <si>
     <t>VTp.795.EH.032</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 32 мм. под шуруповерт</t>
   </si>
   <si>
-    <t>945.00 руб.</t>
+    <t>973.00 руб.</t>
   </si>
   <si>
     <t>VLC-901116</t>
   </si>
   <si>
     <t>VTp.795.EH.040</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 40 мм. под шуруповерт</t>
   </si>
   <si>
-    <t>1 216.00 руб.</t>
+    <t>1 271.00 руб.</t>
   </si>
   <si>
     <t>VLC-901117</t>
   </si>
   <si>
     <t>VTp.795.EH.050</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 50 мм. под шуруповерт</t>
   </si>
   <si>
-    <t>1 638.00 руб.</t>
+    <t>1 687.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для полипропилена VIEIR</t>
   </si>
   <si>
     <t>INS-210001</t>
   </si>
   <si>
     <t>P-32</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (800Вт) 20-32 пластик кейс (1/10шт)</t>
   </si>
   <si>
     <t>1 062.81 руб.</t>
   </si>
   <si>
     <t>INS-210002</t>
   </si>
   <si>
     <t>A-7</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (1500Вт) 20-40,  кейс (1/10шт)</t>
   </si>
@@ -727,51 +727,51 @@
   <si>
     <t>2 130.27 руб.</t>
   </si>
   <si>
     <t>INS-240020</t>
   </si>
   <si>
     <t>VG3</t>
   </si>
   <si>
     <t>Винт для насадок с шестигранником</t>
   </si>
   <si>
     <t>7.35 руб.</t>
   </si>
   <si>
     <t>VLC-900652</t>
   </si>
   <si>
     <t>VTp.797.W.000110</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 110мм</t>
   </si>
   <si>
-    <t>4 400.00 руб.</t>
+    <t>4 508.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2953,51 +2953,51 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>7</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*11962.00</f>
+        <f>J5*12800.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822512</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
@@ -3013,682 +3013,682 @@
         <f>J6*8661.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822513</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
-      <c r="H7" s="2" t="s">
-        <v>27</v>
+      <c r="H7" s="2">
+        <v>7</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*17859.00</f>
+        <f>J7*18574.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822514</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*900.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822515</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>4</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*862.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822516</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
-      <c r="H10" s="2" t="s">
-        <v>27</v>
+      <c r="H10" s="2">
+        <v>5</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*934.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822517</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1188.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822518</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1406.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822519</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1799.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822520</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3241.00</f>
+        <f>J14*3369.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822521</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>2</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4193.00</f>
+        <f>J15*4361.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822522</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>2</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4428.00</f>
+        <f>J16*4605.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822523</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2220.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822524</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="2" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*648.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822525</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*725.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822526</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*839.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822527</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*957.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822528</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1559.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822529</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>2</v>
       </c>
-      <c r="H23" s="2" t="s">
-        <v>27</v>
+      <c r="H23" s="2">
+        <v>8</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2345.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822530</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
-      <c r="H24" s="2">
-        <v>7</v>
+      <c r="H24" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2893.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822531</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
-      <c r="H25" s="2" t="s">
-        <v>27</v>
+      <c r="H25" s="2">
+        <v>10</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3549.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824484</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -3723,370 +3723,370 @@
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1998.00</f>
+        <f>J27*2079.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890201</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*716.00</f>
+        <f>J28*737.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890202</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*809.00</f>
+        <f>J29*833.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890203</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*945.00</f>
+        <f>J30*973.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890204</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1216.00</f>
+        <f>J31*1271.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890205</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*1638.00</f>
+        <f>J32*1687.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
         <v>130</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>822489</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*1062.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>822490</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="G35" s="2" t="s">
-        <v>27</v>
+      <c r="G35" s="2">
+        <v>-5</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*2315.25</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>822491</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*3852.87</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825020</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G37" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1652.28</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825022</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D38" s="1" t="s">
@@ -4112,51 +4112,51 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*3253.11</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825023</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*2959.11</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826971</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -4182,86 +4182,86 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*4796.61</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>827992</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*990.78</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>827993</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G42" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1531.74</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>827078</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D43" s="1" t="s">
@@ -4322,86 +4322,86 @@
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*5047.98</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>832501</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G45" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*4808.37</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>832502</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G46" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*2954.70</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>832504</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D47" s="1" t="s">
@@ -4597,121 +4597,121 @@
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*130.83</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>822503</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*166.11</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>822504</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="G55" s="2">
-        <v>0</v>
+      <c r="G55" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*226.38</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>822505</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*263.13</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>822506</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D57" s="1" t="s">
@@ -4874,60 +4874,60 @@
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>889982</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*4400.00</f>
+        <f>J62*4508.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A49:K49"/>
     <mergeCell ref="A51:K51"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>