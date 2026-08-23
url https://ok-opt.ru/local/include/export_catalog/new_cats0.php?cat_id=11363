--- v2 (2026-06-21)
+++ v3 (2026-08-23)
@@ -17,274 +17,274 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>Инструмент для полипропилена</t>
   </si>
   <si>
     <t>Инструменты для полипропилена VALTEC</t>
   </si>
   <si>
     <t>VLC-340001</t>
   </si>
   <si>
     <t>VTp.788.0.050110</t>
   </si>
   <si>
     <t>Резак для полипропиленовых труб (50–110 мм)</t>
   </si>
   <si>
-    <t>12 800.00 руб.</t>
+    <t>13 482.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-340003</t>
   </si>
   <si>
     <t>VTp.799.E.020040</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования VALTEC ER-04, 20-40 мм (1500вт)   (1 /5шт)</t>
   </si>
   <si>
     <t>8 661.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-340004</t>
+  </si>
+  <si>
+    <t>VTp.799.E.050075</t>
+  </si>
+  <si>
+    <t>Комплект сварочного оборудования VALTEC ER-03, 50-75 мм (2000вт)   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>20 060.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340005</t>
+  </si>
+  <si>
+    <t>VTp.795.0.2025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 20+25  (15 /180шт)</t>
+  </si>
+  <si>
+    <t>900.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-340004</t>
-[...22 lines deleted...]
-  <si>
     <t>VLC-340006</t>
   </si>
   <si>
     <t>VTp.795.E.020</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 20 мм (под эл./инструмент)  (16 /192шт)</t>
   </si>
   <si>
     <t>862.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-340007</t>
+  </si>
+  <si>
+    <t>VTp.795.E.025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 25 мм (под эл./инструмент)  (12 /144шт)</t>
+  </si>
+  <si>
+    <t>934.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340008</t>
+  </si>
+  <si>
+    <t>VTp.795.E.032</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 32 мм (под эл./инструмент)  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 188.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340009</t>
+  </si>
+  <si>
+    <t>VTp.795.E.040</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 40 мм (под эл./инструмент)  (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 406.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340010</t>
+  </si>
+  <si>
+    <t>VTp.795.E.050</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 50 мм (под эл./инструмент)   (4 /48шт)</t>
+  </si>
+  <si>
+    <t>1 799.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340011</t>
+  </si>
+  <si>
+    <t>VTp.795.0.5063</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 50-63</t>
+  </si>
+  <si>
+    <t>3 549.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340012</t>
+  </si>
+  <si>
+    <t>VTp.795.0.0075</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 75</t>
+  </si>
+  <si>
+    <t>4 593.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340013</t>
+  </si>
+  <si>
+    <t>VTp.795.0.0090</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 90</t>
+  </si>
+  <si>
+    <t>4 850.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340014</t>
+  </si>
+  <si>
+    <t>VTp.797.R.000020</t>
+  </si>
+  <si>
+    <t>Сварочный ремонтный комплект для ППР 9мм</t>
+  </si>
+  <si>
+    <t>2 220.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-340007</t>
-[...97 lines deleted...]
-  <si>
     <t>VLC-340015</t>
   </si>
   <si>
     <t>VTp.797.W.000020</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 20мм</t>
   </si>
   <si>
     <t>648.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-340016</t>
   </si>
   <si>
     <t>VTp.797.W.000025</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 25мм</t>
   </si>
   <si>
     <t>725.00 руб.</t>
   </si>
   <si>
     <t>VLC-340017</t>
   </si>
   <si>
     <t>VTp.797.W.000032</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 32мм</t>
   </si>
   <si>
     <t>839.00 руб.</t>
   </si>
   <si>
     <t>VLC-340018</t>
@@ -322,87 +322,84 @@
   <si>
     <t>2 345.00 руб.</t>
   </si>
   <si>
     <t>VLC-340021</t>
   </si>
   <si>
     <t>VTp.797.W.000075</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 75мм</t>
   </si>
   <si>
     <t>2 893.00 руб.</t>
   </si>
   <si>
     <t>VLC-340022</t>
   </si>
   <si>
     <t>VTp.797.W.000090</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 90мм</t>
   </si>
   <si>
-    <t>3 549.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-340023</t>
   </si>
   <si>
     <t>VTp.799.L.020032</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования VALTEC, мини 20-32 мм (750вт)</t>
   </si>
   <si>
-    <t>5 518.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-900536</t>
   </si>
   <si>
     <t>VTp.795.0.3240</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 32+40</t>
   </si>
   <si>
-    <t>2 079.00 руб.</t>
+    <t>2 190.00 руб.</t>
   </si>
   <si>
     <t>VLC-901113</t>
   </si>
   <si>
     <t>VTp.795.EH.020</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 20 мм. под шуруповерт</t>
   </si>
   <si>
-    <t>737.00 руб.</t>
+    <t>777.00 руб.</t>
   </si>
   <si>
     <t>VLC-901114</t>
   </si>
   <si>
     <t>VTp.795.EH.025</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 25 мм. под шуруповерт</t>
   </si>
   <si>
     <t>833.00 руб.</t>
   </si>
   <si>
     <t>VLC-901115</t>
   </si>
   <si>
     <t>VTp.795.EH.032</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 32 мм. под шуруповерт</t>
   </si>
   <si>
     <t>973.00 руб.</t>
   </si>
@@ -421,357 +418,369 @@
   <si>
     <t>VLC-901117</t>
   </si>
   <si>
     <t>VTp.795.EH.050</t>
   </si>
   <si>
     <t>Торцеватель для армированной трубы 50 мм. под шуруповерт</t>
   </si>
   <si>
     <t>1 687.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для полипропилена VIEIR</t>
   </si>
   <si>
     <t>INS-210001</t>
   </si>
   <si>
     <t>P-32</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (800Вт) 20-32 пластик кейс (1/10шт)</t>
   </si>
   <si>
-    <t>1 062.81 руб.</t>
+    <t>1 113.42 руб.</t>
   </si>
   <si>
     <t>INS-210002</t>
   </si>
   <si>
     <t>A-7</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (1500Вт) 20-40,  кейс (1/10шт)</t>
   </si>
   <si>
-    <t>2 315.25 руб.</t>
+    <t>2 425.50 руб.</t>
   </si>
   <si>
     <t>INS-210003</t>
   </si>
   <si>
     <t>A-1</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (2000Вт) 20-63 желез кейс (уровень, рулетка, ножницы) (1/5шт)</t>
   </si>
   <si>
-    <t>3 852.87 руб.</t>
+    <t>4 036.34 руб.</t>
   </si>
   <si>
     <t>INS-210004</t>
   </si>
   <si>
     <t>B-8</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (1200Вт) 20-63 желез кейс (1/10шт)</t>
   </si>
   <si>
-    <t>1 652.28 руб.</t>
+    <t>1 730.96 руб.</t>
   </si>
   <si>
     <t>INS-210006</t>
   </si>
   <si>
     <t>V-3</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (1400Вт) 20-63 желез кейс (1/5шт)</t>
   </si>
   <si>
-    <t>3 253.11 руб.</t>
+    <t>3 408.02 руб.</t>
   </si>
   <si>
     <t>INS-210007</t>
   </si>
   <si>
     <t>A-9</t>
   </si>
   <si>
     <t>Комплект свар. оборудования компакт с цилинд нагрев эл-т  и регулир по вылету насадкам VR (1400Вт) 2</t>
   </si>
   <si>
-    <t>2 959.11 руб.</t>
+    <t>3 100.02 руб.</t>
   </si>
   <si>
     <t>INS-210013</t>
   </si>
   <si>
     <t>V-2</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VIEIR (2000Вт) 20-63 метал кейс (уровень, рулетка, ножницы) (1/5шт)</t>
   </si>
   <si>
-    <t>4 796.61 руб.</t>
+    <t>5 025.02 руб.</t>
   </si>
   <si>
     <t>INS-210014</t>
   </si>
   <si>
     <t>V-4</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект свар. оборудования VIEIR (800Вт) 20-32 </t>
   </si>
   <si>
-    <t>990.78 руб.</t>
+    <t>1 037.96 руб.</t>
   </si>
   <si>
     <t>INS-210015</t>
   </si>
   <si>
     <t>V-5</t>
   </si>
   <si>
     <t xml:space="preserve">Комплект свар. оборудования VIEIR (800Вт) 20-32 метал кейс </t>
   </si>
   <si>
-    <t>1 531.74 руб.</t>
+    <t>1 604.68 руб.</t>
   </si>
   <si>
     <t>INS-210016</t>
   </si>
   <si>
     <t>A-6</t>
   </si>
   <si>
     <t>Комплект свар. оборудования VR (2500Вт) 75-110 , кейс (1/10шт)</t>
   </si>
   <si>
-    <t>6 121.08 руб.</t>
+    <t>6 412.56 руб.</t>
   </si>
   <si>
     <t>INS-210017</t>
   </si>
   <si>
     <t>A-4</t>
   </si>
   <si>
     <t>Сварочный аппарат (20-63)(2200 вт.)  VIEIR  (5/1шт)</t>
   </si>
   <si>
-    <t>5 047.98 руб.</t>
+    <t>5 288.36 руб.</t>
   </si>
   <si>
     <t>INS-210018</t>
   </si>
   <si>
     <t>A-5</t>
   </si>
   <si>
     <t>Сварочный аппарат(20-63) (1500 вт.)  SPLAV  (5/1шт)</t>
   </si>
   <si>
-    <t>4 808.37 руб.</t>
+    <t>5 037.34 руб.</t>
   </si>
   <si>
     <t>INS-210019</t>
   </si>
   <si>
     <t>A-8</t>
   </si>
   <si>
     <t>Сварочный аппарат (20-63)(1400 вт.)  VIEIR  (10/1шт)</t>
   </si>
   <si>
-    <t>2 954.70 руб.</t>
+    <t>3 095.40 руб.</t>
   </si>
   <si>
     <t>INS-210021</t>
   </si>
   <si>
     <t>V-6</t>
   </si>
   <si>
     <t>Сварочный аппарат (20-32)(800 вт.)  VIEIR  (20/1шт)</t>
   </si>
   <si>
-    <t>1 572.90 руб.</t>
+    <t>1 647.80 руб.</t>
   </si>
   <si>
     <t>VER-000719</t>
   </si>
   <si>
     <t>V-7</t>
   </si>
   <si>
     <t>Сварочный аппарат с электрон. рег. темп. (20-63)(1000Вт) (5/1шт)</t>
   </si>
   <si>
-    <t>2 646.00 руб.</t>
+    <t>2 772.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для полипропилена Frap</t>
   </si>
   <si>
+    <t>FRP-100603</t>
+  </si>
+  <si>
+    <t>F829</t>
+  </si>
+  <si>
+    <t>Комплект свар. оборудования 20-32 желез кейс (800вт) FRAP  (1/12шт)</t>
+  </si>
+  <si>
+    <t>1 781.25 руб.</t>
+  </si>
+  <si>
     <t>INS-220002</t>
   </si>
   <si>
     <t>Комплект свар. оборудования FRAP (800вт) 20-32 желез кейс</t>
   </si>
   <si>
     <t>1 801.66 руб.</t>
   </si>
   <si>
     <t>Насадки на сварочный аппарат</t>
   </si>
   <si>
     <t>INS-240001</t>
   </si>
   <si>
     <t>Ф-20</t>
   </si>
   <si>
     <t>РХ насадка (20)</t>
   </si>
   <si>
-    <t>97.02 руб.</t>
+    <t>101.64 руб.</t>
   </si>
   <si>
     <t>INS-240002</t>
   </si>
   <si>
     <t>Ф-25</t>
   </si>
   <si>
     <t>РХ насадка (25)</t>
   </si>
   <si>
-    <t>130.83 руб.</t>
+    <t>137.06 руб.</t>
   </si>
   <si>
     <t>INS-240003</t>
   </si>
   <si>
     <t>Ф-32</t>
   </si>
   <si>
     <t>РХ насадка (32)</t>
   </si>
   <si>
-    <t>166.11 руб.</t>
+    <t>174.02 руб.</t>
   </si>
   <si>
     <t>INS-240004</t>
   </si>
   <si>
     <t>Ф-40</t>
   </si>
   <si>
     <t>РХ насадка (40)</t>
   </si>
   <si>
-    <t>226.38 руб.</t>
+    <t>237.16 руб.</t>
   </si>
   <si>
     <t>INS-240005</t>
   </si>
   <si>
     <t>Ф-50</t>
   </si>
   <si>
     <t>РХ насадка (50)</t>
   </si>
   <si>
-    <t>263.13 руб.</t>
+    <t>275.66 руб.</t>
   </si>
   <si>
     <t>INS-240006</t>
   </si>
   <si>
     <t>Ф-63</t>
   </si>
   <si>
     <t>РХ насадка (63)</t>
   </si>
   <si>
-    <t>324.87 руб.</t>
+    <t>340.34 руб.</t>
   </si>
   <si>
     <t>INS-240007</t>
   </si>
   <si>
     <t>РХ насадка (75)</t>
   </si>
   <si>
     <t>1 174.53 руб.</t>
   </si>
   <si>
     <t>INS-240008</t>
   </si>
   <si>
     <t>РХ насадка (90)</t>
   </si>
   <si>
     <t>1 563.15 руб.</t>
   </si>
   <si>
     <t>INS-240009</t>
   </si>
   <si>
     <t>РХ насадка (110)</t>
   </si>
   <si>
     <t>2 130.27 руб.</t>
   </si>
   <si>
     <t>INS-240020</t>
   </si>
   <si>
     <t>VG3</t>
   </si>
   <si>
     <t>Винт для насадок с шестигранником</t>
   </si>
   <si>
-    <t>7.35 руб.</t>
+    <t>7.70 руб.</t>
   </si>
   <si>
     <t>VLC-900652</t>
   </si>
   <si>
     <t>VTp.797.W.000110</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 110мм</t>
   </si>
   <si>
-    <t>4 508.00 руб.</t>
+    <t>4 748.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -863,51 +872,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4567c_86a6_11e9_8101_003048fd731b_f51b3d29_281b_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45681_86a6_11e9_8101_003048fd731b_f51b3cb1_281b_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45684_86a6_11e9_8101_003048fd731b_f51b3cb8_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45687_86a6_11e9_8101_003048fd731b_f51b3cff_281b_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4568b_86a6_11e9_8101_003048fd731b_4396be25_0312_11ef_a5a4_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4568f_86a6_11e9_8101_003048fd731b_4396be29_0312_11ef_a5a4_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45693_86a6_11e9_8101_003048fd731b_4396be2d_0312_11ef_a5a4_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45697_86a6_11e9_8101_003048fd731b_4396be31_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4569b_86a6_11e9_8101_003048fd731b_4396be35_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4569f_86a6_11e9_8101_003048fd731b_4396be23_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a1_86a6_11e9_8101_003048fd731b_4396be1d_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a3_86a6_11e9_8101_003048fd731b_4396be1f_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a5_86a6_11e9_8101_003048fd731b_f51b3d1b_281b_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a7_86a6_11e9_8101_003048fd731b_f51b3cbf_281b_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a9_86a6_11e9_8101_003048fd731b_f51b3cc6_281b_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456ab_86a6_11e9_8101_003048fd731b_f51b3ccd_281b_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456ad_86a6_11e9_8101_003048fd731b_f51b3cd4_281b_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456af_86a6_11e9_8101_003048fd731b_f51b3cdb_281b_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456b1_86a6_11e9_8101_003048fd731b_f51b3ce2_281b_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456b3_86a6_11e9_8101_003048fd731b_f51b3ce9_281b_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456b5_86a6_11e9_8101_003048fd731b_f51b3cf0_281b_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1937b_ffba_11e9_810b_003048fd731b_f51b3d22_281b_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4ad_c7a6_11ed_a3fe_047c1617b143_4396be21_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f9f_96ee_11f0_a7c5_047c1617b143_fafd76d0_b70d_11f0_a7ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa1_96ee_11f0_a7c5_047c1617b143_fafd76d4_b70d_11f0_a7ef_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa3_96ee_11f0_a7c5_047c1617b143_fafd76d8_b70d_11f0_a7ef_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa5_96ee_11f0_a7c5_047c1617b143_fafd76dc_b70d_11f0_a7ef_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa7_96ee_11f0_a7c5_047c1617b143_fafd76e0_b70d_11f0_a7ef_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45648_86a6_11e9_8101_003048fd731b_f51b3d30_281b_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4564c_86a6_11e9_8101_003048fd731b_f51b3d37_281b_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45650_86a6_11e9_8101_003048fd731b_f51b3d3e_281b_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a812_3767_11ea_810f_003048fd731b_4396be12_0312_11ef_a5a4_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a816_3767_11ea_810f_003048fd731b_f51b3d3b_281b_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a818_3767_11ea_810f_003048fd731b_4396be10_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade7f_7c9e_11ea_8111_003048fd731b_f51b3d40_281b_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e7_c40a_11ea_8158_003048fd731b_4396be14_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e9_c40a_11ea_8158_003048fd731b_4396be16_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0d43_a0be_11ea_812a_003048fd731b_f51b3d46_281b_11ed_a30f_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3156_5f91_11eb_822d_003048fd731b_f51b3d42_281b_11ed_a30f_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3158_5f91_11eb_822d_003048fd731b_f51b3d44_281b_11ed_a30f_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb315a_5f91_11eb_822d_003048fd731b_f51b3d39_281b_11ed_a30f_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb315e_5f91_11eb_822d_003048fd731b_4396be18_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f9_c27f_11ee_a54c_047c1617b143_4396bf79_0312_11ef_a5a4_047c1617b14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45657_86a6_11e9_8101_003048fd731b_5352f055_57f4_11ea_810f_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45669_86a6_11e9_8101_003048fd731b_5352f05e_57f4_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4566b_86a6_11e9_8101_003048fd731b_5352f05f_57f4_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4566d_86a6_11e9_8101_003048fd731b_5352f060_57f4_11ea_810f_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4566f_86a6_11e9_8101_003048fd731b_5352f061_57f4_11ea_810f_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45671_86a6_11e9_8101_003048fd731b_5352f062_57f4_11ea_810f_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45673_86a6_11e9_8101_003048fd731b_5352f063_57f4_11ea_810f_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45675_86a6_11e9_8101_003048fd731b_5352f064_57f4_11ea_810f_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45677_86a6_11e9_8101_003048fd731b_5352f065_57f4_11ea_810f_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45679_86a6_11e9_8101_003048fd731b_5352f05d_57f4_11ea_810f_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62662_091f_11eb_81b8_003048fd731b_f51b3d48_281b_11ed_a30f_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1daa0_3459_11ef_a5e4_047c1617b143_4e2a73f0_fcc7_11ef_a6ef_047c1617b14355.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4567c_86a6_11e9_8101_003048fd731b_f51b3d29_281b_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45681_86a6_11e9_8101_003048fd731b_f51b3cb1_281b_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45684_86a6_11e9_8101_003048fd731b_f51b3cb8_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45687_86a6_11e9_8101_003048fd731b_f51b3cff_281b_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4568b_86a6_11e9_8101_003048fd731b_4396be25_0312_11ef_a5a4_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4568f_86a6_11e9_8101_003048fd731b_4396be29_0312_11ef_a5a4_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45693_86a6_11e9_8101_003048fd731b_4396be2d_0312_11ef_a5a4_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45697_86a6_11e9_8101_003048fd731b_4396be31_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4569b_86a6_11e9_8101_003048fd731b_4396be35_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4569f_86a6_11e9_8101_003048fd731b_4396be23_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a1_86a6_11e9_8101_003048fd731b_4396be1d_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a3_86a6_11e9_8101_003048fd731b_4396be1f_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a5_86a6_11e9_8101_003048fd731b_f51b3d1b_281b_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a7_86a6_11e9_8101_003048fd731b_f51b3cbf_281b_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456a9_86a6_11e9_8101_003048fd731b_f51b3cc6_281b_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456ab_86a6_11e9_8101_003048fd731b_f51b3ccd_281b_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456ad_86a6_11e9_8101_003048fd731b_f51b3cd4_281b_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456af_86a6_11e9_8101_003048fd731b_f51b3cdb_281b_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456b1_86a6_11e9_8101_003048fd731b_f51b3ce2_281b_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456b3_86a6_11e9_8101_003048fd731b_f51b3ce9_281b_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a456b5_86a6_11e9_8101_003048fd731b_f51b3cf0_281b_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1937b_ffba_11e9_810b_003048fd731b_f51b3d22_281b_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1f4ad_c7a6_11ed_a3fe_047c1617b143_4396be21_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995f9f_96ee_11f0_a7c5_047c1617b143_fafd76d0_b70d_11f0_a7ef_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa1_96ee_11f0_a7c5_047c1617b143_fafd76d4_b70d_11f0_a7ef_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa3_96ee_11f0_a7c5_047c1617b143_fafd76d8_b70d_11f0_a7ef_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa5_96ee_11f0_a7c5_047c1617b143_fafd76dc_b70d_11f0_a7ef_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7995fa7_96ee_11f0_a7c5_047c1617b143_fafd76e0_b70d_11f0_a7ef_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45648_86a6_11e9_8101_003048fd731b_f51b3d30_281b_11ed_a30f_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4564c_86a6_11e9_8101_003048fd731b_f51b3d37_281b_11ed_a30f_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45650_86a6_11e9_8101_003048fd731b_f51b3d3e_281b_11ed_a30f_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a812_3767_11ea_810f_003048fd731b_4396be12_0312_11ef_a5a4_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a816_3767_11ea_810f_003048fd731b_f51b3d3b_281b_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825a818_3767_11ea_810f_003048fd731b_4396be10_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade7f_7c9e_11ea_8111_003048fd731b_f51b3d40_281b_11ed_a30f_00259070b48735.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e7_c40a_11ea_8158_003048fd731b_4396be14_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e9_c40a_11ea_8158_003048fd731b_4396be16_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0d43_a0be_11ea_812a_003048fd731b_f51b3d46_281b_11ed_a30f_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3156_5f91_11eb_822d_003048fd731b_f51b3d42_281b_11ed_a30f_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3158_5f91_11eb_822d_003048fd731b_f51b3d44_281b_11ed_a30f_00259070b48740.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb315a_5f91_11eb_822d_003048fd731b_f51b3d39_281b_11ed_a30f_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb315e_5f91_11eb_822d_003048fd731b_4396be18_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573f9_c27f_11ee_a54c_047c1617b143_4396bf79_0312_11ef_a5a4_047c1617b14343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6b9a_ce2c_11f0_a80d_047c1617b143_2ed13fc7_0c97_11f1_a86a_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45657_86a6_11e9_8101_003048fd731b_5352f055_57f4_11ea_810f_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45669_86a6_11e9_8101_003048fd731b_5352f05e_57f4_11ea_810f_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4566b_86a6_11e9_8101_003048fd731b_5352f05f_57f4_11ea_810f_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4566d_86a6_11e9_8101_003048fd731b_5352f060_57f4_11ea_810f_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4566f_86a6_11e9_8101_003048fd731b_5352f061_57f4_11ea_810f_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45671_86a6_11e9_8101_003048fd731b_5352f062_57f4_11ea_810f_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45673_86a6_11e9_8101_003048fd731b_5352f063_57f4_11ea_810f_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45675_86a6_11e9_8101_003048fd731b_5352f064_57f4_11ea_810f_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45677_86a6_11e9_8101_003048fd731b_5352f065_57f4_11ea_810f_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45679_86a6_11e9_8101_003048fd731b_5352f05d_57f4_11ea_810f_003048fd731b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62662_091f_11eb_81b8_003048fd731b_f51b3d48_281b_11ed_a30f_00259070b48755.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1daa0_3459_11ef_a5e4_047c1617b143_4e2a73f0_fcc7_11ef_a6ef_047c1617b14356.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2192,57 +2201,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>51</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="45" name="Image_52" descr="Image_52"/>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2505,50 +2514,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2815,51 +2854,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:L63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2867,51 +2906,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J62)</f>
+        <f>SUM(J2:J63)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2941,2007 +2980,2042 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822510</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*12800.00</f>
+        <f>J5*13482.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822512</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*8661.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822513</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*18574.00</f>
+        <f>J7*20060.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822514</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
-      <c r="H8" s="2">
-        <v>0</v>
+      <c r="H8" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*900.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822515</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*862.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822516</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*934.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822517</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1188.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822518</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1406.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822519</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1799.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822520</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3369.00</f>
+        <f>J14*3549.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822521</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4361.00</f>
+        <f>J15*4593.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822522</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4605.00</f>
+        <f>J16*4850.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822523</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2220.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822524</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*648.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822525</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*725.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822526</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*839.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822527</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>6</v>
+      </c>
+      <c r="H21" s="2">
+        <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*957.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822528</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1559.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822529</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>2</v>
       </c>
       <c r="H23" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2345.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822530</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2893.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822531</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
-      <c r="H25" s="2">
-        <v>10</v>
+      <c r="H25" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3549.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824484</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*5518.00</f>
+        <f>J26*0.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>877711</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
-      <c r="H27" s="2">
-        <v>0</v>
+      <c r="H27" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2079.00</f>
+        <f>J27*2190.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890201</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
-      <c r="H28" s="2">
-        <v>0</v>
+      <c r="H28" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*737.00</f>
+        <f>J28*777.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890202</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
-      <c r="H29" s="2">
-        <v>0</v>
+      <c r="H29" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*833.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890203</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
-      <c r="H30" s="2">
-        <v>0</v>
+      <c r="H30" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*973.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890204</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1271.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890205</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1687.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="2">
       <c r="A33" s="8" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
       <c r="J33" s="8"/>
       <c r="K33" s="8"/>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>822489</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1062.81</f>
+        <f>J34*1113.42</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>822490</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>-5</v>
+        <v>9</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*2315.25</f>
+        <f>J35*2425.50</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>822491</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3852.87</f>
+        <f>J36*4036.34</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825020</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1652.28</f>
+        <f>J37*1730.96</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825022</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*3253.11</f>
+        <f>J38*3408.02</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825023</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="2" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*2959.11</f>
+        <f>J39*3100.02</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826971</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*4796.61</f>
+        <f>J40*5025.02</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>827992</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*990.78</f>
+        <f>J41*1037.96</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>827993</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1531.74</f>
+        <f>J42*1604.68</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>827078</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*6121.08</f>
+        <f>J43*6412.56</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>832500</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="F44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*5047.98</f>
+        <f>J44*5288.36</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>832501</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*4808.37</f>
+        <f>J45*5037.34</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>832502</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2954.70</f>
+        <f>J46*3095.40</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>832504</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1572.90</f>
+        <f>J47*1647.80</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>882875</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*2646.00</f>
+        <f>J48*2772.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>822493</v>
+        <v>960445</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1801.66</f>
+        <f>J50*1781.25</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
-    <row r="51" spans="1:12" outlineLevel="2">
-      <c r="A51" s="8" t="s">
+    <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>822493</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B51" s="8"/>
-[...8 lines deleted...]
-      <c r="K51" s="8"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*1801.66</f>
+        <v>0</v>
+      </c>
       <c r="L51" s="5"/>
     </row>
-    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...10 lines deleted...]
-      <c r="E52" s="2" t="s">
+    <row r="52" spans="1:12" outlineLevel="2">
+      <c r="A52" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B52" s="8"/>
+      <c r="C52" s="8"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8"/>
+      <c r="H52" s="8"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="8"/>
+      <c r="K52" s="8"/>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>822502</v>
+        <v>822501</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G53" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*130.83</f>
+        <f>J53*101.64</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>822503</v>
+        <v>822502</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...3 lines deleted...]
-        <v>48</v>
+      <c r="G54" s="2">
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*166.11</f>
+        <f>J54*137.06</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>822504</v>
+        <v>822503</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*226.38</f>
+        <f>J55*174.02</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>822505</v>
+        <v>822504</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G56" s="2" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*263.13</f>
+        <f>J56*237.16</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>822506</v>
+        <v>822505</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G57" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*324.87</f>
+        <f>J57*275.66</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>822507</v>
+        <v>822506</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G58" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*1174.53</f>
+        <f>J58*340.34</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>822508</v>
+        <v>822507</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G59" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*1563.15</f>
+        <f>J59*1174.53</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>822509</v>
+        <v>822508</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*2130.27</f>
+        <f>J60*1563.15</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>829341</v>
+        <v>822509</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="D61" s="1"/>
+      <c r="E61" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*7.35</f>
+        <f>J61*2130.27</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
+        <v>829341</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0</v>
+      </c>
+      <c r="H62" s="2">
+        <v>0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K62" s="2" t="str">
+        <f>J62*7.70</f>
+        <v>0</v>
+      </c>
+      <c r="L62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1">
         <v>889982</v>
       </c>
-      <c r="C62" s="1" t="s">
-[...8 lines deleted...]
-      <c r="F62" s="2" t="s">
+      <c r="C63" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="G62" s="2">
-[...15 lines deleted...]
-      <c r="L62" s="5"/>
+      <c r="D63" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
+      </c>
+      <c r="H63" s="2">
+        <v>0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K63" s="2" t="str">
+        <f>J63*4748.00</f>
+        <v>0</v>
+      </c>
+      <c r="L63" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A33:K33"/>
     <mergeCell ref="A49:K49"/>
-    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A52:K52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>