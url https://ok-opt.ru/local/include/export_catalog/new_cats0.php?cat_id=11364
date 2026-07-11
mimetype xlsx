--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -84,204 +84,204 @@
   <si>
     <t>VTp.788.0.050110</t>
   </si>
   <si>
     <t>Резак для полипропиленовых труб (50–110 мм)</t>
   </si>
   <si>
     <t>12 800.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-340003</t>
   </si>
   <si>
     <t>VTp.799.E.020040</t>
   </si>
   <si>
     <t>Комплект сварочного оборудования VALTEC ER-04, 20-40 мм (1500вт)   (1 /5шт)</t>
   </si>
   <si>
     <t>8 661.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-340004</t>
+  </si>
+  <si>
+    <t>VTp.799.E.050075</t>
+  </si>
+  <si>
+    <t>Комплект сварочного оборудования VALTEC ER-03, 50-75 мм (2000вт)   (1 /5шт)</t>
+  </si>
+  <si>
+    <t>18 574.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340005</t>
+  </si>
+  <si>
+    <t>VTp.795.0.2025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 20+25  (15 /180шт)</t>
+  </si>
+  <si>
+    <t>900.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340006</t>
+  </si>
+  <si>
+    <t>VTp.795.E.020</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 20 мм (под эл./инструмент)  (16 /192шт)</t>
+  </si>
+  <si>
+    <t>862.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-340007</t>
+  </si>
+  <si>
+    <t>VTp.795.E.025</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 25 мм (под эл./инструмент)  (12 /144шт)</t>
+  </si>
+  <si>
+    <t>934.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340008</t>
+  </si>
+  <si>
+    <t>VTp.795.E.032</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 32 мм (под эл./инструмент)  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 188.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340009</t>
+  </si>
+  <si>
+    <t>VTp.795.E.040</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 40 мм (под эл./инструмент)  (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 406.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-340004</t>
-[...8 lines deleted...]
-    <t>18 574.00 руб.</t>
+    <t>VLC-340010</t>
+  </si>
+  <si>
+    <t>VTp.795.E.050</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 50 мм (под эл./инструмент)   (4 /48шт)</t>
+  </si>
+  <si>
+    <t>1 799.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340011</t>
+  </si>
+  <si>
+    <t>VTp.795.0.5063</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 50-63</t>
+  </si>
+  <si>
+    <t>3 369.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340012</t>
+  </si>
+  <si>
+    <t>VTp.795.0.0075</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 75</t>
+  </si>
+  <si>
+    <t>4 361.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340013</t>
+  </si>
+  <si>
+    <t>VTp.795.0.0090</t>
+  </si>
+  <si>
+    <t>Торцеватель для армированной трубы 90</t>
+  </si>
+  <si>
+    <t>4 605.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340014</t>
+  </si>
+  <si>
+    <t>VTp.797.R.000020</t>
+  </si>
+  <si>
+    <t>Сварочный ремонтный комплект для ППР 9мм</t>
+  </si>
+  <si>
+    <t>2 220.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-340015</t>
+  </si>
+  <si>
+    <t>VTp.797.W.000020</t>
+  </si>
+  <si>
+    <t>Комплект сварочных насадок для ППР 20мм</t>
+  </si>
+  <si>
+    <t>648.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
-  </si>
-[...136 lines deleted...]
-    <t>648.00 руб.</t>
   </si>
   <si>
     <t>VLC-340016</t>
   </si>
   <si>
     <t>VTp.797.W.000025</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 25мм</t>
   </si>
   <si>
     <t>725.00 руб.</t>
   </si>
   <si>
     <t>VLC-340017</t>
   </si>
   <si>
     <t>VTp.797.W.000032</t>
   </si>
   <si>
     <t>Комплект сварочных насадок для ППР 32мм</t>
   </si>
   <si>
     <t>839.00 руб.</t>
   </si>
@@ -1881,469 +1881,469 @@
         <f>J6*8661.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822513</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
-      <c r="H7" s="2" t="s">
-        <v>27</v>
+      <c r="H7" s="2">
+        <v>7</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*18574.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822514</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*900.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822515</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>4</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*862.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822516</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*934.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822517</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1188.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822518</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1406.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822519</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1799.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822520</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3369.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822521</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>2</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4361.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822522</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>2</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4605.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822523</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2220.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822524</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="2" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*648.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822525</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*725.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822526</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -2369,194 +2369,194 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*839.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822527</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*957.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822528</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1559.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822529</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>2</v>
       </c>
-      <c r="H23" s="2" t="s">
-        <v>36</v>
+      <c r="H23" s="2">
+        <v>4</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2345.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822530</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
-      <c r="H24" s="2">
-        <v>7</v>
+      <c r="H24" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2893.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822531</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
-      <c r="H25" s="2" t="s">
-        <v>27</v>
+      <c r="H25" s="2">
+        <v>10</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*3549.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824484</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -2617,51 +2617,51 @@
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890201</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*737.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890202</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
@@ -2722,86 +2722,86 @@
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890204</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1271.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890205</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1687.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">