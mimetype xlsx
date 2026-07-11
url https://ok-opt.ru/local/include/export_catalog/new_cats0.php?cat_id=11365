--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -1290,51 +1290,51 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1062.81</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822490</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2315.25</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822491</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -1500,86 +1500,86 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*4796.61</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827992</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*990.78</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827993</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1531.74</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827078</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -1605,121 +1605,121 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6121.08</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>832500</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*5047.98</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>832501</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*4808.37</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>832502</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2954.70</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>832504</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">