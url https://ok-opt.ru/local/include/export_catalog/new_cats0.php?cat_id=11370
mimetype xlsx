--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -99,114 +99,114 @@
   <si>
     <t>VLC-1311002</t>
   </si>
   <si>
     <t>VTm.398.N.20</t>
   </si>
   <si>
     <t>Кондуктор пружинный вн. 20   (25 /100шт)</t>
   </si>
   <si>
     <t>455.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311003</t>
   </si>
   <si>
     <t>VTm.398.N.26</t>
   </si>
   <si>
     <t>Кондуктор пружинный вн. 26  (15 /60шт)</t>
   </si>
   <si>
     <t>749.00 руб.</t>
   </si>
   <si>
+    <t>VLC-1311004</t>
+  </si>
+  <si>
+    <t>VTm.398.N.32</t>
+  </si>
+  <si>
+    <t>Кондуктор пружинный вн. 32   (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 066.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311005</t>
+  </si>
+  <si>
+    <t>VTm.399.N.16</t>
+  </si>
+  <si>
+    <t>Кондуктор пружинный нар. 16   (10 /40шт)</t>
+  </si>
+  <si>
+    <t>639.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-1311004</t>
-[...8 lines deleted...]
-    <t>1 066.00 руб.</t>
+    <t>VLC-1311006</t>
+  </si>
+  <si>
+    <t>VTm.399.N.20</t>
+  </si>
+  <si>
+    <t>Кондуктор пружинный нар. 20   (8 /32шт)</t>
+  </si>
+  <si>
+    <t>917.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311007</t>
+  </si>
+  <si>
+    <t>Пресс-инструмент электрический REMS "Пауэр-Пресс SЕ" (без насадок) в ст. Ящике</t>
+  </si>
+  <si>
+    <t>256 244.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311008</t>
+  </si>
+  <si>
+    <t>VTm.396.0.162026</t>
+  </si>
+  <si>
+    <t>Калибр для м/п трубы 16-20-26, с ножами для снятия фаски   (1 /35шт)</t>
+  </si>
+  <si>
+    <t>218.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VLC-1311005</t>
-[...44 lines deleted...]
-    <t>218.00 руб.</t>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-1311009</t>
   </si>
   <si>
     <t>VTm.397.0.160032</t>
   </si>
   <si>
     <t>Труборез VALTEC (1 /13шт)</t>
   </si>
   <si>
     <t>2 251.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311010</t>
   </si>
   <si>
     <t>VTm.293.0.160032</t>
   </si>
   <si>
     <t>Пресс-инструмент ручной с компл. насадок 16-20-26-32 стандарт TH  (1 /5шт)</t>
   </si>
   <si>
     <t>19 789.00 руб.</t>
   </si>
@@ -1713,51 +1713,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822532</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*311.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822533</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1785,612 +1785,612 @@
         <f>J6*455.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822534</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
-      <c r="H7" s="2" t="s">
-        <v>27</v>
+      <c r="H7" s="2">
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*749.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822535</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1066.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822536</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="G9" s="2">
+        <v>4</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*639.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822537</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*917.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822538</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1">
         <v>572111</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*256244.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822539</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="H12" s="2" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*218.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822540</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
         <v>2</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2251.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822541</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*19789.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822542</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1454.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822543</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1590.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822544</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1626.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822545</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
-      <c r="H18" s="2">
-        <v>5</v>
+      <c r="H18" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1822.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822546</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G19" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*9498.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822547</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G20" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*484.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822548</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G21" s="2">
         <v>1</v>
       </c>
-      <c r="H21" s="2">
-        <v>10</v>
+      <c r="H21" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*7441.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822549</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7185.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822550</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7972.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822551</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
@@ -2486,51 +2486,51 @@
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>836275</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9667.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>836276</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="2" t="s">