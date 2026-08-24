--- v1 (2026-06-21)
+++ v2 (2026-08-24)
@@ -69,218 +69,221 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>Инструмент для металлопластика</t>
   </si>
   <si>
     <t>Инструмент для металлопластика VALTEC</t>
   </si>
   <si>
     <t>VLC-1311001</t>
   </si>
   <si>
     <t>VTm.398.N.16</t>
   </si>
   <si>
     <t>Кондуктор пружинный вн. 16  (50 /200шт)</t>
   </si>
   <si>
     <t>311.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1311002</t>
+  </si>
+  <si>
+    <t>VTm.398.N.20</t>
+  </si>
+  <si>
+    <t>Кондуктор пружинный вн. 20   (25 /100шт)</t>
+  </si>
+  <si>
+    <t>455.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311003</t>
+  </si>
+  <si>
+    <t>VTm.398.N.26</t>
+  </si>
+  <si>
+    <t>Кондуктор пружинный вн. 26  (15 /60шт)</t>
+  </si>
+  <si>
+    <t>749.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...25 lines deleted...]
-  <si>
     <t>VLC-1311004</t>
   </si>
   <si>
     <t>VTm.398.N.32</t>
   </si>
   <si>
     <t>Кондуктор пружинный вн. 32   (10 /40шт)</t>
   </si>
   <si>
     <t>1 066.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-1311005</t>
   </si>
   <si>
     <t>VTm.399.N.16</t>
   </si>
   <si>
     <t>Кондуктор пружинный нар. 16   (10 /40шт)</t>
   </si>
   <si>
     <t>639.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-1311006</t>
   </si>
   <si>
     <t>VTm.399.N.20</t>
   </si>
   <si>
     <t>Кондуктор пружинный нар. 20   (8 /32шт)</t>
   </si>
   <si>
     <t>917.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311007</t>
   </si>
   <si>
     <t>Пресс-инструмент электрический REMS "Пауэр-Пресс SЕ" (без насадок) в ст. Ящике</t>
   </si>
   <si>
-    <t>256 244.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311008</t>
   </si>
   <si>
     <t>VTm.396.0.162026</t>
   </si>
   <si>
     <t>Калибр для м/п трубы 16-20-26, с ножами для снятия фаски   (1 /35шт)</t>
   </si>
   <si>
     <t>218.00 руб.</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-1311009</t>
+  </si>
+  <si>
+    <t>VTm.397.0.160032</t>
+  </si>
+  <si>
+    <t>Труборез VALTEC (1 /13шт)</t>
+  </si>
+  <si>
+    <t>2 251.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311010</t>
+  </si>
+  <si>
+    <t>VTm.293.0.160032</t>
+  </si>
+  <si>
+    <t>Пресс-инструмент ручной с компл. насадок 16-20-26-32 стандарт TH  (1 /5шт)</t>
+  </si>
+  <si>
+    <t>19 789.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311011</t>
+  </si>
+  <si>
+    <t>VTm.294.0.16</t>
+  </si>
+  <si>
+    <t>Вкладыш 16 для ручного пресс-инструмента VALTEC  стандарт TH   (10 /120шт)</t>
+  </si>
+  <si>
+    <t>1 454.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311012</t>
+  </si>
+  <si>
+    <t>VTm.294.0.20</t>
+  </si>
+  <si>
+    <t>Вкладыш 20 для ручного пресс-инструмента VALTEC стандарт TH  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>1 590.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311013</t>
+  </si>
+  <si>
+    <t>VTm.294.0.26</t>
+  </si>
+  <si>
+    <t>Вкладыш 26 для ручного пресс-инструмента VALTEC  стандарт TH  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>1 626.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1311014</t>
+  </si>
+  <si>
+    <t>VTm.294.0.32</t>
+  </si>
+  <si>
+    <t>Вкладыш 32 для ручного пресс-инструмента VALTEC стандарт TH   (10 /160шт)</t>
+  </si>
+  <si>
+    <t>1 822.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...73 lines deleted...]
-  <si>
     <t>VLC-1311015</t>
   </si>
   <si>
     <t>VTm.293.L.1620</t>
   </si>
   <si>
     <t>Пресс-инструмент малогабаритный ручной  VALTEC с компл. насадок 16-20 стандарт TH  (1 /5шт)</t>
   </si>
   <si>
     <t>9 498.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311016</t>
   </si>
   <si>
     <t>VTm.396.0.263240</t>
   </si>
   <si>
     <t>Калибр для м/п трубы 26-32-40, с ножами для снятия фаски (1 /24шт)</t>
   </si>
   <si>
     <t>484.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311017</t>
@@ -316,53 +319,50 @@
     <t>Насадка 26 VALTEC для пресс-инструмента электр. стандарт TH  (1 /13шт)</t>
   </si>
   <si>
     <t>7 972.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311020</t>
   </si>
   <si>
     <t>VTm.295.0.32</t>
   </si>
   <si>
     <t>Насадка 32 VALTEC для пресс-инструмента электр. стандарт TH (1 /13шт)</t>
   </si>
   <si>
     <t>7 653.00 руб.</t>
   </si>
   <si>
     <t>VLC-1311023</t>
   </si>
   <si>
     <t>VTm.393.0.160020</t>
   </si>
   <si>
     <t>Резак VALTEC для медных в оболочке и металлополимерных труб (1/20шт)</t>
-  </si>
-[...1 lines deleted...]
-    <t>2 455.00 руб.</t>
   </si>
   <si>
     <t>VLC-900275</t>
   </si>
   <si>
     <t>VTm.295.TH.16</t>
   </si>
   <si>
     <t>Насадка 16мм TH-профиль, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>9 667.00 руб.</t>
   </si>
   <si>
     <t>VLC-900276</t>
   </si>
   <si>
     <t>VTm.295.TH.20</t>
   </si>
   <si>
     <t>Насадка 20мм TH-профиль, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>VLC-900277</t>
   </si>
@@ -1713,929 +1713,929 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822532</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*311.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822533</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>3</v>
+      </c>
+      <c r="H6" s="2">
+        <v>4</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*455.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822534</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*749.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822535</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1066.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822536</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*639.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822537</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*917.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822538</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1">
         <v>572111</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*256244.00</f>
+        <f>J11*0.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822539</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>47</v>
+      </c>
+      <c r="G12" s="2">
+        <v>8</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>48</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*218.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822540</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2251.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822541</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*19789.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822542</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1454.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822543</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1590.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822544</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
-      <c r="H17" s="2" t="s">
-        <v>47</v>
+      <c r="H17" s="2">
+        <v>6</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1626.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822545</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1822.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822546</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*9498.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822547</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G20" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*484.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822548</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>1</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*7441.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822549</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7185.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822550</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
-      <c r="H23" s="2" t="s">
-        <v>47</v>
+      <c r="H23" s="2">
+        <v>6</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7972.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822551</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*7653.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>822554</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2455.00</f>
+        <f>J25*0.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>836274</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*9667.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>836275</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9667.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>836276</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*9667.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>836277</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*9667.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885510</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*10125.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">