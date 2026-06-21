--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -108,66 +108,63 @@
   <si>
     <t>INS-310010</t>
   </si>
   <si>
     <t>VER1432-8</t>
   </si>
   <si>
     <t>Гидравлический пресс  аппарат с комплектом насадок 16мм-32мм в пластик кейсе (1/2шт)</t>
   </si>
   <si>
     <t>15 433.53 руб.</t>
   </si>
   <si>
     <t>INS-310031</t>
   </si>
   <si>
     <t>V162026</t>
   </si>
   <si>
     <t>Калибратор для металлопластиковых труб 16-26   ViEiR  (200/10шт)</t>
   </si>
   <si>
     <t>173.46 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>INS-310032</t>
   </si>
   <si>
     <t>V202632</t>
   </si>
   <si>
     <t>Калибратор для металлопластиковых труб 20-32   ViEiR  (200/10шт)</t>
   </si>
   <si>
     <t>192.57 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>INS-310033</t>
   </si>
   <si>
     <t>VRD28</t>
   </si>
   <si>
     <t>Калибратор для металлопластиковых труб  "ViEiR" (60/5шт)</t>
   </si>
   <si>
     <t>435.12 руб.</t>
   </si>
   <si>
     <t>INS-520003</t>
   </si>
   <si>
     <t>VER1255-4</t>
   </si>
   <si>
     <t>Трубогиб металлопластиковых труб ручной (1/5шт)</t>
   </si>
   <si>
     <t>6 926.64 руб.</t>
   </si>
@@ -1343,360 +1340,360 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*173.46</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834457</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*192.57</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837121</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*435.12</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827989</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*6926.64</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>829342</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8293.74</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885069</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*10679.55</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885070</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*12836.04</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885071</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7275.03</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885072</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1844.85</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885838</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="G17" s="2">
         <v>8</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*7275.03</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885839</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="2">
         <v>8</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*9709.35</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>