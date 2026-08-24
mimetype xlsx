--- v1 (2026-06-21)
+++ v2 (2026-08-24)
@@ -16,239 +16,242 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>Инструмент для металлопластика</t>
   </si>
   <si>
     <t>Инструмент для металлопластика VIEIR</t>
   </si>
   <si>
     <t>INS-310005</t>
   </si>
   <si>
     <t>VER1432-2</t>
   </si>
   <si>
     <t>ручной пресс аппарат с комплектом насадок 16-32мм (1/4шт)</t>
   </si>
   <si>
-    <t>8 042.37 руб.</t>
+    <t>8 425.34 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>INS-310009</t>
   </si>
   <si>
     <t>VER1432</t>
   </si>
   <si>
     <t>ручной пресс аппарат  поворотный 360 с комплектом насадок 16мм-32мм в пластик кейсе (1/4шт)</t>
   </si>
   <si>
-    <t>9 709.35 руб.</t>
+    <t>10 171.70 руб.</t>
   </si>
   <si>
     <t>INS-310010</t>
   </si>
   <si>
     <t>VER1432-8</t>
   </si>
   <si>
     <t>Гидравлический пресс  аппарат с комплектом насадок 16мм-32мм в пластик кейсе (1/2шт)</t>
   </si>
   <si>
-    <t>15 433.53 руб.</t>
+    <t>15 130.50 руб.</t>
   </si>
   <si>
     <t>INS-310031</t>
   </si>
   <si>
     <t>V162026</t>
   </si>
   <si>
     <t>Калибратор для металлопластиковых труб 16-26   ViEiR  (200/10шт)</t>
   </si>
   <si>
-    <t>173.46 руб.</t>
+    <t>181.72 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>INS-310032</t>
+  </si>
+  <si>
+    <t>V202632</t>
+  </si>
+  <si>
+    <t>Калибратор для металлопластиковых труб 20-32   ViEiR  (200/10шт)</t>
+  </si>
+  <si>
+    <t>201.74 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>INS-310032</t>
-[...10 lines deleted...]
-  <si>
     <t>INS-310033</t>
   </si>
   <si>
     <t>VRD28</t>
   </si>
   <si>
     <t>Калибратор для металлопластиковых труб  "ViEiR" (60/5шт)</t>
   </si>
   <si>
-    <t>435.12 руб.</t>
+    <t>455.84 руб.</t>
   </si>
   <si>
     <t>INS-520003</t>
   </si>
   <si>
     <t>VER1255-4</t>
   </si>
   <si>
     <t>Трубогиб металлопластиковых труб ручной (1/5шт)</t>
   </si>
   <si>
-    <t>6 926.64 руб.</t>
+    <t>7 507.50 руб.</t>
   </si>
   <si>
     <t>INS-520004</t>
   </si>
   <si>
     <t>VER1258</t>
   </si>
   <si>
     <t>Ручной пресс аппарат поворотный 360 с комплектом насадок 16-20-26-32 в пластик кейсе (1/4шт)</t>
   </si>
   <si>
-    <t>8 293.74 руб.</t>
+    <t>8 688.68 руб.</t>
   </si>
   <si>
     <t>VER-001280</t>
   </si>
   <si>
     <t>VR1265-5</t>
   </si>
   <si>
     <t>Выпрямитель для металлопластовых труб, 20 роликов (4/1шт)</t>
   </si>
   <si>
-    <t>10 679.55 руб.</t>
+    <t>11 188.10 руб.</t>
   </si>
   <si>
     <t>VER-001281</t>
   </si>
   <si>
     <t>VR1265-8</t>
   </si>
   <si>
     <t>Выпрямитель для металлопластовых труб, 30 роликов (4/1шт)</t>
   </si>
   <si>
-    <t>12 836.04 руб.</t>
+    <t>13 447.28 руб.</t>
   </si>
   <si>
     <t>VER-001282</t>
   </si>
   <si>
     <t>VER1267</t>
   </si>
   <si>
     <t>Ручной пресс-аппарат для фитингов  с профилем «ТН» 16-26мм (4/1шт)</t>
   </si>
   <si>
-    <t>7 275.03 руб.</t>
+    <t>7 621.46 руб.</t>
   </si>
   <si>
     <t>VER-001283</t>
   </si>
   <si>
     <t>VRD30</t>
   </si>
   <si>
     <t>Храповый калибратор для труб (50/1шт)</t>
   </si>
   <si>
-    <t>1 844.85 руб.</t>
+    <t>1 932.70 руб.</t>
   </si>
   <si>
     <t>VER-001531</t>
   </si>
   <si>
     <t>VER1267 Ручной пресс-аппарат для фитингов  с профилем «ТН» 16-26мм (4/1шт)</t>
   </si>
   <si>
     <t>VER-001532</t>
   </si>
   <si>
     <t>VER1432 Пресс.аппар.ПОВОРОТНЫЙ (16-32) (2/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1212,506 +1215,506 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*8042.37</f>
+        <f>J5*8425.34</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825409</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*9709.35</f>
+        <f>J6*10171.70</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825410</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*15433.53</f>
+        <f>J7*15130.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>834456</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*173.46</f>
+        <f>J8*181.72</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>834457</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*192.57</f>
+        <f>J9*201.74</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>837121</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*435.12</f>
+        <f>J10*455.84</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827989</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*6926.64</f>
+        <f>J11*7507.50</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>829342</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*8293.74</f>
+        <f>J12*8688.68</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>885069</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*10679.55</f>
+        <f>J13*11188.10</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>885070</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*12836.04</f>
+        <f>J14*13447.28</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>885071</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*7275.03</f>
+        <f>J15*7621.46</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>885072</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1844.85</f>
+        <f>J16*1932.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885838</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G17" s="2">
         <v>8</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*7275.03</f>
+        <f>J17*7621.46</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885839</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*9709.35</f>
+        <f>J18*10171.70</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>