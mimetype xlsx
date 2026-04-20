--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -82,339 +82,357 @@
   <si>
     <t>GAP-101088</t>
   </si>
   <si>
     <t>G1805.16</t>
   </si>
   <si>
     <t xml:space="preserve">Расширительные насадки STABIL 16x2,6 GAPPO </t>
   </si>
   <si>
     <t>2 261.58 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>INS-420001</t>
   </si>
   <si>
     <t>VER1225</t>
   </si>
   <si>
     <t>Ручной аппарт для аксиальных фитингов 12мм-20мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>7 220.33 руб.</t>
+    <t>7 135.38 руб.</t>
   </si>
   <si>
     <t>INS-420002</t>
   </si>
   <si>
     <t>VER1232-3</t>
   </si>
   <si>
     <t>Гидравлический аппарат для аксиальных фитингов с насадками 16-20-25-32 VIEIR (1/3шт)</t>
   </si>
   <si>
-    <t>24 560.11 руб.</t>
+    <t>24 271.17 руб.</t>
   </si>
   <si>
     <t>INS-420003</t>
   </si>
   <si>
     <t>VER1232-4</t>
   </si>
   <si>
     <t>Ручной аппарат для аксиальных фитингов с насадками 16-20-25-32 "VIEIR</t>
   </si>
   <si>
-    <t>23 633.40 руб.</t>
+    <t>23 355.36 руб.</t>
   </si>
   <si>
     <t>INS-420004</t>
   </si>
   <si>
     <t>VER1232-5</t>
   </si>
   <si>
     <t>Ручной аппарат для аксиальных фитингов с насадками16-20-25-32 и насадками STABIL 16-20мм</t>
   </si>
   <si>
-    <t>21 240.01 руб.</t>
+    <t>20 990.13 руб.</t>
   </si>
   <si>
     <t>INS-420005</t>
   </si>
   <si>
     <t>V-15</t>
   </si>
   <si>
     <t>Расширительные насадки для медных стальных трубок15x1,0 " VIEIR" (30/1шт)</t>
   </si>
   <si>
-    <t>1 329.83 руб.</t>
+    <t>1 314.18 руб.</t>
   </si>
   <si>
     <t>INS-420006</t>
   </si>
   <si>
     <t>V-16</t>
   </si>
   <si>
     <t>Расширительные насадки 16x2,2 " VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420007</t>
   </si>
   <si>
     <t>V-20</t>
   </si>
   <si>
     <t>Расширительные насадки  20x2,8 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420008</t>
   </si>
   <si>
     <t>V-25</t>
   </si>
   <si>
     <t>Расширительные насадки  25x3.5 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420009</t>
   </si>
   <si>
     <t>V-32</t>
   </si>
   <si>
     <t>Расширительные насадки  32x4,4 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420010</t>
   </si>
   <si>
     <t>VB-16</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 16x2,6 " VIEIR" (30/1шт)</t>
   </si>
   <si>
-    <t>1 332.80 руб.</t>
+    <t>1 317.12 руб.</t>
   </si>
   <si>
     <t>INS-420011</t>
   </si>
   <si>
     <t>VB-20</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 20x2,9 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420012</t>
   </si>
   <si>
     <t>VB-25</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 25x3,7 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420013</t>
   </si>
   <si>
     <t>VB-32</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 32x4,7 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420014</t>
   </si>
   <si>
     <t>VER1256-3</t>
   </si>
   <si>
     <t>Ручной расширительный аппарт с насадками 16мм-20мм-25мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>8 512.96 руб.</t>
+    <t>8 412.81 руб.</t>
   </si>
   <si>
     <t>INS-420015</t>
   </si>
   <si>
     <t>VER1256-4</t>
   </si>
   <si>
     <t>Аккумуляторный расширительный аппарат с насадками 16мм-20мм-25мм-32мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>55 781.25 руб.</t>
+    <t>55 125.00 руб.</t>
   </si>
   <si>
     <t>INS-420018</t>
   </si>
   <si>
     <t>VER1262</t>
   </si>
   <si>
     <t>Аккумуляторный инструмент для аксиальных фитингов с насадками 16-20-25-32</t>
   </si>
   <si>
-    <t>91 481.25 руб.</t>
+    <t>90 405.00 руб.</t>
   </si>
   <si>
     <t>INS-420020</t>
   </si>
   <si>
     <t>VB-16 A</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 16,2x2,6 " VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420021</t>
   </si>
   <si>
     <t>VB-20 A</t>
   </si>
   <si>
     <t>INS-420022</t>
   </si>
   <si>
     <t>VB-25 A</t>
   </si>
   <si>
     <t>INS-420023</t>
   </si>
   <si>
     <t>VB-32 A</t>
   </si>
   <si>
     <t>VER-000284</t>
   </si>
   <si>
     <t>VER1236-4</t>
   </si>
   <si>
     <t>Гидравлический пресс аппарат для надвижных фитингов (16мм-32мм)"VIEIR"(3шт)</t>
   </si>
   <si>
-    <t>39 130.18 руб.</t>
+    <t>38 669.82 руб.</t>
   </si>
   <si>
     <t>VER-000875</t>
   </si>
   <si>
     <t>VER1262-1</t>
   </si>
   <si>
     <t>Аккумуляторный пресс-инструмент с ручным расширителем для аксиальных (надвижных) фитингов (1шт)</t>
   </si>
   <si>
-    <t>106 911.09 руб.</t>
+    <t>105 653.31 руб.</t>
   </si>
   <si>
     <t>VER-001090</t>
   </si>
   <si>
     <t>VER1253-3</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат для надвижных фитингов (2/1шт)</t>
   </si>
   <si>
-    <t>32 030.34 руб.</t>
+    <t>31 653.51 руб.</t>
   </si>
   <si>
     <t>VER-001091</t>
   </si>
   <si>
     <t>VER1253-4</t>
   </si>
   <si>
     <t>Ручной универсальный пресс-аппарат для аксиальных фитингов (2/1шт)</t>
   </si>
   <si>
-    <t>24 569.04 руб.</t>
+    <t>24 279.99 руб.</t>
   </si>
   <si>
     <t>VER-001092</t>
   </si>
   <si>
     <t>VER1253-5</t>
   </si>
   <si>
-    <t>25 773.91 руб.</t>
+    <t>25 470.69 руб.</t>
   </si>
   <si>
     <t>VER-001093</t>
   </si>
   <si>
     <t>VER1232-4-2A</t>
   </si>
   <si>
-    <t>21 466.11 руб.</t>
+    <t>21 213.57 руб.</t>
   </si>
   <si>
     <t>VER-001094</t>
   </si>
   <si>
     <t>VER1232-3-2A</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат  для надвижных фитингов (3/1шт)</t>
   </si>
   <si>
-    <t>26 608.40 руб.</t>
+    <t>26 295.36 руб.</t>
   </si>
   <si>
     <t>VER-001095</t>
   </si>
   <si>
     <t>VER1232-3-2B</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат для надвижных фитингов (3/1шт)</t>
   </si>
   <si>
-    <t>26 586.09 руб.</t>
+    <t>26 273.31 руб.</t>
   </si>
   <si>
     <t>VER-001558</t>
   </si>
   <si>
     <t>VER1266</t>
   </si>
   <si>
     <t>Аккумуляторный расшир инструмент с надками 32-40мм  для PEX труб большого диаментра (2/1шт)</t>
   </si>
   <si>
-    <t>128 844.28 руб.</t>
+    <t>127 328.46 руб.</t>
+  </si>
+  <si>
+    <t>VER-001758</t>
+  </si>
+  <si>
+    <t>VER1254-5</t>
+  </si>
+  <si>
+    <t>26 395.32 руб.</t>
+  </si>
+  <si>
+    <t>VER-001759</t>
+  </si>
+  <si>
+    <t>VER1254-8</t>
+  </si>
+  <si>
+    <t>30 392.25 руб.</t>
   </si>
   <si>
     <t>Инструмент для аксиальных систем VALTEC</t>
   </si>
   <si>
     <t>VLC-1313006</t>
   </si>
   <si>
     <t>44067-51</t>
   </si>
   <si>
     <t>Набор аксиального инструмента (акк запрессовщик + АКК расш + насадки16-32мм)</t>
   </si>
   <si>
     <t>331 826.00 руб.</t>
   </si>
   <si>
     <t>VLC-1313007</t>
   </si>
   <si>
     <t>48348-51</t>
   </si>
   <si>
     <t>Набор аксиального инструмента (акк запрессовщик + РУЧН расш + насадки16-32мм)</t>
   </si>
@@ -437,53 +455,50 @@
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900517</t>
   </si>
   <si>
     <t>VT.RT.02.0</t>
   </si>
   <si>
     <t>Размотчик трубы VALTEC (для труб в бухтах) NEW</t>
   </si>
   <si>
     <t>10 297.00 руб.</t>
   </si>
   <si>
     <t>VLC-900584</t>
   </si>
   <si>
     <t>VT.RT.03.0</t>
   </si>
   <si>
     <t>Размотчик трубы VALTEC (для труб в бухтах). 03</t>
   </si>
   <si>
     <t>10 634.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-900585</t>
   </si>
   <si>
     <t>VT.1240PZ.F.1632</t>
   </si>
   <si>
     <t>Пресс-инструмент аккумуляторный в комплекте с зарядным устройством 16-32мм (2 А*ч)</t>
   </si>
   <si>
     <t>134 437.00 руб.</t>
   </si>
   <si>
     <t>VLC-901000</t>
   </si>
   <si>
     <t>RT.1421040</t>
   </si>
   <si>
     <t>139 215.00 руб.</t>
   </si>
   <si>
     <t>VLC-999077</t>
   </si>
@@ -608,51 +623,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180571_ce2b_11f0_a80d_047c1617b143_ab7d8ffb_d05b_11f0_a810_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2e9c_68f5_11ea_8111_003048fd731b_f51b3e19_281b_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2e9e_68f5_11ea_8111_003048fd731b_f51b3e1a_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea0_68f5_11ea_8111_003048fd731b_f51b3e1c_281b_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea2_68f5_11ea_8111_003048fd731b_f51b3e23_281b_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea4_68f5_11ea_8111_003048fd731b_f51b3e10_281b_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea6_68f5_11ea_8111_003048fd731b_f51b3e11_281b_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea8_68f5_11ea_8111_003048fd731b_f51b3e12_281b_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eaa_68f5_11ea_8111_003048fd731b_f51b3e13_281b_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eac_68f5_11ea_8111_003048fd731b_f51b3e14_281b_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eae_68f5_11ea_8111_003048fd731b_f51b3e15_281b_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eb0_68f5_11ea_8111_003048fd731b_f51b3e16_281b_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eb2_68f5_11ea_8111_003048fd731b_f51b3e17_281b_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d069_77eb_11ea_8111_003048fd731b_f51b3e18_281b_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e3_c40a_11ea_8158_003048fd731b_4396bdf3_0312_11ef_a5a4_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e5_c40a_11ea_8158_003048fd731b_4396bdf5_0312_11ef_a5a4_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3152_5f91_11eb_822d_003048fd731b_4396bdf9_0312_11ef_a5a4_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c52_799b_11eb_8253_003048fd731b_4396bded_0312_11ef_a5a4_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c54_799b_11eb_8253_003048fd731b_4396bdee_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c56_799b_11eb_8253_003048fd731b_4396bdef_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c58_799b_11eb_8253_003048fd731b_4396bdf0_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e12f_dbed_11ec_a2a4_00259070b487_4396bdf1_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281ca6_f776_11ee_a595_047c1617b143_4396bf87_0312_11ef_a5a4_047c1617b14323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd1_526f_11ef_a60b_047c1617b143_14e1e1d4_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd3_526f_11ef_a60b_047c1617b143_14e1e1d7_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd5_526f_11ef_a60b_047c1617b143_14e1e1d9_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd7_526f_11ef_a60b_047c1617b143_14e1e1d2_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd9_526f_11ef_a60b_047c1617b143_14e1e1cd_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bdb_526f_11ef_a60b_047c1617b143_14e1e1cf_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42c8_245f_11f0_a725_047c1617b143_2685988a_34da_11f0_a73b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e50ab_77ea_11ea_8111_003048fd731b_7d28a381_7d94_11ea_8111_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e50ad_77ea_11ea_8111_003048fd731b_7d28a382_7d94_11ea_8111_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a2b_3466_11eb_81f3_003048fd731b_f51b3e02_281b_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbeb_92b8_11ed_a3b9_047c1617b143_4396bde8_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec69_f891_11ee_a597_047c1617b143_579e2292_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6b_f891_11ee_a597_047c1617b143_85119bde_fcc8_11ef_a6ef_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d4c_0b65_11ec_831e_003048fd731b_f51b3e09_281b_11ed_a30f_00259070b48737.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21180571_ce2b_11f0_a80d_047c1617b143_ab7d8ffb_d05b_11f0_a810_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2e9c_68f5_11ea_8111_003048fd731b_f51b3e19_281b_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2e9e_68f5_11ea_8111_003048fd731b_f51b3e1a_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea0_68f5_11ea_8111_003048fd731b_f51b3e1c_281b_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea2_68f5_11ea_8111_003048fd731b_f51b3e23_281b_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea4_68f5_11ea_8111_003048fd731b_f51b3e10_281b_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea6_68f5_11ea_8111_003048fd731b_f51b3e11_281b_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2ea8_68f5_11ea_8111_003048fd731b_f51b3e12_281b_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eaa_68f5_11ea_8111_003048fd731b_f51b3e13_281b_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eac_68f5_11ea_8111_003048fd731b_f51b3e14_281b_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eae_68f5_11ea_8111_003048fd731b_f51b3e15_281b_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eb0_68f5_11ea_8111_003048fd731b_f51b3e16_281b_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2eb2_68f5_11ea_8111_003048fd731b_f51b3e17_281b_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9d069_77eb_11ea_8111_003048fd731b_f51b3e18_281b_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e3_c40a_11ea_8158_003048fd731b_4396bdf3_0312_11ef_a5a4_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394360e5_c40a_11ea_8158_003048fd731b_4396bdf5_0312_11ef_a5a4_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3152_5f91_11eb_822d_003048fd731b_4396bdf9_0312_11ef_a5a4_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c52_799b_11eb_8253_003048fd731b_4396bded_0312_11ef_a5a4_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c54_799b_11eb_8253_003048fd731b_4396bdee_0312_11ef_a5a4_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c56_799b_11eb_8253_003048fd731b_4396bdef_0312_11ef_a5a4_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1475c58_799b_11eb_8253_003048fd731b_4396bdf0_0312_11ef_a5a4_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78e12f_dbed_11ec_a2a4_00259070b487_4396bdf1_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be281ca6_f776_11ee_a595_047c1617b143_4396bf87_0312_11ef_a5a4_047c1617b14323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd1_526f_11ef_a60b_047c1617b143_14e1e1d4_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd3_526f_11ef_a60b_047c1617b143_14e1e1d7_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd5_526f_11ef_a60b_047c1617b143_14e1e1d9_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd7_526f_11ef_a60b_047c1617b143_14e1e1d2_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bd9_526f_11ef_a60b_047c1617b143_14e1e1cd_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bdb_526f_11ef_a60b_047c1617b143_14e1e1cf_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42c8_245f_11f0_a725_047c1617b143_2685988a_34da_11f0_a73b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e50ab_77ea_11ea_8111_003048fd731b_7d28a381_7d94_11ea_8111_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e50ad_77ea_11ea_8111_003048fd731b_7d28a382_7d94_11ea_8111_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a2b_3466_11eb_81f3_003048fd731b_f51b3e02_281b_11ed_a30f_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ddbeb_92b8_11ed_a3b9_047c1617b143_4396bde8_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec69_f891_11ee_a597_047c1617b143_579e2292_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571ec6b_f891_11ee_a597_047c1617b143_85119bde_fcc8_11ef_a6ef_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89a2_551c_11f0_a76e_047c1617b143_0a6f3a0e_310d_11f1_a89b_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d4c_0b65_11ec_831e_003048fd731b_f51b3e09_281b_11ed_a30f_00259070b48738.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1517,243 +1532,273 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="31" name="Image_36" descr="Image_36"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="32" name="Image_37" descr="Image_37"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Image_38" descr="Image_38"/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="Image_39" descr="Image_39"/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="35" name="Image_40" descr="Image_40"/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="Image_41" descr="Image_41"/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2020,51 +2065,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2072,51 +2117,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J43)</f>
+        <f>SUM(J2:J45)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2193,1339 +2238,1409 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*7220.33</f>
+        <f>J6*7135.38</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825412</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*24560.11</f>
+        <f>J7*24271.17</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825413</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*23633.40</f>
+        <f>J8*23355.36</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825414</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*21240.01</f>
+        <f>J9*20990.13</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825415</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1329.83</f>
+        <f>J10*1314.18</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825416</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1329.83</f>
+        <f>J11*1314.18</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825417</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1329.83</f>
+        <f>J12*1314.18</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825418</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1329.83</f>
+        <f>J13*1314.18</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825419</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1329.83</f>
+        <f>J14*1314.18</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825420</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1332.80</f>
+        <f>J15*1317.12</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825421</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1332.80</f>
+        <f>J16*1317.12</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825422</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1332.80</f>
+        <f>J17*1317.12</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826278</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1332.80</f>
+        <f>J18*1317.12</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827990</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8512.96</f>
+        <f>J19*8412.81</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827991</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*55781.25</f>
+        <f>J20*55125.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836379</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*91481.25</f>
+        <f>J21*90405.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>836395</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1332.80</f>
+        <f>J22*1317.12</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>836396</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1332.80</f>
+        <f>J23*1317.12</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>836397</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1332.80</f>
+        <f>J24*1317.12</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>836398</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1332.80</f>
+        <f>J25*1317.12</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>868524</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*39130.18</f>
+        <f>J26*38669.82</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883037</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*106911.09</f>
+        <f>J27*105653.31</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885008</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*32030.34</f>
+        <f>J28*31653.51</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>885009</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*24569.04</f>
+        <f>J29*24279.99</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885010</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G30" s="2">
         <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*25773.91</f>
+        <f>J30*25470.69</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885011</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*21466.11</f>
+        <f>J31*21213.57</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885012</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G32" s="2">
         <v>1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*26608.40</f>
+        <f>J32*26295.36</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885013</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G33" s="2">
         <v>2</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*26586.09</f>
+        <f>J33*26273.31</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>886088</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*128844.28</f>
+        <f>J34*127328.46</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="2">
-      <c r="A35" s="8" t="s">
+    <row r="35" spans="1:12" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>955824</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="8"/>
-[...8 lines deleted...]
-      <c r="K35" s="8"/>
+      <c r="D35" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G35" s="2">
+        <v>1</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*26395.32</f>
+        <v>0</v>
+      </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>825527</v>
+        <v>955825</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>121</v>
+        <v>94</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*331826.00</f>
+        <f>J36*30392.25</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...7 lines deleted...]
-      <c r="D37" s="1" t="s">
+    <row r="37" spans="1:12" outlineLevel="2">
+      <c r="A37" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="B37" s="8"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="8"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8"/>
+      <c r="H37" s="8"/>
+      <c r="I37" s="8"/>
+      <c r="J37" s="8"/>
+      <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>836282</v>
+        <v>825527</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*36102.00</f>
+        <f>J38*331826.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>873886</v>
+        <v>825528</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="D39" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*10297.00</f>
+        <f>J39*242908.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>889959</v>
+        <v>836282</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
       <c r="G40" s="2">
         <v>2</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*10634.00</f>
+        <f>J40*36102.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>889960</v>
+        <v>873886</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*134437.00</f>
+        <f>J41*10297.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" outlineLevel="4">
+    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>890050</v>
+        <v>889959</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="D42" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G42" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>137</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*139215.00</f>
+        <f>J42*10634.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
+        <v>889960</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>7</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*134437.00</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>890050</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>1</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*139215.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
         <v>834773</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L43" s="5"/>
+      <c r="C45" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*156817.00</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A35:K35"/>
+    <mergeCell ref="A37:K37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>