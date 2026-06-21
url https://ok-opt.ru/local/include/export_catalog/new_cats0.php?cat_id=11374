--- v1 (2026-04-20)
+++ v2 (2026-06-21)
@@ -427,51 +427,51 @@
   <si>
     <t>331 826.00 руб.</t>
   </si>
   <si>
     <t>VLC-1313007</t>
   </si>
   <si>
     <t>48348-51</t>
   </si>
   <si>
     <t>Набор аксиального инструмента (акк запрессовщик + РУЧН расш + насадки16-32мм)</t>
   </si>
   <si>
     <t>242 908.00 руб.</t>
   </si>
   <si>
     <t>VLC-900283</t>
   </si>
   <si>
     <t>VT.1240.FT.1632</t>
   </si>
   <si>
     <t>Комплект ручного инструмента для монтажа надвижных фитингов</t>
   </si>
   <si>
-    <t>36 102.00 руб.</t>
+    <t>34 297.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900517</t>
   </si>
   <si>
     <t>VT.RT.02.0</t>
   </si>
   <si>
     <t>Размотчик трубы VALTEC (для труб в бухтах) NEW</t>
   </si>
   <si>
     <t>10 297.00 руб.</t>
   </si>
   <si>
     <t>VLC-900584</t>
   </si>
   <si>
     <t>VT.RT.03.0</t>
   </si>
   <si>
     <t>Размотчик трубы VALTEC (для труб в бухтах). 03</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>Пресс-инструмент аккумуляторный в комплекте с зарядным устройством 16-32мм (2 А*ч)</t>
   </si>
   <si>
     <t>134 437.00 руб.</t>
   </si>
   <si>
     <t>VLC-901000</t>
   </si>
   <si>
     <t>RT.1421040</t>
   </si>
   <si>
     <t>139 215.00 руб.</t>
   </si>
   <si>
     <t>VLC-999077</t>
   </si>
   <si>
     <t>VT.1240PZ.E.1632</t>
   </si>
   <si>
     <t>Комплект аккумуляторного инструмента, для монтажа аксиальных фитингов 16-32мм</t>
   </si>
   <si>
-    <t>156 817.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2261,51 +2261,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*7135.38</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825412</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*24271.17</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825413</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -2541,86 +2541,86 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1314.18</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825420</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1317.12</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825421</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1317.12</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825422</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -3171,51 +3171,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*26295.36</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885013</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*26273.31</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>886088</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D34" s="1" t="s">
@@ -3397,63 +3397,63 @@
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*242908.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>836282</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G40" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*36102.00</f>
+        <f>J40*34297.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>873886</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
@@ -3505,51 +3505,51 @@
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>889960</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*134437.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>890050</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E44" s="2" t="s">
@@ -3584,51 +3584,51 @@
       <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*156817.00</f>
+        <f>J45*0.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A37:K37"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>