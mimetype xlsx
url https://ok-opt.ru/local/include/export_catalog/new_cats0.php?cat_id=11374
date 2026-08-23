--- v2 (2026-06-21)
+++ v3 (2026-08-23)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -82,386 +82,377 @@
   <si>
     <t>GAP-101088</t>
   </si>
   <si>
     <t>G1805.16</t>
   </si>
   <si>
     <t xml:space="preserve">Расширительные насадки STABIL 16x2,6 GAPPO </t>
   </si>
   <si>
     <t>2 261.58 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>INS-420001</t>
   </si>
   <si>
     <t>VER1225</t>
   </si>
   <si>
     <t>Ручной аппарт для аксиальных фитингов 12мм-20мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>7 135.38 руб.</t>
+    <t>7 116.34 руб.</t>
   </si>
   <si>
     <t>INS-420002</t>
   </si>
   <si>
     <t>VER1232-3</t>
   </si>
   <si>
     <t>Гидравлический аппарат для аксиальных фитингов с насадками 16-20-25-32 VIEIR (1/3шт)</t>
   </si>
   <si>
-    <t>24 271.17 руб.</t>
+    <t>25 426.94 руб.</t>
   </si>
   <si>
     <t>INS-420003</t>
   </si>
   <si>
     <t>VER1232-4</t>
   </si>
   <si>
     <t>Ручной аппарат для аксиальных фитингов с насадками 16-20-25-32 "VIEIR</t>
   </si>
   <si>
-    <t>23 355.36 руб.</t>
+    <t>24 832.50 руб.</t>
   </si>
   <si>
     <t>INS-420004</t>
   </si>
   <si>
     <t>VER1232-5</t>
   </si>
   <si>
     <t>Ручной аппарат для аксиальных фитингов с насадками16-20-25-32 и насадками STABIL 16-20мм</t>
   </si>
   <si>
-    <t>20 990.13 руб.</t>
+    <t>21 989.66 руб.</t>
   </si>
   <si>
     <t>INS-420005</t>
   </si>
   <si>
     <t>V-15</t>
   </si>
   <si>
     <t>Расширительные насадки для медных стальных трубок15x1,0 " VIEIR" (30/1шт)</t>
   </si>
   <si>
-    <t>1 314.18 руб.</t>
+    <t>1 386.00 руб.</t>
   </si>
   <si>
     <t>INS-420006</t>
   </si>
   <si>
     <t>V-16</t>
   </si>
   <si>
     <t>Расширительные насадки 16x2,2 " VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420007</t>
   </si>
   <si>
     <t>V-20</t>
   </si>
   <si>
     <t>Расширительные насадки  20x2,8 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420008</t>
   </si>
   <si>
     <t>V-25</t>
   </si>
   <si>
     <t>Расширительные насадки  25x3.5 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420009</t>
   </si>
   <si>
     <t>V-32</t>
   </si>
   <si>
     <t>Расширительные насадки  32x4,4 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420010</t>
   </si>
   <si>
     <t>VB-16</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 16x2,6 " VIEIR" (30/1шт)</t>
   </si>
   <si>
-    <t>1 317.12 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>INS-420011</t>
   </si>
   <si>
     <t>VB-20</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 20x2,9 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420012</t>
   </si>
   <si>
     <t>VB-25</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 25x3,7 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420013</t>
   </si>
   <si>
     <t>VB-32</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 32x4,7 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420014</t>
   </si>
   <si>
     <t>VER1256-3</t>
   </si>
   <si>
     <t>Ручной расширительный аппарт с насадками 16мм-20мм-25мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>8 412.81 руб.</t>
+    <t>9 240.00 руб.</t>
   </si>
   <si>
     <t>INS-420015</t>
   </si>
   <si>
     <t>VER1256-4</t>
   </si>
   <si>
     <t>Аккумуляторный расширительный аппарат с насадками 16мм-20мм-25мм-32мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>55 125.00 руб.</t>
+    <t>50 820.00 руб.</t>
   </si>
   <si>
     <t>INS-420018</t>
   </si>
   <si>
     <t>VER1262</t>
   </si>
   <si>
     <t>Аккумуляторный инструмент для аксиальных фитингов с насадками 16-20-25-32</t>
   </si>
   <si>
-    <t>90 405.00 руб.</t>
+    <t>91 371.28 руб.</t>
   </si>
   <si>
     <t>INS-420020</t>
   </si>
   <si>
     <t>VB-16 A</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 16,2x2,6 " VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420021</t>
   </si>
   <si>
     <t>VB-20 A</t>
   </si>
   <si>
     <t>INS-420022</t>
   </si>
   <si>
     <t>VB-25 A</t>
   </si>
   <si>
     <t>INS-420023</t>
   </si>
   <si>
     <t>VB-32 A</t>
   </si>
   <si>
     <t>VER-000284</t>
   </si>
   <si>
     <t>VER1236-4</t>
   </si>
   <si>
     <t>Гидравлический пресс аппарат для надвижных фитингов (16мм-32мм)"VIEIR"(3шт)</t>
   </si>
   <si>
-    <t>38 669.82 руб.</t>
+    <t>40 511.24 руб.</t>
   </si>
   <si>
     <t>VER-000875</t>
   </si>
   <si>
     <t>VER1262-1</t>
   </si>
   <si>
     <t>Аккумуляторный пресс-инструмент с ручным расширителем для аксиальных (надвижных) фитингов (1шт)</t>
   </si>
   <si>
-    <t>105 653.31 руб.</t>
+    <t>110 684.42 руб.</t>
   </si>
   <si>
     <t>VER-001090</t>
   </si>
   <si>
     <t>VER1253-3</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат для надвижных фитингов (2/1шт)</t>
   </si>
   <si>
-    <t>31 653.51 руб.</t>
+    <t>34 970.32 руб.</t>
   </si>
   <si>
     <t>VER-001091</t>
   </si>
   <si>
     <t>VER1253-4</t>
   </si>
   <si>
     <t>Ручной универсальный пресс-аппарат для аксиальных фитингов (2/1шт)</t>
   </si>
   <si>
-    <t>24 279.99 руб.</t>
+    <t>26 819.10 руб.</t>
   </si>
   <si>
     <t>VER-001092</t>
   </si>
   <si>
     <t>VER1253-5</t>
   </si>
   <si>
-    <t>25 470.69 руб.</t>
+    <t>28 134.26 руб.</t>
   </si>
   <si>
     <t>VER-001093</t>
   </si>
   <si>
     <t>VER1232-4-2A</t>
   </si>
   <si>
-    <t>21 213.57 руб.</t>
+    <t>23 215.50 руб.</t>
   </si>
   <si>
     <t>VER-001094</t>
   </si>
   <si>
     <t>VER1232-3-2A</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат  для надвижных фитингов (3/1шт)</t>
   </si>
   <si>
-    <t>26 295.36 руб.</t>
+    <t>25 063.50 руб.</t>
   </si>
   <si>
     <t>VER-001095</t>
   </si>
   <si>
     <t>VER1232-3-2B</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат для надвижных фитингов (3/1шт)</t>
   </si>
   <si>
-    <t>26 273.31 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-001558</t>
   </si>
   <si>
     <t>VER1266</t>
   </si>
   <si>
     <t>Аккумуляторный расшир инструмент с надками 32-40мм  для PEX труб большого диаментра (2/1шт)</t>
   </si>
   <si>
-    <t>127 328.46 руб.</t>
+    <t>137 292.54 руб.</t>
   </si>
   <si>
     <t>VER-001758</t>
   </si>
   <si>
     <t>VER1254-5</t>
   </si>
   <si>
-    <t>26 395.32 руб.</t>
+    <t>28 908.88 руб.</t>
   </si>
   <si>
     <t>VER-001759</t>
   </si>
   <si>
     <t>VER1254-8</t>
   </si>
   <si>
-    <t>30 392.25 руб.</t>
+    <t>33 287.10 руб.</t>
   </si>
   <si>
     <t>Инструмент для аксиальных систем VALTEC</t>
   </si>
   <si>
     <t>VLC-1313006</t>
   </si>
   <si>
     <t>44067-51</t>
   </si>
   <si>
     <t>Набор аксиального инструмента (акк запрессовщик + АКК расш + насадки16-32мм)</t>
   </si>
   <si>
-    <t>331 826.00 руб.</t>
+    <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-1313007</t>
   </si>
   <si>
     <t>48348-51</t>
   </si>
   <si>
     <t>Набор аксиального инструмента (акк запрессовщик + РУЧН расш + насадки16-32мм)</t>
   </si>
   <si>
-    <t>242 908.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900283</t>
   </si>
   <si>
     <t>VT.1240.FT.1632</t>
   </si>
   <si>
     <t>Комплект ручного инструмента для монтажа надвижных фитингов</t>
   </si>
   <si>
     <t>34 297.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900517</t>
   </si>
   <si>
     <t>VT.RT.02.0</t>
   </si>
   <si>
     <t>Размотчик трубы VALTEC (для труб в бухтах) NEW</t>
   </si>
   <si>
     <t>10 297.00 руб.</t>
@@ -485,53 +476,50 @@
     <t>VT.1240PZ.F.1632</t>
   </si>
   <si>
     <t>Пресс-инструмент аккумуляторный в комплекте с зарядным устройством 16-32мм (2 А*ч)</t>
   </si>
   <si>
     <t>134 437.00 руб.</t>
   </si>
   <si>
     <t>VLC-901000</t>
   </si>
   <si>
     <t>RT.1421040</t>
   </si>
   <si>
     <t>139 215.00 руб.</t>
   </si>
   <si>
     <t>VLC-999077</t>
   </si>
   <si>
     <t>VT.1240PZ.E.1632</t>
   </si>
   <si>
     <t>Комплект аккумуляторного инструмента, для монтажа аксиальных фитингов 16-32мм</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2238,1382 +2226,1382 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*7135.38</f>
+        <f>J6*7116.34</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825412</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*24271.17</f>
+        <f>J7*25426.94</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825413</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*23355.36</f>
+        <f>J8*24832.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825414</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*20990.13</f>
+        <f>J9*21989.66</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825415</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1314.18</f>
+        <f>J10*1386.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825416</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1314.18</f>
+        <f>J11*1386.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825417</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1314.18</f>
+        <f>J12*1386.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825418</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1314.18</f>
+        <f>J13*1386.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825419</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1314.18</f>
+        <f>J14*1386.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825420</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1317.12</f>
+        <f>J15*1386.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825421</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1317.12</f>
+        <f>J16*1386.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825422</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1317.12</f>
+        <f>J17*1386.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826278</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1317.12</f>
+        <f>J18*1386.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827990</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8412.81</f>
+        <f>J19*9240.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827991</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*55125.00</f>
+        <f>J20*50820.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836379</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*90405.00</f>
+        <f>J21*91371.28</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>836395</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1317.12</f>
+        <f>J22*1386.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>836396</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1317.12</f>
+        <f>J23*1386.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>836397</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1317.12</f>
+        <f>J24*1386.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>836398</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1317.12</f>
+        <f>J25*1386.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>868524</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*38669.82</f>
+        <f>J26*40511.24</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883037</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*105653.31</f>
+        <f>J27*110684.42</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885008</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*31653.51</f>
+        <f>J28*34970.32</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>885009</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*24279.99</f>
+        <f>J29*26819.10</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885010</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G30" s="2">
         <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*25470.69</f>
+        <f>J30*28134.26</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885011</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*21213.57</f>
+        <f>J31*23215.50</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885012</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G32" s="2">
         <v>1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*26295.36</f>
+        <f>J32*25063.50</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885013</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="2" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*26273.31</f>
+        <f>J33*25063.50</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>886088</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="F34" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E34" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*127328.46</f>
+        <f>J34*137292.54</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>955824</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G35" s="2">
         <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*26395.32</f>
+        <f>J35*28908.88</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>955825</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G36" s="2">
         <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*30392.25</f>
+        <f>J36*33287.10</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825527</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E38" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*331826.00</f>
+        <f>J38*0.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>825528</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" s="2" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*242908.00</f>
+        <f>J39*0.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>836282</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G40" s="2">
         <v>1</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*34297.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>873886</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*10297.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>889959</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>142</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G42" s="2">
         <v>2</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*10634.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>889960</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="D43" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*134437.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>890050</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>1</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*139215.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>834773</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*0.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>