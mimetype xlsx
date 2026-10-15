--- v3 (2026-08-23)
+++ v4 (2026-10-15)
@@ -268,107 +268,107 @@
   <si>
     <t>VLC-1312021</t>
   </si>
   <si>
     <t>VTm.295.V.12</t>
   </si>
   <si>
     <t>Насадка VALTEC 12мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
     <t>11 540.00 руб.</t>
   </si>
   <si>
     <t>VLC-1312022</t>
   </si>
   <si>
     <t>VTm.295.V.15</t>
   </si>
   <si>
     <t>Насадка VALTEC 15мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
     <t>10 368.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>VLC-1312023</t>
   </si>
   <si>
     <t>VTm.295.V.18</t>
   </si>
   <si>
     <t>Насадка VALTEC 18мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
     <t>9 907.00 руб.</t>
   </si>
   <si>
     <t>VLC-1312024</t>
   </si>
   <si>
     <t>VTm.295.V.22</t>
   </si>
   <si>
     <t>Насадка VALTEC 22мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
+    <t>VLC-1312025</t>
+  </si>
+  <si>
+    <t>VTm.295.V.28</t>
+  </si>
+  <si>
+    <t>Насадка VALTEC 28мм V-профиль, для пресс-инструмента электр.</t>
+  </si>
+  <si>
+    <t>VLC-1312026</t>
+  </si>
+  <si>
+    <t>VTm.295.V.35</t>
+  </si>
+  <si>
+    <t>Насадка VALTEC 35мм V-профиль, для пресс-инструмента электр.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-1312025</t>
-[...16 lines deleted...]
-  <si>
     <t>VLC-900280</t>
   </si>
   <si>
     <t>VTm.295.VR.00</t>
   </si>
   <si>
     <t>Пресс-адаптер 42-54, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>11 328.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-900281</t>
   </si>
   <si>
     <t>VTm.295.VR.42</t>
   </si>
   <si>
     <t>Пресс-кольцо 42мм V-профиль, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>18 635.00 руб.</t>
   </si>
   <si>
     <t>VLC-900282</t>
   </si>
   <si>
     <t>VTm.295.VR.54</t>
   </si>
   <si>
     <t>Пресс-кольцо 54мм V-профиль, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>20 768.00 руб.</t>
   </si>
   <si>
     <t>VLC-900427</t>
@@ -484,285 +484,285 @@
   <si>
     <t>VLC-999076</t>
   </si>
   <si>
     <t>VT.1550.UCZ.220</t>
   </si>
   <si>
     <t>Пресс-инструмент электрический VALTEC "CZ" (без насадок), универсальный, в стальном ящике</t>
   </si>
   <si>
     <t>83 339.00 руб.</t>
   </si>
   <si>
     <t>Инструмент для металлических труб VIEIR</t>
   </si>
   <si>
     <t>INS-520001</t>
   </si>
   <si>
     <t>VER810</t>
   </si>
   <si>
     <t>Труборез роликовый для труб 14-63мм (1/5шт)</t>
   </si>
   <si>
-    <t>1 001.00 руб.</t>
+    <t>1 001.69 руб.</t>
   </si>
   <si>
     <t>INS-520002</t>
   </si>
   <si>
     <t>VER811</t>
   </si>
   <si>
     <t>Труборез роликовый для труб 50-127мм (1/5шт)</t>
   </si>
   <si>
-    <t>3 418.80 руб.</t>
+    <t>3 421.16 руб.</t>
   </si>
   <si>
     <t>INS-520005</t>
   </si>
   <si>
     <t>VER1276</t>
   </si>
   <si>
     <t>Электрический пресс аппарат VIEIR с комплектом насадок 15-22-28-35мм в пластик кейсе (1шт)</t>
   </si>
   <si>
-    <t>110 880.00 руб.</t>
+    <t>110 956.70 руб.</t>
   </si>
   <si>
     <t>INS-520006</t>
   </si>
   <si>
     <t>VER1276-15</t>
   </si>
   <si>
     <t>Насадка V профиль 15мм для электрического пресс инструмента</t>
   </si>
   <si>
-    <t>6 930.00 руб.</t>
+    <t>6 934.79 руб.</t>
   </si>
   <si>
     <t>INS-520007</t>
   </si>
   <si>
     <t>VER1276-22</t>
   </si>
   <si>
     <t>Насадка V профиль 22мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>INS-520008</t>
   </si>
   <si>
     <t>VER1276-28</t>
   </si>
   <si>
     <t>Насадка V профиль 28мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>INS-520009</t>
   </si>
   <si>
     <t>VER1276-35</t>
   </si>
   <si>
     <t>Насадка V профиль 35мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>INS-520010</t>
   </si>
   <si>
     <t>VER1263</t>
   </si>
   <si>
     <t>Пресс-инструмент механический (15,22,28,35мм)  VIEIR (1шт)</t>
   </si>
   <si>
-    <t>78 829.52 руб.</t>
+    <t>78 884.05 руб.</t>
   </si>
   <si>
     <t>INS-520011</t>
   </si>
   <si>
     <t>VER1276-18</t>
   </si>
   <si>
     <t>Насадка V профиль 18мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>VER-000720</t>
   </si>
   <si>
     <t>VER826</t>
   </si>
   <si>
     <t>Труборез роликовый 4-32 мм (50/1шт)</t>
   </si>
   <si>
-    <t>1 088.78 руб.</t>
+    <t>1 089.53 руб.</t>
   </si>
   <si>
     <t>VER-000721</t>
   </si>
   <si>
     <t>VER827</t>
   </si>
   <si>
     <t>Труборез роликовый 5-50 мм (50/1шт)</t>
   </si>
   <si>
-    <t>1 276.66 руб.</t>
+    <t>1 277.54 руб.</t>
   </si>
   <si>
     <t>VER-000722</t>
   </si>
   <si>
     <t>VER828</t>
   </si>
   <si>
     <t>Труборез роликовый 6-70 мм (20/1шт)</t>
   </si>
   <si>
-    <t>2 200.66 руб.</t>
+    <t>2 202.18 руб.</t>
   </si>
   <si>
     <t>VER-000723</t>
   </si>
   <si>
     <t>VER829</t>
   </si>
   <si>
     <t>Лезвие для резки труб подшипникового типа (2шт в блистере) для VER826, VER827, VER828 (50/1шт)</t>
   </si>
   <si>
-    <t>428.12 руб.</t>
+    <t>428.42 руб.</t>
   </si>
   <si>
     <t>VER-000796</t>
   </si>
   <si>
     <t>VER1276-42</t>
   </si>
   <si>
     <t>Пресс-насадки  ø42мм  (12/1шт)</t>
   </si>
   <si>
-    <t>11 550.00 руб.</t>
+    <t>11 557.99 руб.</t>
   </si>
   <si>
     <t>VER-000797</t>
   </si>
   <si>
     <t>VER1276-54</t>
   </si>
   <si>
     <t>Пресс-насадки  ø54мм  (12/1шт)</t>
   </si>
   <si>
     <t>VER-000798</t>
   </si>
   <si>
     <t>VER42/54</t>
   </si>
   <si>
     <t>Пресс-адаптер 42/54  (24/1шт)</t>
   </si>
   <si>
     <t>VER-000998</t>
   </si>
   <si>
     <t>VER1277</t>
   </si>
   <si>
     <t>Аккумуляторный пресс-аппарат с комплектом насадок 15-22-28-35 (1шт)</t>
   </si>
   <si>
-    <t>131 184.90 руб.</t>
+    <t>131 275.65 руб.</t>
   </si>
   <si>
     <t>VER-000999</t>
   </si>
   <si>
     <t>VER1278</t>
   </si>
   <si>
     <t>Аккумуляторный пресс-аппарат с комплектом насадок 15-22-28-35 пистолет (1шт)</t>
   </si>
   <si>
-    <t>124 124.00 руб.</t>
+    <t>124 209.86 руб.</t>
   </si>
   <si>
     <t>VER-001732</t>
   </si>
   <si>
     <t>VER1476</t>
   </si>
   <si>
     <t>Портативные тиски для труб (6/1шт)</t>
   </si>
   <si>
-    <t>8 768.76 руб.</t>
+    <t>8 774.83 руб.</t>
   </si>
   <si>
     <t>VER-001733</t>
   </si>
   <si>
     <t>VER1477</t>
   </si>
   <si>
     <t>Шиногиб (5/1шт)</t>
   </si>
   <si>
-    <t>5 186.72 руб.</t>
+    <t>5 190.31 руб.</t>
   </si>
   <si>
     <t>VER-001760</t>
   </si>
   <si>
     <t>VR832-A</t>
   </si>
   <si>
     <t>Универсальный внутренний и внешний фаскосниматель (40/10шт)</t>
   </si>
   <si>
-    <t>2 907.52 руб.</t>
+    <t>2 909.53 руб.</t>
   </si>
   <si>
     <t>VER-001761</t>
   </si>
   <si>
     <t>VR832-B</t>
   </si>
   <si>
     <t>Универсальный внутренний и внешний фаскосниматель (20/5шт)</t>
   </si>
   <si>
-    <t>5 026.56 руб.</t>
+    <t>5 030.04 руб.</t>
   </si>
   <si>
     <t>Круги отрезные</t>
   </si>
   <si>
     <t>INS-530001</t>
   </si>
   <si>
     <t>круг отрезн по мет. 115*1,2*22</t>
   </si>
   <si>
     <t>29.07 руб.</t>
   </si>
   <si>
     <t>INS-530002</t>
   </si>
   <si>
     <t>круг отрезн по мет. 115*1,6*22</t>
   </si>
   <si>
     <t>28.56 руб.</t>
   </si>
   <si>
     <t>INS-530003</t>
   </si>
@@ -4585,297 +4585,297 @@
         <f>J24*11540.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>825522</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
-      <c r="H25" s="2">
-        <v>6</v>
+      <c r="H25" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*10368.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>825523</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*9907.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>825524</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9907.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>825525</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*9907.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825526</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*9907.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>836279</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*11328.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>836280</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
-      <c r="H31" s="2" t="s">
-        <v>101</v>
+      <c r="H31" s="2">
+        <v>9</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*18635.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>836281</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*20768.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>868510</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="1">
         <v>32573</v>
       </c>
       <c r="E33" s="2" t="s">
@@ -5041,51 +5041,51 @@
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>885496</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="1">
         <v>23976</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*9315.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>885500</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="1">
         <v>23992</v>
       </c>
       <c r="E39" s="2" t="s">
@@ -5181,51 +5181,51 @@
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>890101</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*43855.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>956476</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E43" s="2" t="s">
@@ -5250,52 +5250,52 @@
         <f>J43*50458.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>834772</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G44" s="2">
         <v>1</v>
       </c>
-      <c r="H44" s="2" t="s">
-        <v>101</v>
+      <c r="H44" s="2">
+        <v>5</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*83339.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
@@ -5311,786 +5311,786 @@
       <c r="C46" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1001.00</f>
+        <f>J46*1001.69</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>826972</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*3418.80</f>
+        <f>J47*3421.16</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>829343</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G48" s="2">
         <v>1</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*110880.00</f>
+        <f>J48*110956.70</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>829344</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G49" s="2">
         <v>5</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*6930.00</f>
+        <f>J49*6934.79</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>829345</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G50" s="2">
         <v>2</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*6930.00</f>
+        <f>J50*6934.79</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>829346</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G51" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*6930.00</f>
+        <f>J51*6934.79</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>829347</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G52" s="2">
         <v>3</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*6930.00</f>
+        <f>J52*6934.79</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>832499</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G53" s="2">
         <v>1</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*78829.52</f>
+        <f>J53*78884.05</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>837120</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G54" s="2">
         <v>1</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*6930.00</f>
+        <f>J54*6934.79</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>882876</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="G55" s="2" t="s">
-        <v>101</v>
+      <c r="G55" s="2">
+        <v>4</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1088.78</f>
+        <f>J55*1089.53</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>882877</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="G56" s="2" t="s">
-        <v>101</v>
+      <c r="G56" s="2">
+        <v>2</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1276.66</f>
+        <f>J56*1277.54</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>882878</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="G57" s="2" t="s">
-        <v>101</v>
+      <c r="G57" s="2">
+        <v>6</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2200.66</f>
+        <f>J57*2202.18</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>882879</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*428.12</f>
+        <f>J58*428.42</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>882904</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G59" s="2">
         <v>4</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*11550.00</f>
+        <f>J59*11557.99</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>882905</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G60" s="2">
         <v>3</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*11550.00</f>
+        <f>J60*11557.99</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>882906</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G61" s="2">
         <v>6</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*6930.00</f>
+        <f>J61*6934.79</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>884713</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*131184.90</f>
+        <f>J62*131275.65</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>884714</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G63" s="2">
         <v>3</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*124124.00</f>
+        <f>J63*124209.86</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>954095</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G64" s="2">
         <v>3</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*8768.76</f>
+        <f>J64*8774.83</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>954096</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G65" s="2">
         <v>3</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*5186.72</f>
+        <f>J65*5190.31</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>955826</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*2907.52</f>
+        <f>J66*2909.53</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>955827</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G67" s="2">
         <v>2</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*5026.56</f>
+        <f>J67*5030.04</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" outlineLevel="2">
       <c r="A68" s="8" t="s">
         <v>234</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="8"/>
       <c r="D68" s="8"/>
       <c r="E68" s="8"/>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="8"/>
       <c r="I68" s="8"/>
       <c r="J68" s="8"/>
       <c r="K68" s="8"/>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>822587</v>
       </c>