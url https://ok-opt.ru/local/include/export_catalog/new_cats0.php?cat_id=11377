--- v2 (2026-08-24)
+++ v3 (2026-10-15)
@@ -268,105 +268,105 @@
   <si>
     <t>VLC-1312021</t>
   </si>
   <si>
     <t>VTm.295.V.12</t>
   </si>
   <si>
     <t>Насадка VALTEC 12мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
     <t>11 540.00 руб.</t>
   </si>
   <si>
     <t>VLC-1312022</t>
   </si>
   <si>
     <t>VTm.295.V.15</t>
   </si>
   <si>
     <t>Насадка VALTEC 15мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
     <t>10 368.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>VLC-1312023</t>
   </si>
   <si>
     <t>VTm.295.V.18</t>
   </si>
   <si>
     <t>Насадка VALTEC 18мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
     <t>9 907.00 руб.</t>
   </si>
   <si>
     <t>VLC-1312024</t>
   </si>
   <si>
     <t>VTm.295.V.22</t>
   </si>
   <si>
     <t>Насадка VALTEC 22мм V-профиль, для пресс-инструмента электр.</t>
   </si>
   <si>
+    <t>VLC-1312025</t>
+  </si>
+  <si>
+    <t>VTm.295.V.28</t>
+  </si>
+  <si>
+    <t>Насадка VALTEC 28мм V-профиль, для пресс-инструмента электр.</t>
+  </si>
+  <si>
+    <t>VLC-1312026</t>
+  </si>
+  <si>
+    <t>VTm.295.V.35</t>
+  </si>
+  <si>
+    <t>Насадка VALTEC 35мм V-профиль, для пресс-инструмента электр.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-1312025</t>
-[...16 lines deleted...]
-  <si>
     <t>VLC-900280</t>
   </si>
   <si>
     <t>VTm.295.VR.00</t>
   </si>
   <si>
     <t>Пресс-адаптер 42-54, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>11 328.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900281</t>
   </si>
   <si>
     <t>VTm.295.VR.42</t>
   </si>
   <si>
     <t>Пресс-кольцо 42мм V-профиль, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>18 635.00 руб.</t>
   </si>
   <si>
     <t>VLC-900282</t>
   </si>
   <si>
     <t>VTm.295.VR.54</t>
   </si>
   <si>
     <t>Пресс-кольцо 54мм V-профиль, для пресс-инструмента электрического</t>
   </si>
   <si>
     <t>20 768.00 руб.</t>
   </si>
@@ -2935,297 +2935,297 @@
         <f>J24*11540.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>825522</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="2">
         <v>1</v>
       </c>
-      <c r="H25" s="2">
-        <v>6</v>
+      <c r="H25" s="2" t="s">
+        <v>83</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*10368.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>825523</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*9907.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>825524</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*9907.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>825525</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*9907.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825526</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*9907.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>836279</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*11328.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>836280</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
-      <c r="H31" s="2" t="s">
-        <v>101</v>
+      <c r="H31" s="2">
+        <v>9</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*18635.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>836281</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*20768.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>868510</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="1">
         <v>32573</v>
       </c>
       <c r="E33" s="2" t="s">
@@ -3391,51 +3391,51 @@
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>885496</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D38" s="1">
         <v>23976</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*9315.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>885500</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="1">
         <v>23992</v>
       </c>
       <c r="E39" s="2" t="s">
@@ -3531,51 +3531,51 @@
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>890101</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*43855.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>956476</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E43" s="2" t="s">
@@ -3600,52 +3600,52 @@
         <f>J43*50458.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>834772</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G44" s="2">
         <v>1</v>
       </c>
-      <c r="H44" s="2" t="s">
-        <v>101</v>
+      <c r="H44" s="2">
+        <v>5</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*83339.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">