--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -172,87 +172,90 @@
   <si>
     <t>75 246.36 руб.</t>
   </si>
   <si>
     <t>INS-520011</t>
   </si>
   <si>
     <t>VER1276-18</t>
   </si>
   <si>
     <t>Насадка V профиль 18мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>VER-000720</t>
   </si>
   <si>
     <t>VER826</t>
   </si>
   <si>
     <t>Труборез роликовый 4-32 мм (50/1шт)</t>
   </si>
   <si>
     <t>995.19 руб.</t>
   </si>
   <si>
+    <t>VER-000721</t>
+  </si>
+  <si>
+    <t>VER827</t>
+  </si>
+  <si>
+    <t>Труборез роликовый 5-50 мм (50/1шт)</t>
+  </si>
+  <si>
+    <t>1 167.18 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>VER-000721</t>
-[...10 lines deleted...]
-  <si>
     <t>VER-000722</t>
   </si>
   <si>
     <t>VER828</t>
   </si>
   <si>
     <t>Труборез роликовый 6-70 мм (20/1шт)</t>
   </si>
   <si>
     <t>2 010.96 руб.</t>
   </si>
   <si>
     <t>VER-000723</t>
   </si>
   <si>
     <t>VER829</t>
   </si>
   <si>
     <t>Лезвие для резки труб подшипникового типа (2шт в блистере) для VER826, VER827, VER828 (50/1шт)</t>
   </si>
   <si>
     <t>195.51 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000796</t>
   </si>
   <si>
     <t>VER1276-42</t>
   </si>
   <si>
     <t>Пресс-насадки  ø42мм  (12/1шт)</t>
   </si>
   <si>
     <t>10 926.51 руб.</t>
   </si>
   <si>
     <t>VER-000797</t>
   </si>
   <si>
     <t>VER1276-54</t>
   </si>
   <si>
     <t>Пресс-насадки  ø54мм  (12/1шт)</t>
   </si>
   <si>
     <t>VER-000798</t>
   </si>
@@ -1579,86 +1582,86 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*105396.06</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829344</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*6335.70</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829345</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6335.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>829346</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1754,503 +1757,503 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*75246.36</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837120</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*6335.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882876</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>51</v>
+      <c r="G14" s="2">
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*995.19</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882877</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1167.18</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882878</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="G16" s="2">
-        <v>8</v>
+      <c r="G16" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2010.96</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882879</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*195.51</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882904</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*10926.51</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882905</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*10926.51</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882906</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G20" s="2">
         <v>6</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*6343.05</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>884713</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G21" s="2">
         <v>1</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*121777.74</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884714</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*115139.22</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954095</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8370.18</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954096</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*4950.96</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955826</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G25" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*2775.36</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955827</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G26" s="2">
         <v>2</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*4798.08</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>