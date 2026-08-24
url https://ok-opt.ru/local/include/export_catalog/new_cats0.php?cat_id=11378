--- v1 (2026-06-21)
+++ v2 (2026-08-24)
@@ -17,347 +17,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>Инструмент для металлических труб</t>
   </si>
   <si>
     <t>Инструмент для металлических труб VIEIR</t>
   </si>
   <si>
     <t>INS-520001</t>
   </si>
   <si>
     <t>VER810</t>
   </si>
   <si>
     <t>Труборез роликовый для труб 14-63мм (1/5шт)</t>
   </si>
   <si>
-    <t>955.50 руб.</t>
+    <t>1 001.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>INS-520002</t>
   </si>
   <si>
     <t>VER811</t>
   </si>
   <si>
     <t>Труборез роликовый для труб 50-127мм (1/5шт)</t>
   </si>
   <si>
-    <t>3 263.40 руб.</t>
+    <t>3 418.80 руб.</t>
   </si>
   <si>
     <t>INS-520005</t>
   </si>
   <si>
     <t>VER1276</t>
   </si>
   <si>
     <t>Электрический пресс аппарат VIEIR с комплектом насадок 15-22-28-35мм в пластик кейсе (1шт)</t>
   </si>
   <si>
-    <t>105 396.06 руб.</t>
+    <t>110 880.00 руб.</t>
   </si>
   <si>
     <t>INS-520006</t>
   </si>
   <si>
     <t>VER1276-15</t>
   </si>
   <si>
     <t>Насадка V профиль 15мм для электрического пресс инструмента</t>
   </si>
   <si>
-    <t>6 335.70 руб.</t>
+    <t>6 930.00 руб.</t>
   </si>
   <si>
     <t>INS-520007</t>
   </si>
   <si>
     <t>VER1276-22</t>
   </si>
   <si>
     <t>Насадка V профиль 22мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>INS-520008</t>
   </si>
   <si>
     <t>VER1276-28</t>
   </si>
   <si>
     <t>Насадка V профиль 28мм для электрического пресс инструмента</t>
   </si>
   <si>
-    <t>6 343.05 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>INS-520009</t>
   </si>
   <si>
     <t>VER1276-35</t>
   </si>
   <si>
     <t>Насадка V профиль 35мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>INS-520010</t>
   </si>
   <si>
     <t>VER1263</t>
   </si>
   <si>
     <t>Пресс-инструмент механический (15,22,28,35мм)  VIEIR (1шт)</t>
   </si>
   <si>
-    <t>75 246.36 руб.</t>
+    <t>78 829.52 руб.</t>
   </si>
   <si>
     <t>INS-520011</t>
   </si>
   <si>
     <t>VER1276-18</t>
   </si>
   <si>
     <t>Насадка V профиль 18мм для электрического пресс инструмента</t>
   </si>
   <si>
     <t>VER-000720</t>
   </si>
   <si>
     <t>VER826</t>
   </si>
   <si>
     <t>Труборез роликовый 4-32 мм (50/1шт)</t>
   </si>
   <si>
-    <t>995.19 руб.</t>
+    <t>1 088.78 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000721</t>
   </si>
   <si>
     <t>VER827</t>
   </si>
   <si>
     <t>Труборез роликовый 5-50 мм (50/1шт)</t>
   </si>
   <si>
-    <t>1 167.18 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>1 276.66 руб.</t>
   </si>
   <si>
     <t>VER-000722</t>
   </si>
   <si>
     <t>VER828</t>
   </si>
   <si>
     <t>Труборез роликовый 6-70 мм (20/1шт)</t>
   </si>
   <si>
-    <t>2 010.96 руб.</t>
+    <t>2 200.66 руб.</t>
   </si>
   <si>
     <t>VER-000723</t>
   </si>
   <si>
     <t>VER829</t>
   </si>
   <si>
     <t>Лезвие для резки труб подшипникового типа (2шт в блистере) для VER826, VER827, VER828 (50/1шт)</t>
   </si>
   <si>
-    <t>195.51 руб.</t>
+    <t>428.12 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000796</t>
   </si>
   <si>
     <t>VER1276-42</t>
   </si>
   <si>
     <t>Пресс-насадки  ø42мм  (12/1шт)</t>
   </si>
   <si>
-    <t>10 926.51 руб.</t>
+    <t>11 550.00 руб.</t>
   </si>
   <si>
     <t>VER-000797</t>
   </si>
   <si>
     <t>VER1276-54</t>
   </si>
   <si>
     <t>Пресс-насадки  ø54мм  (12/1шт)</t>
   </si>
   <si>
     <t>VER-000798</t>
   </si>
   <si>
     <t>VER42/54</t>
   </si>
   <si>
     <t>Пресс-адаптер 42/54  (24/1шт)</t>
   </si>
   <si>
     <t>VER-000998</t>
   </si>
   <si>
     <t>VER1277</t>
   </si>
   <si>
     <t>Аккумуляторный пресс-аппарат с комплектом насадок 15-22-28-35 (1шт)</t>
   </si>
   <si>
-    <t>121 777.74 руб.</t>
+    <t>131 184.90 руб.</t>
   </si>
   <si>
     <t>VER-000999</t>
   </si>
   <si>
     <t>VER1278</t>
   </si>
   <si>
     <t>Аккумуляторный пресс-аппарат с комплектом насадок 15-22-28-35 пистолет (1шт)</t>
   </si>
   <si>
-    <t>115 139.22 руб.</t>
+    <t>124 124.00 руб.</t>
   </si>
   <si>
     <t>VER-001732</t>
   </si>
   <si>
     <t>VER1476</t>
   </si>
   <si>
     <t>Портативные тиски для труб (6/1шт)</t>
   </si>
   <si>
-    <t>8 370.18 руб.</t>
+    <t>8 768.76 руб.</t>
   </si>
   <si>
     <t>VER-001733</t>
   </si>
   <si>
     <t>VER1477</t>
   </si>
   <si>
     <t>Шиногиб (5/1шт)</t>
   </si>
   <si>
-    <t>4 950.96 руб.</t>
+    <t>5 186.72 руб.</t>
   </si>
   <si>
     <t>VER-001760</t>
   </si>
   <si>
     <t>VR832-A</t>
   </si>
   <si>
     <t>Универсальный внутренний и внешний фаскосниматель (40/10шт)</t>
   </si>
   <si>
-    <t>2 775.36 руб.</t>
+    <t>2 907.52 руб.</t>
   </si>
   <si>
     <t>VER-001761</t>
   </si>
   <si>
     <t>VR832-B</t>
   </si>
   <si>
     <t>Универсальный внутренний и внешний фаскосниматель (20/5шт)</t>
   </si>
   <si>
-    <t>4 798.08 руб.</t>
+    <t>5 026.56 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -449,51 +446,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413dc5_86a6_11e9_8101_003048fd731b_0291d946_0d22_11ea_810d_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade81_7c9e_11ea_8111_003048fd731b_fb76173e_281b_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62666_091f_11eb_81b8_003048fd731b_fb76173f_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62668_091f_11eb_81b8_003048fd731b_4396be41_0312_11ef_a5a4_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6266a_091f_11eb_81b8_003048fd731b_4396be43_0312_11ef_a5a4_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6266c_091f_11eb_81b8_003048fd731b_4396be44_0312_11ef_a5a4_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6266e_091f_11eb_81b8_003048fd731b_4396be45_0312_11ef_a5a4_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3154_5f91_11eb_822d_003048fd731b_4396be0d_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44dd4d_0c78_11ec_8321_003048fd731b_4396be42_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573fb_c27f_11ee_a54c_047c1617b143_4396bf7f_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573fd_c27f_11ee_a54c_047c1617b143_4396bf81_0312_11ef_a5a4_047c1617b14311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573ff_c27f_11ee_a54c_047c1617b143_4396bf83_0312_11ef_a5a4_047c1617b14312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57401_c27f_11ee_a54c_047c1617b143_4396bf08_0312_11ef_a5a4_047c1617b14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc69_f760_11ee_a595_047c1617b143_4a7d77e9_0312_11ef_a5a4_047c1617b14314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc6b_f760_11ee_a595_047c1617b143_4a7d77ea_0312_11ef_a5a4_047c1617b14315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc6d_f760_11ee_a595_047c1617b143_4a7d77e8_0312_11ef_a5a4_047c1617b14316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811365f_37d2_11ef_a5e9_047c1617b143_14e1e199_f93d_11ef_a6ea_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113661_37d2_11ef_a5e9_047c1617b143_14e1e19d_f93d_11ef_a6ea_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146eb3e_ade2_11f0_a7e3_047c1617b143_fafd76e5_b70d_11f0_a7ef_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146eb40_ade2_11f0_a7e3_047c1617b143_fafd76ee_b70d_11f0_a7ef_047c1617b14320.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413dc5_86a6_11e9_8101_003048fd731b_0291d946_0d22_11ea_810d_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade81_7c9e_11ea_8111_003048fd731b_fb76173e_281b_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62666_091f_11eb_81b8_003048fd731b_fb76173f_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde62668_091f_11eb_81b8_003048fd731b_4396be41_0312_11ef_a5a4_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6266a_091f_11eb_81b8_003048fd731b_4396be43_0312_11ef_a5a4_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6266c_091f_11eb_81b8_003048fd731b_4396be44_0312_11ef_a5a4_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6266e_091f_11eb_81b8_003048fd731b_4396be45_0312_11ef_a5a4_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3154_5f91_11eb_822d_003048fd731b_4396be0d_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44dd4d_0c78_11ec_8321_003048fd731b_4396be42_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573fb_c27f_11ee_a54c_047c1617b143_4396bf7f_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573fd_c27f_11ee_a54c_047c1617b143_4396bf81_0312_11ef_a5a4_047c1617b14311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f573ff_c27f_11ee_a54c_047c1617b143_4396bf83_0312_11ef_a5a4_047c1617b14312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57401_c27f_11ee_a54c_047c1617b143_4396bf08_0312_11ef_a5a4_047c1617b14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc69_f760_11ee_a595_047c1617b143_4a7d77e9_0312_11ef_a5a4_047c1617b14314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc6b_f760_11ee_a595_047c1617b143_4a7d77ea_0312_11ef_a5a4_047c1617b14315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc6d_f760_11ee_a595_047c1617b143_4a7d77e8_0312_11ef_a5a4_047c1617b14316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811365f_37d2_11ef_a5e9_047c1617b143_14e1e199_f93d_11ef_a6ea_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113661_37d2_11ef_a5e9_047c1617b143_14e1e19d_f93d_11ef_a6ea_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146eb3e_ade2_11f0_a7e3_047c1617b143_fafd76e5_b70d_11f0_a7ef_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146eb40_ade2_11f0_a7e3_047c1617b143_fafd76ee_b70d_11f0_a7ef_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7cc_f514_11f0_a844_047c1617b143_5e46d5f7_7150_11f1_a8f1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d7ce_f514_11f0_a844_047c1617b143_5e46d5fb_7150_11f1_a8f1_047c1617b14322.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1054,50 +1051,110 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1489,786 +1546,786 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*955.50</f>
+        <f>J5*1001.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>826972</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3263.40</f>
+        <f>J6*3418.80</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>829343</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*105396.06</f>
+        <f>J7*110880.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829344</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>5</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6335.70</f>
+        <f>J8*6930.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>829345</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*6335.70</f>
+        <f>J9*6930.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>829346</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G10" s="2">
         <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*6343.05</f>
+        <f>J10*6930.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>829347</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G11" s="2">
         <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*6343.05</f>
+        <f>J11*6930.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>832499</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*75246.36</f>
+        <f>J12*78829.52</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837120</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*6335.70</f>
+        <f>J13*6930.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882876</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="G14" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*995.19</f>
+        <f>J14*1088.78</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>882877</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1167.18</f>
+        <f>J15*1276.66</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882878</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2010.96</f>
+        <f>J16*2200.66</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882879</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*195.51</f>
+        <f>J17*428.12</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882904</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*10926.51</f>
+        <f>J18*11550.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>882905</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*10926.51</f>
+        <f>J19*11550.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>882906</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G20" s="2">
         <v>6</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*6343.05</f>
+        <f>J20*6930.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>884713</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*121777.74</f>
+        <f>J21*131184.90</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884714</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*115139.22</f>
+        <f>J22*124124.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>954095</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*8370.18</f>
+        <f>J23*8768.76</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>954096</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*4950.96</f>
+        <f>J24*5186.72</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="4">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>955826</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2775.36</f>
+        <f>J25*2907.52</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="4">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>955827</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G26" s="2">
         <v>2</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*4798.08</f>
+        <f>J26*5026.56</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>