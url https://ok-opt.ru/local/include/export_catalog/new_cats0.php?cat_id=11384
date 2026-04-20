--- v0 (2026-03-05)
+++ v1 (2026-04-20)
@@ -69,162 +69,162 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Инструменты</t>
   </si>
   <si>
     <t>Ключи и клупы</t>
   </si>
   <si>
     <t>Ключи VALTEC</t>
   </si>
   <si>
     <t>VLC-1313001</t>
   </si>
   <si>
     <t>AKEY0407</t>
   </si>
   <si>
     <t>Ключ для разъемных соединений "американка" (VALTEC, RBM) 1/2-1 1/4</t>
   </si>
   <si>
     <t>549.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-1313002</t>
+  </si>
+  <si>
+    <t>AKEY0407R</t>
+  </si>
+  <si>
+    <t>Ключ для разъемных соединений "американка" с трещеткой (VALTEC, RBM) 1/2-1 1/4</t>
+  </si>
+  <si>
+    <t>1 330.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-1313003</t>
+  </si>
+  <si>
+    <t>VT.AC670.0.2427</t>
+  </si>
+  <si>
+    <t>Ключ для соединителей евроконус 24/27</t>
+  </si>
+  <si>
+    <t>856.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...28 lines deleted...]
-  <si>
     <t>VLC-1313004</t>
   </si>
   <si>
     <t>VT.AC671.0.0607</t>
   </si>
   <si>
     <t>Ключ для сдвоенного ниппеля (1-1 1/4)</t>
   </si>
   <si>
     <t>1 186.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900998</t>
   </si>
   <si>
     <t>AKEY0407RF</t>
   </si>
   <si>
     <t>Ключ для разъемных соединений "американка" с трещоткой RF 1/2-1 1/4</t>
   </si>
   <si>
     <t>3 280.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-900999</t>
   </si>
   <si>
     <t>AKEY0407RA</t>
   </si>
   <si>
     <t>Ключ для разъемных соединений "американка" с универсальным адаптером под трещотку</t>
   </si>
   <si>
     <t>675.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-901072</t>
   </si>
   <si>
     <t>VT.AC671.0.0608</t>
   </si>
   <si>
     <t>Ключ для сдвоенного ниппеля (1*х 1 ½*)</t>
   </si>
   <si>
     <t>639.00 руб.</t>
   </si>
   <si>
     <t>Ключи VIEIR</t>
   </si>
   <si>
     <t>INS-130001</t>
   </si>
   <si>
     <t>VER830</t>
   </si>
   <si>
     <t>Ключ для коллекторных соединителей (24mm-27mm)" VIEIR" (90/1шт)</t>
   </si>
   <si>
-    <t>487.90 руб.</t>
+    <t>482.16 руб.</t>
   </si>
   <si>
     <t>VER-000214</t>
   </si>
   <si>
     <t>VER831</t>
   </si>
   <si>
     <t>Универсальный ступенчатый ключ с трещоткой(20/1шт)</t>
   </si>
   <si>
-    <t>1 276.28 руб.</t>
+    <t>1 261.26 руб.</t>
   </si>
   <si>
     <t>Ключи Прочие</t>
   </si>
   <si>
     <t>SST-100118</t>
   </si>
   <si>
     <t>Универсальный ключ для "американки" под трещетку</t>
   </si>
   <si>
     <t>1 206.55 руб.</t>
   </si>
   <si>
     <t>SST-100119</t>
   </si>
   <si>
     <t>Универсальный ключ для "американки" шестигранный</t>
   </si>
   <si>
     <t>743.18 руб.</t>
   </si>
   <si>
     <t>SST-100120</t>
   </si>
@@ -346,51 +346,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45616_86a6_11e9_8101_003048fd731b_5cc3f07b_57f4_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45618_86a6_11e9_8101_003048fd731b_5cc3f07c_57f4_11ea_810f_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4561a_86a6_11e9_8101_003048fd731b_fb76172f_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4561d_86a6_11e9_8101_003048fd731b_fb761736_281b_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899e_551c_11f0_a76e_047c1617b143_579e238b_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89a0_551c_11f0_a76e_047c1617b143_579e238c_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1069_78e1_11f0_a79f_047c1617b143_85576929_7c1e_11f0_a7a3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f780_f3c8_11eb_82ff_003048fd731b_b22990e9_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7b_7762_11ec_a212_00259070b487_21d4f59f_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e419_c920_11ee_a554_047c1617b143_4b3c1bec_5a46_11f0_a775_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e41b_c920_11ee_a554_047c1617b143_4b3c1bed_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e41d_c920_11ee_a554_047c1617b143_4b3c1bee_5a46_11f0_a775_047c1617b14312.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45616_86a6_11e9_8101_003048fd731b_5cc3f07b_57f4_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45618_86a6_11e9_8101_003048fd731b_5cc3f07c_57f4_11ea_810f_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4561a_86a6_11e9_8101_003048fd731b_fb76172f_281b_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4561d_86a6_11e9_8101_003048fd731b_fb761736_281b_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899e_551c_11f0_a76e_047c1617b143_579e238b_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89a0_551c_11f0_a76e_047c1617b143_579e238c_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1069_78e1_11f0_a79f_047c1617b143_85576929_7c1e_11f0_a7a3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f780_f3c8_11eb_82ff_003048fd731b_b22990e9_27ae_11ed_a30e_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d91a7b_7762_11ec_a212_00259070b487_21d4f59f_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e419_c920_11ee_a554_047c1617b143_d09c7352_3709_11f1_a8a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e41b_c920_11ee_a554_047c1617b143_0a6f3a8f_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e41d_c920_11ee_a554_047c1617b143_0a6f3a90_310d_11f1_a89b_047c1617b14312.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1134,51 +1134,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822467</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*549.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822468</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1239,159 +1239,159 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*856.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822470</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1186.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>890048</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3280.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890049</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*675.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890098</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*639.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
@@ -1407,195 +1407,195 @@
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*487.90</f>
+        <f>J13*482.16</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>839815</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G14" s="2" t="s">
-        <v>32</v>
+      <c r="G14" s="2">
+        <v>8</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1276.28</f>
+        <f>J14*1261.26</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="2">
       <c r="A15" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882989</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1206.55</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882990</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="2">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*743.18</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882991</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G18" s="2">
-        <v>-7</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*266.38</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A15:K15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>