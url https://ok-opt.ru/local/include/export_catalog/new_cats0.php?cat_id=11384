--- v1 (2026-04-20)
+++ v2 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -99,120 +99,117 @@
   <si>
     <t>VLC-1313002</t>
   </si>
   <si>
     <t>AKEY0407R</t>
   </si>
   <si>
     <t>Ключ для разъемных соединений "американка" с трещеткой (VALTEC, RBM) 1/2-1 1/4</t>
   </si>
   <si>
     <t>1 330.00 руб.</t>
   </si>
   <si>
     <t>VLC-1313003</t>
   </si>
   <si>
     <t>VT.AC670.0.2427</t>
   </si>
   <si>
     <t>Ключ для соединителей евроконус 24/27</t>
   </si>
   <si>
     <t>856.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-1313004</t>
   </si>
   <si>
     <t>VT.AC671.0.0607</t>
   </si>
   <si>
     <t>Ключ для сдвоенного ниппеля (1-1 1/4)</t>
   </si>
   <si>
-    <t>1 186.00 руб.</t>
+    <t>1 233.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900998</t>
+  </si>
+  <si>
+    <t>AKEY0407RF</t>
+  </si>
+  <si>
+    <t>Ключ для разъемных соединений "американка" с трещоткой RF 1/2-1 1/4</t>
+  </si>
+  <si>
+    <t>3 280.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900999</t>
+  </si>
+  <si>
+    <t>AKEY0407RA</t>
+  </si>
+  <si>
+    <t>Ключ для разъемных соединений "американка" с универсальным адаптером под трещотку</t>
+  </si>
+  <si>
+    <t>675.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901072</t>
+  </si>
+  <si>
+    <t>VT.AC671.0.0608</t>
+  </si>
+  <si>
+    <t>Ключ для сдвоенного ниппеля (1*х 1 ½*)</t>
+  </si>
+  <si>
+    <t>639.00 руб.</t>
+  </si>
+  <si>
+    <t>Ключи VIEIR</t>
+  </si>
+  <si>
+    <t>INS-130001</t>
+  </si>
+  <si>
+    <t>VER830</t>
+  </si>
+  <si>
+    <t>Ключ для коллекторных соединителей (24mm-27mm)" VIEIR" (90/1шт)</t>
+  </si>
+  <si>
+    <t>482.16 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
-  </si>
-[...52 lines deleted...]
-    <t>482.16 руб.</t>
   </si>
   <si>
     <t>VER-000214</t>
   </si>
   <si>
     <t>VER831</t>
   </si>
   <si>
     <t>Универсальный ступенчатый ключ с трещоткой(20/1шт)</t>
   </si>
   <si>
     <t>1 261.26 руб.</t>
   </si>
   <si>
     <t>Ключи Прочие</t>
   </si>
   <si>
     <t>SST-100118</t>
   </si>
   <si>
     <t>Универсальный ключ для "американки" под трещетку</t>
   </si>
   <si>
     <t>1 206.55 руб.</t>
   </si>
@@ -1134,51 +1131,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822467</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*549.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822468</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1204,389 +1201,389 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1330.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822469</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*856.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822470</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1186.00</f>
+        <f>J8*1233.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>890048</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3280.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890049</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*675.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890098</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*639.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836415</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*482.16</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>839815</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1261.26</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="2">
       <c r="A15" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882989</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1206.55</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882990</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*743.18</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882991</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*266.38</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>