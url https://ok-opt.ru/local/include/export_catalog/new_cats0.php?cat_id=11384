--- v2 (2026-06-21)
+++ v3 (2026-08-23)
@@ -99,129 +99,129 @@
   <si>
     <t>VLC-1313002</t>
   </si>
   <si>
     <t>AKEY0407R</t>
   </si>
   <si>
     <t>Ключ для разъемных соединений "американка" с трещеткой (VALTEC, RBM) 1/2-1 1/4</t>
   </si>
   <si>
     <t>1 330.00 руб.</t>
   </si>
   <si>
     <t>VLC-1313003</t>
   </si>
   <si>
     <t>VT.AC670.0.2427</t>
   </si>
   <si>
     <t>Ключ для соединителей евроконус 24/27</t>
   </si>
   <si>
     <t>856.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-1313004</t>
+  </si>
+  <si>
+    <t>VT.AC671.0.0607</t>
+  </si>
+  <si>
+    <t>Ключ для сдвоенного ниппеля (1-1 1/4)</t>
+  </si>
+  <si>
+    <t>1 233.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-1313004</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-900998</t>
   </si>
   <si>
     <t>AKEY0407RF</t>
   </si>
   <si>
     <t>Ключ для разъемных соединений "американка" с трещоткой RF 1/2-1 1/4</t>
   </si>
   <si>
     <t>3 280.00 руб.</t>
   </si>
   <si>
     <t>VLC-900999</t>
   </si>
   <si>
     <t>AKEY0407RA</t>
   </si>
   <si>
     <t>Ключ для разъемных соединений "американка" с универсальным адаптером под трещотку</t>
   </si>
   <si>
     <t>675.00 руб.</t>
   </si>
   <si>
     <t>VLC-901072</t>
   </si>
   <si>
     <t>VT.AC671.0.0608</t>
   </si>
   <si>
     <t>Ключ для сдвоенного ниппеля (1*х 1 ½*)</t>
   </si>
   <si>
     <t>639.00 руб.</t>
   </si>
   <si>
     <t>Ключи VIEIR</t>
   </si>
   <si>
     <t>INS-130001</t>
   </si>
   <si>
     <t>VER830</t>
   </si>
   <si>
     <t>Ключ для коллекторных соединителей (24mm-27mm)" VIEIR" (90/1шт)</t>
   </si>
   <si>
-    <t>482.16 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>505.12 руб.</t>
   </si>
   <si>
     <t>VER-000214</t>
   </si>
   <si>
     <t>VER831</t>
   </si>
   <si>
     <t>Универсальный ступенчатый ключ с трещоткой(20/1шт)</t>
   </si>
   <si>
-    <t>1 261.26 руб.</t>
+    <t>1 321.32 руб.</t>
   </si>
   <si>
     <t>Ключи Прочие</t>
   </si>
   <si>
     <t>SST-100118</t>
   </si>
   <si>
     <t>Универсальный ключ для "американки" под трещетку</t>
   </si>
   <si>
     <t>1 206.55 руб.</t>
   </si>
   <si>
     <t>SST-100119</t>
   </si>
   <si>
     <t>Универсальный ключ для "американки" шестигранный</t>
   </si>
   <si>
     <t>743.18 руб.</t>
   </si>
   <si>
     <t>SST-100120</t>
   </si>
@@ -1131,51 +1131,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822467</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*549.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822468</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -1236,324 +1236,324 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*856.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822470</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1233.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>890048</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3280.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>890049</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*675.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890098</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*639.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>836415</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*482.16</f>
+        <f>J13*505.12</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>839815</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1261.26</f>
+        <f>J14*1321.32</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" outlineLevel="2">
       <c r="A15" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>882989</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="G16" s="2">
-        <v>4</v>
+      <c r="G16" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1206.55</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>882990</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="G17" s="2">
-        <v>2</v>
+      <c r="G17" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*743.18</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>882991</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="1"/>