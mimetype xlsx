--- v4 (2026-08-31)
+++ v5 (2026-11-05)
@@ -114,227 +114,227 @@
   <si>
     <t>ALT-110019</t>
   </si>
   <si>
     <t>013010107</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 32x1,8х2000 (1/50шт)</t>
   </si>
   <si>
     <t>191.41 руб.</t>
   </si>
   <si>
     <t>ALT-110020</t>
   </si>
   <si>
     <t>013010111</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 40x1,8х500 (1/30шт)</t>
   </si>
   <si>
     <t>88.65 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>ALT-110021</t>
+  </si>
+  <si>
+    <t>013010112</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 40x1,8х750 (1/50шт)</t>
+  </si>
+  <si>
+    <t>116.90 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110022</t>
+  </si>
+  <si>
+    <t>013010113</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 40x1,8х1000 (1/10шт)</t>
+  </si>
+  <si>
+    <t>127.20 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110023</t>
+  </si>
+  <si>
+    <t>013010114</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 40x1,8х1500 (1/50шт)</t>
+  </si>
+  <si>
+    <t>177.79 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110024</t>
+  </si>
+  <si>
+    <t>013010115</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 40x1,8х2000 (1/10шт)</t>
+  </si>
+  <si>
+    <t>226.54 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110025</t>
+  </si>
+  <si>
+    <t>013010117</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 50x1,8х150 (1/120шт)</t>
+  </si>
+  <si>
+    <t>55.69 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110026</t>
+  </si>
+  <si>
+    <t>013010118</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 50x1,8х250 (1/80шт)</t>
+  </si>
+  <si>
+    <t>71.71 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110027</t>
+  </si>
+  <si>
+    <t>013010119</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 50x1,8х500 (1/100шт)</t>
+  </si>
+  <si>
+    <t>90.44 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110028</t>
+  </si>
+  <si>
+    <t>013010120</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 50x1,8х750 (1/50шт)</t>
+  </si>
+  <si>
+    <t>121.67 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110029</t>
+  </si>
+  <si>
+    <t>013010121</t>
+  </si>
+  <si>
+    <t>ПП TEBO Труба канализационная 50x1,8х1000 (1/50шт)</t>
+  </si>
+  <si>
+    <t>145.92 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>ALT-110021</t>
-[...109 lines deleted...]
-  <si>
     <t>ALT-110030</t>
   </si>
   <si>
     <t>013010122</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 50x1,8х1500 (1/50шт)</t>
   </si>
   <si>
     <t>206.46 руб.</t>
   </si>
   <si>
     <t>ALT-110031</t>
   </si>
   <si>
     <t>013010123</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 50x1,8х2000 (1/50шт)</t>
   </si>
   <si>
     <t>245.93 руб.</t>
   </si>
   <si>
     <t>ALT-110032</t>
   </si>
   <si>
     <t>013010124</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 50x1,8х3000 (1/50шт)</t>
   </si>
   <si>
     <t>384.13 руб.</t>
   </si>
   <si>
     <t>ALT-110033</t>
   </si>
   <si>
     <t>013010125</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 110x2,7х150 (1/50шт)</t>
   </si>
   <si>
     <t>143.16 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ALT-110034</t>
   </si>
   <si>
     <t>013010126</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 110x2,7х250 (1/35шт)</t>
   </si>
   <si>
     <t>179.08 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>ALT-110035</t>
   </si>
   <si>
     <t>013010127</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 110x2,7х500 (1/20шт)</t>
   </si>
   <si>
     <t>264.11 руб.</t>
   </si>
   <si>
     <t>ALT-110036</t>
   </si>
   <si>
     <t>013010128</t>
   </si>
   <si>
     <t>ПП TEBO Труба канализационная 110x2,7х750 (1/10шт)</t>
   </si>
   <si>
     <t>368.09 руб.</t>
   </si>
   <si>
     <t>ALT-110037</t>
@@ -588,77 +588,77 @@
   <si>
     <t>59.11 руб.</t>
   </si>
   <si>
     <t>ALT-110052</t>
   </si>
   <si>
     <t>013020312</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канализационный 50 30 град. (1/180шт)</t>
   </si>
   <si>
     <t>ALT-110053</t>
   </si>
   <si>
     <t>013020313</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канализационный 50 45 град. (1/170шт)</t>
   </si>
   <si>
     <t>30.51 руб.</t>
   </si>
   <si>
+    <t>ALT-110054</t>
+  </si>
+  <si>
+    <t>013020314</t>
+  </si>
+  <si>
+    <t>ПП TEBO Отвод канализационный 50 67,5 град. (1/130шт)</t>
+  </si>
+  <si>
+    <t>38.63 руб.</t>
+  </si>
+  <si>
+    <t>ALT-110055</t>
+  </si>
+  <si>
+    <t>013020315</t>
+  </si>
+  <si>
+    <t>ПП TEBO Отвод канализационный 50 87,5 град. (1/140шт)</t>
+  </si>
+  <si>
+    <t>32.91 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>ALT-110054</t>
-[...22 lines deleted...]
-  <si>
     <t>ALT-110056</t>
   </si>
   <si>
     <t>013010101</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канализационный 110 15 град. (1/36шт)</t>
   </si>
   <si>
     <t>129.51 руб.</t>
   </si>
   <si>
     <t>ALT-110057</t>
   </si>
   <si>
     <t>013020317</t>
   </si>
   <si>
     <t>ПП TEBO Отвод канализационный 110 30 град. (1/70шт)</t>
   </si>
   <si>
     <t>100.78 руб.</t>
   </si>
   <si>
     <t>ALT-110058</t>
@@ -1002,51 +1002,51 @@
   <si>
     <t>ПП TEBO Переход канализационный 50-40 (1/240шт)</t>
   </si>
   <si>
     <t>49.64 руб.</t>
   </si>
   <si>
     <t>ALT-110088</t>
   </si>
   <si>
     <t>013020906</t>
   </si>
   <si>
     <t>ПП TEBO Переход канализационный 110-50 (1/50шт)</t>
   </si>
   <si>
     <t>77.17 руб.</t>
   </si>
   <si>
     <t>ALT-110089</t>
   </si>
   <si>
     <t>013020916</t>
   </si>
   <si>
-    <t>ПП TEBO Переход канализационный 110-50 короткий (1/70шт)</t>
+    <t>ПП TEBO Переход канализационный 110-50 короткий (1/80шт)</t>
   </si>
   <si>
     <t>92.19 руб.</t>
   </si>
   <si>
     <t>ALT-110090</t>
   </si>
   <si>
     <t>013020701</t>
   </si>
   <si>
     <t>ПП TEBO Заглушка канализационная 32 (100/600шт)</t>
   </si>
   <si>
     <t>10.82 руб.</t>
   </si>
   <si>
     <t>ALT-110091</t>
   </si>
   <si>
     <t>013020702</t>
   </si>
   <si>
     <t>ПП TEBO Заглушка канализационная 40 (100/500шт)</t>
   </si>
@@ -5507,226 +5507,226 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*206.46</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>870308</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*245.93</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>954434</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*384.13</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>870309</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*143.16</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>870310</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G23" s="2" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*179.08</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>870311</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*264.11</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>954796</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*368.09</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>870312</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
@@ -5752,51 +5752,51 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*420.81</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>954797</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*647.16</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>870313</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
@@ -5822,51 +5822,51 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*775.43</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>954660</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1165.88</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>888613</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
@@ -5992,117 +5992,117 @@
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
       <c r="K34" s="9"/>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>874599</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G35" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*1440.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>874598</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="G36" s="2">
-        <v>0</v>
+      <c r="G36" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
-      <c r="I36" s="1" t="s">
-        <v>32</v>
+      <c r="I36" s="1">
+        <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1240.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>870287</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="G37" s="2" t="s">
-        <v>18</v>
+      <c r="G37" s="2">
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*790.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="3">
       <c r="A38" s="9" t="s">
         <v>138</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
@@ -6214,51 +6214,51 @@
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*36.10</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>870316</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*102.88</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>883330</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D43" s="1" t="s">
@@ -6529,121 +6529,121 @@
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*39.51</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>870319</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*30.51</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>954663</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*38.63</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>870320</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F53" s="2" t="s">
+      <c r="G53" s="2" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*32.91</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>882678</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D54" s="1" t="s">
@@ -6668,332 +6668,332 @@
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*129.51</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>882679</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="G55" s="2">
-        <v>7</v>
+      <c r="G55" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*100.78</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>870321</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*97.58</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>882680</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*169.02</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>870322</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*116.95</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>954664</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*252.43</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>954665</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*252.43</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>954666</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*333.65</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>954667</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*252.43</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>954668</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*252.43</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>870323</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D64" s="1" t="s">
@@ -7053,52 +7053,52 @@
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*68.93</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>879937</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="G66" s="2">
-        <v>0</v>
+      <c r="G66" s="2" t="s">
+        <v>18</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*85.91</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>879938</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
@@ -7194,86 +7194,86 @@
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*61.46</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>877969</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*124.21</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>877970</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="G71" s="2">
-        <v>8</v>
+      <c r="G71" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*123.78</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>870327</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D72" s="1" t="s">
@@ -7299,86 +7299,86 @@
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*207.70</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>870328</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*175.12</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>954669</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*119.72</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>954670</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D75" s="1" t="s">
@@ -7404,226 +7404,226 @@
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*259.01</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>879939</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*260.34</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>879940</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>289</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*428.03</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>879941</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>290</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>292</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>293</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*281.10</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>879942</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*280.27</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>954671</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>301</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*112.47</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>870329</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>302</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>305</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*153.65</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>870330</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D82" s="1" t="s">
@@ -7754,86 +7754,86 @@
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*49.64</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>870332</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>322</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>324</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>325</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*77.17</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>870333</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>326</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>329</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*92.19</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>870334</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>330</v>
       </c>
       <c r="D88" s="1" t="s">
@@ -7964,191 +7964,191 @@
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*36.72</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>954672</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>349</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*110.85</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>954673</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>353</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*223.89</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>954674</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*96.58</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>954675</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*160.90</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>954676</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>365</v>
       </c>
-      <c r="G96" s="2" t="s">
-        <v>90</v>
+      <c r="G96" s="2">
+        <v>7</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*1317.02</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>879946</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D97" s="1">
@@ -8209,156 +8209,156 @@
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*12.79</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>870338</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>376</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>190</v>
+        <v>18</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*32.93</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>870339</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>380</v>
       </c>
-      <c r="G100" s="2" t="s">
-        <v>69</v>
+      <c r="G100" s="2">
+        <v>0</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*13.36</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>870340</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>384</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*28.78</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>888616</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H102" s="2">
         <v>0</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*121.23</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>888617</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D103" s="1" t="s">
@@ -8489,51 +8489,51 @@
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*124.86</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>822157</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>402</v>
       </c>
       <c r="D107" s="1">
         <v>100167</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>404</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*139.23</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>822161</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D108" s="1" t="s">