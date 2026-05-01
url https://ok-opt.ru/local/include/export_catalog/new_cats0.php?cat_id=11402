--- v1 (2026-03-12)
+++ v2 (2026-05-01)
@@ -17,538 +17,424 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Группы быстрого монтажа</t>
   </si>
   <si>
     <t>Группы быстрого монтажа VIEIR</t>
   </si>
   <si>
+    <t>KIO-210002</t>
+  </si>
+  <si>
+    <t>VR217-25/6</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2" низкотемпературная С ТРЕХХОД. КЛАПАНОМ без насоса (1/2шт)</t>
+  </si>
+  <si>
+    <t>12 049.59 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>KIO-210003</t>
+  </si>
+  <si>
+    <t>VR218-25/6</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2" низкотемпературная С ТЕРМОСМЕС. КЛАПАНОМ без насоса (1/2шт)</t>
+  </si>
+  <si>
+    <t>12 333.30 руб.</t>
+  </si>
+  <si>
+    <t>VER-000436</t>
+  </si>
+  <si>
+    <t>VR222-25/6</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2" с ТЕПЛООБМЕННИКОМ 28 пластин, без насоса (2/1шт)</t>
+  </si>
+  <si>
+    <t>23 644.95 руб.</t>
+  </si>
+  <si>
+    <t>VER-001764</t>
+  </si>
+  <si>
+    <t>V205A</t>
+  </si>
+  <si>
+    <t>Гидравлическая стрелка (1шт)</t>
+  </si>
+  <si>
+    <t>9 840.18 руб.</t>
+  </si>
+  <si>
+    <t>Группы из нержавеющей стали</t>
+  </si>
+  <si>
+    <t>VER-001008</t>
+  </si>
+  <si>
+    <t>VP226</t>
+  </si>
+  <si>
+    <t>Насосная группа  прямого контура из нержавеющей стали 1 1/2"x 1" VER PRO (2/1шт)</t>
+  </si>
+  <si>
+    <t>11 826.15 руб.</t>
+  </si>
+  <si>
+    <t>VER-001009</t>
+  </si>
+  <si>
+    <t>VP227</t>
+  </si>
+  <si>
+    <t>Насосная группа с 4-х ходовым смес клапаном НЕРЖ 1 1/2"x 1" универ (левая/правая) VER PRO (2/1шт)</t>
+  </si>
+  <si>
+    <t>15 387.96 руб.</t>
+  </si>
+  <si>
+    <t>VER-001011</t>
+  </si>
+  <si>
+    <t>VP235</t>
+  </si>
+  <si>
+    <t>Гидрострелка из нержавеющей стали 1 1/2"x 1 1/4" (1шт)</t>
+  </si>
+  <si>
+    <t>17 096.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-001398</t>
+  </si>
+  <si>
+    <t>VP230A</t>
+  </si>
+  <si>
+    <t>Насосная группа из нерж. стали с трехходовым смесительным клапаном 1 1/2"x 1" (2/1шт) БЕЗ НАСОСА</t>
+  </si>
+  <si>
+    <t>14 281.05 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VER-001602</t>
+  </si>
+  <si>
+    <t>VP226A</t>
+  </si>
+  <si>
+    <t>Насосная группа из нерж. стали быстрого монтажа прямого контура 1 1/2"x 1" (2/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001765</t>
+  </si>
+  <si>
+    <t>VP227A</t>
+  </si>
+  <si>
+    <t>Насосная группа из нерж. стали с четырехходовым термостатическим смесительным клапаном 1 1/2"x 1" (2</t>
+  </si>
+  <si>
+    <t>Группы из эмалированной стали</t>
+  </si>
+  <si>
     <t>KIO-210001</t>
   </si>
   <si>
-    <t>VR216-25/6</t>
+    <t>VR216</t>
   </si>
   <si>
     <t>Группа быстрого монтажа 11/2  высокотемпературного прямого контура С ШАР КРАНОМ без насоса (1/2шт)</t>
   </si>
   <si>
-    <t>8 761.38 руб.</t>
-[...26 lines deleted...]
-    <t>12 480.13 руб.</t>
+    <t>8 658.30 руб.</t>
   </si>
   <si>
     <t>KIO-210004</t>
   </si>
   <si>
     <t>VR211.2</t>
   </si>
   <si>
     <t>Коллектор  на 3 контура с накид. гайками 11/2,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>10 861.73 руб.</t>
+    <t>10 733.94 руб.</t>
   </si>
   <si>
     <t>KIO-210005</t>
   </si>
   <si>
     <t>VR211.3</t>
   </si>
   <si>
     <t>Коллектор  на 5  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>14 895.83 руб.</t>
+    <t>14 720.58 руб.</t>
   </si>
   <si>
     <t>KIO-210006</t>
   </si>
   <si>
     <t>VR211.4</t>
   </si>
   <si>
     <t>Коллектор  на 7  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>18 921.00 руб.</t>
+    <t>18 698.40 руб.</t>
   </si>
   <si>
     <t>KIO-210007</t>
   </si>
   <si>
     <t>VR205</t>
   </si>
   <si>
     <t>Гидрострелка VR 11/2  в сборе с авт воздух, дренаж кран, с накид. гайками</t>
   </si>
   <si>
-    <t>9 957.33 руб.</t>
+    <t>KIO-210009</t>
+  </si>
+  <si>
+    <t>VR220L</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2" подключ СЛЕВА в теплоиз. с термометрами С ТРЕХХОД. КЛАПАН без насоса</t>
+  </si>
+  <si>
+    <t>10 516.38 руб.</t>
+  </si>
+  <si>
+    <t>KIO-210010</t>
+  </si>
+  <si>
+    <t>VR220R</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2" подключ СПРАВА в теплоиз. с термометр  С ТРЕХХОД. КЛАПАН без насоса</t>
+  </si>
+  <si>
+    <t>VER-001492</t>
+  </si>
+  <si>
+    <t>VR217</t>
+  </si>
+  <si>
+    <t>Насосная группа с трехходовым смесительным клапаном (2/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001546</t>
+  </si>
+  <si>
+    <t>VR218</t>
+  </si>
+  <si>
+    <t>Насосная группа с трехходовым смесительным клапаном "ViEiR"(2/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001615</t>
+  </si>
+  <si>
+    <t>VR222</t>
+  </si>
+  <si>
+    <t>Насосная группа с теплообменником (2/1шт)</t>
+  </si>
+  <si>
+    <t>Комплектующие</t>
   </si>
   <si>
     <t>KIO-210008</t>
   </si>
   <si>
     <t>VR210A</t>
   </si>
   <si>
     <t>Кронштейн крепления коллектора (1/100шт)</t>
   </si>
   <si>
-    <t>873.16 руб.</t>
-[...20 lines deleted...]
-    <t>Группа быстрого монтажа 11/2" подключ СПРАВА в теплоиз. с термометр  С ТРЕХХОД. КЛАПАН без насоса</t>
+    <t>862.89 руб.</t>
   </si>
   <si>
     <t>KIO-210011</t>
   </si>
   <si>
     <t>VR209A</t>
   </si>
   <si>
     <t>Кронштейны крепления коллектора с отступом ПАРА (1/100шт)</t>
   </si>
   <si>
-    <t>520.63 руб.</t>
-[...143 lines deleted...]
-    <t>21 976.33 руб.</t>
+    <t>514.50 руб.</t>
   </si>
   <si>
     <t>VER-001088</t>
   </si>
   <si>
     <t>VR1134</t>
   </si>
   <si>
     <t>Магнитный уловитель для гидрострелки 3/4" (50/1шт)</t>
   </si>
   <si>
-    <t>1 274.79 руб.</t>
-[...104 lines deleted...]
-    <t>Гидравлический разделитель с воздухоотводчиком, совмещенный с  коллектором 2+1 выхода (1шт)</t>
+    <t>1 259.79 руб.</t>
+  </si>
+  <si>
+    <t>VER-001677</t>
+  </si>
+  <si>
+    <t>VR211-D</t>
+  </si>
+  <si>
+    <t>Заглушка (пластина) для коллектора 1 1/2"M (250/1пара)</t>
+  </si>
+  <si>
+    <t>67.62 руб.</t>
   </si>
   <si>
     <t>Группы быстрого монтажа VALTEC</t>
   </si>
   <si>
     <t>VLC-811058</t>
   </si>
   <si>
     <t>VT.VAR00.G.07</t>
   </si>
   <si>
     <t>Гидравлическая стрелка для систем VARIMIX 1 1/4" бронза (Италия)</t>
   </si>
   <si>
-    <t>41 739.00 руб.</t>
+    <t>43 409.00 руб.</t>
   </si>
   <si>
     <t>VLC-811059</t>
   </si>
   <si>
     <t>VT.TVR00.FP.07</t>
   </si>
   <si>
     <t>Теплоизоляция для гидравлической стрелки VT. VAR.00</t>
   </si>
   <si>
     <t>5 216.00 руб.</t>
   </si>
   <si>
     <t>VLC-811060</t>
   </si>
   <si>
     <t>VT.VAR10.G.07</t>
   </si>
   <si>
     <t>Насосная группа высокотемп. контура для систем VARIMIX 1 1/4" бронза (Италия)</t>
   </si>
   <si>
     <t>46 022.00 руб.</t>
   </si>
   <si>
     <t>VLC-811061</t>
   </si>
   <si>
     <t>VT.VAR11.G.07</t>
   </si>
   <si>
     <t>Насосная группа высокотемп. контура с байпасом для систем VARIMIX 1 1/4" бронза (Италия)</t>
   </si>
   <si>
     <t>57 432.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-811062</t>
   </si>
   <si>
     <t>VT.VAR20.G.07</t>
   </si>
   <si>
     <t>Насосная группа с байпасом и трехходовым клапаном  для систем VARIMIX 11/4" - 3W-KV4 бронза (Италия)</t>
   </si>
   <si>
     <t>73 160.00 руб.</t>
   </si>
   <si>
     <t>VLC-811063</t>
   </si>
   <si>
     <t>VT.VAR21.G.07</t>
   </si>
   <si>
     <t>Насосная группа с байпасом и четырехход. клапаном  для систем VARIMIX 11/4" - 4W-KV4 бронза (Италия)</t>
   </si>
   <si>
     <t>71 544.00 руб.</t>
   </si>
   <si>
     <t>VLC-811064</t>
@@ -574,87 +460,111 @@
   <si>
     <t>17 235.00 руб.</t>
   </si>
   <si>
     <t>VLC-811066</t>
   </si>
   <si>
     <t>VT.VAR05.SS.07</t>
   </si>
   <si>
     <t>Гидравлическая стрелка из нерж. стали 1 1/4"</t>
   </si>
   <si>
     <t>26 031.00 руб.</t>
   </si>
   <si>
     <t>VLC-812012</t>
   </si>
   <si>
     <t>VT.0606.0.07</t>
   </si>
   <si>
     <t>Сдвоенный ниппель, 1 1/4"x1 1/4"  (10 /80шт)</t>
   </si>
   <si>
-    <t>3 184.00 руб.</t>
+    <t>3 311.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901194</t>
+  </si>
+  <si>
+    <t>VTc.100.SN.070603</t>
+  </si>
+  <si>
+    <t>Гидроразделитель с коллектором горизонтальный, 3 контура, до 70 кВт</t>
+  </si>
+  <si>
+    <t>14 902.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901195</t>
+  </si>
+  <si>
+    <t>VTc.100.SN.070605</t>
+  </si>
+  <si>
+    <t>Гидроразделитель с коллектором горизонтальный, 5 контуров, до 70 кВт</t>
+  </si>
+  <si>
+    <t>19 369.00 руб.</t>
   </si>
   <si>
     <t>VLC-911001</t>
   </si>
   <si>
     <t>VTc.100.SH.070603</t>
   </si>
   <si>
     <t>Гидроразделитель сталь с колл., гориз., 3 контура, до 70 кВт</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>VLC-911002</t>
   </si>
   <si>
     <t>VTc.100.SH.070605</t>
   </si>
   <si>
     <t>Гидроразделитель сталь с колл., гориз., 5 контуров, до 70 кВт</t>
   </si>
   <si>
     <t>17 274.00 руб.</t>
   </si>
   <si>
     <t>VLC-911003</t>
   </si>
   <si>
     <t>VTc.100.S.U</t>
   </si>
   <si>
     <t>Кронштейн крепл. универс. для гидрообвязки</t>
   </si>
   <si>
-    <t>439.00 руб.</t>
+    <t>507.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>Группы быстрого монтажа MEIBES</t>
   </si>
   <si>
     <t>VLC-901056</t>
   </si>
   <si>
     <t>M66301.921RU</t>
   </si>
   <si>
     <t>Коллектор распределительный до 3 насосных групп, нерж сталь (с комплектом кронштейнов)</t>
   </si>
   <si>
     <t>32 995.00 руб.</t>
   </si>
   <si>
     <t>VLC-901057</t>
   </si>
   <si>
     <t>M66301.931RU</t>
   </si>
@@ -734,50 +644,125 @@
     <t>Насосная группа MeiFlow TOP S UC DN25 без насоса</t>
   </si>
   <si>
     <t>19 498.00 руб.</t>
   </si>
   <si>
     <t>VLC-901064</t>
   </si>
   <si>
     <t>M66931EA</t>
   </si>
   <si>
     <t>Насосная группа MeiFlow TOP S MC DN25 без насоса</t>
   </si>
   <si>
     <t>28 924.00 руб.</t>
   </si>
   <si>
     <t>VLC-901104</t>
   </si>
   <si>
     <t>A66341</t>
   </si>
   <si>
     <t>Привод MSM поворотный 3-поз, 230В, 50-60Гц, 5Вт, 10Нм, 120с/90°, IP42</t>
+  </si>
+  <si>
+    <t>Модули быстрого монтажа VIEIR SMARTBOX</t>
+  </si>
+  <si>
+    <t>VER-001777</t>
+  </si>
+  <si>
+    <t>VR221</t>
+  </si>
+  <si>
+    <t>Насосная группа прямого контура, 1"x3/4" (4/1шт)</t>
+  </si>
+  <si>
+    <t>6 785.52 руб.</t>
+  </si>
+  <si>
+    <t>VER-001778</t>
+  </si>
+  <si>
+    <t>VR223</t>
+  </si>
+  <si>
+    <t>Насосная группа с четырехходовым термостатическим смесительным клапаном, 1"x3/4" (4/1шт)</t>
+  </si>
+  <si>
+    <t>11 942.28 руб.</t>
+  </si>
+  <si>
+    <t>VER-001779</t>
+  </si>
+  <si>
+    <t>VR224</t>
+  </si>
+  <si>
+    <t>Насосная группа с трехходовым смесительным клапаном, 1"x3/4" (4/1шт)</t>
+  </si>
+  <si>
+    <t>8 487.78 руб.</t>
+  </si>
+  <si>
+    <t>VER-001780</t>
+  </si>
+  <si>
+    <t>VR219-2</t>
+  </si>
+  <si>
+    <t>Распределительный коллектор в блочной теплоизоляции SMARTBOX для 2 насосных групп, 1"HP (1шт)</t>
+  </si>
+  <si>
+    <t>24 002.16 руб.</t>
+  </si>
+  <si>
+    <t>VER-001781</t>
+  </si>
+  <si>
+    <t>VR219-3</t>
+  </si>
+  <si>
+    <t>Распределительный коллектор в блочной теплоизоляции SMARTBOX для 3 насосных групп, 1"HP (1шт)</t>
+  </si>
+  <si>
+    <t>33 005.91 руб.</t>
+  </si>
+  <si>
+    <t>VER-001782</t>
+  </si>
+  <si>
+    <t>VR219-4</t>
+  </si>
+  <si>
+    <t>Распределительный коллектор в блочной теплоизоляции SMARTBOX для 4 насосных групп, 1"HP (1шт)</t>
+  </si>
+  <si>
+    <t>42 189.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -827,93 +812,96 @@
         <fgColor rgb="FDE9D9"/>
         <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535b_86a5_11e9_8101_003048fd731b_64c8bb52_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535d_86a5_11e9_8101_003048fd731b_64c8bb56_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535f_86a5_11e9_8101_003048fd731b_64c8bb59_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55361_86a5_11e9_8101_003048fd731b_4829b00c_0627_11ea_810d_003048fd731b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55363_86a5_11e9_8101_003048fd731b_4829b00d_0627_11ea_810d_003048fd731b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55365_86a5_11e9_8101_003048fd731b_64c8bb51_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55367_86a5_11e9_8101_003048fd731b_e8722853_518a_11ea_810f_003048fd731b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55369_86a5_11e9_8101_003048fd731b_64c8bb50_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7153_68f5_11ea_8111_003048fd731b_49c4af0d_056a_11f0_a6fc_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7155_68f5_11ea_8111_003048fd731b_018ae8b2_7ca2_11ea_8111_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960c_0918_11eb_81b8_003048fd731b_83eb9680_5d58_11f0_a779_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751e01_0af9_11ee_a45c_047c1617b143_d922862f_f1db_11ef_a6e1_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57407_c27f_11ee_a54c_047c1617b143_4396bef6_0312_11ef_a5a4_047c1617b14313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57409_c27f_11ee_a54c_047c1617b143_4396befa_0312_11ef_a5a4_047c1617b14314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5740b_c27f_11ee_a54c_047c1617b143_4396befc_0312_11ef_a5a4_047c1617b14315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da39b_c29f_11ee_a54c_047c1617b143_4396bef7_0312_11ef_a5a4_047c1617b14316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da39d_c29f_11ee_a54c_047c1617b143_4396befe_0312_11ef_a5a4_047c1617b14317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113673_37d2_11ef_a5e9_047c1617b143_14e1e1a8_f93d_11ef_a6ea_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113675_37d2_11ef_a5e9_047c1617b143_14e1e1aa_f93d_11ef_a6ea_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113679_37d2_11ef_a5e9_047c1617b143_64c8bb4e_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb7_526f_11ef_a60b_047c1617b143_64c8bb4c_5a46_11f0_a775_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bb9_526f_11ef_a60b_047c1617b143_2ab4f5c4_0c49_11f0_a705_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bbb_526f_11ef_a60b_047c1617b143_64c8bb4d_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcd_526f_11ef_a60b_047c1617b143_703303e2_d01e_11f0_a810_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8472c6_afd7_11ef_a68d_047c1617b143_d9228633_f1db_11ef_a6e1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be38_eeb6_11ef_a6dd_047c1617b143_a26f33db_7c1e_11f0_a7a3_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586488_f66a_11ef_a6e7_047c1617b143_a26f33dd_7c1e_11f0_a7a3_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558648a_f66a_11ef_a6e7_047c1617b143_7e424fc1_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558648c_f66a_11ef_a6e7_047c1617b143_7e424fc3_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4280_245f_11f0_a725_047c1617b143_2685987b_34da_11f0_a73b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4282_245f_11f0_a725_047c1617b143_26859879_34da_11f0_a73b_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e4284_245f_11f0_a725_047c1617b143_2685987a_34da_11f0_a73b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42b0_245f_11f0_a725_047c1617b143_83eb96c8_5d58_11f0_a779_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55340_86a5_11e9_8101_003048fd731b_634a4292_f953_11e9_810b_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55342_86a5_11e9_8101_003048fd731b_634a4293_f953_11e9_810b_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55344_86a5_11e9_8101_003048fd731b_634a4294_f953_11e9_810b_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55346_86a5_11e9_8101_003048fd731b_634a4295_f953_11e9_810b_003048fd731b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55348_86a5_11e9_8101_003048fd731b_634a4296_f953_11e9_810b_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534a_86a5_11e9_8101_003048fd731b_634a4297_f953_11e9_810b_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534c_86a5_11e9_8101_003048fd731b_634a4298_f953_11e9_810b_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534e_86a5_11e9_8101_003048fd731b_634a4299_f953_11e9_810b_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55351_86a5_11e9_8101_003048fd731b_634a429a_f953_11e9_810b_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad48d_86a5_11e9_8101_003048fd731b_634a42a6_f953_11e9_810b_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55353_86a5_11e9_8101_003048fd731b_634a42d9_f953_11e9_810b_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55355_86a5_11e9_8101_003048fd731b_634a42da_f953_11e9_810b_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55357_86a5_11e9_8101_003048fd731b_634a42db_f953_11e9_810b_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14356.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535d_86a5_11e9_8101_003048fd731b_64c8bb56_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535f_86a5_11e9_8101_003048fd731b_64c8bb59_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751e01_0af9_11ee_a45c_047c1617b143_d922862f_f1db_11ef_a6e1_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113673_37d2_11ef_a5e9_047c1617b143_14e1e1a8_f93d_11ef_a6ea_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113675_37d2_11ef_a5e9_047c1617b143_14e1e1aa_f93d_11ef_a6ea_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113679_37d2_11ef_a5e9_047c1617b143_64c8bb4e_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be38_eeb6_11ef_a6dd_047c1617b143_a26f33db_7c1e_11f0_a7a3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535b_86a5_11e9_8101_003048fd731b_64c8bb52_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55361_86a5_11e9_8101_003048fd731b_4829b00c_0627_11ea_810d_003048fd731b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55363_86a5_11e9_8101_003048fd731b_4829b00d_0627_11ea_810d_003048fd731b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55365_86a5_11e9_8101_003048fd731b_64c8bb51_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55367_86a5_11e9_8101_003048fd731b_e8722853_518a_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7153_68f5_11ea_8111_003048fd731b_49c4af0d_056a_11f0_a6fc_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7155_68f5_11ea_8111_003048fd731b_018ae8b2_7ca2_11ea_8111_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586488_f66a_11ef_a6e7_047c1617b143_a26f33dd_7c1e_11f0_a7a3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42b0_245f_11f0_a725_047c1617b143_83eb96c8_5d58_11f0_a779_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d120_7e77_11f0_a7a6_047c1617b143_a24fffbd_96ed_11f0_a7c5_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55369_86a5_11e9_8101_003048fd731b_64c8bb50_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960c_0918_11eb_81b8_003048fd731b_83eb9680_5d58_11f0_a779_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcd_526f_11ef_a60b_047c1617b143_703303e2_d01e_11f0_a810_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55340_86a5_11e9_8101_003048fd731b_634a4292_f953_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55342_86a5_11e9_8101_003048fd731b_634a4293_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55344_86a5_11e9_8101_003048fd731b_634a4294_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55346_86a5_11e9_8101_003048fd731b_634a4295_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55348_86a5_11e9_8101_003048fd731b_634a4296_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534a_86a5_11e9_8101_003048fd731b_634a4297_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534c_86a5_11e9_8101_003048fd731b_634a4298_f953_11e9_810b_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534e_86a5_11e9_8101_003048fd731b_634a4299_f953_11e9_810b_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55351_86a5_11e9_8101_003048fd731b_634a429a_f953_11e9_810b_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad48d_86a5_11e9_8101_003048fd731b_634a42a6_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936f_04fa_11f1_a85e_047c1617b143_2ed140cc_0c97_11f1_a86a_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69371_04fa_11f1_a85e_047c1617b143_2ed140d0_0c97_11f1_a86a_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55353_86a5_11e9_8101_003048fd731b_634a42d9_f953_11e9_810b_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55355_86a5_11e9_8101_003048fd731b_634a42da_f953_11e9_810b_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55357_86a5_11e9_8101_003048fd731b_634a42db_f953_11e9_810b_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14345.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -968,1623 +956,1293 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Image_8" descr="Image_8"/>
+        <xdr:cNvPr id="4" name="Image_10" descr="Image_10"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_9" descr="Image_9"/>
+        <xdr:cNvPr id="5" name="Image_11" descr="Image_11"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPr id="6" name="Image_12" descr="Image_12"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPr id="7" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="8" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="9" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_14" descr="Image_14"/>
+        <xdr:cNvPr id="10" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
+        <xdr:cNvPr id="11" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPr id="12" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="13" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="14" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="15" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="16" name="Image_25" descr="Image_25"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="17" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="18" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="21" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="22" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="23" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="24" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="25" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="26" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPr id="27" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPr id="28" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="29" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="30" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="31" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="32" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="33" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="34" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="35" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="36" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="37" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="38" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPr id="39" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPr id="40" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPr id="41" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPr id="42" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPr id="43" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPr id="44" name="Image_57" descr="Image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPr id="45" name="Image_58" descr="Image_58"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
-        <a:stretch>
-[...328 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2851,103 +2509,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L63"/>
+  <dimension ref="A1:L65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J63)</f>
+        <f>SUM(J2:J65)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2962,2083 +2620,2081 @@
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
-        <v>819056</v>
+        <v>819057</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*8761.38</f>
+        <f>J5*12049.59</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>819057</v>
+        <v>819058</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*12193.04</f>
+        <f>J6*12333.30</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>819058</v>
+        <v>878117</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*12480.13</f>
+        <f>J7*23644.95</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="8" spans="1:12" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>819059</v>
+        <v>955829</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*10861.73</f>
+        <f>J8*9840.18</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
-    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C9" s="1" t="s">
+    <row r="9" spans="1:12" outlineLevel="3">
+      <c r="A9" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>819061</v>
+        <v>884146</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*18921.00</f>
+        <f>J10*11826.15</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>819062</v>
+        <v>884147</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*9957.33</f>
+        <f>J11*15387.96</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
-    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>819063</v>
+        <v>884149</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*873.16</f>
+        <f>J12*17096.10</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
-    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>825204</v>
+        <v>886000</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="G13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*10641.58</f>
+        <f>J13*14281.05</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="14" spans="1:12" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>825205</v>
+        <v>955741</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*10641.58</f>
+        <f>J14*11826.15</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="15" spans="1:12" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>829305</v>
+        <v>955830</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="F15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="2" t="str">
+        <f>J15*15387.96</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="1:12" outlineLevel="3">
+      <c r="A16" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
       <c r="L16" s="5"/>
     </row>
-    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>884625</v>
+        <v>819056</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4742.15</f>
+        <f>J17*8658.30</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>884626</v>
+        <v>819059</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*5710.51</f>
+        <f>J18*10733.94</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
-    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>884627</v>
+        <v>819060</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*6155.28</f>
+        <f>J19*14720.58</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
-    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>884628</v>
+        <v>819061</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*7360.15</f>
+        <f>J20*18698.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>884629</v>
+        <v>819062</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7665.09</f>
+        <f>J21*9840.18</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>884146</v>
+        <v>825204</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="G22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*11966.94</f>
+        <f>J22*10516.38</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>884147</v>
+        <v>825205</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
       <c r="G23" s="2">
         <v>2</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*15571.15</f>
+        <f>J23*10516.38</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>884149</v>
+        <v>886070</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G24" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*17299.63</f>
+        <f>J24*12049.59</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>883941</v>
+        <v>885846</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*15661.89</f>
+        <f>J25*12333.30</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>883942</v>
+        <v>955742</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*18525.33</f>
+        <f>J26*23644.95</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="27" spans="1:12" outlineLevel="3">
+      <c r="A27" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="9"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="9"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="9"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>885006</v>
+        <v>819063</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="G28" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*1274.79</f>
+        <f>J28*862.89</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>885114</v>
+        <v>829305</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="G29" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*321.30</f>
+        <f>J29*514.50</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>886000</v>
+        <v>885006</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>113</v>
+        <v>99</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="G30" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*14451.06</f>
+        <f>J30*1259.79</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="31" spans="1:12" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>886070</v>
+        <v>955778</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>117</v>
+        <v>103</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>106</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*12193.04</f>
+        <f>J31*67.62</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="32" spans="1:12" outlineLevel="2">
+      <c r="A32" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="8"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="8"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="8"/>
+      <c r="J32" s="8"/>
+      <c r="K32" s="8"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>886072</v>
+        <v>819044</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="G33" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*5710.51</f>
+        <f>J33*43409.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>885832</v>
+        <v>819045</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="G34" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*21521.15</f>
+        <f>J34*5216.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>885833</v>
+        <v>819046</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
       <c r="G35" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H35" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*22670.99</f>
+        <f>J35*46022.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>885834</v>
+        <v>819047</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="G36" s="2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="H36" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*27090.35</f>
+        <f>J36*57432.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>885846</v>
+        <v>819048</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="G37" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*12480.13</f>
+        <f>J37*73160.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" outlineLevel="4">
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>954094</v>
+        <v>819049</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*18525.33</f>
+        <f>J38*71544.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K39" s="8"/>
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>819050</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*33727.00</f>
+        <v>0</v>
+      </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>819044</v>
+        <v>819051</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*41739.00</f>
+        <f>J40*17235.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>819045</v>
+        <v>819052</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*5216.00</f>
+        <f>J41*26031.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>819046</v>
+        <v>819390</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*46022.00</f>
+        <f>J42*3311.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>819047</v>
+        <v>956395</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
-      <c r="H43" s="2" t="s">
-        <v>161</v>
+      <c r="H43" s="2">
+        <v>3</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*57432.00</f>
+        <f>J43*14902.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>819048</v>
+        <v>956396</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
-      <c r="H44" s="2">
-        <v>9</v>
+      <c r="H44" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*73160.00</f>
+        <f>J44*19369.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>819049</v>
+        <v>819053</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*71544.00</f>
+        <f>J45*0.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>819050</v>
+        <v>819054</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
-      <c r="H46" s="2" t="s">
-        <v>161</v>
+      <c r="H46" s="2">
+        <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*33727.00</f>
+        <f>J46*17274.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>819051</v>
+        <v>819055</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
-      <c r="H47" s="2">
-        <v>2</v>
+      <c r="H47" s="2" t="s">
+        <v>168</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*17235.00</f>
+        <f>J47*507.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
-    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="48" spans="1:12" outlineLevel="2">
+      <c r="A48" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" s="8"/>
+      <c r="C48" s="8"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="8"/>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="8"/>
+      <c r="I48" s="8"/>
+      <c r="J48" s="8"/>
+      <c r="K48" s="8"/>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>819390</v>
+        <v>890082</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*3184.00</f>
+        <f>J49*32995.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>819053</v>
+        <v>890083</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*0.00</f>
+        <f>J50*45181.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>819054</v>
+        <v>890084</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*17274.00</f>
+        <f>J51*57398.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>819055</v>
+        <v>890085</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>194</v>
+        <v>182</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
-      <c r="H52" s="2" t="s">
-        <v>198</v>
+      <c r="H52" s="2">
+        <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*439.00</f>
+        <f>J52*6663.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
-    <row r="53" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K53" s="8"/>
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>890086</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
+      </c>
+      <c r="H53" s="2">
+        <v>1</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*14557.00</f>
+        <v>0</v>
+      </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>890082</v>
+        <v>890087</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>2</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*32995.00</f>
+        <f>J54*40642.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>890083</v>
+        <v>890088</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>206</v>
+        <v>196</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>207</v>
+        <v>197</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*45181.00</f>
+        <f>J55*40825.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>890084</v>
+        <v>890089</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>208</v>
+        <v>198</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>209</v>
+        <v>199</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*57398.00</f>
+        <f>J56*19498.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>890085</v>
+        <v>890090</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*6663.00</f>
+        <f>J57*28924.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>890086</v>
+        <v>890125</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>219</v>
+        <v>185</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*14557.00</f>
+        <f>J58*6663.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="59" spans="1:12" outlineLevel="2">
+      <c r="A59" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="B59" s="8"/>
+      <c r="C59" s="8"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8"/>
+      <c r="F59" s="8"/>
+      <c r="G59" s="8"/>
+      <c r="H59" s="8"/>
+      <c r="I59" s="8"/>
+      <c r="J59" s="8"/>
+      <c r="K59" s="8"/>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="60" spans="1:12" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>890088</v>
+        <v>955831</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*40825.00</f>
+        <f>J60*6785.52</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="61" spans="1:12" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>890089</v>
+        <v>955832</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*19498.00</f>
+        <f>J61*11942.28</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
-    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="62" spans="1:12" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>890090</v>
+        <v>955833</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*28924.00</f>
+        <f>J62*8487.78</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
-    <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="63" spans="1:12" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>890125</v>
+        <v>955834</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>236</v>
+        <v>222</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*6663.00</f>
+        <f>J63*24002.16</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" outlineLevel="4">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>955835</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G64" s="2">
+        <v>0</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K64" s="2" t="str">
+        <f>J64*33005.91</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:12" outlineLevel="4">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>955836</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0</v>
+      </c>
+      <c r="H65" s="2">
+        <v>0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*42189.00</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A39:K39"/>
-    <mergeCell ref="A53:K53"/>
+    <mergeCell ref="A32:K32"/>
+    <mergeCell ref="A48:K48"/>
+    <mergeCell ref="A59:K59"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A16:K16"/>
+    <mergeCell ref="A27:K27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>