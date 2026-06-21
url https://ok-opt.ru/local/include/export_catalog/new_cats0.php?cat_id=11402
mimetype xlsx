--- v2 (2026-05-01)
+++ v3 (2026-06-21)
@@ -17,322 +17,286 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Группы быстрого монтажа</t>
   </si>
   <si>
     <t>Группы быстрого монтажа VIEIR</t>
   </si>
   <si>
-    <t>KIO-210002</t>
-[...5 lines deleted...]
-    <t>Группа быстрого монтажа 11/2" низкотемпературная С ТРЕХХОД. КЛАПАНОМ без насоса (1/2шт)</t>
+    <t>Группы из нержавеющей стали</t>
+  </si>
+  <si>
+    <t>VER-001008</t>
+  </si>
+  <si>
+    <t>VP226</t>
+  </si>
+  <si>
+    <t>Насосная группа  прямого контура из нержавеющей стали 1 1/2"x 1" VER PRO (2/1шт)</t>
+  </si>
+  <si>
+    <t>11 826.15 руб.</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VER-001009</t>
+  </si>
+  <si>
+    <t>VP227</t>
+  </si>
+  <si>
+    <t>Насосная группа с 4-х ходовым смес клапаном НЕРЖ 1 1/2"x 1" универ (левая/правая) VER PRO (2/1шт)</t>
+  </si>
+  <si>
+    <t>15 387.96 руб.</t>
+  </si>
+  <si>
+    <t>VER-001011</t>
+  </si>
+  <si>
+    <t>VP235</t>
+  </si>
+  <si>
+    <t>Гидрострелка из нержавеющей стали 1 1/2"x 1 1/4" (1шт)</t>
+  </si>
+  <si>
+    <t>17 096.10 руб.</t>
+  </si>
+  <si>
+    <t>VER-001398</t>
+  </si>
+  <si>
+    <t>VP230A</t>
+  </si>
+  <si>
+    <t>Насосная группа из нерж. стали с трехходовым смесительным клапаном 1 1/2"x 1" (2/1шт) БЕЗ НАСОСА</t>
+  </si>
+  <si>
+    <t>14 281.05 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VER-001602</t>
+  </si>
+  <si>
+    <t>VP226A</t>
+  </si>
+  <si>
+    <t>Насосная группа из нерж. стали быстрого монтажа прямого контура 1 1/2"x 1" (2/1шт)</t>
+  </si>
+  <si>
+    <t>VER-001765</t>
+  </si>
+  <si>
+    <t>VP227A</t>
+  </si>
+  <si>
+    <t>Насосная группа из нерж. стали с четырехходовым термостатическим смесительным клапаном 1 1/2"x 1" (2</t>
+  </si>
+  <si>
+    <t>Группы из эмалированной стали</t>
+  </si>
+  <si>
+    <t>KIO-210001</t>
+  </si>
+  <si>
+    <t>VR216</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2  высокотемпературного прямого контура С ШАР КРАНОМ без насоса (1/2шт)</t>
+  </si>
+  <si>
+    <t>8 658.30 руб.</t>
+  </si>
+  <si>
+    <t>KIO-210004</t>
+  </si>
+  <si>
+    <t>VR211.2</t>
+  </si>
+  <si>
+    <t>Коллектор  на 3 контура с накид. гайками 11/2,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
+  </si>
+  <si>
+    <t>10 733.94 руб.</t>
+  </si>
+  <si>
+    <t>KIO-210005</t>
+  </si>
+  <si>
+    <t>VR211.3</t>
+  </si>
+  <si>
+    <t>Коллектор  на 5  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
+  </si>
+  <si>
+    <t>14 720.58 руб.</t>
+  </si>
+  <si>
+    <t>KIO-210006</t>
+  </si>
+  <si>
+    <t>VR211.4</t>
+  </si>
+  <si>
+    <t>Коллектор  на 7  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
+  </si>
+  <si>
+    <t>18 698.40 руб.</t>
+  </si>
+  <si>
+    <t>KIO-210007</t>
+  </si>
+  <si>
+    <t>VR205</t>
+  </si>
+  <si>
+    <t>Гидрострелка VR 11/2  в сборе с авт воздух, дренаж кран, с накид. гайками</t>
+  </si>
+  <si>
+    <t>9 840.18 руб.</t>
+  </si>
+  <si>
+    <t>KIO-210009</t>
+  </si>
+  <si>
+    <t>VR220L</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2" подключ СЛЕВА в теплоиз. с термометрами С ТРЕХХОД. КЛАПАН без насоса</t>
+  </si>
+  <si>
+    <t>10 516.38 руб.</t>
+  </si>
+  <si>
+    <t>KIO-210010</t>
+  </si>
+  <si>
+    <t>VR220R</t>
+  </si>
+  <si>
+    <t>Группа быстрого монтажа 11/2" подключ СПРАВА в теплоиз. с термометр  С ТРЕХХОД. КЛАПАН без насоса</t>
+  </si>
+  <si>
+    <t>VER-001492</t>
+  </si>
+  <si>
+    <t>VR217</t>
+  </si>
+  <si>
+    <t>Насосная группа с трехходовым смесительным клапаном (2/1шт)</t>
   </si>
   <si>
     <t>12 049.59 руб.</t>
   </si>
   <si>
-    <t>шт</t>
-[...8 lines deleted...]
-    <t>Группа быстрого монтажа 11/2" низкотемпературная С ТЕРМОСМЕС. КЛАПАНОМ без насоса (1/2шт)</t>
+    <t>VER-001546</t>
+  </si>
+  <si>
+    <t>VR218</t>
+  </si>
+  <si>
+    <t>Насосная группа с трехходовым смесительным клапаном "ViEiR"(2/1шт)</t>
   </si>
   <si>
     <t>12 333.30 руб.</t>
   </si>
   <si>
-    <t>VER-000436</t>
-[...5 lines deleted...]
-    <t>Группа быстрого монтажа 11/2" с ТЕПЛООБМЕННИКОМ 28 пластин, без насоса (2/1шт)</t>
+    <t>VER-001615</t>
+  </si>
+  <si>
+    <t>VR222</t>
+  </si>
+  <si>
+    <t>Насосная группа с теплообменником (2/1шт)</t>
   </si>
   <si>
     <t>23 644.95 руб.</t>
   </si>
   <si>
-    <t>VER-001764</t>
-[...190 lines deleted...]
-  <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>KIO-210008</t>
   </si>
   <si>
     <t>VR210A</t>
   </si>
   <si>
     <t>Кронштейн крепления коллектора (1/100шт)</t>
   </si>
   <si>
     <t>862.89 руб.</t>
   </si>
   <si>
     <t>KIO-210011</t>
   </si>
   <si>
     <t>VR209A</t>
   </si>
   <si>
     <t>Кронштейны крепления коллектора с отступом ПАРА (1/100шт)</t>
   </si>
   <si>
     <t>514.50 руб.</t>
@@ -523,53 +487,50 @@
   <si>
     <t>VLC-911002</t>
   </si>
   <si>
     <t>VTc.100.SH.070605</t>
   </si>
   <si>
     <t>Гидроразделитель сталь с колл., гориз., 5 контуров, до 70 кВт</t>
   </si>
   <si>
     <t>17 274.00 руб.</t>
   </si>
   <si>
     <t>VLC-911003</t>
   </si>
   <si>
     <t>VTc.100.S.U</t>
   </si>
   <si>
     <t>Кронштейн крепл. универс. для гидрообвязки</t>
   </si>
   <si>
     <t>507.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>Группы быстрого монтажа MEIBES</t>
   </si>
   <si>
     <t>VLC-901056</t>
   </si>
   <si>
     <t>M66301.921RU</t>
   </si>
   <si>
     <t>Коллектор распределительный до 3 насосных групп, нерж сталь (с комплектом кронштейнов)</t>
   </si>
   <si>
     <t>32 995.00 руб.</t>
   </si>
   <si>
     <t>VLC-901057</t>
   </si>
   <si>
     <t>M66301.931RU</t>
   </si>
   <si>
     <t>Коллектор распределительный до 5 насосных групп, нерж сталь (с комплектом кронштейнов)</t>
   </si>
   <si>
     <t>45 181.00 руб.</t>
@@ -644,50 +605,62 @@
     <t>Насосная группа MeiFlow TOP S UC DN25 без насоса</t>
   </si>
   <si>
     <t>19 498.00 руб.</t>
   </si>
   <si>
     <t>VLC-901064</t>
   </si>
   <si>
     <t>M66931EA</t>
   </si>
   <si>
     <t>Насосная группа MeiFlow TOP S MC DN25 без насоса</t>
   </si>
   <si>
     <t>28 924.00 руб.</t>
   </si>
   <si>
     <t>VLC-901104</t>
   </si>
   <si>
     <t>A66341</t>
   </si>
   <si>
     <t>Привод MSM поворотный 3-поз, 230В, 50-60Гц, 5Вт, 10Нм, 120с/90°, IP42</t>
+  </si>
+  <si>
+    <t>VLC-902080</t>
+  </si>
+  <si>
+    <t>M66931EAM</t>
+  </si>
+  <si>
+    <t>Насосная группа MeiFlow TOP S MC DN25 с приводом без насоса</t>
+  </si>
+  <si>
+    <t>36 575.00 руб.</t>
   </si>
   <si>
     <t>Модули быстрого монтажа VIEIR SMARTBOX</t>
   </si>
   <si>
     <t>VER-001777</t>
   </si>
   <si>
     <t>VR221</t>
   </si>
   <si>
     <t>Насосная группа прямого контура, 1"x3/4" (4/1шт)</t>
   </si>
   <si>
     <t>6 785.52 руб.</t>
   </si>
   <si>
     <t>VER-001778</t>
   </si>
   <si>
     <t>VR223</t>
   </si>
   <si>
     <t>Насосная группа с четырехходовым термостатическим смесительным клапаном, 1"x3/4" (4/1шт)</t>
   </si>
@@ -857,456 +830,456 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535d_86a5_11e9_8101_003048fd731b_64c8bb56_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535f_86a5_11e9_8101_003048fd731b_64c8bb59_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751e01_0af9_11ee_a45c_047c1617b143_d922862f_f1db_11ef_a6e1_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113673_37d2_11ef_a5e9_047c1617b143_14e1e1a8_f93d_11ef_a6ea_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113675_37d2_11ef_a5e9_047c1617b143_14e1e1aa_f93d_11ef_a6ea_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113679_37d2_11ef_a5e9_047c1617b143_64c8bb4e_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be38_eeb6_11ef_a6dd_047c1617b143_a26f33db_7c1e_11f0_a7a3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535b_86a5_11e9_8101_003048fd731b_64c8bb52_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55361_86a5_11e9_8101_003048fd731b_4829b00c_0627_11ea_810d_003048fd731b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55363_86a5_11e9_8101_003048fd731b_4829b00d_0627_11ea_810d_003048fd731b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55365_86a5_11e9_8101_003048fd731b_64c8bb51_5a46_11f0_a775_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55367_86a5_11e9_8101_003048fd731b_e8722853_518a_11ea_810f_003048fd731b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7153_68f5_11ea_8111_003048fd731b_49c4af0d_056a_11f0_a6fc_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7155_68f5_11ea_8111_003048fd731b_018ae8b2_7ca2_11ea_8111_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586488_f66a_11ef_a6e7_047c1617b143_a26f33dd_7c1e_11f0_a7a3_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42b0_245f_11f0_a725_047c1617b143_83eb96c8_5d58_11f0_a779_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d120_7e77_11f0_a7a6_047c1617b143_a24fffbd_96ed_11f0_a7c5_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55369_86a5_11e9_8101_003048fd731b_64c8bb50_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960c_0918_11eb_81b8_003048fd731b_83eb9680_5d58_11f0_a779_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcd_526f_11ef_a60b_047c1617b143_703303e2_d01e_11f0_a810_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55340_86a5_11e9_8101_003048fd731b_634a4292_f953_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55342_86a5_11e9_8101_003048fd731b_634a4293_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55344_86a5_11e9_8101_003048fd731b_634a4294_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55346_86a5_11e9_8101_003048fd731b_634a4295_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55348_86a5_11e9_8101_003048fd731b_634a4296_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534a_86a5_11e9_8101_003048fd731b_634a4297_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534c_86a5_11e9_8101_003048fd731b_634a4298_f953_11e9_810b_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534e_86a5_11e9_8101_003048fd731b_634a4299_f953_11e9_810b_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55351_86a5_11e9_8101_003048fd731b_634a429a_f953_11e9_810b_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad48d_86a5_11e9_8101_003048fd731b_634a42a6_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936f_04fa_11f1_a85e_047c1617b143_2ed140cc_0c97_11f1_a86a_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69371_04fa_11f1_a85e_047c1617b143_2ed140d0_0c97_11f1_a86a_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55353_86a5_11e9_8101_003048fd731b_634a42d9_f953_11e9_810b_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55355_86a5_11e9_8101_003048fd731b_634a42da_f953_11e9_810b_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55357_86a5_11e9_8101_003048fd731b_634a42db_f953_11e9_810b_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14345.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113673_37d2_11ef_a5e9_047c1617b143_14e1e1a8_f93d_11ef_a6ea_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113675_37d2_11ef_a5e9_047c1617b143_14e1e1aa_f93d_11ef_a6ea_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113679_37d2_11ef_a5e9_047c1617b143_64c8bb4e_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be38_eeb6_11ef_a6dd_047c1617b143_a26f33db_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535b_86a5_11e9_8101_003048fd731b_64c8bb52_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55361_86a5_11e9_8101_003048fd731b_4829b00c_0627_11ea_810d_003048fd731b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55363_86a5_11e9_8101_003048fd731b_4829b00d_0627_11ea_810d_003048fd731b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55365_86a5_11e9_8101_003048fd731b_64c8bb51_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55367_86a5_11e9_8101_003048fd731b_e8722853_518a_11ea_810f_003048fd731b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7153_68f5_11ea_8111_003048fd731b_49c4af0d_056a_11f0_a6fc_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7155_68f5_11ea_8111_003048fd731b_018ae8b2_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586488_f66a_11ef_a6e7_047c1617b143_a26f33dd_7c1e_11f0_a7a3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42b0_245f_11f0_a725_047c1617b143_83eb96c8_5d58_11f0_a779_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d120_7e77_11f0_a7a6_047c1617b143_a24fffbd_96ed_11f0_a7c5_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55369_86a5_11e9_8101_003048fd731b_64c8bb50_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960c_0918_11eb_81b8_003048fd731b_83eb9680_5d58_11f0_a779_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcd_526f_11ef_a60b_047c1617b143_703303e2_d01e_11f0_a810_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55340_86a5_11e9_8101_003048fd731b_634a4292_f953_11e9_810b_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55342_86a5_11e9_8101_003048fd731b_634a4293_f953_11e9_810b_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55344_86a5_11e9_8101_003048fd731b_634a4294_f953_11e9_810b_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55346_86a5_11e9_8101_003048fd731b_634a4295_f953_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55348_86a5_11e9_8101_003048fd731b_634a4296_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534a_86a5_11e9_8101_003048fd731b_634a4297_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534c_86a5_11e9_8101_003048fd731b_634a4298_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534e_86a5_11e9_8101_003048fd731b_634a4299_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55351_86a5_11e9_8101_003048fd731b_634a429a_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad48d_86a5_11e9_8101_003048fd731b_634a42a6_f953_11e9_810b_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936f_04fa_11f1_a85e_047c1617b143_2ed140cc_0c97_11f1_a86a_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69371_04fa_11f1_a85e_047c1617b143_2ed140d0_0c97_11f1_a86a_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55353_86a5_11e9_8101_003048fd731b_634a42d9_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55355_86a5_11e9_8101_003048fd731b_634a42da_f953_11e9_810b_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55357_86a5_11e9_8101_003048fd731b_634a42db_f953_11e9_810b_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14342.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
+        <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image_6" descr="Image_6"/>
+        <xdr:cNvPr id="2" name="Image_7" descr="Image_7"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image_7" descr="Image_7"/>
+        <xdr:cNvPr id="3" name="Image_8" descr="Image_8"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Image_10" descr="Image_10"/>
+        <xdr:cNvPr id="4" name="Image_9" descr="Image_9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Image_11" descr="Image_11"/>
+        <xdr:cNvPr id="5" name="Image_13" descr="Image_13"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Image_12" descr="Image_12"/>
+        <xdr:cNvPr id="6" name="Image_14" descr="Image_14"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Image_13" descr="Image_13"/>
+        <xdr:cNvPr id="7" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPr id="8" name="Image_16" descr="Image_16"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPr id="9" name="Image_17" descr="Image_17"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPr id="10" name="Image_18" descr="Image_18"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPr id="11" name="Image_19" descr="Image_19"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPr id="12" name="Image_20" descr="Image_20"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_22" descr="Image_22"/>
+        <xdr:cNvPr id="13" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPr id="14" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1376,477 +1349,477 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="18" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="19" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="20" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="21" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="22" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="23" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="24" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="25" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPr id="26" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="27" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="28" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="29" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="30" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="31" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="32" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1916,333 +1889,243 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPr id="36" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPr id="37" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPr id="38" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPr id="39" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPr id="40" name="Image_52" descr="Image_52"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPr id="42" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2509,51 +2392,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L65"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2561,51 +2444,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J65)</f>
+        <f>SUM(J2:J62)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2617,2084 +2500,1979 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" outlineLevel="2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
-    <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...4 lines deleted...]
-      <c r="C5" s="1" t="s">
+    <row r="5" spans="1:12" outlineLevel="3">
+      <c r="A5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
-    <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
-        <v>819058</v>
+        <v>884146</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*12333.30</f>
+        <f>J6*11826.15</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
-    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
-        <v>878117</v>
+        <v>884147</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*23644.95</f>
+        <f>J7*15387.96</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
-    <row r="8" spans="1:12" outlineLevel="4">
+    <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>955829</v>
+        <v>884149</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="G8" s="2">
+        <v>1</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K8" s="2" t="str">
+        <f>J8*17096.10</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="5"/>
+    </row>
+    <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1">
+        <v>886000</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="2">
-[...18 lines deleted...]
-      <c r="A9" s="9" t="s">
+      <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="9"/>
-[...8 lines deleted...]
-      <c r="K9" s="9"/>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="2" t="str">
+        <f>J9*14281.05</f>
+        <v>0</v>
+      </c>
       <c r="L9" s="5"/>
     </row>
-    <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>884146</v>
+        <v>955741</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*11826.15</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
-    <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>884147</v>
+        <v>955830</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*15387.96</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
-    <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="12" spans="1:12" outlineLevel="3">
+      <c r="A12" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>886000</v>
+        <v>819056</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>42</v>
+      </c>
+      <c r="G13" s="2">
+        <v>10</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*14281.05</f>
+        <f>J13*8658.30</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
-    <row r="14" spans="1:12" outlineLevel="5">
+    <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>955741</v>
+        <v>819059</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*11826.15</f>
+        <f>J14*10733.94</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:12" outlineLevel="5">
+    <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>955830</v>
+        <v>819060</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="2">
+        <v>3</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" s="2" t="str">
+        <f>J15*14720.58</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>819061</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="E16" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...21 lines deleted...]
-      <c r="A16" s="9" t="s">
+      <c r="F16" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="9"/>
-[...8 lines deleted...]
-      <c r="K16" s="9"/>
+      <c r="G16" s="2">
+        <v>3</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*18698.40</f>
+        <v>0</v>
+      </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>819056</v>
+        <v>819062</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*8658.30</f>
+        <f>J17*9840.18</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>819059</v>
+        <v>825204</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*10733.94</f>
+        <f>J18*10516.38</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>819060</v>
+        <v>825205</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*14720.58</f>
+        <f>J19*10516.38</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>819061</v>
+        <v>886070</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*18698.40</f>
+        <f>J20*12049.59</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>819062</v>
+        <v>885846</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*9840.18</f>
+        <f>J21*12333.30</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>825204</v>
+        <v>955742</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*10516.38</f>
+        <f>J22*23644.95</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...4 lines deleted...]
-      <c r="C23" s="1" t="s">
+    <row r="23" spans="1:12" outlineLevel="3">
+      <c r="A23" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>886070</v>
+        <v>819063</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="F24" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*12049.59</f>
+        <f>J24*862.89</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>885846</v>
+        <v>829305</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="G25" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*12333.30</f>
+        <f>J25*514.50</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>955742</v>
+        <v>885006</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="G26" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*23644.95</f>
+        <f>J26*1259.79</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K27" s="9"/>
+    <row r="27" spans="1:12" outlineLevel="5">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>955778</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*67.62</f>
+        <v>0</v>
+      </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...31 lines deleted...]
-      </c>
+    <row r="28" spans="1:12" outlineLevel="2">
+      <c r="A28" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" s="8"/>
+      <c r="C28" s="8"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>829305</v>
+        <v>819044</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*514.50</f>
+        <f>J29*43409.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>885006</v>
+        <v>819045</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G30" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1259.79</f>
+        <f>J30*5216.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" outlineLevel="5">
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>955778</v>
+        <v>819046</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>107</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*67.62</f>
+        <f>J31*46022.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K32" s="8"/>
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>819047</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>10</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*57432.00</f>
+        <v>0</v>
+      </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>819044</v>
+        <v>819048</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*43409.00</f>
+        <f>J33*73160.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>819045</v>
+        <v>819049</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*5216.00</f>
+        <f>J34*71544.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>819046</v>
+        <v>819050</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*46022.00</f>
+        <f>J35*33727.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>819047</v>
+        <v>819051</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
-      <c r="H36" s="2" t="s">
-        <v>47</v>
+      <c r="H36" s="2">
+        <v>4</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*57432.00</f>
+        <f>J36*17235.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>819048</v>
+        <v>819052</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*73160.00</f>
+        <f>J37*26031.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>819049</v>
+        <v>819390</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*71544.00</f>
+        <f>J38*3311.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>819050</v>
+        <v>956395</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*33727.00</f>
+        <f>J39*14902.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>819051</v>
+        <v>956396</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*17235.00</f>
+        <f>J40*19369.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>819052</v>
+        <v>819053</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*26031.00</f>
+        <f>J41*0.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>819390</v>
+        <v>819054</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3311.00</f>
+        <f>J42*17274.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>956395</v>
+        <v>819055</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*14902.00</f>
+        <f>J43*507.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="44" spans="1:12" outlineLevel="2">
+      <c r="A44" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="B44" s="8"/>
+      <c r="C44" s="8"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="8"/>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8"/>
+      <c r="H44" s="8"/>
+      <c r="I44" s="8"/>
+      <c r="J44" s="8"/>
+      <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>819053</v>
+        <v>890082</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*0.00</f>
+        <f>J45*32995.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>819054</v>
+        <v>890083</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*17274.00</f>
+        <f>J46*45181.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>819055</v>
+        <v>890084</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
-      <c r="H47" s="2" t="s">
-        <v>168</v>
+      <c r="H47" s="2">
+        <v>1</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*507.00</f>
+        <f>J47*57398.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
-    <row r="48" spans="1:12" outlineLevel="2">
-      <c r="A48" s="8" t="s">
+    <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>890085</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B48" s="8"/>
-[...8 lines deleted...]
-      <c r="K48" s="8"/>
+      <c r="D48" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*6663.00</f>
+        <v>0</v>
+      </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>890082</v>
+        <v>890086</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*32995.00</f>
+        <f>J49*14557.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>890083</v>
+        <v>890087</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*45181.00</f>
+        <f>J50*40642.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>890084</v>
+        <v>890088</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*57398.00</f>
+        <f>J51*40825.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>890085</v>
+        <v>890089</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*6663.00</f>
+        <f>J52*19498.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>890086</v>
+        <v>890090</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*14557.00</f>
+        <f>J53*28924.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>890087</v>
+        <v>890125</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*40642.00</f>
+        <f>J54*6663.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
-    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="55" spans="1:12" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>890088</v>
+        <v>956799</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*40825.00</f>
+        <f>J55*36575.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
-    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...10 lines deleted...]
-      <c r="E56" s="2" t="s">
+    <row r="56" spans="1:12" outlineLevel="2">
+      <c r="A56" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="F56" s="2" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B56" s="8"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="K56" s="8"/>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="57" spans="1:12" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>890090</v>
+        <v>955831</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*28924.00</f>
+        <f>J57*6785.52</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
-    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="58" spans="1:12" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>890125</v>
+        <v>955832</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*6663.00</f>
+        <f>J58*11942.28</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" outlineLevel="2">
-      <c r="A59" s="8" t="s">
+    <row r="59" spans="1:12" outlineLevel="4">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>955833</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B59" s="8"/>
-[...8 lines deleted...]
-      <c r="K59" s="8"/>
+      <c r="D59" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G59" s="2">
+        <v>1</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*8487.78</f>
+        <v>0</v>
+      </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>955831</v>
+        <v>955834</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*6785.52</f>
+        <f>J60*24002.16</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>955832</v>
+        <v>955835</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="G61" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*11942.28</f>
+        <f>J61*33005.91</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>955833</v>
+        <v>955836</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="G62" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*8487.78</f>
+        <f>J62*42189.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
-    </row>
-[...103 lines deleted...]
-      <c r="L65" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A32:K32"/>
-[...4 lines deleted...]
-    <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="A44:K44"/>
+    <mergeCell ref="A56:K56"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A12:K12"/>
+    <mergeCell ref="A23:K23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>