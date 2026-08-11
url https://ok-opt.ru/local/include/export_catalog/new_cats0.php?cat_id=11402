--- v3 (2026-06-21)
+++ v4 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,282 +70,282 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Группы быстрого монтажа</t>
   </si>
   <si>
     <t>Группы быстрого монтажа VIEIR</t>
   </si>
   <si>
     <t>Группы из нержавеющей стали</t>
   </si>
   <si>
     <t>VER-001008</t>
   </si>
   <si>
     <t>VP226</t>
   </si>
   <si>
     <t>Насосная группа  прямого контура из нержавеющей стали 1 1/2"x 1" VER PRO (2/1шт)</t>
   </si>
   <si>
-    <t>11 826.15 руб.</t>
+    <t>10 626.04 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001009</t>
   </si>
   <si>
     <t>VP227</t>
   </si>
   <si>
     <t>Насосная группа с 4-х ходовым смес клапаном НЕРЖ 1 1/2"x 1" универ (левая/правая) VER PRO (2/1шт)</t>
   </si>
   <si>
-    <t>15 387.96 руб.</t>
+    <t>15 220.39 руб.</t>
   </si>
   <si>
     <t>VER-001011</t>
   </si>
   <si>
     <t>VP235</t>
   </si>
   <si>
     <t>Гидрострелка из нержавеющей стали 1 1/2"x 1 1/4" (1шт)</t>
   </si>
   <si>
-    <t>17 096.10 руб.</t>
+    <t>13 529.40 руб.</t>
   </si>
   <si>
     <t>VER-001398</t>
   </si>
   <si>
     <t>VP230A</t>
   </si>
   <si>
     <t>Насосная группа из нерж. стали с трехходовым смесительным клапаном 1 1/2"x 1" (2/1шт) БЕЗ НАСОСА</t>
   </si>
   <si>
-    <t>14 281.05 руб.</t>
+    <t>12 792.62 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001602</t>
   </si>
   <si>
     <t>VP226A</t>
   </si>
   <si>
     <t>Насосная группа из нерж. стали быстрого монтажа прямого контура 1 1/2"x 1" (2/1шт)</t>
   </si>
   <si>
     <t>VER-001765</t>
   </si>
   <si>
     <t>VP227A</t>
   </si>
   <si>
     <t>Насосная группа из нерж. стали с четырехходовым термостатическим смесительным клапаном 1 1/2"x 1" (2</t>
   </si>
   <si>
     <t>Группы из эмалированной стали</t>
   </si>
   <si>
     <t>KIO-210001</t>
   </si>
   <si>
     <t>VR216</t>
   </si>
   <si>
     <t>Группа быстрого монтажа 11/2  высокотемпературного прямого контура С ШАР КРАНОМ без насоса (1/2шт)</t>
   </si>
   <si>
-    <t>8 658.30 руб.</t>
+    <t>9 070.94 руб.</t>
   </si>
   <si>
     <t>KIO-210004</t>
   </si>
   <si>
     <t>VR211.2</t>
   </si>
   <si>
     <t>Коллектор  на 3 контура с накид. гайками 11/2,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>10 733.94 руб.</t>
+    <t>11 507.77 руб.</t>
   </si>
   <si>
     <t>KIO-210005</t>
   </si>
   <si>
     <t>VR211.3</t>
   </si>
   <si>
     <t>Коллектор  на 5  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>14 720.58 руб.</t>
+    <t>15 421.19 руб.</t>
   </si>
   <si>
     <t>KIO-210006</t>
   </si>
   <si>
     <t>VR211.4</t>
   </si>
   <si>
     <t>Коллектор  на 7  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>18 698.40 руб.</t>
+    <t>19 588.27 руб.</t>
   </si>
   <si>
     <t>KIO-210007</t>
   </si>
   <si>
     <t>VR205</t>
   </si>
   <si>
     <t>Гидрострелка VR 11/2  в сборе с авт воздух, дренаж кран, с накид. гайками</t>
   </si>
   <si>
-    <t>9 840.18 руб.</t>
+    <t>10 552.06 руб.</t>
   </si>
   <si>
     <t>KIO-210009</t>
   </si>
   <si>
     <t>VR220L</t>
   </si>
   <si>
     <t>Группа быстрого монтажа 11/2" подключ СЛЕВА в теплоиз. с термометрами С ТРЕХХОД. КЛАПАН без насоса</t>
   </si>
   <si>
-    <t>10 516.38 руб.</t>
+    <t>11 018.59 руб.</t>
   </si>
   <si>
     <t>KIO-210010</t>
   </si>
   <si>
     <t>VR220R</t>
   </si>
   <si>
     <t>Группа быстрого монтажа 11/2" подключ СПРАВА в теплоиз. с термометр  С ТРЕХХОД. КЛАПАН без насоса</t>
   </si>
   <si>
     <t>VER-001492</t>
   </si>
   <si>
     <t>VR217</t>
   </si>
   <si>
     <t>Насосная группа с трехходовым смесительным клапаном (2/1шт)</t>
   </si>
   <si>
-    <t>12 049.59 руб.</t>
+    <t>12 623.52 руб.</t>
   </si>
   <si>
     <t>VER-001546</t>
   </si>
   <si>
     <t>VR218</t>
   </si>
   <si>
     <t>Насосная группа с трехходовым смесительным клапаном "ViEiR"(2/1шт)</t>
   </si>
   <si>
-    <t>12 333.30 руб.</t>
+    <t>12 920.95 руб.</t>
   </si>
   <si>
     <t>VER-001615</t>
   </si>
   <si>
     <t>VR222</t>
   </si>
   <si>
     <t>Насосная группа с теплообменником (2/1шт)</t>
   </si>
   <si>
-    <t>23 644.95 руб.</t>
+    <t>24 769.93 руб.</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>KIO-210008</t>
   </si>
   <si>
     <t>VR210A</t>
   </si>
   <si>
     <t>Кронштейн крепления коллектора (1/100шт)</t>
   </si>
   <si>
-    <t>862.89 руб.</t>
+    <t>886.26 руб.</t>
   </si>
   <si>
     <t>KIO-210011</t>
   </si>
   <si>
     <t>VR209A</t>
   </si>
   <si>
     <t>Кронштейны крепления коллектора с отступом ПАРА (1/100шт)</t>
   </si>
   <si>
-    <t>514.50 руб.</t>
+    <t>528.43 руб.</t>
   </si>
   <si>
     <t>VER-001088</t>
   </si>
   <si>
     <t>VR1134</t>
   </si>
   <si>
     <t>Магнитный уловитель для гидрострелки 3/4" (50/1шт)</t>
   </si>
   <si>
-    <t>1 259.79 руб.</t>
+    <t>1 321.08 руб.</t>
   </si>
   <si>
     <t>VER-001677</t>
   </si>
   <si>
     <t>VR211-D</t>
   </si>
   <si>
     <t>Заглушка (пластина) для коллектора 1 1/2"M (250/1пара)</t>
   </si>
   <si>
-    <t>67.62 руб.</t>
+    <t>135.88 руб.</t>
   </si>
   <si>
     <t>Группы быстрого монтажа VALTEC</t>
   </si>
   <si>
     <t>VLC-811058</t>
   </si>
   <si>
     <t>VT.VAR00.G.07</t>
   </si>
   <si>
     <t>Гидравлическая стрелка для систем VARIMIX 1 1/4" бронза (Италия)</t>
   </si>
   <si>
     <t>43 409.00 руб.</t>
   </si>
   <si>
     <t>VLC-811059</t>
   </si>
   <si>
     <t>VT.TVR00.FP.07</t>
   </si>
   <si>
     <t>Теплоизоляция для гидравлической стрелки VT. VAR.00</t>
   </si>
@@ -427,50 +427,53 @@
   <si>
     <t>VLC-811066</t>
   </si>
   <si>
     <t>VT.VAR05.SS.07</t>
   </si>
   <si>
     <t>Гидравлическая стрелка из нерж. стали 1 1/4"</t>
   </si>
   <si>
     <t>26 031.00 руб.</t>
   </si>
   <si>
     <t>VLC-812012</t>
   </si>
   <si>
     <t>VT.0606.0.07</t>
   </si>
   <si>
     <t>Сдвоенный ниппель, 1 1/4"x1 1/4"  (10 /80шт)</t>
   </si>
   <si>
     <t>3 311.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>VLC-901194</t>
   </si>
   <si>
     <t>VTc.100.SN.070603</t>
   </si>
   <si>
     <t>Гидроразделитель с коллектором горизонтальный, 3 контура, до 70 кВт</t>
   </si>
   <si>
     <t>14 902.00 руб.</t>
   </si>
   <si>
     <t>VLC-901195</t>
   </si>
   <si>
     <t>VTc.100.SN.070605</t>
   </si>
   <si>
     <t>Гидроразделитель с коллектором горизонтальный, 5 контуров, до 70 кВт</t>
   </si>
   <si>
     <t>19 369.00 руб.</t>
   </si>
   <si>
     <t>VLC-911001</t>
@@ -487,50 +490,53 @@
   <si>
     <t>VLC-911002</t>
   </si>
   <si>
     <t>VTc.100.SH.070605</t>
   </si>
   <si>
     <t>Гидроразделитель сталь с колл., гориз., 5 контуров, до 70 кВт</t>
   </si>
   <si>
     <t>17 274.00 руб.</t>
   </si>
   <si>
     <t>VLC-911003</t>
   </si>
   <si>
     <t>VTc.100.S.U</t>
   </si>
   <si>
     <t>Кронштейн крепл. универс. для гидрообвязки</t>
   </si>
   <si>
     <t>507.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
     <t>Группы быстрого монтажа MEIBES</t>
   </si>
   <si>
     <t>VLC-901056</t>
   </si>
   <si>
     <t>M66301.921RU</t>
   </si>
   <si>
     <t>Коллектор распределительный до 3 насосных групп, нерж сталь (с комплектом кронштейнов)</t>
   </si>
   <si>
     <t>32 995.00 руб.</t>
   </si>
   <si>
     <t>VLC-901057</t>
   </si>
   <si>
     <t>M66301.931RU</t>
   </si>
   <si>
     <t>Коллектор распределительный до 5 насосных групп, нерж сталь (с комплектом кронштейнов)</t>
   </si>
   <si>
     <t>45 181.00 руб.</t>
@@ -631,111 +637,111 @@
   <si>
     <t>VLC-902080</t>
   </si>
   <si>
     <t>M66931EAM</t>
   </si>
   <si>
     <t>Насосная группа MeiFlow TOP S MC DN25 с приводом без насоса</t>
   </si>
   <si>
     <t>36 575.00 руб.</t>
   </si>
   <si>
     <t>Модули быстрого монтажа VIEIR SMARTBOX</t>
   </si>
   <si>
     <t>VER-001777</t>
   </si>
   <si>
     <t>VR221</t>
   </si>
   <si>
     <t>Насосная группа прямого контура, 1"x3/4" (4/1шт)</t>
   </si>
   <si>
-    <t>6 785.52 руб.</t>
+    <t>7 108.18 руб.</t>
   </si>
   <si>
     <t>VER-001778</t>
   </si>
   <si>
     <t>VR223</t>
   </si>
   <si>
     <t>Насосная группа с четырехходовым термостатическим смесительным клапаном, 1"x3/4" (4/1шт)</t>
   </si>
   <si>
-    <t>11 942.28 руб.</t>
+    <t>12 511.79 руб.</t>
   </si>
   <si>
     <t>VER-001779</t>
   </si>
   <si>
     <t>VR224</t>
   </si>
   <si>
     <t>Насосная группа с трехходовым смесительным клапаном, 1"x3/4" (4/1шт)</t>
   </si>
   <si>
-    <t>8 487.78 руб.</t>
+    <t>8 891.27 руб.</t>
   </si>
   <si>
     <t>VER-001780</t>
   </si>
   <si>
     <t>VR219-2</t>
   </si>
   <si>
     <t>Распределительный коллектор в блочной теплоизоляции SMARTBOX для 2 насосных групп, 1"HP (1шт)</t>
   </si>
   <si>
-    <t>24 002.16 руб.</t>
+    <t>25 144.37 руб.</t>
   </si>
   <si>
     <t>VER-001781</t>
   </si>
   <si>
     <t>VR219-3</t>
   </si>
   <si>
     <t>Распределительный коллектор в блочной теплоизоляции SMARTBOX для 3 насосных групп, 1"HP (1шт)</t>
   </si>
   <si>
-    <t>33 005.91 руб.</t>
+    <t>34 577.66 руб.</t>
   </si>
   <si>
     <t>VER-001782</t>
   </si>
   <si>
     <t>VR219-4</t>
   </si>
   <si>
     <t>Распределительный коллектор в блочной теплоизоляции SMARTBOX для 4 насосных групп, 1"HP (1шт)</t>
   </si>
   <si>
-    <t>42 189.00 руб.</t>
+    <t>44 196.65 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -830,51 +836,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113673_37d2_11ef_a5e9_047c1617b143_14e1e1a8_f93d_11ef_a6ea_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113675_37d2_11ef_a5e9_047c1617b143_14e1e1aa_f93d_11ef_a6ea_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113679_37d2_11ef_a5e9_047c1617b143_64c8bb4e_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be38_eeb6_11ef_a6dd_047c1617b143_a26f33db_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535b_86a5_11e9_8101_003048fd731b_64c8bb52_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55361_86a5_11e9_8101_003048fd731b_4829b00c_0627_11ea_810d_003048fd731b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55363_86a5_11e9_8101_003048fd731b_4829b00d_0627_11ea_810d_003048fd731b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55365_86a5_11e9_8101_003048fd731b_64c8bb51_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55367_86a5_11e9_8101_003048fd731b_e8722853_518a_11ea_810f_003048fd731b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7153_68f5_11ea_8111_003048fd731b_49c4af0d_056a_11f0_a6fc_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7155_68f5_11ea_8111_003048fd731b_018ae8b2_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586488_f66a_11ef_a6e7_047c1617b143_a26f33dd_7c1e_11f0_a7a3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42b0_245f_11f0_a725_047c1617b143_83eb96c8_5d58_11f0_a779_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d120_7e77_11f0_a7a6_047c1617b143_a24fffbd_96ed_11f0_a7c5_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55369_86a5_11e9_8101_003048fd731b_64c8bb50_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960c_0918_11eb_81b8_003048fd731b_83eb9680_5d58_11f0_a779_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcd_526f_11ef_a60b_047c1617b143_703303e2_d01e_11f0_a810_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55340_86a5_11e9_8101_003048fd731b_634a4292_f953_11e9_810b_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55342_86a5_11e9_8101_003048fd731b_634a4293_f953_11e9_810b_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55344_86a5_11e9_8101_003048fd731b_634a4294_f953_11e9_810b_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55346_86a5_11e9_8101_003048fd731b_634a4295_f953_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55348_86a5_11e9_8101_003048fd731b_634a4296_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534a_86a5_11e9_8101_003048fd731b_634a4297_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534c_86a5_11e9_8101_003048fd731b_634a4298_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534e_86a5_11e9_8101_003048fd731b_634a4299_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55351_86a5_11e9_8101_003048fd731b_634a429a_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad48d_86a5_11e9_8101_003048fd731b_634a42a6_f953_11e9_810b_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936f_04fa_11f1_a85e_047c1617b143_2ed140cc_0c97_11f1_a86a_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69371_04fa_11f1_a85e_047c1617b143_2ed140d0_0c97_11f1_a86a_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55353_86a5_11e9_8101_003048fd731b_634a42d9_f953_11e9_810b_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55355_86a5_11e9_8101_003048fd731b_634a42da_f953_11e9_810b_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55357_86a5_11e9_8101_003048fd731b_634a42db_f953_11e9_810b_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14342.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113673_37d2_11ef_a5e9_047c1617b143_14e1e1a8_f93d_11ef_a6ea_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113675_37d2_11ef_a5e9_047c1617b143_14e1e1aa_f93d_11ef_a6ea_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113679_37d2_11ef_a5e9_047c1617b143_64c8bb4e_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be38_eeb6_11ef_a6dd_047c1617b143_a26f33db_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5535b_86a5_11e9_8101_003048fd731b_64c8bb52_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55361_86a5_11e9_8101_003048fd731b_4829b00c_0627_11ea_810d_003048fd731b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55363_86a5_11e9_8101_003048fd731b_4829b00d_0627_11ea_810d_003048fd731b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55365_86a5_11e9_8101_003048fd731b_64c8bb51_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55367_86a5_11e9_8101_003048fd731b_e8722853_518a_11ea_810f_003048fd731b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7153_68f5_11ea_8111_003048fd731b_49c4af0d_056a_11f0_a6fc_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7155_68f5_11ea_8111_003048fd731b_018ae8b2_7ca2_11ea_8111_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586488_f66a_11ef_a6e7_047c1617b143_a26f33dd_7c1e_11f0_a7a3_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42b0_245f_11f0_a725_047c1617b143_83eb96c8_5d58_11f0_a779_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d120_7e77_11f0_a7a6_047c1617b143_a24fffbd_96ed_11f0_a7c5_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55369_86a5_11e9_8101_003048fd731b_64c8bb50_5a46_11f0_a775_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960c_0918_11eb_81b8_003048fd731b_83eb9680_5d58_11f0_a779_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083bcd_526f_11ef_a60b_047c1617b143_703303e2_d01e_11f0_a810_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986ef5_96f7_11f0_a7c5_047c1617b143_206f14b7_7150_11f1_a8f1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55340_86a5_11e9_8101_003048fd731b_634a4292_f953_11e9_810b_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55342_86a5_11e9_8101_003048fd731b_634a4293_f953_11e9_810b_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55344_86a5_11e9_8101_003048fd731b_634a4294_f953_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55346_86a5_11e9_8101_003048fd731b_634a4295_f953_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55348_86a5_11e9_8101_003048fd731b_634a4296_f953_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534a_86a5_11e9_8101_003048fd731b_634a4297_f953_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534c_86a5_11e9_8101_003048fd731b_634a4298_f953_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5534e_86a5_11e9_8101_003048fd731b_634a4299_f953_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55351_86a5_11e9_8101_003048fd731b_634a429a_f953_11e9_810b_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad48d_86a5_11e9_8101_003048fd731b_634a42a6_f953_11e9_810b_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6936f_04fa_11f1_a85e_047c1617b143_2ed140cc_0c97_11f1_a86a_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca69371_04fa_11f1_a85e_047c1617b143_2ed140d0_0c97_11f1_a86a_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55353_86a5_11e9_8101_003048fd731b_634a42d9_f953_11e9_810b_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55355_86a5_11e9_8101_003048fd731b_634a42da_f953_11e9_810b_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d55357_86a5_11e9_8101_003048fd731b_634a42db_f953_11e9_810b_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a12_551c_11f0_a76e_047c1617b143_579e2405_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a14_551c_11f0_a76e_047c1617b143_579e2406_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a16_551c_11f0_a76e_047c1617b143_579e2407_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a18_551c_11f0_a76e_047c1617b143_579e2409_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1a_551c_11f0_a76e_047c1617b143_579e240a_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1c_551c_11f0_a76e_047c1617b143_579e240c_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a1e_551c_11f0_a76e_047c1617b143_579e240d_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a20_551c_11f0_a76e_047c1617b143_579e240f_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8a22_551c_11f0_a76e_047c1617b143_579e2413_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdb5_7932_11f0_a79f_047c1617b143_a26f33c4_7c1e_11f0_a7a3_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f196d_f554_11f0_a844_047c1617b143_206f14b6_7150_11f1_a8f1_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f196f_f554_11f0_a844_047c1617b143_206f14b5_7150_11f1_a8f1_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1971_f554_11f0_a844_047c1617b143_206f14b4_7150_11f1_a8f1_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1973_f554_11f0_a844_047c1617b143_5e46d601_7150_11f1_a8f1_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1975_f554_11f0_a844_047c1617b143_5e46d5ff_7150_11f1_a8f1_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f1977_f554_11f0_a844_047c1617b143_5e46d603_7150_11f1_a8f1_047c1617b14349.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1349,783 +1355,993 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Image_26" descr="Image_26"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="19" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_30" descr="Image_30"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="20" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_31" descr="Image_31"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_32" descr="Image_32"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_33" descr="Image_33"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_34" descr="Image_34"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="24" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_35" descr="Image_35"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_36" descr="Image_36"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_37" descr="Image_37"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="27" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_38" descr="Image_38"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="28" name="Image_38" descr="Image_38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_39" descr="Image_39"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="29" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_40" descr="Image_40"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="30" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_42" descr="Image_42"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_43" descr="Image_43"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="33" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_45" descr="Image_45"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="34" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_46" descr="Image_46"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="35" name="Image_46" descr="Image_46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_47" descr="Image_47"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="36" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="37" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_49" descr="Image_49"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_50" descr="Image_50"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_51" descr="Image_51"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="40" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_52" descr="Image_52"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="41" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="42" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_54" descr="Image_54"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="43" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2546,895 +2762,895 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*11826.15</f>
+        <f>J6*10626.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>884147</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*15387.96</f>
+        <f>J7*15220.39</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>884149</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*17096.10</f>
+        <f>J8*13529.40</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>886000</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*14281.05</f>
+        <f>J9*12792.62</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>955741</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*11826.15</f>
+        <f>J10*10626.04</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>955830</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*15387.96</f>
+        <f>J11*15220.39</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819056</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*8658.30</f>
+        <f>J13*9070.94</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819059</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2">
         <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*10733.94</f>
+        <f>J14*11507.77</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819060</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*14720.58</f>
+        <f>J15*15421.19</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819061</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="2">
         <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*18698.40</f>
+        <f>J16*19588.27</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819062</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*9840.18</f>
+        <f>J17*10552.06</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825204</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="2">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*10516.38</f>
+        <f>J18*11018.59</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825205</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="2">
         <v>6</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*10516.38</f>
+        <f>J19*11018.59</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886070</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G20" s="2">
         <v>9</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*12049.59</f>
+        <f>J20*12623.52</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885846</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G21" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*12333.30</f>
+        <f>J21*12920.95</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>955742</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="2">
         <v>8</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*23644.95</f>
+        <f>J22*24769.93</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="3">
       <c r="A23" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819063</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*862.89</f>
+        <f>J24*886.26</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>829305</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*514.50</f>
+        <f>J25*528.43</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885006</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G26" s="2">
         <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1259.79</f>
+        <f>J26*1321.08</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" outlineLevel="5">
+    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955778</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*67.62</f>
+        <f>J27*135.88</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="2">
       <c r="A28" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819044</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*43409.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819045</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*5216.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819046</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*46022.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819047</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*57432.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819048</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E33" s="2" t="s">
@@ -3460,86 +3676,86 @@
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819049</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*71544.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819050</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*33727.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819051</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E36" s="2" t="s">
@@ -3565,897 +3781,897 @@
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819052</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*26031.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819390</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
-      <c r="H38" s="2">
-        <v>0</v>
+      <c r="H38" s="2" t="s">
+        <v>136</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*3311.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>956395</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
-      <c r="H39" s="2" t="s">
-        <v>31</v>
+      <c r="H39" s="2">
+        <v>10</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*14902.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>956396</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*19369.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819053</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*0.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>819054</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*17274.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>819055</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
-      <c r="H43" s="2">
-        <v>0</v>
+      <c r="H43" s="2" t="s">
+        <v>157</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*507.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>890082</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>1</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*32995.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>890083</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>1</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*45181.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>890084</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*57398.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>890085</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*6663.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>890086</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>1</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*14557.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>890087</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*40642.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>890088</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*40825.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>890089</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*19498.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>890090</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*28924.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>890125</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*6663.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>956799</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*36575.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" outlineLevel="2">
       <c r="A56" s="8" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="8"/>
       <c r="D56" s="8"/>
       <c r="E56" s="8"/>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
       <c r="J56" s="8"/>
       <c r="K56" s="8"/>
       <c r="L56" s="5"/>
     </row>
-    <row r="57" spans="1:12" outlineLevel="4">
+    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>955831</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G57" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*6785.52</f>
+        <f>J57*7108.18</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
-    <row r="58" spans="1:12" outlineLevel="4">
+    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>955832</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G58" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*11942.28</f>
+        <f>J58*12511.79</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
-    <row r="59" spans="1:12" outlineLevel="4">
+    <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>955833</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="G59" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*8487.78</f>
+        <f>J59*8891.27</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" outlineLevel="4">
+    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>955834</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G60" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*24002.16</f>
+        <f>J60*25144.37</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" outlineLevel="4">
+    <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>955835</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*33005.91</f>
+        <f>J61*34577.66</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
-    <row r="62" spans="1:12" outlineLevel="4">
+    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>955836</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*42189.00</f>
+        <f>J62*44196.65</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A44:K44"/>
     <mergeCell ref="A56:K56"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A23:K23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>