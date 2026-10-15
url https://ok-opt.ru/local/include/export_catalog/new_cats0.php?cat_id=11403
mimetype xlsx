--- v2 (2026-08-11)
+++ v3 (2026-10-15)
@@ -70,282 +70,282 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Группы быстрого монтажа</t>
   </si>
   <si>
     <t>Группы быстрого монтажа VIEIR</t>
   </si>
   <si>
     <t>Группы из нержавеющей стали</t>
   </si>
   <si>
     <t>VER-001008</t>
   </si>
   <si>
     <t>VP226</t>
   </si>
   <si>
     <t>Насосная группа  прямого контура из нержавеющей стали 1 1/2"x 1" VER PRO (2/1шт)</t>
   </si>
   <si>
-    <t>10 626.04 руб.</t>
+    <t>10 846.02 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VER-001009</t>
   </si>
   <si>
     <t>VP227</t>
   </si>
   <si>
     <t>Насосная группа с 4-х ходовым смес клапаном НЕРЖ 1 1/2"x 1" универ (левая/правая) VER PRO (2/1шт)</t>
   </si>
   <si>
-    <t>15 220.39 руб.</t>
+    <t>15 535.48 руб.</t>
   </si>
   <si>
     <t>VER-001011</t>
   </si>
   <si>
     <t>VP235</t>
   </si>
   <si>
     <t>Гидрострелка из нержавеющей стали 1 1/2"x 1 1/4" (1шт)</t>
   </si>
   <si>
-    <t>13 529.40 руб.</t>
+    <t>13 809.49 руб.</t>
   </si>
   <si>
     <t>VER-001398</t>
   </si>
   <si>
     <t>VP230A</t>
   </si>
   <si>
     <t>Насосная группа из нерж. стали с трехходовым смесительным клапаном 1 1/2"x 1" (2/1шт) БЕЗ НАСОСА</t>
   </si>
   <si>
-    <t>12 792.62 руб.</t>
+    <t>13 057.45 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001602</t>
   </si>
   <si>
     <t>VP226A</t>
   </si>
   <si>
     <t>Насосная группа из нерж. стали быстрого монтажа прямого контура 1 1/2"x 1" (2/1шт)</t>
   </si>
   <si>
     <t>VER-001765</t>
   </si>
   <si>
     <t>VP227A</t>
   </si>
   <si>
     <t>Насосная группа из нерж. стали с четырехходовым термостатическим смесительным клапаном 1 1/2"x 1" (2</t>
   </si>
   <si>
     <t>Группы из эмалированной стали</t>
   </si>
   <si>
     <t>KIO-210001</t>
   </si>
   <si>
     <t>VR216</t>
   </si>
   <si>
     <t>Группа быстрого монтажа 11/2  высокотемпературного прямого контура С ШАР КРАНОМ без насоса (1/2шт)</t>
   </si>
   <si>
-    <t>9 070.94 руб.</t>
+    <t>9 258.72 руб.</t>
   </si>
   <si>
     <t>KIO-210004</t>
   </si>
   <si>
     <t>VR211.2</t>
   </si>
   <si>
     <t>Коллектор  на 3 контура с накид. гайками 11/2,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>11 507.77 руб.</t>
+    <t>11 746.00 руб.</t>
   </si>
   <si>
     <t>KIO-210005</t>
   </si>
   <si>
     <t>VR211.3</t>
   </si>
   <si>
     <t>Коллектор  на 5  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>15 421.19 руб.</t>
+    <t>15 740.44 руб.</t>
   </si>
   <si>
     <t>KIO-210006</t>
   </si>
   <si>
     <t>VR211.4</t>
   </si>
   <si>
     <t>Коллектор  на 7  контуров с накид. гайками 1/12,  в теплоиз, сталь, до 70 кВт, VIEIR</t>
   </si>
   <si>
-    <t>19 588.27 руб.</t>
+    <t>19 993.78 руб.</t>
   </si>
   <si>
     <t>KIO-210007</t>
   </si>
   <si>
     <t>VR205</t>
   </si>
   <si>
     <t>Гидрострелка VR 11/2  в сборе с авт воздух, дренаж кран, с накид. гайками</t>
   </si>
   <si>
-    <t>10 552.06 руб.</t>
+    <t>10 770.51 руб.</t>
   </si>
   <si>
     <t>KIO-210009</t>
   </si>
   <si>
     <t>VR220L</t>
   </si>
   <si>
     <t>Группа быстрого монтажа 11/2" подключ СЛЕВА в теплоиз. с термометрами С ТРЕХХОД. КЛАПАН без насоса</t>
   </si>
   <si>
-    <t>11 018.59 руб.</t>
+    <t>11 246.69 руб.</t>
   </si>
   <si>
     <t>KIO-210010</t>
   </si>
   <si>
     <t>VR220R</t>
   </si>
   <si>
     <t>Группа быстрого монтажа 11/2" подключ СПРАВА в теплоиз. с термометр  С ТРЕХХОД. КЛАПАН без насоса</t>
   </si>
   <si>
     <t>VER-001492</t>
   </si>
   <si>
     <t>VR217</t>
   </si>
   <si>
     <t>Насосная группа с трехходовым смесительным клапаном (2/1шт)</t>
   </si>
   <si>
-    <t>12 623.52 руб.</t>
+    <t>12 884.85 руб.</t>
   </si>
   <si>
     <t>VER-001546</t>
   </si>
   <si>
     <t>VR218</t>
   </si>
   <si>
-    <t>Насосная группа с трехходовым смесительным клапаном "ViEiR"(2/1шт)</t>
-[...2 lines deleted...]
-    <t>12 920.95 руб.</t>
+    <t>Насосная группа с термосмесительным клапаном "ViEiR"(2/1шт)</t>
+  </si>
+  <si>
+    <t>13 188.44 руб.</t>
   </si>
   <si>
     <t>VER-001615</t>
   </si>
   <si>
     <t>VR222</t>
   </si>
   <si>
     <t>Насосная группа с теплообменником (2/1шт)</t>
   </si>
   <si>
-    <t>24 769.93 руб.</t>
+    <t>25 282.72 руб.</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>KIO-210008</t>
   </si>
   <si>
     <t>VR210A</t>
   </si>
   <si>
     <t>Кронштейн крепления коллектора (1/100шт)</t>
   </si>
   <si>
-    <t>886.26 руб.</t>
+    <t>904.61 руб.</t>
   </si>
   <si>
     <t>KIO-210011</t>
   </si>
   <si>
     <t>VR209A</t>
   </si>
   <si>
     <t>Кронштейны крепления коллектора с отступом ПАРА (1/100шт)</t>
   </si>
   <si>
-    <t>528.43 руб.</t>
+    <t>539.37 руб.</t>
   </si>
   <si>
     <t>VER-001088</t>
   </si>
   <si>
     <t>VR1134</t>
   </si>
   <si>
     <t>Магнитный уловитель для гидрострелки 3/4" (50/1шт)</t>
   </si>
   <si>
-    <t>1 321.08 руб.</t>
+    <t>1 348.43 руб.</t>
   </si>
   <si>
     <t>VER-001677</t>
   </si>
   <si>
     <t>VR211-D</t>
   </si>
   <si>
     <t>Заглушка (пластина) для коллектора 1 1/2"M (250/1пара)</t>
   </si>
   <si>
-    <t>135.88 руб.</t>
+    <t>138.70 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1436,748 +1436,748 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*10626.04</f>
+        <f>J6*10846.02</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>884147</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*15220.39</f>
+        <f>J7*15535.48</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>884149</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*13529.40</f>
+        <f>J8*13809.49</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>886000</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*12792.62</f>
+        <f>J9*13057.45</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>955741</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*10626.04</f>
+        <f>J10*10846.02</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>955830</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*15220.39</f>
+        <f>J11*15535.48</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819056</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*9070.94</f>
+        <f>J13*9258.72</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819059</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*11507.77</f>
+        <f>J14*11746.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819060</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>3</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*15421.19</f>
+        <f>J15*15740.44</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819061</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="2">
         <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*19588.27</f>
+        <f>J16*19993.78</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819062</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*10552.06</f>
+        <f>J17*10770.51</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825204</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="2">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*11018.59</f>
+        <f>J18*11246.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825205</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="2">
         <v>6</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*11018.59</f>
+        <f>J19*11246.69</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>886070</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G20" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*12623.52</f>
+        <f>J20*12884.85</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>885846</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G21" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*12920.95</f>
+        <f>J21*13188.44</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>955742</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="2">
         <v>8</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*24769.93</f>
+        <f>J22*25282.72</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="3">
       <c r="A23" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819063</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*886.26</f>
+        <f>J24*904.61</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>829305</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*528.43</f>
+        <f>J25*539.37</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>885006</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G26" s="2">
         <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1321.08</f>
+        <f>J26*1348.43</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>955778</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*135.88</f>
+        <f>J27*138.70</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A23:K23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>