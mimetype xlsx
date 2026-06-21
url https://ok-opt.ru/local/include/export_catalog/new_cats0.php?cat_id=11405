--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -148,75 +148,81 @@
   <si>
     <t>18 750.15 руб.</t>
   </si>
   <si>
     <t>KIO-310008</t>
   </si>
   <si>
     <t>Электроподогреватель "Теплотех ЭВП-36М"</t>
   </si>
   <si>
     <t>23 197.52 руб.</t>
   </si>
   <si>
     <t>ТЭНы</t>
   </si>
   <si>
     <t>KIO-320002</t>
   </si>
   <si>
     <t>ТЭН 1,2 кВт, L=285мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>1 082.25 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>KIO-320003</t>
+  </si>
+  <si>
+    <t>ТЭН 1,5 кВт, L=295мм с терморегулятором  D-42мм (1/50шт)</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>KIO-320004</t>
+  </si>
+  <si>
+    <t>ТЭН 2,0 кВт с терморегулятором 1 1/4</t>
+  </si>
+  <si>
+    <t>844.31 руб.</t>
+  </si>
+  <si>
+    <t>KIO-320005</t>
+  </si>
+  <si>
+    <t>ТЭН 2,5 кВт, L=280мм с терморегулятором  D-42мм (1/50шт)</t>
+  </si>
+  <si>
+    <t>1 052.44 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...22 lines deleted...]
-    <t>1 052.44 руб.</t>
   </si>
   <si>
     <t>KIO-320006</t>
   </si>
   <si>
     <t>ТЭН 3,0 кВт, L=283мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320007</t>
   </si>
   <si>
     <t>ТЭН 3,5 кВт, L=280мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320008</t>
   </si>
   <si>
     <t>ТЭН 4,0 кВт, L=285мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320009</t>
   </si>
   <si>
     <t>уплотнительная прокладка RDT D42мм круглый профиль</t>
   </si>
@@ -1611,280 +1617,280 @@
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1082.25</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819073</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G16" s="2">
-        <v>8</v>
+      <c r="G16" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1082.25</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819074</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*844.31</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819075</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1052.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819076</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1052.44</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819077</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G20" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1052.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819078</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G21" s="2">
         <v>5</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1052.44</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819079</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*105.57</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819080</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*170.17</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>