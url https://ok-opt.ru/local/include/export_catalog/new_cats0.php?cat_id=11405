--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -155,53 +155,50 @@
     <t>Электроподогреватель "Теплотех ЭВП-36М"</t>
   </si>
   <si>
     <t>23 197.52 руб.</t>
   </si>
   <si>
     <t>ТЭНы</t>
   </si>
   <si>
     <t>KIO-320002</t>
   </si>
   <si>
     <t>ТЭН 1,2 кВт, L=285мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>1 082.25 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>KIO-320003</t>
   </si>
   <si>
     <t>ТЭН 1,5 кВт, L=295мм с терморегулятором  D-42мм (1/50шт)</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>KIO-320004</t>
   </si>
   <si>
     <t>ТЭН 2,0 кВт с терморегулятором 1 1/4</t>
   </si>
   <si>
     <t>844.31 руб.</t>
   </si>
   <si>
     <t>KIO-320005</t>
   </si>
   <si>
     <t>ТЭН 2,5 кВт, L=280мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>1 052.44 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>KIO-320006</t>
   </si>
@@ -1618,279 +1615,279 @@
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1082.25</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819073</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1082.25</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819074</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*844.31</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819075</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1052.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819076</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F19" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1052.44</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819077</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G20" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1052.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819078</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G21" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1052.44</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819079</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*105.57</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819080</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*170.17</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>