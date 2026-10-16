--- v2 (2026-08-11)
+++ v3 (2026-10-16)
@@ -90,60 +90,60 @@
   <si>
     <t>1 082.25 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIO-320003</t>
   </si>
   <si>
     <t>ТЭН 1,5 кВт, L=295мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320004</t>
   </si>
   <si>
     <t>ТЭН 2,0 кВт с терморегулятором 1 1/4</t>
   </si>
   <si>
     <t>844.31 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>KIO-320005</t>
   </si>
   <si>
     <t>ТЭН 2,5 кВт, L=280мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>1 052.44 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>KIO-320006</t>
   </si>
   <si>
     <t>ТЭН 3,0 кВт, L=283мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320007</t>
   </si>
   <si>
     <t>ТЭН 3,5 кВт, L=280мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320008</t>
   </si>
   <si>
     <t>ТЭН 4,0 кВт, L=285мм с терморегулятором  D-42мм (1/50шт)</t>
   </si>
   <si>
     <t>KIO-320009</t>
   </si>
   <si>
     <t>уплотнительная прокладка RDT D42мм круглый профиль</t>
   </si>
@@ -1052,180 +1052,180 @@
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1082.25</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819074</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*844.31</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819075</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1052.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819076</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1052.44</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819077</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G11" s="2">
         <v>8</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1052.44</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819078</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G12" s="2">
         <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1052.44</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819079</v>
       </c>
       <c r="C13" s="1" t="s">