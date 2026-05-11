--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -16,149 +16,149 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для труб пластиковый</t>
   </si>
   <si>
     <t>ALT-110617</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 50 мм (25 /300шт)</t>
   </si>
   <si>
-    <t>15.11 руб.</t>
+    <t>15.77 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-110618</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 63 мм (25/250шт)</t>
   </si>
   <si>
-    <t>16.62 руб.</t>
+    <t>17.28 руб.</t>
   </si>
   <si>
     <t>ALT-110625</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 63 мм (20/160 шт)</t>
   </si>
   <si>
-    <t>17.46 руб.</t>
+    <t>20.23 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ALT-110626</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 20  (50/500шт)</t>
   </si>
   <si>
-    <t>6.04 руб.</t>
+    <t>6.26 руб.</t>
   </si>
   <si>
     <t>ALT-110627</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 25  (40/400шт)</t>
   </si>
   <si>
-    <t>8.20 руб.</t>
+    <t>8.64 руб.</t>
   </si>
   <si>
     <t>ALT-110628</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 32  (30/300шт)</t>
   </si>
   <si>
-    <t>13.38 руб.</t>
+    <t>14.04 руб.</t>
   </si>
   <si>
     <t>KRP-130001</t>
   </si>
   <si>
     <t>EKTDK.1.25070</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-25*70 мм.   (30 /1500шт)</t>
   </si>
   <si>
     <t>10.50 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>KRP-130002</t>
   </si>
   <si>
     <t>EKTDK.2.32100</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*100 мм.  (30 /300шт)</t>
   </si>
@@ -210,95 +210,95 @@
   <si>
     <t>8.70 руб.</t>
   </si>
   <si>
     <t>KRP-130007</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 40 мм (30 шт/упак)</t>
   </si>
   <si>
     <t>15.00 руб.</t>
   </si>
   <si>
     <t>KRP-130008</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 50 мм (20 шт/упак)</t>
   </si>
   <si>
     <t>19.80 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>KRP-130009</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 16 мм   (300 /3000шт)</t>
   </si>
   <si>
     <t>2.70 руб.</t>
   </si>
   <si>
     <t>KRP-130010</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 20 мм   (250 /2000шт)</t>
   </si>
   <si>
     <t>3.40 руб.</t>
   </si>
   <si>
     <t>KRP-130011</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 26 мм   (200 /2000шт)</t>
   </si>
   <si>
     <t>4.60 руб.</t>
   </si>
   <si>
     <t>KRP-130012</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 32 мм   (150 /1500шт)</t>
   </si>
   <si>
     <t>KRP-130013</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 40 мм   (100 /1000шт)</t>
   </si>
   <si>
     <t>8.10 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-130014</t>
   </si>
   <si>
     <t>KP.S.1620</t>
   </si>
   <si>
     <t>Кронштейн пластковый самозащелкивающийся 16-20мм   (100 /1000шт)</t>
   </si>
   <si>
     <t>5.30 руб.</t>
   </si>
   <si>
     <t>PPR-220127</t>
   </si>
   <si>
     <t>PP-R Опора одинарная Белая  20 (1800шт)</t>
   </si>
   <si>
     <t>4.27 руб.</t>
   </si>
   <si>
     <t>PPR-220128</t>
   </si>
   <si>
     <t>PP-R Опора одинарная Белая  25 (1400шт)</t>
@@ -333,495 +333,495 @@
   <si>
     <t>20.82 руб.</t>
   </si>
   <si>
     <t>PPR-220132</t>
   </si>
   <si>
     <t>PP-R Опора одинарная Белая  63 (50 /200шт)</t>
   </si>
   <si>
     <t>26.74 руб.</t>
   </si>
   <si>
     <t>Крепеж для фаянса</t>
   </si>
   <si>
     <t>KRP-110001</t>
   </si>
   <si>
     <t>F807.12</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу барашек металл (FD-12) (10/200шт в упак)</t>
   </si>
   <si>
-    <t>96.73 руб.</t>
+    <t>80.58 руб.</t>
   </si>
   <si>
     <t>KRP-110002</t>
   </si>
   <si>
     <t>комплект крепежа КР07 для сиденья унитаза пластик (Уклад)</t>
   </si>
   <si>
-    <t>83.13 руб.</t>
+    <t>93.50 руб.</t>
   </si>
   <si>
     <t>KRP-110003</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу Б02.00 (Уклад)</t>
   </si>
   <si>
     <t>66.13 руб.</t>
   </si>
   <si>
     <t>KRP-110005</t>
   </si>
   <si>
     <t>крепеж для врезной мойки (FA105)</t>
   </si>
   <si>
     <t>27.95 руб.</t>
   </si>
   <si>
     <t>KRP-110006</t>
   </si>
   <si>
     <t>крепеж для накладной мойки</t>
   </si>
   <si>
-    <t>5.95 руб.</t>
+    <t>6.46 руб.</t>
   </si>
   <si>
     <t>KRP-110007</t>
   </si>
   <si>
     <t>крепеж для умывальника</t>
   </si>
   <si>
-    <t>71.40 руб.</t>
+    <t>77.52 руб.</t>
+  </si>
+  <si>
+    <t>KRP-110008</t>
+  </si>
+  <si>
+    <t>крепеж для унитаза к полу</t>
+  </si>
+  <si>
+    <t>26.35 руб.</t>
+  </si>
+  <si>
+    <t>SST-100124</t>
+  </si>
+  <si>
+    <t>Комплект 2шт крепления бачка к унитазу с гайкой барашек, желтый цинк (250шт)</t>
+  </si>
+  <si>
+    <t>114.52 руб.</t>
+  </si>
+  <si>
+    <t>SST-100125</t>
+  </si>
+  <si>
+    <t>1.3.6.</t>
+  </si>
+  <si>
+    <t>Комплект прижимов накладной мойки (4 прижима, самореза в пакте с подвесом)</t>
+  </si>
+  <si>
+    <t>41.05 руб.</t>
+  </si>
+  <si>
+    <t>SST-100126</t>
+  </si>
+  <si>
+    <t>1.2.9.</t>
+  </si>
+  <si>
+    <t>комплект для крепления бачка к унитазу барашек оцинк металл Сантехкреп ( европодвесом)</t>
+  </si>
+  <si>
+    <t>78.68 руб.</t>
+  </si>
+  <si>
+    <t>STL-001050</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х80 нержавейка МАКСИ (18пр) (80шт)</t>
+  </si>
+  <si>
+    <t>206.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001051</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка МАКСИ (18пр.) (80шт)</t>
+  </si>
+  <si>
+    <t>190.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001052</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка СТАНДАРТ (12пр.) (100шт)</t>
+  </si>
+  <si>
+    <t>170.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001053</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М8х80 нержавейка МАКСИ (18пр) (50шт)</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001054</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М8х70 нержавейка МАКСИ (18пр) (50шт)</t>
+  </si>
+  <si>
+    <t>256.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001055</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М8х70 нержавейка СТАНДАРТ (12пр.) (80шт)</t>
+  </si>
+  <si>
+    <t>230.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001056</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу М10х100 пластик (8пр.) (200шт)</t>
+  </si>
+  <si>
+    <t>108.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001057</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу М8х80 оцинкованная сталь (12пр.) (70шт)</t>
+  </si>
+  <si>
+    <t>72.00 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002084</t>
+  </si>
+  <si>
+    <t>E702-7</t>
+  </si>
+  <si>
+    <t>комплект для крепления бачка к унитазу нержавейка ZEGOR в блистере (50/500шт)</t>
+  </si>
+  <si>
+    <t>157.36 руб.</t>
+  </si>
+  <si>
+    <t>Крепежная система VIEIR</t>
+  </si>
+  <si>
+    <t>VER-000364</t>
+  </si>
+  <si>
+    <t>VR1149</t>
+  </si>
+  <si>
+    <t>Ложемент для накладного датчика термостатической головки (600/10шт)</t>
+  </si>
+  <si>
+    <t>70.56 руб.</t>
+  </si>
+  <si>
+    <t>VER-000366</t>
+  </si>
+  <si>
+    <t>VPG105</t>
+  </si>
+  <si>
+    <t>Уголок 90° с гайками 93,5*93,5мм (60/2шт)</t>
+  </si>
+  <si>
+    <t>233.73 руб.</t>
+  </si>
+  <si>
+    <t>VER-000367</t>
+  </si>
+  <si>
+    <t>VPG101</t>
+  </si>
+  <si>
+    <t>Монтажная шпилька, с шайбами быстрого монтажа М8 (120/4шт)</t>
+  </si>
+  <si>
+    <t>91.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-000368</t>
+  </si>
+  <si>
+    <t>VPG100</t>
+  </si>
+  <si>
+    <t>Заглушка для торцов профиля 30*30мм (900/15шт)</t>
+  </si>
+  <si>
+    <t>17.64 руб.</t>
+  </si>
+  <si>
+    <t>VER-000370</t>
+  </si>
+  <si>
+    <t>VPG109</t>
+  </si>
+  <si>
+    <t>Х-образный соединитель с гайками быстрого монтажа (120/4шт)</t>
+  </si>
+  <si>
+    <t>221.97 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>KRP-110008</t>
-[...187 lines deleted...]
-  <si>
     <t>VER-000371</t>
   </si>
   <si>
     <t>VPG108</t>
   </si>
   <si>
     <t>Т-образный соединитель с гайками быстрого монтажа (48/8шт)</t>
   </si>
   <si>
-    <t>205.53 руб.</t>
+    <t>202.86 руб.</t>
   </si>
   <si>
     <t>VER-000372</t>
   </si>
   <si>
     <t>VPG104</t>
   </si>
   <si>
     <t>Профиль монтажный- 30*30*2000мм (элемент металлоконструкцми) (6/1шт)</t>
   </si>
   <si>
-    <t>2 277.18 руб.</t>
+    <t>2 247.63 руб.</t>
   </si>
   <si>
     <t>VER-000507</t>
   </si>
   <si>
     <t>VPGM106</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) С МОНТАЖНЫМИ ГАЙКАМИ (60/2шт)</t>
   </si>
   <si>
-    <t>324.67 руб.</t>
+    <t>320.46 руб.</t>
   </si>
   <si>
     <t>VER-000508</t>
   </si>
   <si>
     <t>VPGM112</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (30/2шт)</t>
   </si>
   <si>
-    <t>515.31 руб.</t>
+    <t>508.62 руб.</t>
   </si>
   <si>
     <t>VER-000509</t>
   </si>
   <si>
     <t>VPGM113</t>
   </si>
   <si>
     <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (24/2шт)</t>
   </si>
   <si>
-    <t>731.26 руб.</t>
+    <t>721.77 руб.</t>
   </si>
   <si>
     <t>VER-000628</t>
   </si>
   <si>
     <t>VPGM111</t>
   </si>
   <si>
     <t>Кронштейн т-образный (элемент металлоконструкции) (48/2шт)</t>
   </si>
   <si>
-    <t>551.05 руб.</t>
+    <t>543.90 руб.</t>
   </si>
   <si>
     <t>VER-000934</t>
   </si>
   <si>
     <t>VPGM107</t>
   </si>
   <si>
     <t>Кронштейн т-образный (элемент металлоконструкции) 30x30x2мм-400мм (30/2шт)</t>
   </si>
   <si>
-    <t>954.66 руб.</t>
+    <t>942.27 руб.</t>
   </si>
   <si>
     <t>VER-001399</t>
   </si>
   <si>
     <t>VR1150</t>
   </si>
   <si>
     <t>Заглушка для торцов профиля 30мм x 20мм (960/45шт)</t>
   </si>
   <si>
-    <t>16.38 руб.</t>
+    <t>16.17 руб.</t>
   </si>
   <si>
     <t>VER-001400</t>
   </si>
   <si>
     <t>VPG110</t>
   </si>
   <si>
     <t>Профиль монтажный 30мм x 20мм x 2000мм (6/1шт)</t>
   </si>
   <si>
-    <t>1 809.53 руб.</t>
+    <t>1 786.05 руб.</t>
   </si>
   <si>
     <t>VER-001497</t>
   </si>
   <si>
     <t>VGK03</t>
   </si>
   <si>
     <t>Хомут трубный 1/2" (400/4шт)</t>
   </si>
   <si>
-    <t>23.83 руб.</t>
+    <t>23.52 руб.</t>
   </si>
   <si>
     <t>VER-001498</t>
   </si>
   <si>
     <t>VGK04</t>
   </si>
   <si>
     <t>Хомут трубный 3/4" (320/4шт)</t>
   </si>
   <si>
-    <t>25.32 руб.</t>
+    <t>24.99 руб.</t>
   </si>
   <si>
     <t>VER-001499</t>
   </si>
   <si>
     <t>VGK05</t>
   </si>
   <si>
     <t>Хомут трубный 1" (240/4шт)</t>
   </si>
   <si>
-    <t>29.79 руб.</t>
+    <t>29.40 руб.</t>
   </si>
   <si>
     <t>VER-001528</t>
   </si>
   <si>
     <t>VPG102</t>
   </si>
   <si>
     <t>Монтажная гайка M8 (1000/25шт)</t>
   </si>
   <si>
-    <t>58.08 руб.</t>
+    <t>57.33 руб.</t>
   </si>
   <si>
     <t>Шпильки и штанги резьбовые</t>
   </si>
   <si>
     <t>KRP-310069</t>
   </si>
   <si>
     <t>ШР10-1000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 10-1000мм</t>
   </si>
   <si>
-    <t>118.80 руб.</t>
+    <t>96.05 руб.</t>
   </si>
   <si>
     <t>KRP-310070</t>
   </si>
   <si>
     <t>ШР10-2000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 10-2000мм</t>
   </si>
   <si>
-    <t>191.40 руб.</t>
+    <t>173.40 руб.</t>
   </si>
   <si>
     <t>KRP-310083</t>
   </si>
   <si>
     <t>ШР8-1000</t>
   </si>
   <si>
     <t>шпилька резьбовая М8-1000мм</t>
   </si>
   <si>
-    <t>79.20 руб.</t>
+    <t>55.08 руб.</t>
   </si>
   <si>
     <t>KRP-310084</t>
   </si>
   <si>
     <t>ШР8-2000</t>
   </si>
   <si>
     <t>шпилька резьбовая М 8-2000мм (1/25шт)</t>
   </si>
   <si>
-    <t>158.40 руб.</t>
+    <t>112.20 руб.</t>
   </si>
   <si>
     <t>KRP-310088</t>
   </si>
   <si>
     <t>Ш8-100</t>
   </si>
   <si>
     <t>шпилька шуруп М8*100мм (100/900шт.)</t>
   </si>
   <si>
     <t>12.89 руб.</t>
   </si>
   <si>
     <t>KRP-310089</t>
   </si>
   <si>
     <t>Ш8-120</t>
   </si>
   <si>
     <t>шпилька шуруп М8*120мм (50/800шт)</t>
   </si>
   <si>
     <t>13.09 руб.</t>
   </si>
@@ -936,555 +936,606 @@
   <si>
     <t>Крепеж HUMALT для труб стальной с резиновым уплотнением</t>
   </si>
   <si>
     <t>HMT-100101</t>
   </si>
   <si>
     <t>007040301</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 3/8" (16-20мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (200шт)</t>
   </si>
   <si>
     <t>30.68 руб.</t>
   </si>
   <si>
     <t>HMT-100102</t>
   </si>
   <si>
     <t>007040101</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 1/2" (20-24мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (160шт)</t>
   </si>
   <si>
-    <t>31.75 руб.</t>
+    <t>33.00 руб.</t>
   </si>
   <si>
     <t>HMT-100103</t>
   </si>
   <si>
     <t>007040102</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 3/4" (25-28мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (150шт)</t>
   </si>
   <si>
-    <t>33.65 руб.</t>
+    <t>34.21 руб.</t>
   </si>
   <si>
     <t>HMT-100104</t>
   </si>
   <si>
     <t>007040103</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 1" (32-35мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (140шт)</t>
   </si>
   <si>
-    <t>35.31 руб.</t>
+    <t>36.74 руб.</t>
   </si>
   <si>
     <t>HMT-100105</t>
   </si>
   <si>
     <t>007040104</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 11/4" (39-46мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (110шт)</t>
   </si>
   <si>
-    <t>38.13 руб.</t>
+    <t>41.80 руб.</t>
   </si>
   <si>
     <t>HMT-100106</t>
   </si>
   <si>
     <t>007040105</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 11/2" (48-53мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (100шт)</t>
   </si>
   <si>
-    <t>39.92 руб.</t>
+    <t>45.10 руб.</t>
   </si>
   <si>
     <t>HMT-100107</t>
   </si>
   <si>
     <t>007040106</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 2" (59-66мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (80шт)</t>
   </si>
   <si>
-    <t>43.89 руб.</t>
+    <t>49.50 руб.</t>
   </si>
   <si>
     <t>HMT-100108</t>
   </si>
   <si>
     <t>007040107</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 21/2" (74-80мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (80шт)</t>
   </si>
   <si>
-    <t>58.04 руб.</t>
+    <t>58.05 руб.</t>
   </si>
   <si>
     <t>HMT-100109</t>
   </si>
   <si>
     <t>007040108</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 3" (87-94мм) М10 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (80шт)</t>
   </si>
   <si>
-    <t>71.13 руб.</t>
+    <t>74.80 руб.</t>
   </si>
   <si>
     <t>HMT-100110</t>
   </si>
   <si>
     <t>007040109</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 4" (108-116мм) М10 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (60шт)</t>
   </si>
   <si>
-    <t>81.42 руб.</t>
+    <t>82.50 руб.</t>
   </si>
   <si>
     <t>HMT-100112</t>
   </si>
   <si>
     <t>007040315</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 6" (156-166мм) М10 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (40шт)</t>
   </si>
   <si>
-    <t>114.86 руб.</t>
+    <t>123.20 руб.</t>
   </si>
   <si>
     <t>KRP-120001</t>
   </si>
   <si>
     <t>KX-3/8</t>
   </si>
   <si>
     <t>КОМПЛЕКТ (Хомут метал. с резин. упл. + шпилька + дюбель) 3/8" М8 (15-19мм) (150шт+)</t>
   </si>
   <si>
     <t>29.00 руб.</t>
   </si>
   <si>
     <t>KRP-120007</t>
   </si>
   <si>
     <t>KX-2</t>
   </si>
   <si>
     <t>КОМПЛЕКТ (Хомут метал. с резин. упл. + шпилька + дюбель) 2" М8 (59-65мм) (кор 80шт)</t>
   </si>
   <si>
     <t>1 037.40 руб.</t>
   </si>
   <si>
     <t>KRP-120030</t>
   </si>
   <si>
     <t>X-1 1/2</t>
   </si>
   <si>
     <t>Хомут без шпильки метал. с резин. упл. 1 1/2" (44-50мм) М8 дюбель в комплекте (110шт)</t>
   </si>
   <si>
     <t>38.00 руб.</t>
   </si>
   <si>
+    <t>Крепеж VALTEC для нержавеющих труб</t>
+  </si>
+  <si>
+    <t>VLC-902085</t>
+  </si>
+  <si>
+    <t>15D.CN.SP</t>
+  </si>
+  <si>
+    <t>Хомут для труб из нерж. стали D15</t>
+  </si>
+  <si>
+    <t>VLC-902086</t>
+  </si>
+  <si>
+    <t>18D.CN.SP</t>
+  </si>
+  <si>
+    <t>Хомут для труб из нерж. стали D18</t>
+  </si>
+  <si>
+    <t>VLC-902087</t>
+  </si>
+  <si>
+    <t>22D.CN.SP</t>
+  </si>
+  <si>
+    <t>Хомут для труб из нерж. стали D22</t>
+  </si>
+  <si>
+    <t>VLC-902088</t>
+  </si>
+  <si>
+    <t>28D.CN.SP</t>
+  </si>
+  <si>
+    <t>Хомут для труб из нерж. стали D28</t>
+  </si>
+  <si>
+    <t>VLC-902089</t>
+  </si>
+  <si>
+    <t>35D.CN.SP</t>
+  </si>
+  <si>
+    <t>Хомут для труб из нерж. стали D35</t>
+  </si>
+  <si>
     <t>Крепеж, пластины для водорозеток</t>
   </si>
   <si>
     <t>VER-001157</t>
   </si>
   <si>
     <t>VP20</t>
   </si>
   <si>
     <t>Шина сантехническая (2 м) (10шт)</t>
   </si>
   <si>
-    <t>631.47 руб.</t>
+    <t>623.28 руб.</t>
   </si>
   <si>
     <t>VER-001158</t>
   </si>
   <si>
     <t>VP21</t>
   </si>
   <si>
     <t>Монтажная шина для водорозеток (2.025 м) (10шт)</t>
   </si>
   <si>
-    <t>579.35 руб.</t>
+    <t>571.83 руб.</t>
   </si>
   <si>
     <t>VER-001159</t>
   </si>
   <si>
     <t>VP22</t>
   </si>
   <si>
     <t>Кронштейн планка для пары водорозеток 75/150 с амортизаторами (60шт)</t>
   </si>
   <si>
-    <t>220.42 руб.</t>
+    <t>217.56 руб.</t>
   </si>
   <si>
     <t>VER-001160</t>
   </si>
   <si>
     <t>VP23</t>
   </si>
   <si>
     <t>Планка плоская для пары водорозеток 75/150 с амортизаторами (100шт)</t>
   </si>
   <si>
-    <t>162.34 руб.</t>
+    <t>160.23 руб.</t>
   </si>
   <si>
     <t>VER-001161</t>
   </si>
   <si>
     <t>VP24</t>
   </si>
   <si>
     <t>Кронштейн для крепления водорозеток тип Z30 (150шт)</t>
   </si>
   <si>
-    <t>111.70 руб.</t>
+    <t>110.25 руб.</t>
   </si>
   <si>
     <t>VLC-901069</t>
   </si>
   <si>
     <t>VT.PM0.006</t>
   </si>
   <si>
     <t>Пластина монтажная (с винтами - 6 шт.)</t>
   </si>
   <si>
     <t>VLC-901070</t>
   </si>
   <si>
     <t>VT.PMH.006</t>
   </si>
   <si>
     <t>Пластина монтажная высокая (с винтами - 6 шт.)</t>
   </si>
   <si>
     <t>299.00 руб.</t>
   </si>
   <si>
     <t>VLC-901071</t>
   </si>
   <si>
     <t>VT.PML.006</t>
   </si>
   <si>
     <t>Пластина монтажная низкая (с винтами - 6 шт.)</t>
   </si>
   <si>
     <t>285.00 руб.</t>
   </si>
   <si>
     <t>Крепежная система WALLBOX</t>
   </si>
   <si>
     <t>VLC-900976</t>
   </si>
   <si>
     <t>WB90003</t>
   </si>
   <si>
     <t>Профиль монтажный алюминиевый WALLBOX в штангах 3м</t>
   </si>
   <si>
-    <t>990.00 руб.</t>
+    <t>1 114.00 руб.</t>
   </si>
   <si>
     <t>VLC-900977</t>
   </si>
   <si>
     <t>WB90102</t>
   </si>
   <si>
     <t>Соединение угловое WALLBOX</t>
   </si>
   <si>
-    <t>217.00 руб.</t>
+    <t>226.00 руб.</t>
   </si>
   <si>
     <t>VLC-900978</t>
   </si>
   <si>
     <t>WB98807</t>
   </si>
   <si>
     <t>Ключ шестигранный</t>
   </si>
   <si>
-    <t>999.00 руб.</t>
+    <t>1 039.00 руб.</t>
   </si>
   <si>
     <t>VLC-900979</t>
   </si>
   <si>
     <t>WB90302</t>
   </si>
   <si>
     <t>Крепление одинарное WALLBOX</t>
   </si>
   <si>
-    <t>704.00 руб.</t>
+    <t>689.00 руб.</t>
   </si>
   <si>
     <t>VLC-900980</t>
   </si>
   <si>
     <t>WB90311</t>
   </si>
   <si>
     <t>Крепление двойное WALLBOX</t>
   </si>
   <si>
-    <t>1 152.00 руб.</t>
+    <t>1 286.00 руб.</t>
   </si>
   <si>
     <t>VLC-900981</t>
   </si>
   <si>
     <t>WB90313</t>
   </si>
   <si>
     <t>Крепление двойное, удлиненное WALLBOX</t>
   </si>
   <si>
-    <t>1 288.00 руб.</t>
+    <t>1 427.00 руб.</t>
   </si>
   <si>
     <t>VLC-900982</t>
   </si>
   <si>
     <t>WB90182</t>
   </si>
   <si>
     <t>Соединение универсальное WALLBOX</t>
   </si>
   <si>
-    <t>623.00 руб.</t>
+    <t>647.00 руб.</t>
   </si>
   <si>
     <t>VLC-900983</t>
   </si>
   <si>
     <t>WB90103</t>
   </si>
   <si>
     <t>Установочный элемент, базовый WALLBOX</t>
   </si>
   <si>
-    <t>173.00 руб.</t>
+    <t>180.00 руб.</t>
   </si>
   <si>
     <t>VLC-900984</t>
   </si>
   <si>
     <t>WB90317</t>
   </si>
   <si>
     <t>Опора для отдельно стоящей перегородки WALLBOX</t>
   </si>
   <si>
-    <t>3 857.00 руб.</t>
+    <t>3 608.00 руб.</t>
   </si>
   <si>
     <t>VLC-900985</t>
   </si>
   <si>
     <t>WB90204</t>
   </si>
   <si>
     <t>Монтажная пластина для сантехнической арматуры</t>
   </si>
   <si>
-    <t>3 392.00 руб.</t>
+    <t>2 821.00 руб.</t>
   </si>
   <si>
     <t>VLC-900986</t>
   </si>
   <si>
     <t>WB93803</t>
   </si>
   <si>
     <t>Комплект крепления модуля инсталляции в углу</t>
   </si>
   <si>
-    <t>3 271.00 руб.</t>
+    <t>3 060.00 руб.</t>
   </si>
   <si>
     <t>VLC-900987</t>
   </si>
   <si>
     <t>WB90219</t>
   </si>
   <si>
     <t>Звукоизоляция крепежных элементов</t>
   </si>
   <si>
+    <t>139.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-900988</t>
   </si>
   <si>
     <t>WB90425</t>
   </si>
   <si>
     <t>Монтажная фанера, малая 200х200</t>
   </si>
   <si>
-    <t>1 980.00 руб.</t>
+    <t>2 058.00 руб.</t>
   </si>
   <si>
     <t>VLC-900989</t>
   </si>
   <si>
     <t>WB90580</t>
   </si>
   <si>
     <t>Монтажная фанера, большая 580х200</t>
   </si>
   <si>
-    <t>3 960.00 руб.</t>
+    <t>4 115.00 руб.</t>
   </si>
   <si>
     <t>VLC-900990</t>
   </si>
   <si>
     <t>WB90401</t>
   </si>
   <si>
     <t>Установочный элемент, с резьбой М8</t>
   </si>
   <si>
-    <t>483.00 руб.</t>
+    <t>588.00 руб.</t>
   </si>
   <si>
     <t>VLC-900991</t>
   </si>
   <si>
     <t>WB90123</t>
   </si>
   <si>
     <t>Установочный элемент на скользящей опоре, резьба М8</t>
   </si>
   <si>
-    <t>985.00 руб.</t>
+    <t>1 165.00 руб.</t>
   </si>
   <si>
     <t>VLC-900992</t>
   </si>
   <si>
     <t>WB90999</t>
   </si>
   <si>
     <t>Кронштейны установки модуля инсталляции в профиль (комплект 6 шт.)</t>
   </si>
   <si>
-    <t>950.00 руб.</t>
+    <t>987.00 руб.</t>
   </si>
   <si>
     <t>VLC-900993</t>
   </si>
   <si>
     <t>WB90109</t>
   </si>
   <si>
     <t>Торцевое соединение профиля, удлинитель</t>
   </si>
   <si>
-    <t>388.00 руб.</t>
+    <t>461.00 руб.</t>
   </si>
   <si>
     <t>VLC-900994</t>
   </si>
   <si>
     <t>WB90444</t>
   </si>
   <si>
     <t>Резьбовые заклепки скрытого монтажа М8</t>
   </si>
   <si>
-    <t>9.00 руб.</t>
+    <t>9.40 руб.</t>
   </si>
   <si>
     <t>VLC-900995</t>
   </si>
   <si>
     <t>WB98128</t>
   </si>
   <si>
     <t>Заглушка профиля торцевая</t>
   </si>
   <si>
-    <t>98.00 руб.</t>
+    <t>103.00 руб.</t>
   </si>
   <si>
     <t>VLC-900996</t>
   </si>
   <si>
     <t>WB90200</t>
   </si>
   <si>
     <t>Комплект стальных петель для профиля WALLBOX</t>
   </si>
   <si>
-    <t>18 999.00 руб.</t>
+    <t>21 917.00 руб.</t>
   </si>
   <si>
     <t>VLC-900997</t>
   </si>
   <si>
     <t>WB91400</t>
   </si>
   <si>
     <t>Опора шарнирная с регулировкой высоты WALLBOX</t>
   </si>
   <si>
-    <t>974.00 руб.</t>
+    <t>1 032.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1579,51 +1630,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b52e_7e0e_11ed_a39b_047c1617b143_4b3c1cef_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b530_7e0e_11ed_a39b_047c1617b143_4b3c1cf0_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b53e_7e0e_11ed_a39b_047c1617b143_c0e52b50_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b540_7e0e_11ed_a39b_047c1617b143_20fe9cbf_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b542_7e0e_11ed_a39b_047c1617b143_20fe9cc1_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b544_7e0e_11ed_a39b_047c1617b143_20fe9cc3_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e63_86a6_11e9_8101_003048fd731b_312eecd4_49d5_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e67_86a6_11e9_8101_003048fd731b_312eecd3_49d5_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6b_86a6_11e9_8101_003048fd731b_312eecd2_49d5_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6f_86a6_11e9_8101_003048fd731b_312eecde_49d5_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e73_86a6_11e9_8101_003048fd731b_312eecdf_49d5_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e6fc_86a6_11e9_8101_003048fd731b_312eece0_49d5_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e700_86a6_11e9_8101_003048fd731b_312eece1_49d5_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e704_86a6_11e9_8101_003048fd731b_312eece2_49d5_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e708_86a6_11e9_8101_003048fd731b_312eecd9_49d5_11ea_810f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e70c_86a6_11e9_8101_003048fd731b_312eecda_49d5_11ea_810f_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e710_86a6_11e9_8101_003048fd731b_312eecdb_49d5_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e714_86a6_11e9_8101_003048fd731b_312eecdc_49d5_11ea_810f_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e718_86a6_11e9_8101_003048fd731b_312eecdd_49d5_11ea_810f_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e71c_86a6_11e9_8101_003048fd731b_312eece3_49d5_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d3_86a5_11e9_8101_003048fd731b_d7f60b01_f955_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d6_86a5_11e9_8101_003048fd731b_d7f60b02_f955_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d9_86a5_11e9_8101_003048fd731b_d7f60b03_f955_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238dc_86a5_11e9_8101_003048fd731b_d7f60b04_f955_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238df_86a5_11e9_8101_003048fd731b_d7f60b05_f955_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238e2_86a5_11e9_8101_003048fd731b_d7f60b06_f955_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2d_86a6_11e9_8101_003048fd731b_312eecef_49d5_11ea_810f_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2f_86a6_11e9_8101_003048fd731b_312eecf1_49d5_11ea_810f_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e31_86a6_11e9_8101_003048fd731b_20fe9cc6_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e35_86a6_11e9_8101_003048fd731b_312eecf2_49d5_11ea_810f_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e37_86a6_11e9_8101_003048fd731b_312eecf3_49d5_11ea_810f_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e39_86a6_11e9_8101_003048fd731b_312eecf4_49d5_11ea_810f_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e3b_86a6_11e9_8101_003048fd731b_312eecf5_49d5_11ea_810f_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e425_c920_11ee_a554_047c1617b143_20fe9cc5_793a_11f0_a79f_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e427_c920_11ee_a554_047c1617b143_20fe9cc9_793a_11f0_a79f_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e429_c920_11ee_a554_047c1617b143_20fe9cc8_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f342e_7c1e_11f0_a7a3_047c1617b143_16c8a337_c371_11f0_a800_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3430_7c1e_11f0_a7a3_047c1617b143_16c8a339_c371_11f0_a800_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3432_7c1e_11f0_a7a3_047c1617b143_16c8a33b_c371_11f0_a800_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3434_7c1e_11f0_a7a3_047c1617b143_16c8a33d_c371_11f0_a800_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3436_7c1e_11f0_a7a3_047c1617b143_16c8a33f_c371_11f0_a800_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3438_7c1e_11f0_a7a3_047c1617b143_16c8a341_c371_11f0_a800_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343a_7c1e_11f0_a7a3_047c1617b143_16c8a343_c371_11f0_a800_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343c_7c1e_11f0_a7a3_047c1617b143_16c8a344_c371_11f0_a800_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ef12_96f2_11ed_a3bf_047c1617b143_20fe9cca_793a_11f0_a79f_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd33_0ae4_11ee_a45c_047c1617b143_20fe9ce0_793a_11f0_a79f_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd37_0ae4_11ee_a45c_047c1617b143_20fe9cd1_793a_11f0_a79f_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd39_0ae4_11ee_a45c_047c1617b143_20fe9ccd_793a_11f0_a79f_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3b_0ae4_11ee_a45c_047c1617b143_20fe9ccc_793a_11f0_a79f_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3f_0ae4_11ee_a45c_047c1617b143_20fe9cdb_793a_11f0_a79f_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd41_0ae4_11ee_a45c_047c1617b143_20fe9cd9_793a_11f0_a79f_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd43_0ae4_11ee_a45c_047c1617b143_20fe9cd0_793a_11f0_a79f_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c159_400c_11ee_a4a3_047c1617b143_703303eb_d01e_11f0_a810_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15b_400c_11ee_a4a3_047c1617b143_20fe9cde_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15d_400c_11ee_a4a3_047c1617b143_20fe9cdf_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04984_729c_11ee_a4e3_047c1617b143_20fe9cdd_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fd_37d2_11ef_a5e9_047c1617b143_64c8bb96_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3a_eeb6_11ef_a6dd_047c1617b143_703303ea_d01e_11f0_a810_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3c_eeb6_11ef_a6dd_047c1617b143_703303ed_d01e_11f0_a810_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586492_f66a_11ef_a6e7_047c1617b143_7e424fb8_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586494_f66a_11ef_a6e7_047c1617b143_7e424fbb_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586496_f66a_11ef_a6e7_047c1617b143_7e424fbe_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e428c_245f_11f0_a725_047c1617b143_2685987c_34da_11f0_a73b_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b3_f967_11e9_810b_003048fd731b_c20d3bf4_a581_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b5_f967_11e9_810b_003048fd731b_c20d3bf5_a581_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74cf_f967_11e9_810b_003048fd731b_c20d3bfe_a581_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74d1_f967_11e9_810b_003048fd731b_c20d3bfb_a581_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d1_7c9e_11ea_8111_003048fd731b_34112379_a57f_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d3_7c9e_11ea_8111_003048fd731b_3411237a_a57f_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d5_7c9e_11ea_8111_003048fd731b_3411237b_a57f_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d7_7c9e_11ea_8111_003048fd731b_34112381_a57f_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac731_2e50_11ec_8355_003048fd731b_3411237f_a57f_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac733_2e50_11ec_8355_003048fd731b_34112380_a57f_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac735_2e50_11ec_8355_003048fd731b_3411237c_a57f_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac737_2e50_11ec_8355_003048fd731b_3411237d_a57f_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac739_2e50_11ec_8355_003048fd731b_3411237e_a57f_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73b_2e50_11ec_8355_003048fd731b_34112376_a57f_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73d_2e50_11ec_8355_003048fd731b_34112377_a57f_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79803_895b_11ef_a654_047c1617b143_2ab4f59e_0c49_11f0_a705_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79805_895b_11ef_a654_047c1617b143_a6a6bbb9_0c40_11f0_a705_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79807_895b_11ef_a654_047c1617b143_2ab4f59a_0c49_11f0_a705_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79809_895b_11ef_a654_047c1617b143_a6a6bbb5_0c40_11f0_a705_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980b_895b_11ef_a654_047c1617b143_a6a6bbc1_0c40_11f0_a705_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980d_895b_11ef_a654_047c1617b143_a6a6bbbd_0c40_11f0_a705_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980f_895b_11ef_a654_047c1617b143_a6a6bbc5_0c40_11f0_a705_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79811_895b_11ef_a654_047c1617b143_a6a6bbc9_0c40_11f0_a705_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79813_895b_11ef_a654_047c1617b143_a6a6bbcd_0c40_11f0_a705_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79815_895b_11ef_a654_047c1617b143_2ab4f5a2_0c49_11f0_a705_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79819_895b_11ef_a654_047c1617b143_2ab4f5a6_0c49_11f0_a705_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e4c_86a6_11e9_8101_003048fd731b_184f7cef_a549_11ee_a526_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e58_86a6_11e9_8101_003048fd731b_184f7ce9_a549_11ee_a526_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc789_7c9e_11ea_8111_003048fd731b_184f7cfb_a549_11ee_a526_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2f_847d_11ef_a64e_047c1617b143_1b5db359_f93d_11ef_a6ea_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b31_847d_11ef_a64e_047c1617b143_703303e9_d01e_11f0_a810_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b33_847d_11ef_a64e_047c1617b143_1b5db35a_f93d_11ef_a6ea_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b35_847d_11ef_a64e_047c1617b143_1b5db35c_f93d_11ef_a6ea_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b37_847d_11ef_a64e_047c1617b143_1b5db35e_f93d_11ef_a6ea_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1063_78e1_11f0_a79f_047c1617b143_8557691d_7c1e_11f0_a7a3_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1065_78e1_11f0_a79f_047c1617b143_85576921_7c1e_11f0_a7a3_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1067_78e1_11f0_a79f_047c1617b143_85576925_7c1e_11f0_a7a3_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8972_551c_11f0_a76e_047c1617b143_579e2363_5a46_11f0_a775_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8974_551c_11f0_a76e_047c1617b143_579e2364_5a46_11f0_a775_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8976_551c_11f0_a76e_047c1617b143_579e2365_5a46_11f0_a775_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8978_551c_11f0_a76e_047c1617b143_579e2366_5a46_11f0_a775_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897a_551c_11f0_a76e_047c1617b143_579e2368_5a46_11f0_a775_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897c_551c_11f0_a76e_047c1617b143_579e236a_5a46_11f0_a775_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897e_551c_11f0_a76e_047c1617b143_579e236c_5a46_11f0_a775_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8980_551c_11f0_a76e_047c1617b143_579e236e_5a46_11f0_a775_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8982_551c_11f0_a76e_047c1617b143_579e236f_5a46_11f0_a775_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8984_551c_11f0_a76e_047c1617b143_579e2371_5a46_11f0_a775_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8986_551c_11f0_a76e_047c1617b143_579e2373_5a46_11f0_a775_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8988_551c_11f0_a76e_047c1617b143_579e2375_5a46_11f0_a775_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898a_551c_11f0_a76e_047c1617b143_579e2376_5a46_11f0_a775_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898c_551c_11f0_a76e_047c1617b143_579e2378_5a46_11f0_a775_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898e_551c_11f0_a76e_047c1617b143_579e237a_5a46_11f0_a775_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8990_551c_11f0_a76e_047c1617b143_579e237c_5a46_11f0_a775_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8992_551c_11f0_a76e_047c1617b143_579e237e_5a46_11f0_a775_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8994_551c_11f0_a76e_047c1617b143_579e2380_5a46_11f0_a775_047c1617b143118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8996_551c_11f0_a76e_047c1617b143_579e2382_5a46_11f0_a775_047c1617b143119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8998_551c_11f0_a76e_047c1617b143_579e2384_5a46_11f0_a775_047c1617b143120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899a_551c_11f0_a76e_047c1617b143_579e2387_5a46_11f0_a775_047c1617b143121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899c_551c_11f0_a76e_047c1617b143_579e2388_5a46_11f0_a775_047c1617b143122.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b52e_7e0e_11ed_a39b_047c1617b143_4b3c1cef_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b530_7e0e_11ed_a39b_047c1617b143_4b3c1cf0_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b53e_7e0e_11ed_a39b_047c1617b143_c0e52b50_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b540_7e0e_11ed_a39b_047c1617b143_20fe9cbf_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b542_7e0e_11ed_a39b_047c1617b143_20fe9cc1_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b544_7e0e_11ed_a39b_047c1617b143_20fe9cc3_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e63_86a6_11e9_8101_003048fd731b_312eecd4_49d5_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e67_86a6_11e9_8101_003048fd731b_312eecd3_49d5_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6b_86a6_11e9_8101_003048fd731b_312eecd2_49d5_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6f_86a6_11e9_8101_003048fd731b_312eecde_49d5_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e73_86a6_11e9_8101_003048fd731b_312eecdf_49d5_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e6fc_86a6_11e9_8101_003048fd731b_312eece0_49d5_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e700_86a6_11e9_8101_003048fd731b_312eece1_49d5_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e704_86a6_11e9_8101_003048fd731b_312eece2_49d5_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e708_86a6_11e9_8101_003048fd731b_312eecd9_49d5_11ea_810f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e70c_86a6_11e9_8101_003048fd731b_312eecda_49d5_11ea_810f_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e710_86a6_11e9_8101_003048fd731b_312eecdb_49d5_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e714_86a6_11e9_8101_003048fd731b_312eecdc_49d5_11ea_810f_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e718_86a6_11e9_8101_003048fd731b_312eecdd_49d5_11ea_810f_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e71c_86a6_11e9_8101_003048fd731b_312eece3_49d5_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d3_86a5_11e9_8101_003048fd731b_d7f60b01_f955_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d6_86a5_11e9_8101_003048fd731b_d7f60b02_f955_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d9_86a5_11e9_8101_003048fd731b_d7f60b03_f955_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238dc_86a5_11e9_8101_003048fd731b_d7f60b04_f955_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238df_86a5_11e9_8101_003048fd731b_d7f60b05_f955_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238e2_86a5_11e9_8101_003048fd731b_d7f60b06_f955_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2d_86a6_11e9_8101_003048fd731b_312eecef_49d5_11ea_810f_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2f_86a6_11e9_8101_003048fd731b_312eecf1_49d5_11ea_810f_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e31_86a6_11e9_8101_003048fd731b_20fe9cc6_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e35_86a6_11e9_8101_003048fd731b_312eecf2_49d5_11ea_810f_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e37_86a6_11e9_8101_003048fd731b_312eecf3_49d5_11ea_810f_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e39_86a6_11e9_8101_003048fd731b_312eecf4_49d5_11ea_810f_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e3b_86a6_11e9_8101_003048fd731b_312eecf5_49d5_11ea_810f_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e425_c920_11ee_a554_047c1617b143_0a6f3a91_310d_11f1_a89b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e427_c920_11ee_a554_047c1617b143_0a6f3a92_310d_11f1_a89b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e429_c920_11ee_a554_047c1617b143_0a6f3a93_310d_11f1_a89b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f342e_7c1e_11f0_a7a3_047c1617b143_16c8a337_c371_11f0_a800_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3430_7c1e_11f0_a7a3_047c1617b143_16c8a339_c371_11f0_a800_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3432_7c1e_11f0_a7a3_047c1617b143_16c8a33b_c371_11f0_a800_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3434_7c1e_11f0_a7a3_047c1617b143_16c8a33d_c371_11f0_a800_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3436_7c1e_11f0_a7a3_047c1617b143_16c8a33f_c371_11f0_a800_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3438_7c1e_11f0_a7a3_047c1617b143_16c8a341_c371_11f0_a800_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343a_7c1e_11f0_a7a3_047c1617b143_16c8a343_c371_11f0_a800_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343c_7c1e_11f0_a7a3_047c1617b143_16c8a344_c371_11f0_a800_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ef12_96f2_11ed_a3bf_047c1617b143_20fe9cca_793a_11f0_a79f_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd33_0ae4_11ee_a45c_047c1617b143_20fe9ce0_793a_11f0_a79f_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd37_0ae4_11ee_a45c_047c1617b143_20fe9cd1_793a_11f0_a79f_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd39_0ae4_11ee_a45c_047c1617b143_20fe9ccd_793a_11f0_a79f_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3b_0ae4_11ee_a45c_047c1617b143_20fe9ccc_793a_11f0_a79f_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3f_0ae4_11ee_a45c_047c1617b143_20fe9cdb_793a_11f0_a79f_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd41_0ae4_11ee_a45c_047c1617b143_20fe9cd9_793a_11f0_a79f_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd43_0ae4_11ee_a45c_047c1617b143_20fe9cd0_793a_11f0_a79f_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c159_400c_11ee_a4a3_047c1617b143_703303eb_d01e_11f0_a810_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15b_400c_11ee_a4a3_047c1617b143_20fe9cde_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15d_400c_11ee_a4a3_047c1617b143_20fe9cdf_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04984_729c_11ee_a4e3_047c1617b143_20fe9cdd_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fd_37d2_11ef_a5e9_047c1617b143_64c8bb96_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3a_eeb6_11ef_a6dd_047c1617b143_703303ea_d01e_11f0_a810_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3c_eeb6_11ef_a6dd_047c1617b143_703303ed_d01e_11f0_a810_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586492_f66a_11ef_a6e7_047c1617b143_7e424fb8_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586494_f66a_11ef_a6e7_047c1617b143_7e424fbb_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586496_f66a_11ef_a6e7_047c1617b143_7e424fbe_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e428c_245f_11f0_a725_047c1617b143_2685987c_34da_11f0_a73b_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b3_f967_11e9_810b_003048fd731b_c20d3bf4_a581_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b5_f967_11e9_810b_003048fd731b_c20d3bf5_a581_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74cf_f967_11e9_810b_003048fd731b_c20d3bfe_a581_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74d1_f967_11e9_810b_003048fd731b_c20d3bfb_a581_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d1_7c9e_11ea_8111_003048fd731b_34112379_a57f_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d3_7c9e_11ea_8111_003048fd731b_3411237a_a57f_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d5_7c9e_11ea_8111_003048fd731b_3411237b_a57f_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d7_7c9e_11ea_8111_003048fd731b_34112381_a57f_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac731_2e50_11ec_8355_003048fd731b_3411237f_a57f_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac733_2e50_11ec_8355_003048fd731b_34112380_a57f_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac735_2e50_11ec_8355_003048fd731b_3411237c_a57f_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac737_2e50_11ec_8355_003048fd731b_3411237d_a57f_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac739_2e50_11ec_8355_003048fd731b_3411237e_a57f_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73b_2e50_11ec_8355_003048fd731b_34112376_a57f_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73d_2e50_11ec_8355_003048fd731b_34112377_a57f_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79803_895b_11ef_a654_047c1617b143_2ab4f59e_0c49_11f0_a705_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79805_895b_11ef_a654_047c1617b143_a6a6bbb9_0c40_11f0_a705_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79807_895b_11ef_a654_047c1617b143_2ab4f59a_0c49_11f0_a705_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79809_895b_11ef_a654_047c1617b143_a6a6bbb5_0c40_11f0_a705_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980b_895b_11ef_a654_047c1617b143_a6a6bbc1_0c40_11f0_a705_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980d_895b_11ef_a654_047c1617b143_a6a6bbbd_0c40_11f0_a705_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980f_895b_11ef_a654_047c1617b143_a6a6bbc5_0c40_11f0_a705_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79811_895b_11ef_a654_047c1617b143_a6a6bbc9_0c40_11f0_a705_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79813_895b_11ef_a654_047c1617b143_a6a6bbcd_0c40_11f0_a705_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79815_895b_11ef_a654_047c1617b143_2ab4f5a2_0c49_11f0_a705_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79819_895b_11ef_a654_047c1617b143_2ab4f5a6_0c49_11f0_a705_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e4c_86a6_11e9_8101_003048fd731b_184f7cef_a549_11ee_a526_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e58_86a6_11e9_8101_003048fd731b_184f7ce9_a549_11ee_a526_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc789_7c9e_11ea_8111_003048fd731b_184f7cfb_a549_11ee_a526_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2f_847d_11ef_a64e_047c1617b143_1b5db359_f93d_11ef_a6ea_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b31_847d_11ef_a64e_047c1617b143_703303e9_d01e_11f0_a810_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b33_847d_11ef_a64e_047c1617b143_1b5db35a_f93d_11ef_a6ea_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b35_847d_11ef_a64e_047c1617b143_1b5db35c_f93d_11ef_a6ea_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b37_847d_11ef_a64e_047c1617b143_1b5db35e_f93d_11ef_a6ea_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1063_78e1_11f0_a79f_047c1617b143_8557691d_7c1e_11f0_a7a3_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1065_78e1_11f0_a79f_047c1617b143_85576921_7c1e_11f0_a7a3_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1067_78e1_11f0_a79f_047c1617b143_85576925_7c1e_11f0_a7a3_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8972_551c_11f0_a76e_047c1617b143_579e2363_5a46_11f0_a775_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8974_551c_11f0_a76e_047c1617b143_579e2364_5a46_11f0_a775_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8976_551c_11f0_a76e_047c1617b143_579e2365_5a46_11f0_a775_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8978_551c_11f0_a76e_047c1617b143_579e2366_5a46_11f0_a775_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897a_551c_11f0_a76e_047c1617b143_579e2368_5a46_11f0_a775_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897c_551c_11f0_a76e_047c1617b143_579e236a_5a46_11f0_a775_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897e_551c_11f0_a76e_047c1617b143_579e236c_5a46_11f0_a775_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8980_551c_11f0_a76e_047c1617b143_579e236e_5a46_11f0_a775_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8982_551c_11f0_a76e_047c1617b143_579e236f_5a46_11f0_a775_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8984_551c_11f0_a76e_047c1617b143_579e2371_5a46_11f0_a775_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8986_551c_11f0_a76e_047c1617b143_579e2373_5a46_11f0_a775_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8988_551c_11f0_a76e_047c1617b143_579e2375_5a46_11f0_a775_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898a_551c_11f0_a76e_047c1617b143_579e2376_5a46_11f0_a775_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898c_551c_11f0_a76e_047c1617b143_579e2378_5a46_11f0_a775_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898e_551c_11f0_a76e_047c1617b143_579e237a_5a46_11f0_a775_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8990_551c_11f0_a76e_047c1617b143_579e237c_5a46_11f0_a775_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8992_551c_11f0_a76e_047c1617b143_579e237e_5a46_11f0_a775_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8994_551c_11f0_a76e_047c1617b143_579e2380_5a46_11f0_a775_047c1617b143118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8996_551c_11f0_a76e_047c1617b143_579e2382_5a46_11f0_a775_047c1617b143119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8998_551c_11f0_a76e_047c1617b143_579e2384_5a46_11f0_a775_047c1617b143120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899a_551c_11f0_a76e_047c1617b143_579e2387_5a46_11f0_a775_047c1617b143121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899c_551c_11f0_a76e_047c1617b143_579e2388_5a46_11f0_a775_047c1617b143122.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4348,927 +4399,927 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Image_101" descr="Image_101"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>102</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="93" name="Image_103" descr="Image_103"/>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Image_109" descr="Image_109"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="94" name="Image_104" descr="Image_104"/>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Image_110" descr="Image_110"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>104</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="95" name="Image_105" descr="Image_105"/>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Image_111" descr="Image_111"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>105</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="96" name="Image_106" descr="Image_106"/>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Image_112" descr="Image_112"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>106</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="97" name="Image_107" descr="Image_107"/>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Image_113" descr="Image_113"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>107</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="98" name="Image_108" descr="Image_108"/>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Image_114" descr="Image_114"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>108</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="99" name="Image_109" descr="Image_109"/>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Image_115" descr="Image_115"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>109</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="100" name="Image_110" descr="Image_110"/>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Image_116" descr="Image_116"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>111</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="101" name="Image_112" descr="Image_112"/>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Image_118" descr="Image_118"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>112</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="102" name="Image_113" descr="Image_113"/>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Image_119" descr="Image_119"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>113</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="103" name="Image_114" descr="Image_114"/>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Image_120" descr="Image_120"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>114</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="104" name="Image_115" descr="Image_115"/>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Image_121" descr="Image_121"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>115</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="105" name="Image_116" descr="Image_116"/>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Image_122" descr="Image_122"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>116</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="106" name="Image_117" descr="Image_117"/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Image_123" descr="Image_123"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>117</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="107" name="Image_118" descr="Image_118"/>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Image_124" descr="Image_124"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>118</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="108" name="Image_119" descr="Image_119"/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Image_125" descr="Image_125"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>119</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="109" name="Image_120" descr="Image_120"/>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Image_126" descr="Image_126"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>120</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="110" name="Image_121" descr="Image_121"/>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Image_127" descr="Image_127"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>121</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="111" name="Image_122" descr="Image_122"/>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Image_128" descr="Image_128"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="112" name="Image_123" descr="Image_123"/>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Image_129" descr="Image_129"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>123</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="113" name="Image_124" descr="Image_124"/>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Image_130" descr="Image_130"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>124</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="114" name="Image_125" descr="Image_125"/>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Image_131" descr="Image_131"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>125</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="115" name="Image_126" descr="Image_126"/>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Image_132" descr="Image_132"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>126</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="116" name="Image_127" descr="Image_127"/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Image_133" descr="Image_133"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>127</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="117" name="Image_128" descr="Image_128"/>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Image_134" descr="Image_134"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>128</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="118" name="Image_129" descr="Image_129"/>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Image_135" descr="Image_135"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>129</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="119" name="Image_130" descr="Image_130"/>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Image_136" descr="Image_136"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="120" name="Image_131" descr="Image_131"/>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Image_137" descr="Image_137"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>131</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="121" name="Image_132" descr="Image_132"/>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Image_138" descr="Image_138"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>132</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="122" name="Image_133" descr="Image_133"/>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Image_139" descr="Image_139"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -5541,51 +5592,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L133"/>
+  <dimension ref="A1:L139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -5593,51 +5644,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J133)</f>
+        <f>SUM(J2:J139)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -5677,216 +5728,216 @@
         <v>873044</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*15.11</f>
+        <f>J5*15.77</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873045</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*16.62</f>
+        <f>J6*17.28</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873052</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*17.46</f>
+        <f>J7*20.23</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>873053</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6.04</f>
+        <f>J8*6.26</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8.20</f>
+        <f>J9*8.64</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>873055</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*13.38</f>
+        <f>J10*14.04</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822655</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H11" s="2">
@@ -6103,251 +6154,251 @@
       <c r="K17" s="2" t="str">
         <f>J17*15.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822662</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>63</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*19.80</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822663</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2.70</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822664</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822666</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822667</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8.10</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822668</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5.30</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>828867</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
         <v>84</v>
       </c>
@@ -6549,96 +6600,96 @@
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822629</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
-      <c r="I32" s="1" t="s">
-        <v>78</v>
+      <c r="I32" s="1">
+        <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*96.73</f>
+        <f>J32*80.58</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>822630</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*83.13</f>
+        <f>J33*93.50</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>822631</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
@@ -6681,1333 +6732,1333 @@
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*27.95</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>822634</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*5.95</f>
+        <f>J36*6.46</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>822635</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>121</v>
+        <v>63</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*71.40</f>
+        <f>J37*77.52</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>822636</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*26.35</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>882993</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F39" s="2" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>63</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*114.52</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>882994</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>63</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*41.05</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>882995</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*78.68</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>889673</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*206.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>889674</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*190.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>889675</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*170.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>889676</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*350.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>889677</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="F46" s="2" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*256.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>889678</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*230.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>889679</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*108.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>889680</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F49" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*72.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>873534</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*157.36</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="2">
       <c r="A51" s="8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>879301</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>63</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*71.49</f>
+        <f>J52*70.56</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>879303</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*236.80</f>
+        <f>J53*233.73</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>879304</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="G54" s="2">
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*92.34</f>
+        <f>J54*91.14</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>879305</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*17.87</f>
+        <f>J55*17.64</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>879307</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="F56" s="2" t="s">
+      <c r="G56" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="G56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*224.89</f>
+        <f>J56*221.97</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>879308</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*205.53</f>
+        <f>J57*202.86</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>879309</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G58" s="2">
         <v>9</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*2277.18</f>
+        <f>J58*2247.63</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>879361</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>121</v>
+        <v>37</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*324.67</f>
+        <f>J59*320.46</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>879362</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*515.31</f>
+        <f>J60*508.62</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>879363</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G61" s="2">
         <v>9</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*731.26</f>
+        <f>J61*721.77</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>880038</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*551.05</f>
+        <f>J62*543.90</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>884659</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>212</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*954.66</f>
+        <f>J63*942.27</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>885819</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*16.38</f>
+        <f>J64*16.17</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>886001</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G65" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*1809.53</f>
+        <f>J65*1786.05</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>886075</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*23.83</f>
+        <f>J66*23.52</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>886076</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*25.32</f>
+        <f>J67*24.99</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>886077</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*29.79</f>
+        <f>J68*29.40</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885835</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*58.08</f>
+        <f>J69*57.33</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="2">
       <c r="A70" s="8" t="s">
         <v>237</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>835992</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*118.80</f>
+        <f>J71*96.05</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>835993</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G72" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*191.40</f>
+        <f>J72*173.40</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>835994</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*79.20</f>
+        <f>J73*55.08</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>835995</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*158.40</f>
+        <f>J74*112.20</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>836001</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H75" s="2">
@@ -8021,261 +8072,261 @@
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*12.89</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>836002</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*13.09</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>836003</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>265</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*15.07</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>836004</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*7.15</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>837129</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*6.31</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>837130</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>274</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>276</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>277</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*7.44</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>837131</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>278</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>280</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>281</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*14.30</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>837132</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>282</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>284</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*18.48</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>837133</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D83" s="1" t="s">
@@ -8437,379 +8488,379 @@
         <v>16</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*30.68</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>883895</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="G89" s="2" t="s">
-        <v>23</v>
+      <c r="G89" s="2">
+        <v>-45</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
-      <c r="I89" s="1">
-        <v>0</v>
+      <c r="I89" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*31.75</f>
+        <f>J89*33.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>883896</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="G90" s="2" t="s">
-        <v>23</v>
+      <c r="G90" s="2">
+        <v>-593</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
-      <c r="I90" s="1">
-        <v>0</v>
+      <c r="I90" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*33.65</f>
+        <f>J90*34.21</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>883897</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="G91" s="2" t="s">
-        <v>78</v>
+      <c r="G91" s="2">
+        <v>-68</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
-      <c r="I91" s="1">
-        <v>0</v>
+      <c r="I91" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*35.31</f>
+        <f>J91*36.74</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>883898</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>318</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
-      <c r="I92" s="1">
-        <v>0</v>
+      <c r="I92" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*38.13</f>
+        <f>J92*41.80</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>883899</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="G93" s="2" t="s">
-        <v>23</v>
+      <c r="G93" s="2">
+        <v>-180</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
-      <c r="I93" s="1">
-        <v>0</v>
+      <c r="I93" s="1" t="s">
+        <v>64</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*39.92</f>
+        <f>J93*45.10</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>883900</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*43.89</f>
+        <f>J94*49.50</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>883901</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="G95" s="2">
-        <v>0</v>
+      <c r="G95" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*58.04</f>
+        <f>J95*58.05</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>883902</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>334</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*71.13</f>
+        <f>J96*74.80</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>883903</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>338</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
-      <c r="I97" s="1">
-        <v>0</v>
+      <c r="I97" s="1" t="s">
+        <v>23</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*81.42</f>
+        <f>J97*82.50</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>883904</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>341</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>342</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*114.86</f>
+        <f>J98*123.20</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>822644</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G99" s="2">
         <v>10</v>
       </c>
       <c r="H99" s="2">
@@ -8875,1146 +8926,1328 @@
       </c>
       <c r="E101" s="2" t="s">
         <v>353</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>354</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*38.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
-    <row r="102" spans="1:12" outlineLevel="2">
-      <c r="A102" s="8" t="s">
+    <row r="102" spans="1:12" outlineLevel="3">
+      <c r="A102" s="9" t="s">
         <v>355</v>
       </c>
-      <c r="B102" s="8"/>
-[...8 lines deleted...]
-      <c r="K102" s="8"/>
+      <c r="B102" s="9"/>
+      <c r="C102" s="9"/>
+      <c r="D102" s="9"/>
+      <c r="E102" s="9"/>
+      <c r="F102" s="9"/>
+      <c r="G102" s="9"/>
+      <c r="H102" s="9"/>
+      <c r="I102" s="9"/>
+      <c r="J102" s="9"/>
+      <c r="K102" s="9"/>
       <c r="L102" s="5"/>
     </row>
-    <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="103" spans="1:12" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
-        <v>884723</v>
+        <v>956801</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>358</v>
       </c>
-      <c r="F103" s="2" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="F103" s="2"/>
+      <c r="G103" s="2">
+        <v>0</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*631.47</f>
+        <f>J103*0</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
-    <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="104" spans="1:12" outlineLevel="5">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
-        <v>883952</v>
+        <v>956802</v>
       </c>
       <c r="C104" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="D104" s="1" t="s">
+      <c r="E104" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="E104" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F104" s="2"/>
       <c r="G104" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H104" s="2">
         <v>0</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*579.35</f>
+        <f>J104*0</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
-    <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="105" spans="1:12" outlineLevel="5">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
-        <v>883953</v>
+        <v>956803</v>
       </c>
       <c r="C105" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="D105" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F105" s="2"/>
       <c r="G105" s="2">
         <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*220.42</f>
+        <f>J105*0</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
-    <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="106" spans="1:12" outlineLevel="5">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
-        <v>883954</v>
+        <v>956804</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>367</v>
+      </c>
+      <c r="F106" s="2"/>
+      <c r="G106" s="2">
+        <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*162.34</f>
+        <f>J106*0</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
-    <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="107" spans="1:12" outlineLevel="5">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
-        <v>883955</v>
+        <v>956805</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>370</v>
+      </c>
+      <c r="F107" s="2"/>
+      <c r="G107" s="2">
+        <v>0</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*111.70</f>
+        <f>J107*0</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
-    <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="108" spans="1:12" outlineLevel="2">
+      <c r="A108" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="B108" s="8"/>
+      <c r="C108" s="8"/>
+      <c r="D108" s="8"/>
+      <c r="E108" s="8"/>
+      <c r="F108" s="8"/>
+      <c r="G108" s="8"/>
+      <c r="H108" s="8"/>
+      <c r="I108" s="8"/>
+      <c r="J108" s="8"/>
+      <c r="K108" s="8"/>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
-        <v>890096</v>
+        <v>884723</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="G109" s="2">
         <v>0</v>
       </c>
-      <c r="H109" s="2" t="s">
-        <v>23</v>
+      <c r="H109" s="2">
+        <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*299.00</f>
+        <f>J109*623.28</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
-        <v>890097</v>
+        <v>883952</v>
       </c>
       <c r="C110" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="G110" s="2">
+        <v>8</v>
+      </c>
+      <c r="H110" s="2">
+        <v>0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K110" s="2" t="str">
+        <f>J110*571.83</f>
+        <v>0</v>
+      </c>
+      <c r="L110" s="5"/>
+    </row>
+    <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A111" s="1"/>
+      <c r="B111" s="1">
+        <v>883953</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="F111" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="D110" s="1" t="s">
-[...39 lines deleted...]
-      <c r="K111" s="8"/>
+      <c r="G111" s="2">
+        <v>0</v>
+      </c>
+      <c r="H111" s="2">
+        <v>0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K111" s="2" t="str">
+        <f>J111*217.56</f>
+        <v>0</v>
+      </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
-        <v>890026</v>
+        <v>883954</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>387</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H112" s="2">
+        <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*990.00</f>
+        <f>J112*160.23</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
-        <v>890027</v>
+        <v>883955</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>391</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H113" s="2">
+        <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*217.00</f>
+        <f>J113*110.25</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
-        <v>890028</v>
+        <v>890095</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>399</v>
+        <v>149</v>
       </c>
       <c r="G114" s="2">
         <v>0</v>
       </c>
-      <c r="H114" s="2">
-        <v>5</v>
+      <c r="H114" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*999.00</f>
+        <f>J114*256.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
-        <v>890029</v>
+        <v>890096</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="G115" s="2">
         <v>0</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>121</v>
+        <v>23</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*704.00</f>
+        <f>J115*299.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
-        <v>890030</v>
+        <v>890097</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="G116" s="2">
         <v>0</v>
       </c>
-      <c r="H116" s="2">
-        <v>10</v>
+      <c r="H116" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*1152.00</f>
+        <f>J116*285.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
-    <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="117" spans="1:12" outlineLevel="2">
+      <c r="A117" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="B117" s="8"/>
+      <c r="C117" s="8"/>
+      <c r="D117" s="8"/>
+      <c r="E117" s="8"/>
+      <c r="F117" s="8"/>
+      <c r="G117" s="8"/>
+      <c r="H117" s="8"/>
+      <c r="I117" s="8"/>
+      <c r="J117" s="8"/>
+      <c r="K117" s="8"/>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
-        <v>890032</v>
+        <v>890026</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="G118" s="2">
         <v>0</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*623.00</f>
+        <f>J118*1114.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
-        <v>890033</v>
+        <v>890027</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>121</v>
+        <v>63</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*173.00</f>
+        <f>J119*226.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
-        <v>890034</v>
+        <v>890028</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>420</v>
+        <v>412</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="G120" s="2">
         <v>0</v>
       </c>
-      <c r="H120" s="2" t="s">
-        <v>121</v>
+      <c r="H120" s="2">
+        <v>5</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*3857.00</f>
+        <f>J120*1039.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
-        <v>890035</v>
+        <v>890029</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
-      <c r="H121" s="2">
-        <v>2</v>
+      <c r="H121" s="2" t="s">
+        <v>184</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*3392.00</f>
+        <f>J121*689.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
-        <v>890036</v>
+        <v>890030</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*3271.00</f>
+        <f>J122*1286.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
-        <v>890037</v>
+        <v>890031</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>138</v>
+        <v>427</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
-      <c r="H123" s="2" t="s">
-        <v>121</v>
+      <c r="H123" s="2">
+        <v>5</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*206.00</f>
+        <f>J123*1427.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
-        <v>890038</v>
+        <v>890032</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
-      <c r="H124" s="2">
-        <v>2</v>
+      <c r="H124" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*1980.00</f>
+        <f>J124*647.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
-        <v>890039</v>
+        <v>890033</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="G125" s="2">
         <v>0</v>
       </c>
-      <c r="H125" s="2">
-        <v>1</v>
+      <c r="H125" s="2" t="s">
+        <v>184</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*3960.00</f>
+        <f>J125*180.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
-        <v>890040</v>
+        <v>890034</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>121</v>
+        <v>184</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*483.00</f>
+        <f>J126*3608.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
-        <v>890041</v>
+        <v>890035</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*985.00</f>
+        <f>J127*2821.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
-        <v>890042</v>
+        <v>890036</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*950.00</f>
+        <f>J128*3060.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
-        <v>890043</v>
+        <v>890037</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>37</v>
+        <v>184</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*388.00</f>
+        <f>J129*139.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
-        <v>890044</v>
+        <v>890038</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*9.00</f>
+        <f>J130*2058.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
-        <v>890045</v>
+        <v>890039</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
-      <c r="H131" s="2" t="s">
-        <v>23</v>
+      <c r="H131" s="2">
+        <v>1</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*98.00</f>
+        <f>J131*4115.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
-        <v>890046</v>
+        <v>890040</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
-      <c r="H132" s="2">
-        <v>5</v>
+      <c r="H132" s="2" t="s">
+        <v>184</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*18999.00</f>
+        <f>J132*588.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
+        <v>890041</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="G133" s="2">
+        <v>0</v>
+      </c>
+      <c r="H133" s="2">
+        <v>10</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K133" s="2" t="str">
+        <f>J133*1165.00</f>
+        <v>0</v>
+      </c>
+      <c r="L133" s="5"/>
+    </row>
+    <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A134" s="1"/>
+      <c r="B134" s="1">
+        <v>890042</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="G134" s="2">
+        <v>0</v>
+      </c>
+      <c r="H134" s="2">
+        <v>10</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K134" s="2" t="str">
+        <f>J134*987.00</f>
+        <v>0</v>
+      </c>
+      <c r="L134" s="5"/>
+    </row>
+    <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A135" s="1"/>
+      <c r="B135" s="1">
+        <v>890043</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="G135" s="2">
+        <v>0</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K135" s="2" t="str">
+        <f>J135*461.00</f>
+        <v>0</v>
+      </c>
+      <c r="L135" s="5"/>
+    </row>
+    <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A136" s="1"/>
+      <c r="B136" s="1">
+        <v>890044</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="G136" s="2">
+        <v>0</v>
+      </c>
+      <c r="H136" s="2">
+        <v>0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K136" s="2" t="str">
+        <f>J136*9.40</f>
+        <v>0</v>
+      </c>
+      <c r="L136" s="5"/>
+    </row>
+    <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A137" s="1"/>
+      <c r="B137" s="1">
+        <v>890045</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="G137" s="2">
+        <v>0</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K137" s="2" t="str">
+        <f>J137*103.00</f>
+        <v>0</v>
+      </c>
+      <c r="L137" s="5"/>
+    </row>
+    <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A138" s="1"/>
+      <c r="B138" s="1">
+        <v>890046</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="G138" s="2">
+        <v>0</v>
+      </c>
+      <c r="H138" s="2">
+        <v>5</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K138" s="2" t="str">
+        <f>J138*21917.00</f>
+        <v>0</v>
+      </c>
+      <c r="L138" s="5"/>
+    </row>
+    <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A139" s="1"/>
+      <c r="B139" s="1">
         <v>890047</v>
       </c>
-      <c r="C133" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L133" s="5"/>
+      <c r="C139" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="G139" s="2">
+        <v>0</v>
+      </c>
+      <c r="H139" s="2">
+        <v>0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K139" s="2" t="str">
+        <f>J139*1032.00</f>
+        <v>0</v>
+      </c>
+      <c r="L139" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A31:K31"/>
     <mergeCell ref="A51:K51"/>
     <mergeCell ref="A70:K70"/>
     <mergeCell ref="A86:K86"/>
+    <mergeCell ref="A108:K108"/>
+    <mergeCell ref="A117:K117"/>
+    <mergeCell ref="A87:K87"/>
     <mergeCell ref="A102:K102"/>
-    <mergeCell ref="A111:K111"/>
-    <mergeCell ref="A87:K87"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>