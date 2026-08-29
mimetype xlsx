--- v1 (2026-05-11)
+++ v2 (2026-08-29)
@@ -16,943 +16,964 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для труб пластиковый</t>
   </si>
   <si>
     <t>ALT-110617</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 50 мм (25 /300шт)</t>
   </si>
   <si>
-    <t>15.77 руб.</t>
+    <t>20.03 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-110618</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 63 мм (25/250шт)</t>
   </si>
   <si>
-    <t>17.28 руб.</t>
+    <t>21.96 руб.</t>
   </si>
   <si>
     <t>ALT-110625</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 63 мм (20/160 шт)</t>
   </si>
   <si>
     <t>20.23 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ALT-110626</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 20  (50/500шт)</t>
   </si>
   <si>
-    <t>6.26 руб.</t>
+    <t>7.48 руб.</t>
   </si>
   <si>
     <t>ALT-110627</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 25  (40/400шт)</t>
   </si>
   <si>
-    <t>8.64 руб.</t>
+    <t>10.86 руб.</t>
   </si>
   <si>
     <t>ALT-110628</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 32  (30/300шт)</t>
   </si>
   <si>
-    <t>14.04 руб.</t>
+    <t>16.65 руб.</t>
   </si>
   <si>
     <t>KRP-130001</t>
   </si>
   <si>
     <t>EKTDK.1.25070</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-25*70 мм.   (30 /1500шт)</t>
   </si>
   <si>
     <t>10.50 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>KRP-130002</t>
   </si>
   <si>
     <t>EKTDK.2.32100</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*100 мм.  (30 /300шт)</t>
   </si>
   <si>
     <t>15.20 руб.</t>
   </si>
   <si>
     <t>KRP-130003</t>
   </si>
   <si>
     <t>EKTDK.2.25070</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-25*70 мм.   (30 /750шт)</t>
   </si>
   <si>
     <t>11.50 руб.</t>
   </si>
   <si>
     <t>KRP-130004</t>
   </si>
   <si>
-    <t>Кронштейн пластиковый c фиксатором 20 мм (100 шт/упак)</t>
+    <t>VT.KP.F.020</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 20 мм (100/600 шт)</t>
+  </si>
+  <si>
+    <t>5.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>KRP-130005</t>
+  </si>
+  <si>
+    <t>VT.KP.F.025</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 25 мм (80/480 шт)</t>
+  </si>
+  <si>
+    <t>7.50 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>KRP-130006</t>
+  </si>
+  <si>
+    <t>VT.KP.F.032</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 32 мм (50 шт/упак)</t>
+  </si>
+  <si>
+    <t>9.70 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>KRP-130007</t>
+  </si>
+  <si>
+    <t>VT.KP.F.040</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 40 мм (30 шт/упак)</t>
+  </si>
+  <si>
+    <t>16.00 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130008</t>
+  </si>
+  <si>
+    <t>VT.KP.F.050</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 50 мм (20 шт/упак)</t>
+  </si>
+  <si>
+    <t>21.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>KRP-130009</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 16 мм   (300 /3000шт)</t>
+  </si>
+  <si>
+    <t>2.90 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130010</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 20 мм   (250 /2000шт)</t>
+  </si>
+  <si>
+    <t>3.60 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130011</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 26 мм   (200 /2000шт)</t>
+  </si>
+  <si>
+    <t>4.60 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130012</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 32 мм   (150 /1500шт)</t>
   </si>
   <si>
     <t>5.50 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...35 lines deleted...]
-    <t>Кронштейн пластиковый c фиксатором 50 мм (20 шт/упак)</t>
+    <t>KRP-130013</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 40 мм   (100 /1000шт)</t>
+  </si>
+  <si>
+    <t>8.10 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130014</t>
+  </si>
+  <si>
+    <t>KP.S.1620</t>
+  </si>
+  <si>
+    <t>Кронштейн пластковый самозащелкивающийся 16-20мм   (100 /1000шт)</t>
+  </si>
+  <si>
+    <t>5.30 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>PPR-220127</t>
+  </si>
+  <si>
+    <t>PP-R Опора одинарная Белая  20 (1800шт)</t>
+  </si>
+  <si>
+    <t>4.27 руб.</t>
+  </si>
+  <si>
+    <t>PPR-220128</t>
+  </si>
+  <si>
+    <t>PP-R Опора одинарная Белая  25 (1400шт)</t>
+  </si>
+  <si>
+    <t>5.53 руб.</t>
+  </si>
+  <si>
+    <t>PPR-220129</t>
+  </si>
+  <si>
+    <t>PP-R Опора одинарная Белая  32 (800шт)</t>
+  </si>
+  <si>
+    <t>6.69 руб.</t>
+  </si>
+  <si>
+    <t>PPR-220130</t>
+  </si>
+  <si>
+    <t>PP-R Опора одинарная Белая  40 (640шт)</t>
+  </si>
+  <si>
+    <t>12.24 руб.</t>
+  </si>
+  <si>
+    <t>PPR-220131</t>
+  </si>
+  <si>
+    <t>PP-R Опора одинарная Белая  50 (50 /200шт)</t>
+  </si>
+  <si>
+    <t>20.82 руб.</t>
+  </si>
+  <si>
+    <t>PPR-220132</t>
+  </si>
+  <si>
+    <t>PP-R Опора одинарная Белая  63 (50 /200шт)</t>
+  </si>
+  <si>
+    <t>26.74 руб.</t>
+  </si>
+  <si>
+    <t>Крепеж для фаянса</t>
+  </si>
+  <si>
+    <t>KRP-110001</t>
+  </si>
+  <si>
+    <t>F807.12</t>
+  </si>
+  <si>
+    <t>комплект для крепления бачка к унитазу барашек металл (FD-12) (10/200шт в упак)</t>
+  </si>
+  <si>
+    <t>80.58 руб.</t>
+  </si>
+  <si>
+    <t>KRP-110002</t>
+  </si>
+  <si>
+    <t>комплект крепежа КР07 для сиденья унитаза пластик (Уклад)</t>
+  </si>
+  <si>
+    <t>93.50 руб.</t>
+  </si>
+  <si>
+    <t>KRP-110003</t>
+  </si>
+  <si>
+    <t>комплект для крепления бачка к унитазу Б02.00 (Уклад)</t>
+  </si>
+  <si>
+    <t>66.13 руб.</t>
+  </si>
+  <si>
+    <t>KRP-110005</t>
+  </si>
+  <si>
+    <t>крепеж для врезной мойки (FA105)</t>
+  </si>
+  <si>
+    <t>27.95 руб.</t>
+  </si>
+  <si>
+    <t>KRP-110006</t>
+  </si>
+  <si>
+    <t>крепеж для накладной мойки</t>
+  </si>
+  <si>
+    <t>6.46 руб.</t>
+  </si>
+  <si>
+    <t>KRP-110007</t>
+  </si>
+  <si>
+    <t>крепеж для умывальника</t>
+  </si>
+  <si>
+    <t>77.52 руб.</t>
+  </si>
+  <si>
+    <t>KRP-110008</t>
+  </si>
+  <si>
+    <t>крепеж для унитаза к полу</t>
+  </si>
+  <si>
+    <t>26.35 руб.</t>
+  </si>
+  <si>
+    <t>SST-100124</t>
+  </si>
+  <si>
+    <t>Комплект 2шт крепления бачка к унитазу с гайкой барашек, желтый цинк (250шт)</t>
+  </si>
+  <si>
+    <t>114.52 руб.</t>
+  </si>
+  <si>
+    <t>SST-100125</t>
+  </si>
+  <si>
+    <t>1.3.6.</t>
+  </si>
+  <si>
+    <t>Комплект прижимов накладной мойки (4 прижима, самореза в пакте с подвесом)</t>
+  </si>
+  <si>
+    <t>41.05 руб.</t>
+  </si>
+  <si>
+    <t>SST-100126</t>
+  </si>
+  <si>
+    <t>1.2.9.</t>
+  </si>
+  <si>
+    <t>комплект для крепления бачка к унитазу барашек оцинк металл Сантехкреп ( европодвесом)</t>
+  </si>
+  <si>
+    <t>78.68 руб.</t>
+  </si>
+  <si>
+    <t>STL-001050</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х80 нержавейка МАКСИ (18пр) (80шт)</t>
+  </si>
+  <si>
+    <t>206.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001051</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка МАКСИ (18пр.) (80шт)</t>
+  </si>
+  <si>
+    <t>190.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001052</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка СТАНДАРТ (12пр.) (100шт)</t>
+  </si>
+  <si>
+    <t>170.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001053</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М8х80 нержавейка МАКСИ (18пр) (50шт)</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001054</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М8х70 нержавейка МАКСИ (18пр) (50шт)</t>
+  </si>
+  <si>
+    <t>256.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001055</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М8х70 нержавейка СТАНДАРТ (12пр.) (80шт)</t>
+  </si>
+  <si>
+    <t>230.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001056</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу М10х100 пластик (8пр.) (200шт)</t>
+  </si>
+  <si>
+    <t>108.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001057</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу М8х80 оцинкованная сталь (12пр.) (70шт)</t>
+  </si>
+  <si>
+    <t>72.00 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-002084</t>
+  </si>
+  <si>
+    <t>E702-7</t>
+  </si>
+  <si>
+    <t>комплект для крепления бачка к унитазу нержавейка ZEGOR в блистере (50/500шт)</t>
+  </si>
+  <si>
+    <t>157.36 руб.</t>
+  </si>
+  <si>
+    <t>Крепежная система VIEIR</t>
+  </si>
+  <si>
+    <t>VER-000364</t>
+  </si>
+  <si>
+    <t>VR1149</t>
+  </si>
+  <si>
+    <t>Ложемент для накладного датчика термостатической головки (600/10шт)</t>
+  </si>
+  <si>
+    <t>75.81 руб.</t>
+  </si>
+  <si>
+    <t>VER-000366</t>
+  </si>
+  <si>
+    <t>VPG105</t>
+  </si>
+  <si>
+    <t>Уголок 90° с гайками 93,5*93,5мм (60/2шт)</t>
+  </si>
+  <si>
+    <t>251.13 руб.</t>
+  </si>
+  <si>
+    <t>VER-000367</t>
+  </si>
+  <si>
+    <t>VPG101</t>
+  </si>
+  <si>
+    <t>Монтажная шпилька, с шайбами быстрого монтажа М8 (120/4шт)</t>
+  </si>
+  <si>
+    <t>97.92 руб.</t>
+  </si>
+  <si>
+    <t>VER-000368</t>
+  </si>
+  <si>
+    <t>VPG100</t>
+  </si>
+  <si>
+    <t>Заглушка для торцов профиля 30*30мм (900/15шт)</t>
+  </si>
+  <si>
+    <t>18.95 руб.</t>
+  </si>
+  <si>
+    <t>VER-000370</t>
+  </si>
+  <si>
+    <t>VPG109</t>
+  </si>
+  <si>
+    <t>Х-образный соединитель с гайками быстрого монтажа (120/4шт)</t>
+  </si>
+  <si>
+    <t>238.49 руб.</t>
+  </si>
+  <si>
+    <t>VER-000371</t>
+  </si>
+  <si>
+    <t>VPG108</t>
+  </si>
+  <si>
+    <t>Т-образный соединитель с гайками быстрого монтажа (48/8шт)</t>
+  </si>
+  <si>
+    <t>217.96 руб.</t>
+  </si>
+  <si>
+    <t>VER-000372</t>
+  </si>
+  <si>
+    <t>VPG104</t>
+  </si>
+  <si>
+    <t>Профиль монтажный- 30*30*2000мм (элемент металлоконструкцми) (6/1шт)</t>
+  </si>
+  <si>
+    <t>2 414.91 руб.</t>
+  </si>
+  <si>
+    <t>VER-000507</t>
+  </si>
+  <si>
+    <t>VPGM106</t>
+  </si>
+  <si>
+    <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) С МОНТАЖНЫМИ ГАЙКАМИ (60/2шт)</t>
+  </si>
+  <si>
+    <t>344.31 руб.</t>
+  </si>
+  <si>
+    <t>VER-000508</t>
+  </si>
+  <si>
+    <t>VPGM112</t>
+  </si>
+  <si>
+    <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (30/2шт)</t>
+  </si>
+  <si>
+    <t>546.47 руб.</t>
+  </si>
+  <si>
+    <t>VER-000509</t>
+  </si>
+  <si>
+    <t>VPGM113</t>
+  </si>
+  <si>
+    <t>КРОНШТЕЙН Т-ОБРАЗНЫЙ (ЭЛЕМЕНТ МЕТАЛЛОКОНСТРУКЦИИ) (24/2шт)</t>
+  </si>
+  <si>
+    <t>775.49 руб.</t>
+  </si>
+  <si>
+    <t>VER-000628</t>
+  </si>
+  <si>
+    <t>VPGM111</t>
+  </si>
+  <si>
+    <t>Кронштейн т-образный (элемент металлоконструкции) (48/2шт)</t>
+  </si>
+  <si>
+    <t>584.38 руб.</t>
+  </si>
+  <si>
+    <t>VER-000934</t>
+  </si>
+  <si>
+    <t>VPGM107</t>
+  </si>
+  <si>
+    <t>Кронштейн т-образный (элемент металлоконструкции) 30x30x2мм-400мм (30/2шт)</t>
+  </si>
+  <si>
+    <t>1 012.40 руб.</t>
+  </si>
+  <si>
+    <t>VER-001399</t>
+  </si>
+  <si>
+    <t>VR1150</t>
+  </si>
+  <si>
+    <t>Заглушка для торцов профиля 30мм x 20мм (960/45шт)</t>
+  </si>
+  <si>
+    <t>17.37 руб.</t>
+  </si>
+  <si>
+    <t>VER-001400</t>
+  </si>
+  <si>
+    <t>VPG110</t>
+  </si>
+  <si>
+    <t>Профиль монтажный 30мм x 20мм x 2000мм (6/1шт)</t>
+  </si>
+  <si>
+    <t>1 918.98 руб.</t>
+  </si>
+  <si>
+    <t>VER-001497</t>
+  </si>
+  <si>
+    <t>VGK03</t>
+  </si>
+  <si>
+    <t>Хомут трубный 1/2" (400/4шт)</t>
+  </si>
+  <si>
+    <t>25.27 руб.</t>
+  </si>
+  <si>
+    <t>VER-001498</t>
+  </si>
+  <si>
+    <t>VGK04</t>
+  </si>
+  <si>
+    <t>Хомут трубный 3/4" (320/4шт)</t>
+  </si>
+  <si>
+    <t>26.85 руб.</t>
+  </si>
+  <si>
+    <t>VER-001499</t>
+  </si>
+  <si>
+    <t>VGK05</t>
+  </si>
+  <si>
+    <t>Хомут трубный 1" (240/4шт)</t>
+  </si>
+  <si>
+    <t>31.59 руб.</t>
+  </si>
+  <si>
+    <t>VER-001528</t>
+  </si>
+  <si>
+    <t>VPG102</t>
+  </si>
+  <si>
+    <t>Монтажная гайка M8 (1000/25шт)</t>
+  </si>
+  <si>
+    <t>61.60 руб.</t>
+  </si>
+  <si>
+    <t>Шпильки и штанги резьбовые</t>
+  </si>
+  <si>
+    <t>KRP-310069</t>
+  </si>
+  <si>
+    <t>ШР10-1000</t>
+  </si>
+  <si>
+    <t>шпилька резьбовая М 10-1000мм</t>
+  </si>
+  <si>
+    <t>96.05 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310070</t>
+  </si>
+  <si>
+    <t>ШР10-2000</t>
+  </si>
+  <si>
+    <t>шпилька резьбовая М 10-2000мм</t>
+  </si>
+  <si>
+    <t>173.40 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310083</t>
+  </si>
+  <si>
+    <t>ШР8-1000</t>
+  </si>
+  <si>
+    <t>шпилька резьбовая М8-1000мм</t>
+  </si>
+  <si>
+    <t>55.08 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310084</t>
+  </si>
+  <si>
+    <t>ШР8-2000</t>
+  </si>
+  <si>
+    <t>шпилька резьбовая М 8-2000мм (1/25шт)</t>
+  </si>
+  <si>
+    <t>112.20 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310088</t>
+  </si>
+  <si>
+    <t>Ш8-100</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*100мм (100/900шт.)</t>
+  </si>
+  <si>
+    <t>12.89 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310089</t>
+  </si>
+  <si>
+    <t>Ш8-120</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*120мм (50/800шт)</t>
+  </si>
+  <si>
+    <t>13.09 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310090</t>
+  </si>
+  <si>
+    <t>Ш8-140</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*140мм</t>
+  </si>
+  <si>
+    <t>15.07 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310091</t>
+  </si>
+  <si>
+    <t>Ш8-80</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*80мм (100/1000шт)</t>
+  </si>
+  <si>
+    <t>7.15 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310100</t>
+  </si>
+  <si>
+    <t>Ш8-60</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*60мм (200/2000шт)</t>
+  </si>
+  <si>
+    <t>6.31 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310101</t>
+  </si>
+  <si>
+    <t>Ш8-70</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*70мм (100/1000шт)</t>
+  </si>
+  <si>
+    <t>7.44 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310102</t>
+  </si>
+  <si>
+    <t>Ш8-160</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*160мм (кор 600шт)</t>
+  </si>
+  <si>
+    <t>14.30 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310103</t>
+  </si>
+  <si>
+    <t>Ш8-180</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*180мм (кор 400шт)</t>
+  </si>
+  <si>
+    <t>18.48 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310104</t>
+  </si>
+  <si>
+    <t>Ш8-200</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М8*200мм</t>
+  </si>
+  <si>
+    <t>21.09 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310105</t>
+  </si>
+  <si>
+    <t>Ш10-100</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М10*100мм</t>
+  </si>
+  <si>
+    <t>16.76 руб.</t>
+  </si>
+  <si>
+    <t>KRP-310106</t>
+  </si>
+  <si>
+    <t>Ш10-120</t>
+  </si>
+  <si>
+    <t>шпилька шуруп М10*120мм</t>
   </si>
   <si>
     <t>19.80 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...700 lines deleted...]
-  <si>
     <t>Крепеж для труб стальной</t>
   </si>
   <si>
     <t>Крепеж HUMALT для труб стальной с резиновым уплотнением</t>
   </si>
   <si>
     <t>HMT-100101</t>
   </si>
   <si>
     <t>007040301</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 3/8" (16-20мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (200шт)</t>
   </si>
   <si>
     <t>30.68 руб.</t>
   </si>
   <si>
     <t>HMT-100102</t>
   </si>
   <si>
     <t>007040101</t>
   </si>
   <si>
     <t>КОМПЛЕКТ HUMALT 1/2" (20-24мм) М8 (Хомут метал. с резин. упл. + шпилька 80мм + дюбель) (160шт)</t>
@@ -1095,180 +1116,195 @@
   <si>
     <t>KRP-120030</t>
   </si>
   <si>
     <t>X-1 1/2</t>
   </si>
   <si>
     <t>Хомут без шпильки метал. с резин. упл. 1 1/2" (44-50мм) М8 дюбель в комплекте (110шт)</t>
   </si>
   <si>
     <t>38.00 руб.</t>
   </si>
   <si>
     <t>Крепеж VALTEC для нержавеющих труб</t>
   </si>
   <si>
     <t>VLC-902085</t>
   </si>
   <si>
     <t>15D.CN.SP</t>
   </si>
   <si>
     <t>Хомут для труб из нерж. стали D15</t>
   </si>
   <si>
+    <t>207.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-902086</t>
   </si>
   <si>
     <t>18D.CN.SP</t>
   </si>
   <si>
     <t>Хомут для труб из нерж. стали D18</t>
   </si>
   <si>
+    <t>225.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-902087</t>
   </si>
   <si>
     <t>22D.CN.SP</t>
   </si>
   <si>
     <t>Хомут для труб из нерж. стали D22</t>
   </si>
   <si>
+    <t>242.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-902088</t>
   </si>
   <si>
     <t>28D.CN.SP</t>
   </si>
   <si>
     <t>Хомут для труб из нерж. стали D28</t>
   </si>
   <si>
+    <t>268.00 руб.</t>
+  </si>
+  <si>
     <t>VLC-902089</t>
   </si>
   <si>
     <t>35D.CN.SP</t>
   </si>
   <si>
     <t>Хомут для труб из нерж. стали D35</t>
   </si>
   <si>
+    <t>303.00 руб.</t>
+  </si>
+  <si>
     <t>Крепеж, пластины для водорозеток</t>
   </si>
   <si>
     <t>VER-001157</t>
   </si>
   <si>
     <t>VP20</t>
   </si>
   <si>
     <t>Шина сантехническая (2 м) (10шт)</t>
   </si>
   <si>
-    <t>623.28 руб.</t>
+    <t>669.67 руб.</t>
   </si>
   <si>
     <t>VER-001158</t>
   </si>
   <si>
     <t>VP21</t>
   </si>
   <si>
     <t>Монтажная шина для водорозеток (2.025 м) (10шт)</t>
   </si>
   <si>
-    <t>571.83 руб.</t>
+    <t>614.39 руб.</t>
   </si>
   <si>
     <t>VER-001159</t>
   </si>
   <si>
     <t>VP22</t>
   </si>
   <si>
     <t>Кронштейн планка для пары водорозеток 75/150 с амортизаторами (60шт)</t>
   </si>
   <si>
-    <t>217.56 руб.</t>
+    <t>233.75 руб.</t>
   </si>
   <si>
     <t>VER-001160</t>
   </si>
   <si>
     <t>VP23</t>
   </si>
   <si>
     <t>Планка плоская для пары водорозеток 75/150 с амортизаторами (100шт)</t>
   </si>
   <si>
-    <t>160.23 руб.</t>
+    <t>172.16 руб.</t>
   </si>
   <si>
     <t>VER-001161</t>
   </si>
   <si>
     <t>VP24</t>
   </si>
   <si>
     <t>Кронштейн для крепления водорозеток тип Z30 (150шт)</t>
   </si>
   <si>
-    <t>110.25 руб.</t>
+    <t>118.46 руб.</t>
   </si>
   <si>
     <t>VLC-901069</t>
   </si>
   <si>
     <t>VT.PM0.006</t>
   </si>
   <si>
     <t>Пластина монтажная (с винтами - 6 шт.)</t>
   </si>
   <si>
     <t>VLC-901070</t>
   </si>
   <si>
     <t>VT.PMH.006</t>
   </si>
   <si>
     <t>Пластина монтажная высокая (с винтами - 6 шт.)</t>
   </si>
   <si>
-    <t>299.00 руб.</t>
+    <t>321.00 руб.</t>
   </si>
   <si>
     <t>VLC-901071</t>
   </si>
   <si>
     <t>VT.PML.006</t>
   </si>
   <si>
     <t>Пластина монтажная низкая (с винтами - 6 шт.)</t>
   </si>
   <si>
-    <t>285.00 руб.</t>
+    <t>305.00 руб.</t>
   </si>
   <si>
     <t>Крепежная система WALLBOX</t>
   </si>
   <si>
     <t>VLC-900976</t>
   </si>
   <si>
     <t>WB90003</t>
   </si>
   <si>
     <t>Профиль монтажный алюминиевый WALLBOX в штангах 3м</t>
   </si>
   <si>
     <t>1 114.00 руб.</t>
   </si>
   <si>
     <t>VLC-900977</t>
   </si>
   <si>
     <t>WB90102</t>
   </si>
   <si>
     <t>Соединение угловое WALLBOX</t>
   </si>
@@ -1630,51 +1666,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b52e_7e0e_11ed_a39b_047c1617b143_4b3c1cef_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b530_7e0e_11ed_a39b_047c1617b143_4b3c1cf0_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b53e_7e0e_11ed_a39b_047c1617b143_c0e52b50_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b540_7e0e_11ed_a39b_047c1617b143_20fe9cbf_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b542_7e0e_11ed_a39b_047c1617b143_20fe9cc1_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b544_7e0e_11ed_a39b_047c1617b143_20fe9cc3_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e63_86a6_11e9_8101_003048fd731b_312eecd4_49d5_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e67_86a6_11e9_8101_003048fd731b_312eecd3_49d5_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6b_86a6_11e9_8101_003048fd731b_312eecd2_49d5_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6f_86a6_11e9_8101_003048fd731b_312eecde_49d5_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e73_86a6_11e9_8101_003048fd731b_312eecdf_49d5_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e6fc_86a6_11e9_8101_003048fd731b_312eece0_49d5_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e700_86a6_11e9_8101_003048fd731b_312eece1_49d5_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e704_86a6_11e9_8101_003048fd731b_312eece2_49d5_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e708_86a6_11e9_8101_003048fd731b_312eecd9_49d5_11ea_810f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e70c_86a6_11e9_8101_003048fd731b_312eecda_49d5_11ea_810f_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e710_86a6_11e9_8101_003048fd731b_312eecdb_49d5_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e714_86a6_11e9_8101_003048fd731b_312eecdc_49d5_11ea_810f_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e718_86a6_11e9_8101_003048fd731b_312eecdd_49d5_11ea_810f_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e71c_86a6_11e9_8101_003048fd731b_312eece3_49d5_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d3_86a5_11e9_8101_003048fd731b_d7f60b01_f955_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d6_86a5_11e9_8101_003048fd731b_d7f60b02_f955_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d9_86a5_11e9_8101_003048fd731b_d7f60b03_f955_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238dc_86a5_11e9_8101_003048fd731b_d7f60b04_f955_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238df_86a5_11e9_8101_003048fd731b_d7f60b05_f955_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238e2_86a5_11e9_8101_003048fd731b_d7f60b06_f955_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2d_86a6_11e9_8101_003048fd731b_312eecef_49d5_11ea_810f_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2f_86a6_11e9_8101_003048fd731b_312eecf1_49d5_11ea_810f_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e31_86a6_11e9_8101_003048fd731b_20fe9cc6_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e35_86a6_11e9_8101_003048fd731b_312eecf2_49d5_11ea_810f_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e37_86a6_11e9_8101_003048fd731b_312eecf3_49d5_11ea_810f_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e39_86a6_11e9_8101_003048fd731b_312eecf4_49d5_11ea_810f_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e3b_86a6_11e9_8101_003048fd731b_312eecf5_49d5_11ea_810f_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e425_c920_11ee_a554_047c1617b143_0a6f3a91_310d_11f1_a89b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e427_c920_11ee_a554_047c1617b143_0a6f3a92_310d_11f1_a89b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e429_c920_11ee_a554_047c1617b143_0a6f3a93_310d_11f1_a89b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f342e_7c1e_11f0_a7a3_047c1617b143_16c8a337_c371_11f0_a800_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3430_7c1e_11f0_a7a3_047c1617b143_16c8a339_c371_11f0_a800_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3432_7c1e_11f0_a7a3_047c1617b143_16c8a33b_c371_11f0_a800_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3434_7c1e_11f0_a7a3_047c1617b143_16c8a33d_c371_11f0_a800_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3436_7c1e_11f0_a7a3_047c1617b143_16c8a33f_c371_11f0_a800_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3438_7c1e_11f0_a7a3_047c1617b143_16c8a341_c371_11f0_a800_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343a_7c1e_11f0_a7a3_047c1617b143_16c8a343_c371_11f0_a800_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343c_7c1e_11f0_a7a3_047c1617b143_16c8a344_c371_11f0_a800_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ef12_96f2_11ed_a3bf_047c1617b143_20fe9cca_793a_11f0_a79f_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd33_0ae4_11ee_a45c_047c1617b143_20fe9ce0_793a_11f0_a79f_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd37_0ae4_11ee_a45c_047c1617b143_20fe9cd1_793a_11f0_a79f_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd39_0ae4_11ee_a45c_047c1617b143_20fe9ccd_793a_11f0_a79f_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3b_0ae4_11ee_a45c_047c1617b143_20fe9ccc_793a_11f0_a79f_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3f_0ae4_11ee_a45c_047c1617b143_20fe9cdb_793a_11f0_a79f_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd41_0ae4_11ee_a45c_047c1617b143_20fe9cd9_793a_11f0_a79f_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd43_0ae4_11ee_a45c_047c1617b143_20fe9cd0_793a_11f0_a79f_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c159_400c_11ee_a4a3_047c1617b143_703303eb_d01e_11f0_a810_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15b_400c_11ee_a4a3_047c1617b143_20fe9cde_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15d_400c_11ee_a4a3_047c1617b143_20fe9cdf_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04984_729c_11ee_a4e3_047c1617b143_20fe9cdd_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fd_37d2_11ef_a5e9_047c1617b143_64c8bb96_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3a_eeb6_11ef_a6dd_047c1617b143_703303ea_d01e_11f0_a810_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3c_eeb6_11ef_a6dd_047c1617b143_703303ed_d01e_11f0_a810_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586492_f66a_11ef_a6e7_047c1617b143_7e424fb8_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586494_f66a_11ef_a6e7_047c1617b143_7e424fbb_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586496_f66a_11ef_a6e7_047c1617b143_7e424fbe_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e428c_245f_11f0_a725_047c1617b143_2685987c_34da_11f0_a73b_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b3_f967_11e9_810b_003048fd731b_c20d3bf4_a581_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b5_f967_11e9_810b_003048fd731b_c20d3bf5_a581_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74cf_f967_11e9_810b_003048fd731b_c20d3bfe_a581_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74d1_f967_11e9_810b_003048fd731b_c20d3bfb_a581_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d1_7c9e_11ea_8111_003048fd731b_34112379_a57f_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d3_7c9e_11ea_8111_003048fd731b_3411237a_a57f_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d5_7c9e_11ea_8111_003048fd731b_3411237b_a57f_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d7_7c9e_11ea_8111_003048fd731b_34112381_a57f_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac731_2e50_11ec_8355_003048fd731b_3411237f_a57f_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac733_2e50_11ec_8355_003048fd731b_34112380_a57f_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac735_2e50_11ec_8355_003048fd731b_3411237c_a57f_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac737_2e50_11ec_8355_003048fd731b_3411237d_a57f_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac739_2e50_11ec_8355_003048fd731b_3411237e_a57f_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73b_2e50_11ec_8355_003048fd731b_34112376_a57f_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73d_2e50_11ec_8355_003048fd731b_34112377_a57f_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79803_895b_11ef_a654_047c1617b143_2ab4f59e_0c49_11f0_a705_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79805_895b_11ef_a654_047c1617b143_a6a6bbb9_0c40_11f0_a705_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79807_895b_11ef_a654_047c1617b143_2ab4f59a_0c49_11f0_a705_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79809_895b_11ef_a654_047c1617b143_a6a6bbb5_0c40_11f0_a705_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980b_895b_11ef_a654_047c1617b143_a6a6bbc1_0c40_11f0_a705_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980d_895b_11ef_a654_047c1617b143_a6a6bbbd_0c40_11f0_a705_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980f_895b_11ef_a654_047c1617b143_a6a6bbc5_0c40_11f0_a705_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79811_895b_11ef_a654_047c1617b143_a6a6bbc9_0c40_11f0_a705_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79813_895b_11ef_a654_047c1617b143_a6a6bbcd_0c40_11f0_a705_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79815_895b_11ef_a654_047c1617b143_2ab4f5a2_0c49_11f0_a705_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79819_895b_11ef_a654_047c1617b143_2ab4f5a6_0c49_11f0_a705_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e4c_86a6_11e9_8101_003048fd731b_184f7cef_a549_11ee_a526_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e58_86a6_11e9_8101_003048fd731b_184f7ce9_a549_11ee_a526_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc789_7c9e_11ea_8111_003048fd731b_184f7cfb_a549_11ee_a526_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2f_847d_11ef_a64e_047c1617b143_1b5db359_f93d_11ef_a6ea_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b31_847d_11ef_a64e_047c1617b143_703303e9_d01e_11f0_a810_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b33_847d_11ef_a64e_047c1617b143_1b5db35a_f93d_11ef_a6ea_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b35_847d_11ef_a64e_047c1617b143_1b5db35c_f93d_11ef_a6ea_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b37_847d_11ef_a64e_047c1617b143_1b5db35e_f93d_11ef_a6ea_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1063_78e1_11f0_a79f_047c1617b143_8557691d_7c1e_11f0_a7a3_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1065_78e1_11f0_a79f_047c1617b143_85576921_7c1e_11f0_a7a3_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1067_78e1_11f0_a79f_047c1617b143_85576925_7c1e_11f0_a7a3_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8972_551c_11f0_a76e_047c1617b143_579e2363_5a46_11f0_a775_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8974_551c_11f0_a76e_047c1617b143_579e2364_5a46_11f0_a775_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8976_551c_11f0_a76e_047c1617b143_579e2365_5a46_11f0_a775_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8978_551c_11f0_a76e_047c1617b143_579e2366_5a46_11f0_a775_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897a_551c_11f0_a76e_047c1617b143_579e2368_5a46_11f0_a775_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897c_551c_11f0_a76e_047c1617b143_579e236a_5a46_11f0_a775_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897e_551c_11f0_a76e_047c1617b143_579e236c_5a46_11f0_a775_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8980_551c_11f0_a76e_047c1617b143_579e236e_5a46_11f0_a775_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8982_551c_11f0_a76e_047c1617b143_579e236f_5a46_11f0_a775_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8984_551c_11f0_a76e_047c1617b143_579e2371_5a46_11f0_a775_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8986_551c_11f0_a76e_047c1617b143_579e2373_5a46_11f0_a775_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8988_551c_11f0_a76e_047c1617b143_579e2375_5a46_11f0_a775_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898a_551c_11f0_a76e_047c1617b143_579e2376_5a46_11f0_a775_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898c_551c_11f0_a76e_047c1617b143_579e2378_5a46_11f0_a775_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898e_551c_11f0_a76e_047c1617b143_579e237a_5a46_11f0_a775_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8990_551c_11f0_a76e_047c1617b143_579e237c_5a46_11f0_a775_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8992_551c_11f0_a76e_047c1617b143_579e237e_5a46_11f0_a775_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8994_551c_11f0_a76e_047c1617b143_579e2380_5a46_11f0_a775_047c1617b143118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8996_551c_11f0_a76e_047c1617b143_579e2382_5a46_11f0_a775_047c1617b143119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8998_551c_11f0_a76e_047c1617b143_579e2384_5a46_11f0_a775_047c1617b143120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899a_551c_11f0_a76e_047c1617b143_579e2387_5a46_11f0_a775_047c1617b143121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899c_551c_11f0_a76e_047c1617b143_579e2388_5a46_11f0_a775_047c1617b143122.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b52e_7e0e_11ed_a39b_047c1617b143_4b3c1cef_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b530_7e0e_11ed_a39b_047c1617b143_4b3c1cf0_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b53e_7e0e_11ed_a39b_047c1617b143_c0e52b50_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b540_7e0e_11ed_a39b_047c1617b143_20fe9cbf_793a_11f0_a79f_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b542_7e0e_11ed_a39b_047c1617b143_20fe9cc1_793a_11f0_a79f_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b544_7e0e_11ed_a39b_047c1617b143_20fe9cc3_793a_11f0_a79f_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e63_86a6_11e9_8101_003048fd731b_312eecd4_49d5_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e67_86a6_11e9_8101_003048fd731b_312eecd3_49d5_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6b_86a6_11e9_8101_003048fd731b_312eecd2_49d5_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e6f_86a6_11e9_8101_003048fd731b_312eecde_49d5_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e73_86a6_11e9_8101_003048fd731b_312eecdf_49d5_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e6fc_86a6_11e9_8101_003048fd731b_312eece0_49d5_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e700_86a6_11e9_8101_003048fd731b_312eece1_49d5_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e704_86a6_11e9_8101_003048fd731b_312eece2_49d5_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e708_86a6_11e9_8101_003048fd731b_312eecd9_49d5_11ea_810f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e70c_86a6_11e9_8101_003048fd731b_312eecda_49d5_11ea_810f_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e710_86a6_11e9_8101_003048fd731b_312eecdb_49d5_11ea_810f_003048fd731b17.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e714_86a6_11e9_8101_003048fd731b_312eecdc_49d5_11ea_810f_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e718_86a6_11e9_8101_003048fd731b_312eecdd_49d5_11ea_810f_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91e71c_86a6_11e9_8101_003048fd731b_312eece3_49d5_11ea_810f_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d3_86a5_11e9_8101_003048fd731b_d7f60b01_f955_11e9_810b_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d6_86a5_11e9_8101_003048fd731b_d7f60b02_f955_11e9_810b_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238d9_86a5_11e9_8101_003048fd731b_d7f60b03_f955_11e9_810b_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238dc_86a5_11e9_8101_003048fd731b_d7f60b04_f955_11e9_810b_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238df_86a5_11e9_8101_003048fd731b_d7f60b05_f955_11e9_810b_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d238e2_86a5_11e9_8101_003048fd731b_d7f60b06_f955_11e9_810b_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2d_86a6_11e9_8101_003048fd731b_312eecef_49d5_11ea_810f_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2f_86a6_11e9_8101_003048fd731b_312eecf1_49d5_11ea_810f_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e31_86a6_11e9_8101_003048fd731b_20fe9cc6_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e35_86a6_11e9_8101_003048fd731b_312eecf2_49d5_11ea_810f_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e37_86a6_11e9_8101_003048fd731b_312eecf3_49d5_11ea_810f_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e39_86a6_11e9_8101_003048fd731b_312eecf4_49d5_11ea_810f_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e3b_86a6_11e9_8101_003048fd731b_312eecf5_49d5_11ea_810f_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e425_c920_11ee_a554_047c1617b143_0a6f3a91_310d_11f1_a89b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e427_c920_11ee_a554_047c1617b143_0a6f3a92_310d_11f1_a89b_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e429_c920_11ee_a554_047c1617b143_0a6f3a93_310d_11f1_a89b_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f342e_7c1e_11f0_a7a3_047c1617b143_16c8a337_c371_11f0_a800_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3430_7c1e_11f0_a7a3_047c1617b143_16c8a339_c371_11f0_a800_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3432_7c1e_11f0_a7a3_047c1617b143_16c8a33b_c371_11f0_a800_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3434_7c1e_11f0_a7a3_047c1617b143_16c8a33d_c371_11f0_a800_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3436_7c1e_11f0_a7a3_047c1617b143_16c8a33f_c371_11f0_a800_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3438_7c1e_11f0_a7a3_047c1617b143_16c8a341_c371_11f0_a800_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343a_7c1e_11f0_a7a3_047c1617b143_16c8a343_c371_11f0_a800_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343c_7c1e_11f0_a7a3_047c1617b143_16c8a344_c371_11f0_a800_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ef12_96f2_11ed_a3bf_047c1617b143_20fe9cca_793a_11f0_a79f_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd33_0ae4_11ee_a45c_047c1617b143_20fe9ce0_793a_11f0_a79f_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd37_0ae4_11ee_a45c_047c1617b143_20fe9cd1_793a_11f0_a79f_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd39_0ae4_11ee_a45c_047c1617b143_20fe9ccd_793a_11f0_a79f_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3b_0ae4_11ee_a45c_047c1617b143_20fe9ccc_793a_11f0_a79f_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd3f_0ae4_11ee_a45c_047c1617b143_20fe9cdb_793a_11f0_a79f_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd41_0ae4_11ee_a45c_047c1617b143_20fe9cd9_793a_11f0_a79f_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffd43_0ae4_11ee_a45c_047c1617b143_20fe9cd0_793a_11f0_a79f_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c159_400c_11ee_a4a3_047c1617b143_703303eb_d01e_11f0_a810_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15b_400c_11ee_a4a3_047c1617b143_20fe9cde_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c15d_400c_11ee_a4a3_047c1617b143_20fe9cdf_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe04984_729c_11ee_a4e3_047c1617b143_20fe9cdd_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3fd_37d2_11ef_a5e9_047c1617b143_64c8bb96_5a46_11f0_a775_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3a_eeb6_11ef_a6dd_047c1617b143_703303ea_d01e_11f0_a810_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182be3c_eeb6_11ef_a6dd_047c1617b143_703303ed_d01e_11f0_a810_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586492_f66a_11ef_a6e7_047c1617b143_7e424fb8_5a46_11f0_a775_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586494_f66a_11ef_a6e7_047c1617b143_7e424fbb_5a46_11f0_a775_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586496_f66a_11ef_a6e7_047c1617b143_7e424fbe_5a46_11f0_a775_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e428c_245f_11f0_a725_047c1617b143_2685987c_34da_11f0_a73b_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b3_f967_11e9_810b_003048fd731b_c20d3bf4_a581_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74b5_f967_11e9_810b_003048fd731b_c20d3bf5_a581_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74cf_f967_11e9_810b_003048fd731b_c20d3bfe_a581_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda74d1_f967_11e9_810b_003048fd731b_c20d3bfb_a581_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d1_7c9e_11ea_8111_003048fd731b_34112379_a57f_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d3_7c9e_11ea_8111_003048fd731b_3411237a_a57f_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d5_7c9e_11ea_8111_003048fd731b_3411237b_a57f_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc7d7_7c9e_11ea_8111_003048fd731b_34112381_a57f_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac731_2e50_11ec_8355_003048fd731b_3411237f_a57f_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac733_2e50_11ec_8355_003048fd731b_34112380_a57f_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac735_2e50_11ec_8355_003048fd731b_3411237c_a57f_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac737_2e50_11ec_8355_003048fd731b_3411237d_a57f_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac739_2e50_11ec_8355_003048fd731b_3411237e_a57f_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73b_2e50_11ec_8355_003048fd731b_34112376_a57f_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac73d_2e50_11ec_8355_003048fd731b_34112377_a57f_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79803_895b_11ef_a654_047c1617b143_2ab4f59e_0c49_11f0_a705_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79805_895b_11ef_a654_047c1617b143_a6a6bbb9_0c40_11f0_a705_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79807_895b_11ef_a654_047c1617b143_2ab4f59a_0c49_11f0_a705_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79809_895b_11ef_a654_047c1617b143_a6a6bbb5_0c40_11f0_a705_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980b_895b_11ef_a654_047c1617b143_a6a6bbc1_0c40_11f0_a705_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980d_895b_11ef_a654_047c1617b143_a6a6bbbd_0c40_11f0_a705_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7980f_895b_11ef_a654_047c1617b143_a6a6bbc5_0c40_11f0_a705_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79811_895b_11ef_a654_047c1617b143_a6a6bbc9_0c40_11f0_a705_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79813_895b_11ef_a654_047c1617b143_a6a6bbcd_0c40_11f0_a705_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79815_895b_11ef_a654_047c1617b143_2ab4f5a2_0c49_11f0_a705_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd79819_895b_11ef_a654_047c1617b143_2ab4f5a6_0c49_11f0_a705_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e4c_86a6_11e9_8101_003048fd731b_184f7cef_a549_11ee_a526_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e58_86a6_11e9_8101_003048fd731b_184f7ce9_a549_11ee_a526_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc789_7c9e_11ea_8111_003048fd731b_184f7cfb_a549_11ee_a526_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e69_4547_11f1_a8b7_047c1617b143_3c04fef3_714f_11f1_a8f1_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e6b_4547_11f1_a8b7_047c1617b143_3c04fef7_714f_11f1_a8f1_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e6d_4547_11f1_a8b7_047c1617b143_3c04fefb_714f_11f1_a8f1_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e6f_4547_11f1_a8b7_047c1617b143_3c04feff_714f_11f1_a8f1_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2e71_4547_11f1_a8b7_047c1617b143_3c04ff03_714f_11f1_a8f1_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b2f_847d_11ef_a64e_047c1617b143_1b5db359_f93d_11ef_a6ea_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b31_847d_11ef_a64e_047c1617b143_703303e9_d01e_11f0_a810_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b33_847d_11ef_a64e_047c1617b143_1b5db35a_f93d_11ef_a6ea_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b35_847d_11ef_a64e_047c1617b143_1b5db35c_f93d_11ef_a6ea_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7b37_847d_11ef_a64e_047c1617b143_1b5db35e_f93d_11ef_a6ea_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1063_78e1_11f0_a79f_047c1617b143_8557691d_7c1e_11f0_a7a3_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1065_78e1_11f0_a79f_047c1617b143_85576921_7c1e_11f0_a7a3_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1067_78e1_11f0_a79f_047c1617b143_85576925_7c1e_11f0_a7a3_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8972_551c_11f0_a76e_047c1617b143_579e2363_5a46_11f0_a775_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8974_551c_11f0_a76e_047c1617b143_579e2364_5a46_11f0_a775_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8976_551c_11f0_a76e_047c1617b143_579e2365_5a46_11f0_a775_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8978_551c_11f0_a76e_047c1617b143_579e2366_5a46_11f0_a775_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897a_551c_11f0_a76e_047c1617b143_579e2368_5a46_11f0_a775_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897c_551c_11f0_a76e_047c1617b143_579e236a_5a46_11f0_a775_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c897e_551c_11f0_a76e_047c1617b143_579e236c_5a46_11f0_a775_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8980_551c_11f0_a76e_047c1617b143_579e236e_5a46_11f0_a775_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8982_551c_11f0_a76e_047c1617b143_579e236f_5a46_11f0_a775_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8984_551c_11f0_a76e_047c1617b143_579e2371_5a46_11f0_a775_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8986_551c_11f0_a76e_047c1617b143_579e2373_5a46_11f0_a775_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8988_551c_11f0_a76e_047c1617b143_579e2375_5a46_11f0_a775_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898a_551c_11f0_a76e_047c1617b143_579e2376_5a46_11f0_a775_047c1617b143118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898c_551c_11f0_a76e_047c1617b143_579e2378_5a46_11f0_a775_047c1617b143119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c898e_551c_11f0_a76e_047c1617b143_579e237a_5a46_11f0_a775_047c1617b143120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8990_551c_11f0_a76e_047c1617b143_579e237c_5a46_11f0_a775_047c1617b143121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8992_551c_11f0_a76e_047c1617b143_579e237e_5a46_11f0_a775_047c1617b143122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8994_551c_11f0_a76e_047c1617b143_579e2380_5a46_11f0_a775_047c1617b143123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8996_551c_11f0_a76e_047c1617b143_579e2382_5a46_11f0_a775_047c1617b143124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8998_551c_11f0_a76e_047c1617b143_579e2384_5a46_11f0_a775_047c1617b143125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899a_551c_11f0_a76e_047c1617b143_579e2387_5a46_11f0_a775_047c1617b143126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c899c_551c_11f0_a76e_047c1617b143_579e2388_5a46_11f0_a775_047c1617b143127.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4399,933 +4435,1083 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Image_101" descr="Image_101"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Image_103" descr="Image_103"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Image_104" descr="Image_104"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Image_105" descr="Image_105"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Image_106" descr="Image_106"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Image_107" descr="Image_107"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Image_109" descr="Image_109"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="98" name="Image_109" descr="Image_109"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Image_110" descr="Image_110"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="99" name="Image_110" descr="Image_110"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Image_111" descr="Image_111"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="100" name="Image_111" descr="Image_111"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Image_112" descr="Image_112"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="101" name="Image_112" descr="Image_112"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Image_113" descr="Image_113"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="102" name="Image_113" descr="Image_113"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Image_114" descr="Image_114"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="103" name="Image_114" descr="Image_114"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="Image_115" descr="Image_115"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <xdr:cNvPr id="104" name="Image_115" descr="Image_115"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="Image_116" descr="Image_116"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <xdr:cNvPr id="105" name="Image_116" descr="Image_116"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="Image_118" descr="Image_118"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <xdr:cNvPr id="106" name="Image_118" descr="Image_118"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="Image_119" descr="Image_119"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <xdr:cNvPr id="107" name="Image_119" descr="Image_119"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Image_120" descr="Image_120"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <xdr:cNvPr id="108" name="Image_120" descr="Image_120"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="Image_121" descr="Image_121"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <xdr:cNvPr id="109" name="Image_121" descr="Image_121"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="Image_122" descr="Image_122"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <xdr:cNvPr id="110" name="Image_122" descr="Image_122"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="Image_123" descr="Image_123"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <xdr:cNvPr id="111" name="Image_123" descr="Image_123"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="Image_124" descr="Image_124"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <xdr:cNvPr id="112" name="Image_124" descr="Image_124"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="Image_125" descr="Image_125"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <xdr:cNvPr id="113" name="Image_125" descr="Image_125"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="Image_126" descr="Image_126"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <xdr:cNvPr id="114" name="Image_126" descr="Image_126"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="Image_127" descr="Image_127"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <xdr:cNvPr id="115" name="Image_127" descr="Image_127"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="Image_128" descr="Image_128"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="116" name="Image_128" descr="Image_128"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="Image_129" descr="Image_129"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="117" name="Image_129" descr="Image_129"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="Image_130" descr="Image_130"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="118" name="Image_130" descr="Image_130"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="Image_131" descr="Image_131"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <xdr:cNvPr id="119" name="Image_131" descr="Image_131"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="Image_132" descr="Image_132"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="120" name="Image_132" descr="Image_132"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="Image_133" descr="Image_133"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="121" name="Image_133" descr="Image_133"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="Image_134" descr="Image_134"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="122" name="Image_134" descr="Image_134"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="Image_135" descr="Image_135"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="123" name="Image_135" descr="Image_135"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="Image_136" descr="Image_136"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="124" name="Image_136" descr="Image_136"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="Image_137" descr="Image_137"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="125" name="Image_137" descr="Image_137"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="Image_138" descr="Image_138"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="126" name="Image_138" descr="Image_138"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="Image_139" descr="Image_139"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="127" name="Image_139" descr="Image_139"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5728,84 +5914,84 @@
         <v>873044</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*15.77</f>
+        <f>J5*20.03</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873045</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*17.28</f>
+        <f>J6*21.96</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873052</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
@@ -5827,117 +6013,117 @@
         <v>873053</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6.26</f>
+        <f>J8*7.48</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8.64</f>
+        <f>J9*10.86</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>873055</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*14.04</f>
+        <f>J10*16.65</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822655</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H11" s="2">
@@ -6011,4215 +6197,4235 @@
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*11.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822658</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="E14" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*5.50</f>
+        <f>J14*5.90</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822659</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="E15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*6.90</f>
+        <f>J15*7.50</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822660</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>56</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>57</v>
+      </c>
       <c r="E16" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" s="2" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*8.70</f>
+        <f>J16*9.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822661</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="E17" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*15.00</f>
+        <f>J17*16.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822662</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="H18" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="D18" s="1"/>
-[...11 lines deleted...]
-      </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*19.80</f>
+        <f>J18*21.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822663</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2.70</f>
+        <f>J19*2.90</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822664</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*3.40</f>
+        <f>J20*3.60</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822666</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822667</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8.10</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822668</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5.30</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>828867</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.27</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>828868</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="G26" s="2">
         <v>-20</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5.53</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>828869</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*6.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>828870</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*12.24</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>828871</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*20.82</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>828872</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*26.74</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="2">
       <c r="A31" s="8" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>822629</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*80.58</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>822630</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*93.50</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>822631</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*66.13</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>822633</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*27.95</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>822634</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*6.46</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>822635</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*77.52</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>822636</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="D38" s="1"/>
       <c r="E38" s="2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>130</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*26.35</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>882993</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>133</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*114.52</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>882994</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*41.05</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>882995</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*78.68</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>889673</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>144</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*206.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>889674</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*190.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>889675</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>150</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*170.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>889676</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>153</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*350.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>889677</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="G46" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*256.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>889678</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>159</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*230.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>889679</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*108.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>889680</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>165</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*72.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>873534</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*157.36</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" outlineLevel="2">
       <c r="A51" s="8" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B51" s="8"/>
       <c r="C51" s="8"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
       <c r="J51" s="8"/>
       <c r="K51" s="8"/>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>879301</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*70.56</f>
+        <f>J52*75.81</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>879303</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*233.73</f>
+        <f>J53*251.13</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>879304</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>182</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>89</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*91.14</f>
+        <f>J54*97.92</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>879305</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*17.64</f>
+        <f>J55*18.95</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>879307</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*221.97</f>
+        <f>J56*238.49</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>879308</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*202.86</f>
+        <f>J57*217.96</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>879309</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="G58" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*2247.63</f>
+        <f>J58*2414.91</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>879361</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*320.46</f>
+        <f>J59*344.31</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>879362</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>206</v>
+      </c>
+      <c r="G60" s="2">
+        <v>7</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*508.62</f>
+        <f>J60*546.47</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>879363</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="G61" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*721.77</f>
+        <f>J61*775.49</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>880038</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*543.90</f>
+        <f>J62*584.38</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>884659</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*942.27</f>
+        <f>J63*1012.40</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>885819</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*16.17</f>
+        <f>J64*17.37</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>886001</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>226</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*1786.05</f>
+        <f>J65*1918.98</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>886075</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*23.52</f>
+        <f>J66*25.27</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>886076</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*24.99</f>
+        <f>J67*26.85</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>886077</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*29.40</f>
+        <f>J68*31.59</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885835</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*57.33</f>
+        <f>J69*61.60</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="2">
       <c r="A70" s="8" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="8"/>
       <c r="D70" s="8"/>
       <c r="E70" s="8"/>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>835992</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="G71" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*96.05</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>835993</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>251</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*173.40</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>835994</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="G73" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*55.08</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>835995</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>184</v>
+        <v>37</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*112.20</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>836001</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*12.89</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>836002</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*13.09</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>836003</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*15.07</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>836004</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*7.15</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>837129</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*6.31</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>837130</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*7.44</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>837131</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*14.30</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>837132</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>64</v>
+        <v>23</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*18.48</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>837133</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*21.09</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>837134</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*16.76</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>837135</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>62</v>
+        <v>303</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*19.80</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" outlineLevel="2">
       <c r="A86" s="8" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="8"/>
       <c r="D86" s="8"/>
       <c r="E86" s="8"/>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8"/>
       <c r="J86" s="8"/>
       <c r="K86" s="8"/>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" outlineLevel="3">
       <c r="A87" s="9" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B87" s="9"/>
       <c r="C87" s="9"/>
       <c r="D87" s="9"/>
       <c r="E87" s="9"/>
       <c r="F87" s="9"/>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
       <c r="I87" s="9"/>
       <c r="J87" s="9"/>
       <c r="K87" s="9"/>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>883894</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="G88" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*30.68</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>883895</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>-45</v>
+        <v>313</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>60</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
-      <c r="I89" s="1" t="s">
-        <v>64</v>
+      <c r="I89" s="1">
+        <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*33.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>883896</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>-593</v>
+        <v>317</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
-      <c r="I90" s="1" t="s">
-        <v>64</v>
+      <c r="I90" s="1">
+        <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*34.21</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>883897</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>-68</v>
+        <v>321</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
-      <c r="I91" s="1" t="s">
-        <v>64</v>
+      <c r="I91" s="1">
+        <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*36.74</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>883898</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
-      <c r="I92" s="1" t="s">
-        <v>23</v>
+      <c r="I92" s="1">
+        <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*41.80</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>883899</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>-180</v>
+        <v>329</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
-      <c r="I93" s="1" t="s">
-        <v>64</v>
+      <c r="I93" s="1">
+        <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*45.10</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>883900</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*49.50</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>883901</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>337</v>
+      </c>
+      <c r="G95" s="2">
+        <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*58.05</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>883902</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*74.80</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>883903</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
-      <c r="I97" s="1" t="s">
-        <v>23</v>
+      <c r="I97" s="1">
+        <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*82.50</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>883904</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*123.20</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>822644</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="G99" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H99" s="2">
         <v>0</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*29.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>822650</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="H100" s="2">
         <v>0</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*1037.40</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>827014</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="H101" s="2">
         <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*38.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" outlineLevel="3">
       <c r="A102" s="9" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="B102" s="9"/>
       <c r="C102" s="9"/>
       <c r="D102" s="9"/>
       <c r="E102" s="9"/>
       <c r="F102" s="9"/>
       <c r="G102" s="9"/>
       <c r="H102" s="9"/>
       <c r="I102" s="9"/>
       <c r="J102" s="9"/>
       <c r="K102" s="9"/>
       <c r="L102" s="5"/>
     </row>
-    <row r="103" spans="1:12" outlineLevel="5">
+    <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>956801</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="F103" s="2"/>
+        <v>365</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>366</v>
+      </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
-      <c r="H103" s="2">
-        <v>0</v>
+      <c r="H103" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*0</f>
+        <f>J103*207.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
-    <row r="104" spans="1:12" outlineLevel="5">
+    <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>956802</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="F104" s="2"/>
+        <v>369</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>370</v>
+      </c>
       <c r="G104" s="2">
         <v>0</v>
       </c>
-      <c r="H104" s="2">
-        <v>0</v>
+      <c r="H104" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*0</f>
+        <f>J104*225.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
-    <row r="105" spans="1:12" outlineLevel="5">
+    <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>956803</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="F105" s="2"/>
+        <v>373</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>374</v>
+      </c>
       <c r="G105" s="2">
         <v>0</v>
       </c>
-      <c r="H105" s="2">
-        <v>0</v>
+      <c r="H105" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*0</f>
+        <f>J105*242.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
-    <row r="106" spans="1:12" outlineLevel="5">
+    <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>956804</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="F106" s="2"/>
+        <v>377</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>378</v>
+      </c>
       <c r="G106" s="2">
         <v>0</v>
       </c>
-      <c r="H106" s="2">
-        <v>0</v>
+      <c r="H106" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*0</f>
+        <f>J106*268.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
-    <row r="107" spans="1:12" outlineLevel="5">
+    <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>956805</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="F107" s="2"/>
+        <v>381</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>382</v>
+      </c>
       <c r="G107" s="2">
         <v>0</v>
       </c>
-      <c r="H107" s="2">
-        <v>0</v>
+      <c r="H107" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*0</f>
+        <f>J107*303.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" outlineLevel="2">
       <c r="A108" s="8" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="8"/>
       <c r="D108" s="8"/>
       <c r="E108" s="8"/>
       <c r="F108" s="8"/>
       <c r="G108" s="8"/>
       <c r="H108" s="8"/>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="8"/>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>884723</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>387</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*623.28</f>
+        <f>J109*669.67</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>883952</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="G110" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*571.83</f>
+        <f>J110*614.39</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>883953</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>395</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*217.56</f>
+        <f>J111*233.75</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>883954</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*160.23</f>
+        <f>J112*172.16</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>883955</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*110.25</f>
+        <f>J113*118.46</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>890095</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>392</v>
+        <v>404</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>149</v>
+        <v>378</v>
       </c>
       <c r="G114" s="2">
         <v>0</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*256.00</f>
+        <f>J114*268.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>890096</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="G115" s="2">
         <v>0</v>
       </c>
       <c r="H115" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*299.00</f>
+        <f>J115*321.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>890097</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="G116" s="2">
         <v>0</v>
       </c>
       <c r="H116" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*285.00</f>
+        <f>J116*305.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" outlineLevel="2">
       <c r="A117" s="8" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="8"/>
       <c r="D117" s="8"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="8"/>
       <c r="I117" s="8"/>
       <c r="J117" s="8"/>
       <c r="K117" s="8"/>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>890026</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="G118" s="2">
         <v>0</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*1114.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>890027</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>410</v>
+        <v>422</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*226.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>890028</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="G120" s="2">
         <v>0</v>
       </c>
       <c r="H120" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*1039.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>890029</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>184</v>
+        <v>89</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*689.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>890030</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>10</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*1286.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>890031</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>426</v>
+        <v>438</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>5</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*1427.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>890032</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>430</v>
+        <v>442</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>431</v>
+        <v>443</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>37</v>
+        <v>69</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*647.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>890033</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="G125" s="2">
         <v>0</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*180.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>890034</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*3608.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>890035</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2">
         <v>2</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*2821.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>890036</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>444</v>
+        <v>456</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>445</v>
+        <v>457</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2">
         <v>2</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*3060.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>890037</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>450</v>
+        <v>462</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>451</v>
+        <v>463</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*139.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>890038</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
         <v>2</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*2058.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>890039</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>459</v>
+        <v>471</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2">
         <v>1</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*4115.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>890040</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>460</v>
+        <v>472</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>461</v>
+        <v>473</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>462</v>
+        <v>474</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>184</v>
+        <v>69</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*588.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>890041</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>464</v>
+        <v>476</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*1165.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>890042</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
       <c r="G134" s="2">
         <v>0</v>
       </c>
       <c r="H134" s="2">
         <v>10</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*987.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>890043</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="G135" s="2">
         <v>0</v>
       </c>
       <c r="H135" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*461.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>890044</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="G136" s="2">
         <v>0</v>
       </c>
-      <c r="H136" s="2">
-        <v>0</v>
+      <c r="H136" s="2" t="s">
+        <v>37</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*9.40</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>890045</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="G137" s="2">
         <v>0</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*103.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>890046</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="G138" s="2">
         <v>0</v>
       </c>
       <c r="H138" s="2">
         <v>5</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*21917.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>890047</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="G139" s="2">
         <v>0</v>
       </c>
       <c r="H139" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K139" s="2" t="str">
         <f>J139*1032.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A31:K31"/>
     <mergeCell ref="A51:K51"/>
     <mergeCell ref="A70:K70"/>
     <mergeCell ref="A86:K86"/>
     <mergeCell ref="A108:K108"/>