--- v0 (2025-12-08)
+++ v1 (2026-04-16)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -84,51 +84,51 @@
   <si>
     <t>Кронштейн для труб пластиковый 50 мм (25 /300шт)</t>
   </si>
   <si>
     <t>14.70 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-110618</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 63 мм (25/250шт)</t>
   </si>
   <si>
     <t>16.17 руб.</t>
   </si>
   <si>
     <t>ALT-110625</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 63 мм (20/160 шт)</t>
   </si>
   <si>
-    <t>17.46 руб.</t>
+    <t>20.23 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ALT-110626</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 20  (50/500шт)</t>
   </si>
   <si>
     <t>5.88 руб.</t>
   </si>
   <si>
     <t>ALT-110627</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 25  (40/400шт)</t>
   </si>
   <si>
     <t>7.98 руб.</t>
   </si>
   <si>
     <t>ALT-110628</t>
   </si>
@@ -180,75 +180,81 @@
   <si>
     <t>KRP-130004</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 20 мм (100 шт/упак)</t>
   </si>
   <si>
     <t>5.50 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
     <t>KRP-130005</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 25 мм (80 шт/упак)</t>
   </si>
   <si>
     <t>6.90 руб.</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
     <t>KRP-130006</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 32 мм (50 шт/упак)</t>
   </si>
   <si>
     <t>8.70 руб.</t>
   </si>
   <si>
     <t>KRP-130007</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 40 мм (30 шт/упак)</t>
   </si>
   <si>
     <t>15.00 руб.</t>
   </si>
   <si>
     <t>KRP-130008</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 50 мм (20 шт/упак)</t>
   </si>
   <si>
     <t>19.80 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>KRP-130009</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 16 мм   (300 /3000шт)</t>
   </si>
   <si>
     <t>2.70 руб.</t>
   </si>
   <si>
     <t>KRP-130010</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 20 мм   (250 /2000шт)</t>
   </si>
   <si>
     <t>3.40 руб.</t>
   </si>
   <si>
     <t>KRP-130011</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 26 мм   (200 /2000шт)</t>
   </si>
@@ -1732,72 +1738,72 @@
         <v>873052</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*17.46</f>
+        <f>J7*20.23</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>873053</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*5.88</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
@@ -1990,545 +1996,545 @@
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*5.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822659</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822660</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822661</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*15.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822662</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*19.80</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822663</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2.70</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822664</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822666</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822667</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8.10</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822668</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5.30</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>828867</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.27</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>828868</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G26" s="2">
         <v>-20</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5.53</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>828869</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*6.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>828870</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*12.24</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>828871</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*20.82</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>828872</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*26.74</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>