--- v1 (2026-04-16)
+++ v2 (2026-06-06)
@@ -16,149 +16,149 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для труб пластиковый</t>
   </si>
   <si>
     <t>ALT-110617</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 50 мм (25 /300шт)</t>
   </si>
   <si>
-    <t>14.70 руб.</t>
+    <t>17.93 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-110618</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 63 мм (25/250шт)</t>
   </si>
   <si>
-    <t>16.17 руб.</t>
+    <t>19.66 руб.</t>
   </si>
   <si>
     <t>ALT-110625</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 63 мм (20/160 шт)</t>
   </si>
   <si>
     <t>20.23 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ALT-110626</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 20  (50/500шт)</t>
   </si>
   <si>
-    <t>5.88 руб.</t>
+    <t>6.70 руб.</t>
   </si>
   <si>
     <t>ALT-110627</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 25  (40/400шт)</t>
   </si>
   <si>
-    <t>7.98 руб.</t>
+    <t>9.72 руб.</t>
   </si>
   <si>
     <t>ALT-110628</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 32  (30/300шт)</t>
   </si>
   <si>
-    <t>13.02 руб.</t>
+    <t>14.90 руб.</t>
   </si>
   <si>
     <t>KRP-130001</t>
   </si>
   <si>
     <t>EKTDK.1.25070</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-25*70 мм.   (30 /1500шт)</t>
   </si>
   <si>
     <t>10.50 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>KRP-130002</t>
   </si>
   <si>
     <t>EKTDK.2.32100</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*100 мм.  (30 /300шт)</t>
   </si>
@@ -201,60 +201,63 @@
   <si>
     <t>6.90 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>KRP-130006</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 32 мм (50 шт/упак)</t>
   </si>
   <si>
     <t>8.70 руб.</t>
   </si>
   <si>
     <t>KRP-130007</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 40 мм (30 шт/упак)</t>
   </si>
   <si>
     <t>15.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>KRP-130008</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 50 мм (20 шт/упак)</t>
   </si>
   <si>
     <t>19.80 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>KRP-130009</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 16 мм   (300 /3000шт)</t>
   </si>
   <si>
     <t>2.70 руб.</t>
   </si>
   <si>
     <t>KRP-130010</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 20 мм   (250 /2000шт)</t>
   </si>
   <si>
     <t>3.40 руб.</t>
   </si>
   <si>
     <t>KRP-130011</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 26 мм   (200 /2000шт)</t>
   </si>
@@ -1672,84 +1675,84 @@
         <v>873044</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*14.70</f>
+        <f>J5*17.93</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873045</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*16.17</f>
+        <f>J6*19.66</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873052</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
@@ -1771,117 +1774,117 @@
         <v>873053</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*5.88</f>
+        <f>J8*6.70</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*7.98</f>
+        <f>J9*9.72</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>873055</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*13.02</f>
+        <f>J10*14.90</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822655</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H11" s="2">
@@ -2029,512 +2032,512 @@
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*6.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822660</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822661</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*15.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822662</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*19.80</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822663</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2.70</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822664</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822666</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822667</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>54</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8.10</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822668</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5.30</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>828867</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.27</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>828868</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G26" s="2">
         <v>-20</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5.53</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>828869</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*6.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>828870</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*12.24</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>828871</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*20.82</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>828872</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*26.74</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>