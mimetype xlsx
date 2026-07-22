--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -16,149 +16,149 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для труб пластиковый</t>
   </si>
   <si>
     <t>ALT-110617</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 50 мм (25 /300шт)</t>
   </si>
   <si>
-    <t>17.93 руб.</t>
+    <t>18.15 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-110618</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 63 мм (25/250шт)</t>
   </si>
   <si>
-    <t>19.66 руб.</t>
+    <t>19.90 руб.</t>
   </si>
   <si>
     <t>ALT-110625</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 63 мм (20/160 шт)</t>
   </si>
   <si>
     <t>20.23 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ALT-110626</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 20  (50/500шт)</t>
   </si>
   <si>
-    <t>6.70 руб.</t>
+    <t>6.78 руб.</t>
   </si>
   <si>
     <t>ALT-110627</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 25  (40/400шт)</t>
   </si>
   <si>
-    <t>9.72 руб.</t>
+    <t>9.84 руб.</t>
   </si>
   <si>
     <t>ALT-110628</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 32  (30/300шт)</t>
   </si>
   <si>
-    <t>14.90 руб.</t>
+    <t>15.09 руб.</t>
   </si>
   <si>
     <t>KRP-130001</t>
   </si>
   <si>
     <t>EKTDK.1.25070</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-25*70 мм.   (30 /1500шт)</t>
   </si>
   <si>
     <t>10.50 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>KRP-130002</t>
   </si>
   <si>
     <t>EKTDK.2.32100</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*100 мм.  (30 /300шт)</t>
   </si>
@@ -201,63 +201,60 @@
   <si>
     <t>6.90 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>KRP-130006</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 32 мм (50 шт/упак)</t>
   </si>
   <si>
     <t>8.70 руб.</t>
   </si>
   <si>
     <t>KRP-130007</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 40 мм (30 шт/упак)</t>
   </si>
   <si>
     <t>15.00 руб.</t>
   </si>
   <si>
+    <t>KRP-130008</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 50 мм (20 шт/упак)</t>
+  </si>
+  <si>
+    <t>19.80 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...10 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>KRP-130009</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 16 мм   (300 /3000шт)</t>
   </si>
   <si>
     <t>2.70 руб.</t>
   </si>
   <si>
     <t>KRP-130010</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 20 мм   (250 /2000шт)</t>
   </si>
   <si>
     <t>3.40 руб.</t>
   </si>
   <si>
     <t>KRP-130011</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 26 мм   (200 /2000шт)</t>
   </si>
@@ -1675,84 +1672,84 @@
         <v>873044</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*17.93</f>
+        <f>J5*18.15</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873045</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*19.66</f>
+        <f>J6*19.90</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873052</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
@@ -1774,117 +1771,117 @@
         <v>873053</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6.70</f>
+        <f>J8*6.78</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*9.72</f>
+        <f>J9*9.84</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>873055</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*14.90</f>
+        <f>J10*15.09</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822655</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H11" s="2">
@@ -2065,479 +2062,479 @@
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822661</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*15.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822662</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="F18" s="2" t="s">
+      <c r="G18" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="G18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*19.80</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822663</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2.70</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822664</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822666</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822667</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8.10</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822668</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5.30</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>828867</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.27</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>828868</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G26" s="2">
         <v>-20</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5.53</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>828869</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*6.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>828870</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*12.24</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>828871</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*20.82</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>828872</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*26.74</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>