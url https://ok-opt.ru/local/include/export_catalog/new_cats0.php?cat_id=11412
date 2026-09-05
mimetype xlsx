--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -16,299 +16,335 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для труб пластиковый</t>
   </si>
   <si>
     <t>ALT-110617</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 50 мм (25 /300шт)</t>
   </si>
   <si>
-    <t>18.15 руб.</t>
+    <t>20.21 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ALT-110618</t>
   </si>
   <si>
     <t>Кронштейн для труб пластиковый 63 мм (25/250шт)</t>
   </si>
   <si>
-    <t>19.90 руб.</t>
+    <t>22.16 руб.</t>
   </si>
   <si>
     <t>ALT-110625</t>
   </si>
   <si>
     <t>Кронштейн пластиковый c фиксатором 63 мм (20/160 шт)</t>
   </si>
   <si>
     <t>20.23 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>ALT-110626</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 20  (50/500шт)</t>
   </si>
   <si>
-    <t>6.78 руб.</t>
+    <t>7.55 руб.</t>
   </si>
   <si>
     <t>ALT-110627</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 25  (40/400шт)</t>
   </si>
   <si>
-    <t>9.84 руб.</t>
+    <t>10.96 руб.</t>
   </si>
   <si>
     <t>ALT-110628</t>
   </si>
   <si>
     <t>PPR TEBO Двойная опора 32  (30/300шт)</t>
   </si>
   <si>
-    <t>15.09 руб.</t>
+    <t>16.80 руб.</t>
   </si>
   <si>
     <t>KRP-130001</t>
   </si>
   <si>
     <t>EKTDK.1.25070</t>
   </si>
   <si>
     <t>Дюбель-крюк одинарный 16-25*70 мм.   (30 /1500шт)</t>
   </si>
   <si>
     <t>10.50 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>KRP-130002</t>
   </si>
   <si>
     <t>EKTDK.2.32100</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-32*100 мм.  (30 /300шт)</t>
   </si>
   <si>
     <t>15.20 руб.</t>
   </si>
   <si>
     <t>KRP-130003</t>
   </si>
   <si>
     <t>EKTDK.2.25070</t>
   </si>
   <si>
     <t>Дюбель-крюк двойной 16-25*70 мм.   (30 /750шт)</t>
   </si>
   <si>
     <t>11.50 руб.</t>
   </si>
   <si>
     <t>KRP-130004</t>
   </si>
   <si>
-    <t>Кронштейн пластиковый c фиксатором 20 мм (100 шт/упак)</t>
+    <t>VT.KP.F.020</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 20 мм (100/600 шт)</t>
+  </si>
+  <si>
+    <t>5.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>KRP-130005</t>
+  </si>
+  <si>
+    <t>VT.KP.F.025</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 25 мм (80/480 шт)</t>
+  </si>
+  <si>
+    <t>7.50 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>KRP-130006</t>
+  </si>
+  <si>
+    <t>VT.KP.F.032</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 32 мм (50 шт/упак)</t>
+  </si>
+  <si>
+    <t>9.70 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130007</t>
+  </si>
+  <si>
+    <t>VT.KP.F.040</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 40 мм (30 шт/упак)</t>
+  </si>
+  <si>
+    <t>16.00 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130008</t>
+  </si>
+  <si>
+    <t>VT.KP.F.050</t>
+  </si>
+  <si>
+    <t>Кронштейн пластиковый c фиксатором 50 мм (20 шт/упак)</t>
+  </si>
+  <si>
+    <t>21.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>KRP-130009</t>
+  </si>
+  <si>
+    <t>OSKM.16</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 16 мм   (300 /3000шт)</t>
+  </si>
+  <si>
+    <t>2.90 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130010</t>
+  </si>
+  <si>
+    <t>OSKM.20</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 20 мм   (250 /2000шт)</t>
+  </si>
+  <si>
+    <t>3.60 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130011</t>
+  </si>
+  <si>
+    <t>OSKM.26</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 26 мм   (200 /2000шт)</t>
+  </si>
+  <si>
+    <t>4.60 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130012</t>
+  </si>
+  <si>
+    <t>OSKM.32</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 32 мм   (150 /1500шт)</t>
   </si>
   <si>
     <t>5.50 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...41 lines deleted...]
-    <t>19.80 руб.</t>
+    <t>KRP-130013</t>
+  </si>
+  <si>
+    <t>OSKM.40</t>
+  </si>
+  <si>
+    <t>Кронштейн для труб пластиковый 40 мм   (100 /1000шт)</t>
+  </si>
+  <si>
+    <t>8.10 руб.</t>
+  </si>
+  <si>
+    <t>KRP-130014</t>
+  </si>
+  <si>
+    <t>KP.S.1620</t>
+  </si>
+  <si>
+    <t>Кронштейн пластковый самозащелкивающийся 16-20мм   (100 /1000шт)</t>
+  </si>
+  <si>
+    <t>5.30 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
-  </si>
-[...52 lines deleted...]
-    <t>5.30 руб.</t>
   </si>
   <si>
     <t>PPR-220127</t>
   </si>
   <si>
     <t>PP-R Опора одинарная Белая  20 (1800шт)</t>
   </si>
   <si>
     <t>4.27 руб.</t>
   </si>
   <si>
     <t>PPR-220128</t>
   </si>
   <si>
     <t>PP-R Опора одинарная Белая  25 (1400шт)</t>
   </si>
   <si>
     <t>5.53 руб.</t>
   </si>
   <si>
     <t>PPR-220129</t>
   </si>
   <si>
     <t>PP-R Опора одинарная Белая  32 (800шт)</t>
   </si>
@@ -1672,84 +1708,84 @@
         <v>873044</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*18.15</f>
+        <f>J5*20.21</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>873045</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*19.90</f>
+        <f>J6*22.16</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>873052</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
@@ -1771,117 +1807,117 @@
         <v>873053</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*6.78</f>
+        <f>J8*7.55</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>873054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*9.84</f>
+        <f>J9*10.96</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>873055</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*15.09</f>
+        <f>J10*16.80</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822655</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H11" s="2">
@@ -1955,586 +1991,606 @@
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*11.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822658</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="E14" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*5.50</f>
+        <f>J14*5.90</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822659</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="H15" s="2" t="s">
         <v>51</v>
-      </c>
-[...11 lines deleted...]
-        <v>50</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*6.90</f>
+        <f>J15*7.50</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822660</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>57</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>58</v>
+      </c>
       <c r="E16" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H16" s="2" t="s">
-        <v>50</v>
+      <c r="H16" s="2">
+        <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*8.70</f>
+        <f>J16*9.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822661</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>62</v>
+      </c>
       <c r="E17" s="2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*15.00</f>
+        <f>J17*16.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822662</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>65</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>66</v>
+      </c>
       <c r="E18" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*19.80</f>
+        <f>J18*21.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822663</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="D19" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>71</v>
+      </c>
       <c r="E19" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2.70</f>
+        <f>J19*2.90</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822664</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D20" s="1"/>
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>75</v>
+      </c>
       <c r="E20" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*3.40</f>
+        <f>J20*3.60</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822665</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>78</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>79</v>
+      </c>
       <c r="E21" s="2" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*4.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822666</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D22" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>83</v>
+      </c>
       <c r="E22" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>822667</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D23" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="E23" s="2" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*8.10</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>822668</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5.30</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>828867</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4.27</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>828868</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="G26" s="2">
         <v>-20</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*5.53</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>828869</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*6.69</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>828870</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>92</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*12.24</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>828871</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*20.82</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>828872</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*26.74</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>