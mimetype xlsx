--- v0 (2025-12-08)
+++ v1 (2026-04-16)
@@ -16,179 +16,176 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для фаянса</t>
   </si>
   <si>
     <t>KRP-110001</t>
   </si>
   <si>
     <t>F807.12</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу барашек металл (FD-12) (10/200шт в упак)</t>
   </si>
   <si>
-    <t>96.73 руб.</t>
+    <t>80.58 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-110002</t>
   </si>
   <si>
     <t>комплект крепежа КР07 для сиденья унитаза пластик (Уклад)</t>
   </si>
   <si>
-    <t>83.13 руб.</t>
+    <t>93.50 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>KRP-110003</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу Б02.00 (Уклад)</t>
   </si>
   <si>
     <t>66.13 руб.</t>
   </si>
   <si>
     <t>KRP-110005</t>
   </si>
   <si>
     <t>крепеж для врезной мойки (FA105)</t>
   </si>
   <si>
     <t>27.95 руб.</t>
   </si>
   <si>
     <t>KRP-110006</t>
   </si>
   <si>
     <t>крепеж для накладной мойки</t>
   </si>
   <si>
-    <t>5.95 руб.</t>
+    <t>6.46 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>KRP-110007</t>
   </si>
   <si>
     <t>крепеж для умывальника</t>
   </si>
   <si>
-    <t>71.40 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>77.52 руб.</t>
   </si>
   <si>
     <t>KRP-110008</t>
   </si>
   <si>
     <t>крепеж для унитаза к полу</t>
   </si>
   <si>
     <t>26.35 руб.</t>
   </si>
   <si>
     <t>SST-100124</t>
   </si>
   <si>
     <t>Комплект 2шт крепления бачка к унитазу с гайкой барашек, желтый цинк (250шт)</t>
   </si>
   <si>
     <t>114.52 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>SST-100125</t>
   </si>
   <si>
     <t>1.3.6.</t>
   </si>
   <si>
     <t>Комплект прижимов накладной мойки (4 прижима, самореза в пакте с подвесом)</t>
   </si>
   <si>
     <t>41.05 руб.</t>
   </si>
   <si>
     <t>SST-100126</t>
   </si>
   <si>
     <t>1.2.9.</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу барашек оцинк металл Сантехкреп ( европодвесом)</t>
   </si>
   <si>
     <t>78.68 руб.</t>
   </si>
@@ -388,51 +385,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2d_86a6_11e9_8101_003048fd731b_312eecef_49d5_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2f_86a6_11e9_8101_003048fd731b_312eecf1_49d5_11ea_810f_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e31_86a6_11e9_8101_003048fd731b_20fe9cc6_793a_11f0_a79f_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e35_86a6_11e9_8101_003048fd731b_312eecf2_49d5_11ea_810f_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e37_86a6_11e9_8101_003048fd731b_312eecf3_49d5_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e39_86a6_11e9_8101_003048fd731b_312eecf4_49d5_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e3b_86a6_11e9_8101_003048fd731b_312eecf5_49d5_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e425_c920_11ee_a554_047c1617b143_20fe9cc5_793a_11f0_a79f_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e427_c920_11ee_a554_047c1617b143_20fe9cc9_793a_11f0_a79f_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e429_c920_11ee_a554_047c1617b143_20fe9cc8_793a_11f0_a79f_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f342e_7c1e_11f0_a7a3_047c1617b143_16c8a337_c371_11f0_a800_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3430_7c1e_11f0_a7a3_047c1617b143_16c8a339_c371_11f0_a800_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3432_7c1e_11f0_a7a3_047c1617b143_16c8a33b_c371_11f0_a800_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3434_7c1e_11f0_a7a3_047c1617b143_16c8a33d_c371_11f0_a800_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3436_7c1e_11f0_a7a3_047c1617b143_16c8a33f_c371_11f0_a800_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3438_7c1e_11f0_a7a3_047c1617b143_16c8a341_c371_11f0_a800_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343a_7c1e_11f0_a7a3_047c1617b143_16c8a343_c371_11f0_a800_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343c_7c1e_11f0_a7a3_047c1617b143_16c8a344_c371_11f0_a800_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ef12_96f2_11ed_a3bf_047c1617b143_20fe9cca_793a_11f0_a79f_047c1617b14319.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2d_86a6_11e9_8101_003048fd731b_312eecef_49d5_11ea_810f_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e2f_86a6_11e9_8101_003048fd731b_312eecf1_49d5_11ea_810f_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e31_86a6_11e9_8101_003048fd731b_20fe9cc6_793a_11f0_a79f_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e35_86a6_11e9_8101_003048fd731b_312eecf2_49d5_11ea_810f_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e37_86a6_11e9_8101_003048fd731b_312eecf3_49d5_11ea_810f_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e39_86a6_11e9_8101_003048fd731b_312eecf4_49d5_11ea_810f_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7413e3b_86a6_11e9_8101_003048fd731b_312eecf5_49d5_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e425_c920_11ee_a554_047c1617b143_0a6f3a91_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e427_c920_11ee_a554_047c1617b143_0a6f3a92_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e429_c920_11ee_a554_047c1617b143_0a6f3a93_310d_11f1_a89b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f342e_7c1e_11f0_a7a3_047c1617b143_16c8a337_c371_11f0_a800_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3430_7c1e_11f0_a7a3_047c1617b143_16c8a339_c371_11f0_a800_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3432_7c1e_11f0_a7a3_047c1617b143_16c8a33b_c371_11f0_a800_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3434_7c1e_11f0_a7a3_047c1617b143_16c8a33d_c371_11f0_a800_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3436_7c1e_11f0_a7a3_047c1617b143_16c8a33f_c371_11f0_a800_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3438_7c1e_11f0_a7a3_047c1617b143_16c8a341_c371_11f0_a800_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343a_7c1e_11f0_a7a3_047c1617b143_16c8a343_c371_11f0_a800_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f343c_7c1e_11f0_a7a3_047c1617b143_16c8a344_c371_11f0_a800_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ef12_96f2_11ed_a3bf_047c1617b143_20fe9cca_793a_11f0_a79f_047c1617b14319.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1386,96 +1383,96 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822629</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>-180</v>
+        <v>10</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*96.73</f>
+        <f>J5*80.58</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822630</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*83.13</f>
+        <f>J6*93.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822631</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
@@ -1518,96 +1515,96 @@
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*27.95</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822634</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5.95</f>
+        <f>J9*6.46</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822635</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G10" s="2" t="s">
         <v>35</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*71.40</f>
+        <f>J10*77.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822636</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
@@ -1616,421 +1613,421 @@
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*26.35</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882993</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G12" s="2">
-        <v>0</v>
+      <c r="G12" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
-      <c r="I12" s="1" t="s">
-        <v>42</v>
+      <c r="I12" s="1">
+        <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*114.52</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882994</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*41.05</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882995</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*78.68</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889673</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*206.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>889674</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*190.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889675</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*170.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889676</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*350.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889677</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*256.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889678</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*230.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889679</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*108.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889680</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*72.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>873534</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*157.36</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>