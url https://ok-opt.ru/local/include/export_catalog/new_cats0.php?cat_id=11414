--- v1 (2026-04-16)
+++ v2 (2026-06-06)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -171,96 +171,99 @@
   <si>
     <t>1.3.6.</t>
   </si>
   <si>
     <t>Комплект прижимов накладной мойки (4 прижима, самореза в пакте с подвесом)</t>
   </si>
   <si>
     <t>41.05 руб.</t>
   </si>
   <si>
     <t>SST-100126</t>
   </si>
   <si>
     <t>1.2.9.</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу барашек оцинк металл Сантехкреп ( европодвесом)</t>
   </si>
   <si>
     <t>78.68 руб.</t>
   </si>
   <si>
     <t>STL-001050</t>
   </si>
   <si>
-    <t>Крепеж бачка к унитазу  М6х80 нержавейка МАКСИ (18пр) (80шт)</t>
+    <t>Крепеж бачка к унитазу  М6х80 нержавейка МАКСИ (18пр) (80шт)</t>
   </si>
   <si>
     <t>206.00 руб.</t>
   </si>
   <si>
     <t>STL-001051</t>
   </si>
   <si>
-    <t>Крепеж бачка к унитазу  М6х70 нержавейка МАКСИ (18пр.) (80шт)</t>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка МАКСИ (18пр.) (80шт)</t>
   </si>
   <si>
     <t>190.00 руб.</t>
   </si>
   <si>
     <t>STL-001052</t>
   </si>
   <si>
-    <t>Крепеж бачка к унитазу  М6х70 нержавейка СТАНДАРТ (12пр.) (100шт)</t>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка СТАНДАРТ (12пр.) (100шт)</t>
   </si>
   <si>
     <t>170.00 руб.</t>
   </si>
   <si>
     <t>STL-001053</t>
   </si>
   <si>
-    <t>Крепеж бачка к унитазу  М8х80 нержавейка МАКСИ (18пр) (50шт)</t>
+    <t>Крепеж бачка к унитазу  М8х80 нержавейка МАКСИ (18пр) (50шт)</t>
   </si>
   <si>
     <t>350.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>STL-001054</t>
   </si>
   <si>
-    <t>Крепеж бачка к унитазу  М8х70 нержавейка МАКСИ (18пр) (50шт)</t>
+    <t>Крепеж бачка к унитазу  М8х70 нержавейка МАКСИ (18пр) (50шт)</t>
   </si>
   <si>
     <t>256.00 руб.</t>
   </si>
   <si>
     <t>STL-001055</t>
   </si>
   <si>
-    <t>Крепеж бачка к унитазу  М8х70 нержавейка СТАНДАРТ (12пр.) (80шт)</t>
+    <t>Крепеж бачка к унитазу  М8х70 нержавейка СТАНДАРТ (12пр.) (80шт)</t>
   </si>
   <si>
     <t>230.00 руб.</t>
   </si>
   <si>
     <t>STL-001056</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу М10х100 пластик (8пр.) (200шт)</t>
   </si>
   <si>
     <t>108.00 руб.</t>
   </si>
   <si>
     <t>STL-001057</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу М8х80 оцинкованная сталь (12пр.) (70шт)</t>
   </si>
   <si>
     <t>72.00 руб.</t>
   </si>
   <si>
     <t>ZGR-002084</t>
   </si>
@@ -1382,58 +1385,58 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822629</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
-        <v>10</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
-      <c r="I5" s="1" t="s">
-        <v>17</v>
+      <c r="I5" s="1">
+        <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*80.58</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822630</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
@@ -1547,118 +1550,118 @@
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6.46</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822635</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G10" s="2">
-        <v>0</v>
+      <c r="G10" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*77.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822636</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*26.35</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882993</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>32</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*114.52</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882994</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1722,312 +1725,312 @@
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889673</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
-      <c r="I15" s="1">
-        <v>0</v>
+      <c r="I15" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*206.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>889674</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
-      <c r="I16" s="1">
-        <v>0</v>
+      <c r="I16" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*190.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889675</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
-      <c r="I17" s="1">
-        <v>0</v>
+      <c r="I17" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*170.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889676</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
-      <c r="I18" s="1">
-        <v>0</v>
+      <c r="I18" s="1" t="s">
+        <v>62</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*350.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889677</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
-      <c r="I19" s="1">
-        <v>0</v>
+      <c r="I19" s="1" t="s">
+        <v>62</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*256.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889678</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
-      <c r="I20" s="1">
-        <v>0</v>
+      <c r="I20" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*230.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889679</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*108.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889680</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
-      <c r="I22" s="1">
-        <v>0</v>
+      <c r="I22" s="1" t="s">
+        <v>22</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*72.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>873534</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*157.36</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>