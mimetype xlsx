--- v2 (2026-06-06)
+++ v3 (2026-07-22)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,116 +69,116 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для фаянса</t>
   </si>
   <si>
     <t>KRP-110001</t>
   </si>
   <si>
     <t>F807.12</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу барашек металл (FD-12) (10/200шт в упак)</t>
   </si>
   <si>
     <t>80.58 руб.</t>
   </si>
   <si>
-    <t>&gt;500</t>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-110002</t>
   </si>
   <si>
     <t>комплект крепежа КР07 для сиденья унитаза пластик (Уклад)</t>
   </si>
   <si>
     <t>93.50 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-110003</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу Б02.00 (Уклад)</t>
   </si>
   <si>
     <t>66.13 руб.</t>
   </si>
   <si>
     <t>KRP-110005</t>
   </si>
   <si>
     <t>крепеж для врезной мойки (FA105)</t>
   </si>
   <si>
     <t>27.95 руб.</t>
   </si>
   <si>
     <t>KRP-110006</t>
   </si>
   <si>
     <t>крепеж для накладной мойки</t>
   </si>
   <si>
     <t>6.46 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>KRP-110007</t>
   </si>
   <si>
     <t>крепеж для умывальника</t>
   </si>
   <si>
     <t>77.52 руб.</t>
   </si>
   <si>
     <t>KRP-110008</t>
   </si>
   <si>
     <t>крепеж для унитаза к полу</t>
   </si>
   <si>
     <t>26.35 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>SST-100124</t>
   </si>
   <si>
     <t>Комплект 2шт крепления бачка к унитазу с гайкой барашек, желтый цинк (250шт)</t>
   </si>
   <si>
     <t>114.52 руб.</t>
   </si>
   <si>
     <t>SST-100125</t>
   </si>
   <si>
     <t>1.3.6.</t>
   </si>
   <si>
     <t>Комплект прижимов накладной мойки (4 прижима, самореза в пакте с подвесом)</t>
   </si>
   <si>
     <t>41.05 руб.</t>
   </si>
   <si>
     <t>SST-100126</t>
   </si>
   <si>
     <t>1.2.9.</t>
@@ -202,53 +202,50 @@
     <t>STL-001051</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу  М6х70 нержавейка МАКСИ (18пр.) (80шт)</t>
   </si>
   <si>
     <t>190.00 руб.</t>
   </si>
   <si>
     <t>STL-001052</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу  М6х70 нержавейка СТАНДАРТ (12пр.) (100шт)</t>
   </si>
   <si>
     <t>170.00 руб.</t>
   </si>
   <si>
     <t>STL-001053</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу  М8х80 нержавейка МАКСИ (18пр) (50шт)</t>
   </si>
   <si>
     <t>350.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>STL-001054</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу  М8х70 нержавейка МАКСИ (18пр) (50шт)</t>
   </si>
   <si>
     <t>256.00 руб.</t>
   </si>
   <si>
     <t>STL-001055</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу  М8х70 нержавейка СТАНДАРТ (12пр.) (80шт)</t>
   </si>
   <si>
     <t>230.00 руб.</t>
   </si>
   <si>
     <t>STL-001056</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу М10х100 пластик (8пр.) (200шт)</t>
   </si>
@@ -1419,216 +1416,216 @@
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*80.58</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822630</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*93.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822631</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*66.13</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822633</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*27.95</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822634</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6.46</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822635</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*77.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822636</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*26.35</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882993</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1"/>
@@ -1652,382 +1649,382 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*114.52</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882994</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*41.05</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882995</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*78.68</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889673</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="G15" s="2">
-        <v>0</v>
+      <c r="G15" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
-      <c r="I15" s="1" t="s">
-        <v>32</v>
+      <c r="I15" s="1">
+        <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*206.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>889674</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
-      <c r="I16" s="1" t="s">
-        <v>32</v>
+      <c r="I16" s="1">
+        <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*190.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889675</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G17" s="2">
-        <v>-8</v>
+      <c r="G17" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
-      <c r="I17" s="1" t="s">
-        <v>32</v>
+      <c r="I17" s="1">
+        <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*170.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889676</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G18" s="2">
-        <v>0</v>
+      <c r="G18" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
-      <c r="I18" s="1" t="s">
-        <v>62</v>
+      <c r="I18" s="1">
+        <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*350.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889677</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G19" s="2">
         <v>-5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
-      <c r="I19" s="1" t="s">
-        <v>62</v>
+      <c r="I19" s="1">
+        <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*256.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889678</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...3 lines deleted...]
-        <v>-6</v>
+      <c r="G20" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
-      <c r="I20" s="1" t="s">
-        <v>32</v>
+      <c r="I20" s="1">
+        <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*230.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889679</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*108.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889680</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G22" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
-      <c r="I22" s="1" t="s">
-        <v>22</v>
+      <c r="I22" s="1">
+        <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*72.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>873534</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*157.36</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>