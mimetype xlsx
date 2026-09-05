--- v3 (2026-07-22)
+++ v4 (2026-09-05)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -69,231 +69,240 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Крепеж</t>
   </si>
   <si>
     <t>Крепеж для фаянса</t>
   </si>
   <si>
     <t>KRP-110001</t>
   </si>
   <si>
     <t>F807.12</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу барашек металл (FD-12) (10/200шт в упак)</t>
   </si>
   <si>
     <t>80.58 руб.</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>KRP-110002</t>
+  </si>
+  <si>
+    <t>комплект крепежа КР07 для сиденья унитаза пластик (Уклад)</t>
+  </si>
+  <si>
+    <t>93.50 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...10 lines deleted...]
-  <si>
     <t>KRP-110003</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу Б02.00 (Уклад)</t>
   </si>
   <si>
     <t>66.13 руб.</t>
   </si>
   <si>
     <t>KRP-110005</t>
   </si>
   <si>
     <t>крепеж для врезной мойки (FA105)</t>
   </si>
   <si>
     <t>27.95 руб.</t>
   </si>
   <si>
     <t>KRP-110006</t>
   </si>
   <si>
     <t>крепеж для накладной мойки</t>
   </si>
   <si>
     <t>6.46 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>KRP-110007</t>
   </si>
   <si>
     <t>крепеж для умывальника</t>
   </si>
   <si>
     <t>77.52 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>KRP-110008</t>
   </si>
   <si>
     <t>крепеж для унитаза к полу</t>
   </si>
   <si>
     <t>26.35 руб.</t>
   </si>
   <si>
+    <t>SST-100124</t>
+  </si>
+  <si>
+    <t>Комплект 2шт крепления бачка к унитазу с гайкой барашек, желтый цинк (250шт)</t>
+  </si>
+  <si>
+    <t>114.52 руб.</t>
+  </si>
+  <si>
+    <t>SST-100125</t>
+  </si>
+  <si>
+    <t>1.3.6.</t>
+  </si>
+  <si>
+    <t>Комплект прижимов накладной мойки (4 прижима, самореза в пакте с подвесом)</t>
+  </si>
+  <si>
+    <t>41.05 руб.</t>
+  </si>
+  <si>
+    <t>SST-100126</t>
+  </si>
+  <si>
+    <t>1.2.9.</t>
+  </si>
+  <si>
+    <t>комплект для крепления бачка к унитазу барашек оцинк металл Сантехкреп ( европодвесом)</t>
+  </si>
+  <si>
+    <t>78.68 руб.</t>
+  </si>
+  <si>
+    <t>STL-001050</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х80 нержавейка МАКСИ (18пр) (80шт)</t>
+  </si>
+  <si>
+    <t>206.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001051</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка МАКСИ (18пр.) (80шт)</t>
+  </si>
+  <si>
+    <t>190.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001052</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М6х70 нержавейка СТАНДАРТ (12пр.) (100шт)</t>
+  </si>
+  <si>
+    <t>170.00 руб.</t>
+  </si>
+  <si>
+    <t>STL-001053</t>
+  </si>
+  <si>
+    <t>Крепеж бачка к унитазу  М8х80 нержавейка МАКСИ (18пр) (50шт)</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SST-100124</t>
-[...67 lines deleted...]
-  <si>
     <t>STL-001054</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу  М8х70 нержавейка МАКСИ (18пр) (50шт)</t>
   </si>
   <si>
     <t>256.00 руб.</t>
   </si>
   <si>
     <t>STL-001055</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу  М8х70 нержавейка СТАНДАРТ (12пр.) (80шт)</t>
   </si>
   <si>
     <t>230.00 руб.</t>
   </si>
   <si>
     <t>STL-001056</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу М10х100 пластик (8пр.) (200шт)</t>
   </si>
   <si>
     <t>108.00 руб.</t>
   </si>
   <si>
     <t>STL-001057</t>
   </si>
   <si>
     <t>Крепеж бачка к унитазу М8х80 оцинкованная сталь (12пр.) (70шт)</t>
   </si>
   <si>
     <t>72.00 руб.</t>
   </si>
   <si>
     <t>ZGR-002084</t>
   </si>
   <si>
     <t>E702-7</t>
   </si>
   <si>
     <t>комплект для крепления бачка к унитазу нержавейка ZEGOR в блистере (50/500шт)</t>
   </si>
   <si>
     <t>157.36 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1416,618 +1425,618 @@
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*80.58</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822630</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*93.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822631</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*66.13</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822633</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*27.95</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822634</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*6.46</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822635</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*77.52</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822636</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*26.35</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>882993</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*114.52</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>882994</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*41.05</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>882995</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*78.68</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>889673</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*206.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>889674</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*190.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>889675</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*170.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>889676</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*350.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>889677</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>-5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*256.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>889678</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*230.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>889679</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*108.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>889680</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*72.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>873534</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*157.36</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>