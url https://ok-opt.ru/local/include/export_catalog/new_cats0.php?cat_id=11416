--- v0 (2026-04-20)
+++ v1 (2026-06-28)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -79,50 +79,53 @@
     <t>Хомуты ремонтные</t>
   </si>
   <si>
     <t>Хомуты ремонтные КРАБ</t>
   </si>
   <si>
     <t>KRP-210001</t>
   </si>
   <si>
     <t>хомут ремонт. КРАБ оцинк.Ду15 (20-23) 1/2"</t>
   </si>
   <si>
     <t>268.43 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-210002</t>
   </si>
   <si>
     <t>хомут ремонт. КРАБ оцинк.Ду20 (26-30) 3/4"</t>
   </si>
   <si>
     <t>291.21 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>KRP-210003</t>
   </si>
   <si>
     <t>хомут ремонт. КРАБ оцинк.Ду25 (33-37) 1"</t>
   </si>
   <si>
     <t>313.82 руб.</t>
   </si>
   <si>
     <t>KRP-210004</t>
   </si>
   <si>
     <t>хомут ремонт. КРАБ оцинк.Ду32 (42-47) 1 1/4"</t>
   </si>
   <si>
     <t>335.92 руб.</t>
   </si>
   <si>
     <t>KRP-210005</t>
   </si>
   <si>
     <t>хомут ремонт. КРАБ оцинк.Ду40 (48-58) 1 1/2"</t>
   </si>
@@ -992,315 +995,315 @@
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822669</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*268.43</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822670</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="2">
-        <v>0</v>
+      <c r="G7" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*291.21</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822671</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>24</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*313.82</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822672</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>27</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*335.92</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822673</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G10" s="2">
         <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*477.02</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822674</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*544.17</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822675</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*610.98</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822676</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*682.04</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822677</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G14" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1463.36</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>