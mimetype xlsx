--- v1 (2026-06-28)
+++ v2 (2026-08-29)
@@ -995,51 +995,51 @@
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822669</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*268.43</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822670</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1"/>
@@ -1093,217 +1093,217 @@
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*313.82</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822672</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>21</v>
+      <c r="G9" s="2">
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*335.92</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822673</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*477.02</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822674</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*544.17</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822675</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*610.98</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822676</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*682.04</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822677</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1463.36</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>