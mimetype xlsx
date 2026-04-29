--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -102,204 +102,207 @@
   <si>
     <t>дачный умывальник "Мойдодыр" с ЭВН, мойка нержавейка (медь)</t>
   </si>
   <si>
     <t>MAV-840004</t>
   </si>
   <si>
     <t>дачный умывальник "Мойдодыр" с ЭВН, мойка нержавейка (серебро)</t>
   </si>
   <si>
     <t>MAV-840005</t>
   </si>
   <si>
     <t>дачный умывальник "Мойдодыр" с ЭВН, мойка пластик (белый) 17л</t>
   </si>
   <si>
     <t>5 797.00 руб.</t>
   </si>
   <si>
     <t>MAV-840006</t>
   </si>
   <si>
     <t>дачный умывальник "Чистюля" с рукомойником УМ-10 (пластик) "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>4 467.26 руб.</t>
+    <t>4 780.06 руб.</t>
   </si>
   <si>
     <t>MAV-840007</t>
   </si>
   <si>
     <t>дачный умывальник "Чистюля" с рукомойником УМ-17 (пластик) "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>4 398.75 руб.</t>
+    <t>5 043.90 руб.</t>
   </si>
   <si>
     <t>MAV-840008</t>
   </si>
   <si>
     <t>дачный умывальник "Чистюля" с рукомойником ЭВБО-17 (пластик) "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>5 464.31 руб.</t>
+    <t>5 845.45 руб.</t>
   </si>
   <si>
     <t>MAV-840012</t>
   </si>
   <si>
     <t>лейка душевая с краном "ЭлБЭТ"</t>
   </si>
   <si>
     <t>150.62 руб.</t>
   </si>
   <si>
     <t>MAV-840013</t>
   </si>
   <si>
     <t>навесной умывальник "Чистюля" с рукомойником УМ-10 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>2 404.65 руб.</t>
+    <t>2 580.60 руб.</t>
   </si>
   <si>
     <t>MAV-840014</t>
   </si>
   <si>
     <t>навесной умывальник "Чистюля" с рукомойником УМ-17 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>2 658.80 руб.</t>
+    <t>2 844.61 руб.</t>
   </si>
   <si>
     <t>MAV-840015</t>
   </si>
   <si>
     <t>навесной умывальник "Чистюля" с рукомойником ЭВБО-17 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>3 382.15 руб.</t>
+    <t>3 880.76 руб.</t>
   </si>
   <si>
     <t>MAV-840016</t>
   </si>
   <si>
     <t>раковина пластмассовая 360*420*140 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>361.76 руб.</t>
+    <t>420.41 руб.</t>
   </si>
   <si>
     <t>MAV-840017</t>
   </si>
   <si>
     <t>раковина пластмассовая 410*495*140 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>449.65 руб.</t>
+    <t>488.75 руб.</t>
   </si>
   <si>
     <t>MAV-840018</t>
   </si>
   <si>
     <t>рукомойник с ЭВН ЭВБО-17 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>1 661.75 руб.</t>
+    <t>1 779.05 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>MAV-840019</t>
   </si>
   <si>
     <t>рукомойник с ЭВН ЭВБО-22 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>1 808.46 руб.</t>
+    <t>1 935.45 руб.</t>
   </si>
   <si>
     <t>MAV-840020</t>
   </si>
   <si>
     <t>рукомойник УМ-10 с краном "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>566.95 руб.</t>
+    <t>655.01 руб.</t>
   </si>
   <si>
     <t>Акссесуары для ванной комнаты</t>
   </si>
   <si>
     <t>Карнизы</t>
   </si>
   <si>
     <t>Карнизы для ванн телескопические</t>
   </si>
   <si>
     <t>MAV-110001</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, зеленый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, зеленый (с кольцами)</t>
   </si>
   <si>
     <t>447.61 руб.</t>
   </si>
   <si>
     <t>MAV-110002</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, розовый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, розовый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110003</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, хром (с кольцами)</t>
-[...2 lines deleted...]
-    <t>567.80 руб.</t>
+    <t>карниз для ванны телескопический 120-210 см, хром (с кольцами)</t>
+  </si>
+  <si>
+    <t>625.60 руб.</t>
   </si>
   <si>
     <t>MAV-110004</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110–200 см, бежевый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120–210 см, бежевый (с кольцами)</t>
+  </si>
+  <si>
+    <t>492.32 руб.</t>
   </si>
   <si>
     <t>MAV-110005</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический110-200 см, белый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, белый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110006</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, голубой (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, голубой (с кольцами)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -394,51 +397,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537a_da01_11e9_8109_003048fd731b_c75a16c0_f115_11ee_a58b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537c_da01_11e9_8109_003048fd731b_c75a16c1_f115_11ee_a58b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537e_da01_11e9_8109_003048fd731b_c75a16c2_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375380_da01_11e9_8109_003048fd731b_c75a16c3_f115_11ee_a58b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375382_da01_11e9_8109_003048fd731b_c75a16c4_f115_11ee_a58b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375384_da01_11e9_8109_003048fd731b_c75a16c5_f115_11ee_a58b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375386_da01_11e9_8109_003048fd731b_c75a16c6_f115_11ee_a58b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375388_da01_11e9_8109_003048fd731b_c75a16c7_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375390_da01_11e9_8109_003048fd731b_c75a16c9_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375392_da01_11e9_8109_003048fd731b_c75a16ca_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375394_da01_11e9_8109_003048fd731b_c75a16cb_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375396_da01_11e9_8109_003048fd731b_c75a16cc_f115_11ee_a58b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375398_da01_11e9_8109_003048fd731b_c75a16cd_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539a_da01_11e9_8109_003048fd731b_c75a16ce_f115_11ee_a58b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539c_da01_11e9_8109_003048fd731b_c75a16cf_f115_11ee_a58b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539e_da01_11e9_8109_003048fd731b_c75a16d0_f115_11ee_a58b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753753a0_da01_11e9_8109_003048fd731b_c75a16d1_f115_11ee_a58b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b2e_da01_11e9_8109_003048fd731b_c75a16bb_f115_11ee_a58b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b30_da01_11e9_8109_003048fd731b_c75a16bc_f115_11ee_a58b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b32_da01_11e9_8109_003048fd731b_c75a16bd_f115_11ee_a58b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b34_da01_11e9_8109_003048fd731b_c75a16be_f115_11ee_a58b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b36_da01_11e9_8109_003048fd731b_c75a16bf_f115_11ee_a58b_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade83_7c9e_11ea_8111_003048fd731b_c75a16ba_f115_11ee_a58b_047c1617b14323.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537a_da01_11e9_8109_003048fd731b_10e2bbb5_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537c_da01_11e9_8109_003048fd731b_10e2bbb6_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537e_da01_11e9_8109_003048fd731b_10e2bbb7_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375380_da01_11e9_8109_003048fd731b_10e2bbb8_310d_11f1_a89b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375382_da01_11e9_8109_003048fd731b_10e2bbb9_310d_11f1_a89b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375384_da01_11e9_8109_003048fd731b_10e2bbba_310d_11f1_a89b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375386_da01_11e9_8109_003048fd731b_10e2bbbb_310d_11f1_a89b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375388_da01_11e9_8109_003048fd731b_10e2bbbc_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375390_da01_11e9_8109_003048fd731b_10e2bbbd_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375392_da01_11e9_8109_003048fd731b_10e2bbbe_310d_11f1_a89b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375394_da01_11e9_8109_003048fd731b_10e2bbbf_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375396_da01_11e9_8109_003048fd731b_10e2bbc0_310d_11f1_a89b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375398_da01_11e9_8109_003048fd731b_10e2bbc1_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539a_da01_11e9_8109_003048fd731b_10e2bbc2_310d_11f1_a89b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539c_da01_11e9_8109_003048fd731b_10e2bbc3_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539e_da01_11e9_8109_003048fd731b_10e2bbc4_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753753a0_da01_11e9_8109_003048fd731b_10e2bbc5_310d_11f1_a89b_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b2e_da01_11e9_8109_003048fd731b_0a6f3a9e_310d_11f1_a89b_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b30_da01_11e9_8109_003048fd731b_0a6f3a9f_310d_11f1_a89b_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b32_da01_11e9_8109_003048fd731b_0a6f3aa0_310d_11f1_a89b_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b34_da01_11e9_8109_003048fd731b_0a6f3a9b_310d_11f1_a89b_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b36_da01_11e9_8109_003048fd731b_0a6f3a9c_310d_11f1_a89b_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade83_7c9e_11ea_8111_003048fd731b_0a6f3a9d_310d_11f1_a89b_047c1617b14323.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1687,117 +1690,117 @@
         <v>823952</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*4467.26</f>
+        <f>J10*4780.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823953</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*4398.75</f>
+        <f>J11*5043.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>823954</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*5464.31</f>
+        <f>J12*5845.45</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823958</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
@@ -1819,282 +1822,282 @@
         <v>823959</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2404.65</f>
+        <f>J14*2580.60</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>823960</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2658.80</f>
+        <f>J15*2844.61</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>823961</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3382.15</f>
+        <f>J16*3880.76</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>823962</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*361.76</f>
+        <f>J17*420.41</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>823963</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*449.65</f>
+        <f>J18*488.75</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>823964</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>56</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1661.75</f>
+        <f>J19*1779.05</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823965</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>56</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1808.46</f>
+        <f>J20*1935.45</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823966</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*566.95</f>
+        <f>J21*655.01</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="1">
       <c r="A22" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" outlineLevel="2">
       <c r="A23" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="8"/>
@@ -2197,150 +2200,150 @@
         <v>823320</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*567.80</f>
+        <f>J27*625.60</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>823321</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*447.61</f>
+        <f>J28*492.32</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>823322</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G29" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*447.61</f>
+        <f>J29*492.32</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>826973</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*447.61</f>
+        <f>J30*492.32</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A23:K23"/>
     <mergeCell ref="A24:K24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>