--- v3 (2026-04-29)
+++ v4 (2026-06-14)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>Карнизы для ванн телескопические</t>
   </si>
   <si>
     <t>MAV-110001</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, зеленый (с кольцами)</t>
   </si>
   <si>
     <t>447.61 руб.</t>
   </si>
   <si>
     <t>MAV-110002</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, розовый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110003</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, хром (с кольцами)</t>
   </si>
   <si>
     <t>625.60 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>MAV-110004</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120–210 см, бежевый (с кольцами)</t>
   </si>
   <si>
     <t>492.32 руб.</t>
   </si>
   <si>
     <t>MAV-110005</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, белый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110006</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, голубой (с кольцами)</t>
   </si>
 </sst>
 </file>
 
@@ -2187,148 +2190,148 @@
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*447.61</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>823320</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G27" s="2">
-        <v>0</v>
+      <c r="G27" s="2" t="s">
+        <v>74</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*625.60</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>823321</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*492.32</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>823322</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>77</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>74</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*492.32</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>826973</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*492.32</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>