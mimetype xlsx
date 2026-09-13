--- v4 (2026-06-14)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -186,69 +186,249 @@
   <si>
     <t>раковина пластмассовая 360*420*140 "ЭлБЭТ"</t>
   </si>
   <si>
     <t>420.41 руб.</t>
   </si>
   <si>
     <t>MAV-840017</t>
   </si>
   <si>
     <t>раковина пластмассовая 410*495*140 "ЭлБЭТ"</t>
   </si>
   <si>
     <t>488.75 руб.</t>
   </si>
   <si>
     <t>MAV-840018</t>
   </si>
   <si>
     <t>рукомойник с ЭВН ЭВБО-17 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
   </si>
   <si>
     <t>1 779.05 руб.</t>
   </si>
   <si>
+    <t>MAV-840019</t>
+  </si>
+  <si>
+    <t>рукомойник с ЭВН ЭВБО-22 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
+  </si>
+  <si>
+    <t>1 935.45 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>MAV-840019</t>
-[...7 lines deleted...]
-  <si>
     <t>MAV-840020</t>
   </si>
   <si>
     <t>рукомойник УМ-10 с краном "ЭлБЭТ"</t>
   </si>
   <si>
     <t>655.01 руб.</t>
+  </si>
+  <si>
+    <t>Мойки из нержавеющей стали GLAUF</t>
+  </si>
+  <si>
+    <t>SMS-201101</t>
+  </si>
+  <si>
+    <t>GL-5050</t>
+  </si>
+  <si>
+    <t>Мойка врезная 500х500мм из нержавеющей стали SUS 304 с шумоизоляцией (1шт)</t>
+  </si>
+  <si>
+    <t>3 110.43 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201102</t>
+  </si>
+  <si>
+    <t>GL-5050MG</t>
+  </si>
+  <si>
+    <t>Мойка врезная 500х500мм из нержавеющей стали SUS 304 с шумоизоляцией, ГРАФИТ (1шт)</t>
+  </si>
+  <si>
+    <t>3 692.84 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201103</t>
+  </si>
+  <si>
+    <t>GL-5050KG</t>
+  </si>
+  <si>
+    <t>Мойка врезная 500х500мм из нержавеющей стали SUS 304 с шумоизоляцией, МАТОВОЕ ЗОЛОТО (1шт)</t>
+  </si>
+  <si>
+    <t>3 777.25 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201104</t>
+  </si>
+  <si>
+    <t>GL-6050</t>
+  </si>
+  <si>
+    <t>Мойка врезная 600х500мм из нержавеющей стали SUS 304 с шумоизоляцией (1шт)</t>
+  </si>
+  <si>
+    <t>3 397.42 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201105</t>
+  </si>
+  <si>
+    <t>GL-6050MG</t>
+  </si>
+  <si>
+    <t>Мойка врезная 600х500мм из нержавеющей стали SUS 304 с шумоизоляцией, ГРАФИТ (1шт)</t>
+  </si>
+  <si>
+    <t>3 946.07 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201106</t>
+  </si>
+  <si>
+    <t>GL-6050KG</t>
+  </si>
+  <si>
+    <t>Мойка врезная 600х500мм из нержавеющей стали SUS 304 с шумоизоляцией, МАТОВОЕ ЗОЛОТО (1шт)</t>
+  </si>
+  <si>
+    <t>4 009.37 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201107</t>
+  </si>
+  <si>
+    <t>GP-MLZ01</t>
+  </si>
+  <si>
+    <t>Дозатор для мойки с помпой из нержавеющей стали SUS 304 (1/100шт)</t>
+  </si>
+  <si>
+    <t>205.04 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201108</t>
+  </si>
+  <si>
+    <t>GP-MLZ01YB</t>
+  </si>
+  <si>
+    <t>Дозатор для мойки с помпой из нержавеющей стали SUS 304, матовый ЧЕРНЫЙ (1/100шт)</t>
+  </si>
+  <si>
+    <t>287.05 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201109</t>
+  </si>
+  <si>
+    <t>GP-MLZ01KG</t>
+  </si>
+  <si>
+    <t>Дозатор для мойки с помпой из нержавеющей стали SUS 304, матовое ЗОЛОТО (1/100шт)</t>
+  </si>
+  <si>
+    <t>SMS-201110</t>
+  </si>
+  <si>
+    <t>GP-MLL01</t>
+  </si>
+  <si>
+    <t>Коландер из нержавеющей стали SUS 304 раздвижной, СЕРЫЙ (1/36шт)</t>
+  </si>
+  <si>
+    <t>180.43 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201111</t>
+  </si>
+  <si>
+    <t>GP-MLL01YB</t>
+  </si>
+  <si>
+    <t>Коландер из нержавеющей стали SUS 304 раздвижной, ЧЕРНЫЙ (1/36шт)</t>
+  </si>
+  <si>
+    <t>SMS-201112</t>
+  </si>
+  <si>
+    <t>GP-MLL01KG</t>
+  </si>
+  <si>
+    <t>Коландер из нержавеющей стали SUS 304 раздвижной, ЗОЛОТОЙ (1/36шт)</t>
+  </si>
+  <si>
+    <t>SMS-201113</t>
+  </si>
+  <si>
+    <t>GP-MLS01</t>
+  </si>
+  <si>
+    <t>Сифон 3 1/2 для нерж. мойки, сетка нерж сталь, большая колба, выход  Ø40/50 мм (1/60шт)</t>
+  </si>
+  <si>
+    <t>SMS-201114</t>
+  </si>
+  <si>
+    <t>GP-MLS01MG</t>
+  </si>
+  <si>
+    <t>Сифон 3 1/2 для нерж. мойки, сетка ГРАФИТ, большая колба, выход  Ø40/50 мм (1/60шт)</t>
+  </si>
+  <si>
+    <t>492.09 руб.</t>
+  </si>
+  <si>
+    <t>SMS-201115</t>
+  </si>
+  <si>
+    <t>GP-MLS01KG</t>
+  </si>
+  <si>
+    <t>Сифон 3 1/2 для нерж. мойки, сетка ЗОЛОТО, большая колба, выход  Ø40/50 мм (1/60шт)</t>
+  </si>
+  <si>
+    <t>SMS-201116</t>
+  </si>
+  <si>
+    <t>GP-MLA01</t>
+  </si>
+  <si>
+    <t>Крепление для нержавеющей мойки (1/100шт)</t>
+  </si>
+  <si>
+    <t>164.03 руб.</t>
   </si>
   <si>
     <t>Акссесуары для ванной комнаты</t>
   </si>
   <si>
     <t>Карнизы</t>
   </si>
   <si>
     <t>Карнизы для ванн телескопические</t>
   </si>
   <si>
     <t>MAV-110001</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, зеленый (с кольцами)</t>
   </si>
   <si>
     <t>447.61 руб.</t>
   </si>
   <si>
     <t>MAV-110002</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, розовый (с кольцами)</t>
   </si>
@@ -919,207 +1099,207 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Image_21" descr="Image_21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="18" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPr id="19" name="Image_43" descr="Image_43"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPr id="20" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPr id="21" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="22" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPr id="23" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1392,51 +1572,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:L47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1444,51 +1624,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J30)</f>
+        <f>SUM(J2:J47)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1977,390 +2157,967 @@
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*488.75</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>823964</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>56</v>
+      <c r="G19" s="2">
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1779.05</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823965</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1935.45</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823966</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*655.01</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
-    <row r="22" spans="1:12" outlineLevel="1">
-      <c r="A22" s="7" t="s">
+    <row r="22" spans="1:12" outlineLevel="2">
+      <c r="A22" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="7"/>
-[...8 lines deleted...]
-      <c r="K22" s="7"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="8"/>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="2">
-      <c r="A23" s="8" t="s">
+    <row r="23" spans="1:12" outlineLevel="4">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>960558</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B23" s="8"/>
-[...8 lines deleted...]
-      <c r="K23" s="8"/>
+      <c r="D23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*3110.43</f>
+        <v>0</v>
+      </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K24" s="9"/>
+    <row r="24" spans="1:12" outlineLevel="4">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>960559</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*3692.84</f>
+        <v>0</v>
+      </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>823318</v>
+        <v>960560</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>72</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>73</v>
+      </c>
       <c r="E25" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*447.61</f>
+        <f>J25*3777.25</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>823319</v>
+        <v>960561</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>76</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="E26" s="2" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*447.61</f>
+        <f>J26*3397.42</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="27" spans="1:12" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>823320</v>
+        <v>960562</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>80</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>81</v>
+      </c>
       <c r="E27" s="2" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>83</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*625.60</f>
+        <f>J27*3946.07</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="28" spans="1:12" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>823321</v>
+        <v>960563</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="D28" s="1"/>
+        <v>84</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>85</v>
+      </c>
       <c r="E28" s="2" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*492.32</f>
+        <f>J28*4009.37</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="29" spans="1:12" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>823322</v>
+        <v>960564</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>88</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>89</v>
+      </c>
       <c r="E29" s="2" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>91</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*492.32</f>
+        <f>J29*205.04</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="30" spans="1:12" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
+        <v>960565</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*287.05</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" outlineLevel="4">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>960566</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*287.05</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>960567</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*180.43</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="4">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>960568</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*180.43</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="4">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>960569</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*180.43</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>960570</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*287.05</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" outlineLevel="4">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>960571</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*492.09</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" outlineLevel="4">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>960572</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*492.09</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" outlineLevel="4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>960573</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*164.03</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" outlineLevel="1">
+      <c r="A39" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="2">
+      <c r="A40" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="8"/>
+      <c r="C40" s="8"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="8"/>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8"/>
+      <c r="H40" s="8"/>
+      <c r="I40" s="8"/>
+      <c r="J40" s="8"/>
+      <c r="K40" s="8"/>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" outlineLevel="3">
+      <c r="A41" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>823318</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D42" s="1"/>
+      <c r="E42" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*447.61</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>823319</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D43" s="1"/>
+      <c r="E43" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*447.61</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>823320</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*625.60</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>823321</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D45" s="1"/>
+      <c r="E45" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*492.32</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>823322</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D46" s="1"/>
+      <c r="E46" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*492.32</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
         <v>826973</v>
       </c>
-      <c r="C30" s="1" t="s">
-[...25 lines deleted...]
-      <c r="L30" s="5"/>
+      <c r="C47" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G47" s="2">
+        <v>0</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*492.32</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A39:K39"/>
+    <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
-    <mergeCell ref="A4:K4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:K24"/>
+    <mergeCell ref="A40:K40"/>
+    <mergeCell ref="A41:K41"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>