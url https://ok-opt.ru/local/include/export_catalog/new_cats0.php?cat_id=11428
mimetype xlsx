--- v0 (2026-03-12)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -102,150 +102,153 @@
   <si>
     <t>дачный умывальник "Мойдодыр" с ЭВН, мойка нержавейка (медь)</t>
   </si>
   <si>
     <t>MAV-840004</t>
   </si>
   <si>
     <t>дачный умывальник "Мойдодыр" с ЭВН, мойка нержавейка (серебро)</t>
   </si>
   <si>
     <t>MAV-840005</t>
   </si>
   <si>
     <t>дачный умывальник "Мойдодыр" с ЭВН, мойка пластик (белый) 17л</t>
   </si>
   <si>
     <t>5 797.00 руб.</t>
   </si>
   <si>
     <t>MAV-840006</t>
   </si>
   <si>
     <t>дачный умывальник "Чистюля" с рукомойником УМ-10 (пластик) "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>4 467.26 руб.</t>
+    <t>4 780.06 руб.</t>
   </si>
   <si>
     <t>MAV-840007</t>
   </si>
   <si>
     <t>дачный умывальник "Чистюля" с рукомойником УМ-17 (пластик) "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>4 398.75 руб.</t>
+    <t>5 043.90 руб.</t>
   </si>
   <si>
     <t>MAV-840008</t>
   </si>
   <si>
     <t>дачный умывальник "Чистюля" с рукомойником ЭВБО-17 (пластик) "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>5 464.31 руб.</t>
+    <t>5 845.45 руб.</t>
   </si>
   <si>
     <t>MAV-840012</t>
   </si>
   <si>
     <t>лейка душевая с краном "ЭлБЭТ"</t>
   </si>
   <si>
     <t>150.62 руб.</t>
   </si>
   <si>
     <t>MAV-840013</t>
   </si>
   <si>
     <t>навесной умывальник "Чистюля" с рукомойником УМ-10 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>2 404.65 руб.</t>
+    <t>2 580.60 руб.</t>
   </si>
   <si>
     <t>MAV-840014</t>
   </si>
   <si>
     <t>навесной умывальник "Чистюля" с рукомойником УМ-17 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>2 658.80 руб.</t>
+    <t>2 844.61 руб.</t>
   </si>
   <si>
     <t>MAV-840015</t>
   </si>
   <si>
     <t>навесной умывальник "Чистюля" с рукомойником ЭВБО-17 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>3 382.15 руб.</t>
+    <t>3 880.76 руб.</t>
   </si>
   <si>
     <t>MAV-840016</t>
   </si>
   <si>
     <t>раковина пластмассовая 360*420*140 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>361.76 руб.</t>
+    <t>420.41 руб.</t>
   </si>
   <si>
     <t>MAV-840017</t>
   </si>
   <si>
     <t>раковина пластмассовая 410*495*140 "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>449.65 руб.</t>
+    <t>488.75 руб.</t>
   </si>
   <si>
     <t>MAV-840018</t>
   </si>
   <si>
     <t>рукомойник с ЭВН ЭВБО-17 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>1 661.75 руб.</t>
+    <t>1 779.05 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>MAV-840019</t>
   </si>
   <si>
     <t>рукомойник с ЭВН ЭВБО-22 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>1 808.46 руб.</t>
+    <t>1 935.45 руб.</t>
   </si>
   <si>
     <t>MAV-840020</t>
   </si>
   <si>
     <t>рукомойник УМ-10 с краном "ЭлБЭТ"</t>
   </si>
   <si>
-    <t>566.95 руб.</t>
+    <t>655.01 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -337,51 +340,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537a_da01_11e9_8109_003048fd731b_c75a16c0_f115_11ee_a58b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537c_da01_11e9_8109_003048fd731b_c75a16c1_f115_11ee_a58b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537e_da01_11e9_8109_003048fd731b_c75a16c2_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375380_da01_11e9_8109_003048fd731b_c75a16c3_f115_11ee_a58b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375382_da01_11e9_8109_003048fd731b_c75a16c4_f115_11ee_a58b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375384_da01_11e9_8109_003048fd731b_c75a16c5_f115_11ee_a58b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375386_da01_11e9_8109_003048fd731b_c75a16c6_f115_11ee_a58b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375388_da01_11e9_8109_003048fd731b_c75a16c7_f115_11ee_a58b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375390_da01_11e9_8109_003048fd731b_c75a16c9_f115_11ee_a58b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375392_da01_11e9_8109_003048fd731b_c75a16ca_f115_11ee_a58b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375394_da01_11e9_8109_003048fd731b_c75a16cb_f115_11ee_a58b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375396_da01_11e9_8109_003048fd731b_c75a16cc_f115_11ee_a58b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375398_da01_11e9_8109_003048fd731b_c75a16cd_f115_11ee_a58b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539a_da01_11e9_8109_003048fd731b_c75a16ce_f115_11ee_a58b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539c_da01_11e9_8109_003048fd731b_c75a16cf_f115_11ee_a58b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539e_da01_11e9_8109_003048fd731b_c75a16d0_f115_11ee_a58b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753753a0_da01_11e9_8109_003048fd731b_c75a16d1_f115_11ee_a58b_047c1617b14317.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537a_da01_11e9_8109_003048fd731b_10e2bbb5_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537c_da01_11e9_8109_003048fd731b_10e2bbb6_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537537e_da01_11e9_8109_003048fd731b_10e2bbb7_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375380_da01_11e9_8109_003048fd731b_10e2bbb8_310d_11f1_a89b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375382_da01_11e9_8109_003048fd731b_10e2bbb9_310d_11f1_a89b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375384_da01_11e9_8109_003048fd731b_10e2bbba_310d_11f1_a89b_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375386_da01_11e9_8109_003048fd731b_10e2bbbb_310d_11f1_a89b_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375388_da01_11e9_8109_003048fd731b_10e2bbbc_310d_11f1_a89b_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375390_da01_11e9_8109_003048fd731b_10e2bbbd_310d_11f1_a89b_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375392_da01_11e9_8109_003048fd731b_10e2bbbe_310d_11f1_a89b_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375394_da01_11e9_8109_003048fd731b_10e2bbbf_310d_11f1_a89b_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375396_da01_11e9_8109_003048fd731b_10e2bbc0_310d_11f1_a89b_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75375398_da01_11e9_8109_003048fd731b_10e2bbc1_310d_11f1_a89b_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539a_da01_11e9_8109_003048fd731b_10e2bbc2_310d_11f1_a89b_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539c_da01_11e9_8109_003048fd731b_10e2bbc3_310d_11f1_a89b_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537539e_da01_11e9_8109_003048fd731b_10e2bbc4_310d_11f1_a89b_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753753a0_da01_11e9_8109_003048fd731b_10e2bbc5_310d_11f1_a89b_047c1617b14317.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1450,117 +1453,117 @@
         <v>823952</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*4467.26</f>
+        <f>J10*4780.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>823953</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*4398.75</f>
+        <f>J11*5043.90</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>823954</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*5464.31</f>
+        <f>J12*5845.45</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823958</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
@@ -1582,282 +1585,282 @@
         <v>823959</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2404.65</f>
+        <f>J14*2580.60</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>823960</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2658.80</f>
+        <f>J15*2844.61</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>823961</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3382.15</f>
+        <f>J16*3880.76</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>823962</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*361.76</f>
+        <f>J17*420.41</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>823963</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*449.65</f>
+        <f>J18*488.75</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>823964</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="G19" s="2">
-        <v>5</v>
+      <c r="G19" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1661.75</f>
+        <f>J19*1779.05</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823965</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>59</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1808.46</f>
+        <f>J20*1935.45</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823966</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*566.95</f>
+        <f>J21*655.01</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>