--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -186,60 +186,60 @@
   <si>
     <t>раковина пластмассовая 360*420*140 "ЭлБЭТ"</t>
   </si>
   <si>
     <t>420.41 руб.</t>
   </si>
   <si>
     <t>MAV-840017</t>
   </si>
   <si>
     <t>раковина пластмассовая 410*495*140 "ЭлБЭТ"</t>
   </si>
   <si>
     <t>488.75 руб.</t>
   </si>
   <si>
     <t>MAV-840018</t>
   </si>
   <si>
     <t>рукомойник с ЭВН ЭВБО-17 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
   </si>
   <si>
     <t>1 779.05 руб.</t>
   </si>
   <si>
+    <t>MAV-840019</t>
+  </si>
+  <si>
+    <t>рукомойник с ЭВН ЭВБО-22 (с ручной регулировкой) 1,25кВт "ЭлБЭТ"</t>
+  </si>
+  <si>
+    <t>1 935.45 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...7 lines deleted...]
-    <t>1 935.45 руб.</t>
   </si>
   <si>
     <t>MAV-840020</t>
   </si>
   <si>
     <t>рукомойник УМ-10 с краном "ЭлБЭТ"</t>
   </si>
   <si>
     <t>655.01 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1737,85 +1737,85 @@
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*488.75</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>823964</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>56</v>
+      <c r="G19" s="2">
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1779.05</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823965</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1935.45</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823966</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="1"/>