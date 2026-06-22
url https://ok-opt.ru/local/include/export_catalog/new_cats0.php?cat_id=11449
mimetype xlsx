--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -1392,86 +1392,86 @@
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819444</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*311.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819445</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*435.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819446</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
@@ -1497,121 +1497,121 @@
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824456</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*125.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824457</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*125.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824458</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*125.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824459</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
@@ -1637,121 +1637,121 @@
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824460</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*160.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824461</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*160.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824462</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*311.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824463</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">