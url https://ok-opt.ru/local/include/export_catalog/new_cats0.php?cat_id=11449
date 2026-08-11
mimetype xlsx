--- v1 (2026-06-22)
+++ v2 (2026-08-11)
@@ -69,111 +69,111 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Металлопластиковые трубы</t>
   </si>
   <si>
     <t>Металлопластиковые трубы VALTEC</t>
   </si>
   <si>
     <t>VLC-110002</t>
   </si>
   <si>
     <t>V1620.100</t>
   </si>
   <si>
     <t>Труба м/п VALTEC 16(2,0) бухта 100м</t>
   </si>
   <si>
     <t>125.00 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>VLC-110003</t>
+  </si>
+  <si>
+    <t>V1620.200</t>
+  </si>
+  <si>
+    <t>Труба м/п VALTEC 16(2,0) бухта 200м</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...11 lines deleted...]
-    <t>Труба м/п VALTEC 16(2,0) бухта 200м</t>
+    <t>VLC-110004</t>
+  </si>
+  <si>
+    <t>V2020.100</t>
+  </si>
+  <si>
+    <t>Труба м/п VALTEC 20(2,0) бухта 100м</t>
+  </si>
+  <si>
+    <t>160.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-110005</t>
+  </si>
+  <si>
+    <t>V2630.050</t>
+  </si>
+  <si>
+    <t>Труба м/п VALTEC 26(3,0) бухта 50м</t>
+  </si>
+  <si>
+    <t>311.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-110006</t>
+  </si>
+  <si>
+    <t>V3230.050</t>
+  </si>
+  <si>
+    <t>Труба м/п VALTEC 32(3,0) бухта 50м</t>
+  </si>
+  <si>
+    <t>435.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>&gt;500</t>
-  </si>
-[...40 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-110007</t>
   </si>
   <si>
     <t>V4035.025</t>
   </si>
   <si>
     <t>Труба м/п VALTEC 40(3,5) бухта 25м</t>
   </si>
   <si>
     <t>676.00 руб.</t>
   </si>
   <si>
     <t>VLC-140002</t>
   </si>
   <si>
     <t>V1620.040</t>
   </si>
   <si>
     <t>Труба м/п VALTEC 16(2,0) бухта 40м</t>
   </si>
   <si>
     <t>VLC-140003</t>
   </si>
@@ -1318,545 +1318,545 @@
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*125.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819442</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="G6" s="2">
+        <v>0</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*125.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819443</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*160.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819444</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*311.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819445</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*435.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819446</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*676.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824456</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*125.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824457</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="2" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2">
+        <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*125.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824458</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*125.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824459</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*160.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824460</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*160.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824461</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*160.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824462</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*311.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824463</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="G18" s="2">
-        <v>0</v>
+      <c r="G18" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*311.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824464</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="G19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*435.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824465</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="2">
+        <v>0</v>
+      </c>
+      <c r="H20" s="2" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*435.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>956456</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E21" s="2" t="s">