--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -67,2100 +67,2100 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги обжимные</t>
   </si>
   <si>
     <t>Фитинги обжимные VALTEC</t>
   </si>
   <si>
     <t>VLC-120002</t>
   </si>
   <si>
     <t>VTm.390.0.000016</t>
   </si>
   <si>
     <t>Кольцо штуцерное из EPDM 16 (100шт)</t>
   </si>
   <si>
-    <t>5.10 руб.</t>
+    <t>5.50 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-120003</t>
   </si>
   <si>
     <t>VTm.390.0.000020</t>
   </si>
   <si>
     <t>Кольцо штуцерное из EPDM 20 (100шт)</t>
   </si>
   <si>
-    <t>7.60 руб.</t>
+    <t>8.30 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-120004</t>
   </si>
   <si>
     <t>VTm.390.0.000026</t>
   </si>
   <si>
     <t>Кольцо штуцерное из EPDM 26 (100шт)</t>
   </si>
   <si>
-    <t>11.60 руб.</t>
+    <t>12.50 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-120005</t>
   </si>
   <si>
     <t>VTm.390.0.000032</t>
   </si>
   <si>
     <t>Кольцо штуцерное из EPDM 32 (100шт)</t>
   </si>
   <si>
-    <t>14.20 руб.</t>
+    <t>15.50 руб.</t>
   </si>
   <si>
     <t>VLC-120006</t>
   </si>
   <si>
     <t>VTm.301.N.001604</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на нар. р. 16х1/2"  (10 /190шт)</t>
   </si>
   <si>
-    <t>203.00 руб.</t>
+    <t>221.00 руб.</t>
   </si>
   <si>
     <t>VLC-120007</t>
   </si>
   <si>
     <t>VTm.301.N.001605</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на нар. р. 16х3/4"  (10 /150шт)</t>
   </si>
   <si>
-    <t>260.00 руб.</t>
+    <t>283.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-120008</t>
   </si>
   <si>
     <t>VTm.301.N.002004</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на нар. р. 20х1/2"  (10 /110шт)</t>
   </si>
   <si>
-    <t>326.00 руб.</t>
+    <t>356.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120009</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 20х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>358.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120010</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002605</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 26х3/4"  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>548.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-120011</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 26х1"  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>556.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120012</t>
+  </si>
+  <si>
+    <t>VTm.301.N.003205</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 32х3/4"  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 324.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>VLC-120009</t>
-[...41 lines deleted...]
-    <t>Соединитель обжимной с переходом на нар. р. 32х3/4"  (5 /40шт)</t>
+    <t>VLC-120013</t>
+  </si>
+  <si>
+    <t>VTm.301.N.003206</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 32х1"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 208.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120014</t>
+  </si>
+  <si>
+    <t>VTm.301.N.003207</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 32х1 1/4"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 341.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120015</t>
+  </si>
+  <si>
+    <t>VTm.302.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 16х1/2"  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>239.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120016</t>
+  </si>
+  <si>
+    <t>VTm.302.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 16х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>343.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120017</t>
+  </si>
+  <si>
+    <t>VTm.302.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 20х1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>340.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120018</t>
+  </si>
+  <si>
+    <t>VTm.302.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 20х3/4"  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>422.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120019</t>
+  </si>
+  <si>
+    <t>VTm.302.N.002605</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 26х3/4" (5 /70шт)</t>
+  </si>
+  <si>
+    <t>516.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120020</t>
+  </si>
+  <si>
+    <t>VTm.302.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 26х1"  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>595.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120021</t>
+  </si>
+  <si>
+    <t>VTm.302.N.003205</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 32х3/4"  (5 /40шт)</t>
   </si>
   <si>
     <t>1 215.00 руб.</t>
   </si>
   <si>
-    <t>VLC-120013</t>
-[...106 lines deleted...]
-  <si>
     <t>VLC-120022</t>
   </si>
   <si>
     <t>VTm.302.N.003206</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 32х1"  (5 /35шт)</t>
   </si>
   <si>
-    <t>1 154.00 руб.</t>
+    <t>1 258.00 руб.</t>
   </si>
   <si>
     <t>VLC-120023</t>
   </si>
   <si>
     <t>VTm.302.N.003207</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 32х1 1/4"  (5 /35шт)</t>
   </si>
   <si>
-    <t>1 087.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>1 185.00 руб.</t>
   </si>
   <si>
     <t>VLC-120024</t>
   </si>
   <si>
     <t>VTm.303.N.001616</t>
   </si>
   <si>
     <t>Соединитель обжимной 16  (10 /140шт)</t>
   </si>
   <si>
-    <t>331.00 руб.</t>
+    <t>361.00 руб.</t>
   </si>
   <si>
     <t>VLC-120025</t>
   </si>
   <si>
     <t>VTm.303.N.002020</t>
   </si>
   <si>
     <t>Соединитель обжимной 20  (10 /90шт)</t>
   </si>
   <si>
-    <t>515.00 руб.</t>
+    <t>562.00 руб.</t>
   </si>
   <si>
     <t>VLC-120026</t>
   </si>
   <si>
     <t>VTm.303.N.002016</t>
   </si>
   <si>
     <t>Соединитель обжимной 20х16  (10 /110шт)</t>
   </si>
   <si>
-    <t>426.00 руб.</t>
+    <t>486.00 руб.</t>
   </si>
   <si>
     <t>VLC-120027</t>
   </si>
   <si>
     <t>VTm.303.N.002626</t>
   </si>
   <si>
     <t>Соединитель обжимной 26  (5 /55шт)</t>
   </si>
   <si>
-    <t>806.00 руб.</t>
+    <t>879.00 руб.</t>
   </si>
   <si>
     <t>VLC-120028</t>
   </si>
   <si>
     <t>VTm.303.N.002616</t>
   </si>
   <si>
     <t>Соединитель обжимной 26х16  (5 /60шт)</t>
   </si>
   <si>
-    <t>689.00 руб.</t>
+    <t>751.00 руб.</t>
   </si>
   <si>
     <t>VLC-120029</t>
   </si>
   <si>
     <t>VTm.303.N.002620</t>
   </si>
   <si>
     <t>Соединитель обжимной 26х20  (5 /55шт)</t>
   </si>
   <si>
-    <t>768.00 руб.</t>
+    <t>837.00 руб.</t>
   </si>
   <si>
     <t>VLC-120030</t>
   </si>
   <si>
     <t>VTm.303.N.003232</t>
   </si>
   <si>
     <t>Соединитель обжимной 32 (5 /30шт)</t>
   </si>
   <si>
-    <t>1 796.00 руб.</t>
+    <t>1 957.00 руб.</t>
   </si>
   <si>
     <t>VLC-120031</t>
   </si>
   <si>
     <t>VTm.303.N.003216</t>
   </si>
   <si>
     <t>Соединитель обжимной 32х16  (5 /40шт)</t>
   </si>
   <si>
-    <t>1 222.00 руб.</t>
+    <t>1 332.00 руб.</t>
   </si>
   <si>
     <t>VLC-120032</t>
   </si>
   <si>
     <t>VTm.303.N.003220</t>
   </si>
   <si>
     <t>Соединитель обжимной 32х20  (5 /40шт)</t>
   </si>
   <si>
-    <t>1 360.00 руб.</t>
+    <t>1 483.00 руб.</t>
   </si>
   <si>
     <t>VLC-120033</t>
   </si>
   <si>
     <t>VTm.303.N.003226</t>
   </si>
   <si>
     <t>Соединитель обжимной 32х26  (5 /30шт)</t>
   </si>
   <si>
-    <t>1 429.00 руб.</t>
+    <t>1 557.00 руб.</t>
   </si>
   <si>
     <t>VLC-120034</t>
   </si>
   <si>
     <t>VTm.322.N.001604</t>
   </si>
   <si>
     <t>Соединитель обжимной с накидной гайкой 16х1/2"</t>
   </si>
   <si>
-    <t>267.00 руб.</t>
+    <t>291.00 руб.</t>
   </si>
   <si>
     <t>VLC-120035</t>
   </si>
   <si>
     <t>VTm.331.N.161616</t>
   </si>
   <si>
     <t>Тройник обжимной 16 (10 /80шт)</t>
   </si>
   <si>
-    <t>448.00 руб.</t>
+    <t>488.00 руб.</t>
   </si>
   <si>
     <t>VLC-120036</t>
   </si>
   <si>
     <t>VTm.331.N.202020</t>
   </si>
   <si>
     <t>Тройник обжимной 20  (5 /35шт)</t>
   </si>
   <si>
-    <t>808.00 руб.</t>
+    <t>881.00 руб.</t>
   </si>
   <si>
     <t>VLC-120037</t>
   </si>
   <si>
     <t>VTm.331.N.162016</t>
   </si>
   <si>
     <t>Тройник обжимной 16х20х16  (5 /50шт)</t>
   </si>
   <si>
-    <t>809.00 руб.</t>
+    <t>882.00 руб.</t>
   </si>
   <si>
     <t>VLC-120038</t>
   </si>
   <si>
     <t>VTm.331.N.201616</t>
   </si>
   <si>
     <t>Тройник обжимной 20х16х16  (5 /55шт)</t>
   </si>
   <si>
+    <t>904.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120039</t>
+  </si>
+  <si>
+    <t>VTm.331.N.201620</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 20х16х20  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>963.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120040</t>
+  </si>
+  <si>
+    <t>VTm.331.N.202016</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 20х20х16  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 024.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120041</t>
+  </si>
+  <si>
+    <t>VTm.331.N.202620</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 20х26х20  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 405.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120042</t>
+  </si>
+  <si>
+    <t>VTm.331.N.262626</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 282.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120043</t>
+  </si>
+  <si>
+    <t>VTm.331.N.261620</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26х16х20  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 165.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120044</t>
+  </si>
+  <si>
+    <t>VTm.331.N.261626</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26х16х26  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 138.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120045</t>
+  </si>
+  <si>
+    <t>VTm.331.N.262016</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26х20х16  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 059.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120046</t>
+  </si>
+  <si>
+    <t>VTm.331.N.262020</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26х20х20  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 293.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120047</t>
+  </si>
+  <si>
+    <t>VTm.331.N.262026</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26х20х26  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 240.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120048</t>
+  </si>
+  <si>
+    <t>VTm.331.N.262620</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26х26х20  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 354.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120049</t>
+  </si>
+  <si>
+    <t>VTm.331.N.323232</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 32  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>3 405.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120050</t>
+  </si>
+  <si>
+    <t>VTm.331.N.263226</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 26х32х26  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 334.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120051</t>
+  </si>
+  <si>
+    <t>VTm.331.N.321632</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 32х16х32  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 525.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120052</t>
+  </si>
+  <si>
+    <t>VTm.331.N.322032</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 32х20х32  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 758.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120053</t>
+  </si>
+  <si>
+    <t>VTm.331.N.322626</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 32х26х26  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 486.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120054</t>
+  </si>
+  <si>
+    <t>VTm.331.N.322632</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 32х26х32  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 835.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120055</t>
+  </si>
+  <si>
+    <t>VTm.331.N.323226</t>
+  </si>
+  <si>
+    <t>Тройник обжимной 32х32х26  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 729.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120056</t>
+  </si>
+  <si>
+    <t>VTm.332.N.160416</t>
+  </si>
+  <si>
+    <t>Тройник обжимной с переходом на вн. р. 16х1/2"  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>437.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120057</t>
+  </si>
+  <si>
+    <t>VTm.332.N.200420</t>
+  </si>
+  <si>
+    <t>Тройник обжимной с переходом на вн. р. 20х1/2"  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>766.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120058</t>
+  </si>
+  <si>
+    <t>VTm.332.N.200520</t>
+  </si>
+  <si>
+    <t>Тройник обжимной с переходом на вн. р. 20х3/4"  (5 /40шт)</t>
+  </si>
+  <si>
     <t>829.00 руб.</t>
   </si>
   <si>
-    <t>VLC-120039</t>
-[...238 lines deleted...]
-  <si>
     <t>VLC-120059</t>
   </si>
   <si>
     <t>VTm.332.N.260526</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на вн. р. 26х3/4" (5 /30шт)</t>
   </si>
   <si>
-    <t>974.00 руб.</t>
+    <t>1 062.00 руб.</t>
   </si>
   <si>
     <t>VLC-120060</t>
   </si>
   <si>
     <t>VTm.332.N.260626</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на вн. р. 26х1" (5 /25шт)</t>
   </si>
   <si>
-    <t>1 214.00 руб.</t>
+    <t>1 323.00 руб.</t>
   </si>
   <si>
     <t>VLC-120061</t>
   </si>
   <si>
     <t>VTm.332.N.320632</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на вн. р. 32х1"  (5 /15шт)</t>
   </si>
   <si>
-    <t>2 302.00 руб.</t>
+    <t>2 509.00 руб.</t>
   </si>
   <si>
     <t>VLC-120062</t>
   </si>
   <si>
     <t>VTm.332.N.320732</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на вн. р. 32х1 1/4"  (5 /15шт)</t>
   </si>
   <si>
-    <t>2 638.00 руб.</t>
+    <t>2 876.00 руб.</t>
   </si>
   <si>
     <t>VLC-120063</t>
   </si>
   <si>
     <t>VTm.333.N.160416</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на нар. р. 16х1/2"  (10 /90шт)</t>
   </si>
   <si>
-    <t>430.00 руб.</t>
+    <t>469.00 руб.</t>
   </si>
   <si>
     <t>VLC-120064</t>
   </si>
   <si>
     <t>VTm.333.N.200420</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на нар. р. 20х1/2"  (10 /50шт)</t>
   </si>
   <si>
-    <t>696.00 руб.</t>
+    <t>759.00 руб.</t>
   </si>
   <si>
     <t>VLC-120065</t>
   </si>
   <si>
     <t>VTm.333.N.200520</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на нар. р. 20х3/4"   (10 /40шт)</t>
   </si>
   <si>
-    <t>671.00 руб.</t>
+    <t>732.00 руб.</t>
   </si>
   <si>
     <t>VLC-120066</t>
   </si>
   <si>
     <t>VTm.333.N.260526</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на нар. р. 26х3/4"  (5 /30шт)</t>
   </si>
   <si>
-    <t>982.00 руб.</t>
+    <t>1 070.00 руб.</t>
   </si>
   <si>
     <t>VLC-120067</t>
   </si>
   <si>
     <t>VTm.333.N.260626</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на нар. р. 26х1"  (5 /25шт)</t>
   </si>
   <si>
-    <t>975.00 руб.</t>
+    <t>1 063.00 руб.</t>
   </si>
   <si>
     <t>VLC-120068</t>
   </si>
   <si>
     <t>VTm.333.N.320632</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на нар. р. 32х1"  (5 /15шт)</t>
   </si>
   <si>
-    <t>2 244.00 руб.</t>
+    <t>2 446.00 руб.</t>
   </si>
   <si>
     <t>VLC-120069</t>
   </si>
   <si>
     <t>VTm.333.N.320732</t>
   </si>
   <si>
     <t>Тройник обжимной с переходом на нар. р. 32х1 1/4"  (5 /15шт)</t>
   </si>
   <si>
-    <t>2 634.00 руб.</t>
+    <t>2 871.00 руб.</t>
   </si>
   <si>
     <t>VLC-120070</t>
   </si>
   <si>
     <t>VTm.334.N.160416</t>
   </si>
   <si>
     <t>Водорозетка обжимная проходная 16х1/2"  (10 /40шт)</t>
   </si>
   <si>
-    <t>722.00 руб.</t>
+    <t>787.00 руб.</t>
   </si>
   <si>
     <t>VLC-120071</t>
   </si>
   <si>
     <t>VTm.334.N.200420</t>
   </si>
   <si>
     <t>Водорозетка обжимная проходная 20х1/2"  (10 /30шт)</t>
   </si>
   <si>
-    <t>967.00 руб.</t>
+    <t>1 054.00 руб.</t>
   </si>
   <si>
     <t>VLC-120072</t>
   </si>
   <si>
     <t>VTm.341.N.161616</t>
   </si>
   <si>
     <t>Крестовина обжимная 16  (10 /50шт)</t>
   </si>
   <si>
-    <t>827.00 руб.</t>
+    <t>902.00 руб.</t>
   </si>
   <si>
     <t>VLC-120073</t>
   </si>
   <si>
     <t>VTm.341.N.202020</t>
   </si>
   <si>
     <t>Крестовина обжимная 20  (5 /25шт)</t>
   </si>
   <si>
-    <t>1 202.00 руб.</t>
+    <t>1 311.00 руб.</t>
   </si>
   <si>
     <t>VLC-120074</t>
   </si>
   <si>
     <t>VTm.341.N.201620</t>
   </si>
   <si>
     <t>Крестовина обжимная 20х16х20х16  (5 /30шт)</t>
   </si>
   <si>
-    <t>1 174.00 руб.</t>
+    <t>1 280.00 руб.</t>
   </si>
   <si>
     <t>VLC-120075</t>
   </si>
   <si>
     <t>VTm.341.N.261626</t>
   </si>
   <si>
     <t>Крестовина обжимная 26х16х26х16  (5 /25шт)</t>
   </si>
   <si>
-    <t>1 455.00 руб.</t>
+    <t>1 586.00 руб.</t>
   </si>
   <si>
     <t>VLC-120076</t>
   </si>
   <si>
     <t>VTm.341.N.262026</t>
   </si>
   <si>
     <t>Крестовина обжимная 26х20х26х20  (5 /20шт)</t>
   </si>
   <si>
-    <t>1 597.00 руб.</t>
+    <t>1 741.00 руб.</t>
   </si>
   <si>
     <t>VLC-120077</t>
   </si>
   <si>
     <t>VTm.351.N.001616</t>
   </si>
   <si>
     <t>Угольник обжимной 16  (10 /120шт)</t>
   </si>
   <si>
-    <t>316.00 руб.</t>
+    <t>345.00 руб.</t>
   </si>
   <si>
     <t>VLC-120078</t>
   </si>
   <si>
     <t>VTm.351.N.002020</t>
   </si>
   <si>
     <t>Угольник обжимной 20  (10 /60шт)</t>
   </si>
   <si>
-    <t>584.00 руб.</t>
+    <t>637.00 руб.</t>
   </si>
   <si>
     <t>VLC-120079</t>
   </si>
   <si>
     <t>VTm.351.N.002626</t>
   </si>
   <si>
     <t>Угольник обжимной 26 (5 /40шт)</t>
   </si>
   <si>
-    <t>780.00 руб.</t>
+    <t>850.00 руб.</t>
   </si>
   <si>
     <t>VLC-120080</t>
   </si>
   <si>
     <t>VTm.351.N.003232</t>
   </si>
   <si>
     <t>Угольник обжимной 32  (5 /20шт)</t>
   </si>
   <si>
-    <t>1 975.00 руб.</t>
+    <t>2 153.00 руб.</t>
   </si>
   <si>
     <t>VLC-120081</t>
   </si>
   <si>
     <t>VTm.352.N.001604</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 16х1/2"  (10 /130шт)</t>
   </si>
   <si>
-    <t>277.00 руб.</t>
+    <t>302.00 руб.</t>
   </si>
   <si>
     <t>VLC-120082</t>
   </si>
   <si>
     <t>VTm.352.N.001605</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 16х3/4" (10 /80шт)</t>
   </si>
   <si>
-    <t>410.00 руб.</t>
+    <t>447.00 руб.</t>
   </si>
   <si>
     <t>VLC-120083</t>
   </si>
   <si>
     <t>VTm.352.N.002004</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 20х1/2" (10 /80шт)</t>
   </si>
   <si>
-    <t>437.00 руб.</t>
+    <t>477.00 руб.</t>
   </si>
   <si>
     <t>VLC-120084</t>
   </si>
   <si>
     <t>VTm.352.N.002005</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 20х3/4"  (10 /60шт)</t>
   </si>
   <si>
-    <t>477.00 руб.</t>
+    <t>519.00 руб.</t>
   </si>
   <si>
     <t>VLC-120085</t>
   </si>
   <si>
     <t>VTm.352.N.002605</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 26х3/4"  (5 /45шт)</t>
   </si>
   <si>
-    <t>612.00 руб.</t>
+    <t>697.00 руб.</t>
   </si>
   <si>
     <t>VLC-120086</t>
   </si>
   <si>
     <t>VTm.352.N.002606</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 26х1"  (5 /40шт)</t>
   </si>
   <si>
-    <t>787.00 руб.</t>
+    <t>897.00 руб.</t>
   </si>
   <si>
     <t>VLC-120087</t>
   </si>
   <si>
     <t>VTm.352.N.003206</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 32х1"  (5 /25шт)</t>
   </si>
   <si>
-    <t>1 526.00 руб.</t>
+    <t>1 664.00 руб.</t>
   </si>
   <si>
     <t>VLC-120088</t>
   </si>
   <si>
     <t>VTm.352.N.003207</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на вн. р. 32х1 1/4"  (5 /20шт)</t>
   </si>
   <si>
-    <t>1 761.00 руб.</t>
+    <t>1 919.00 руб.</t>
   </si>
   <si>
     <t>VLC-120089</t>
   </si>
   <si>
     <t>VTm.353.N.001604</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 16х1/2"  (10 /150шт)</t>
   </si>
   <si>
-    <t>246.00 руб.</t>
+    <t>268.00 руб.</t>
   </si>
   <si>
     <t>VLC-120090</t>
   </si>
   <si>
     <t>VTm.353.N.001605</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 16х3/4"  (10 /100шт)</t>
   </si>
   <si>
-    <t>394.00 руб.</t>
+    <t>429.00 руб.</t>
   </si>
   <si>
     <t>VLC-120091</t>
   </si>
   <si>
     <t>VTm.353.N.002004</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 20х1/2"  (10 /100шт)</t>
   </si>
   <si>
-    <t>431.00 руб.</t>
+    <t>470.00 руб.</t>
   </si>
   <si>
     <t>VLC-120092</t>
   </si>
   <si>
     <t>VTm.353.N.002005</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 20х3/4"  (10 /70шт)</t>
   </si>
   <si>
-    <t>455.00 руб.</t>
+    <t>496.00 руб.</t>
   </si>
   <si>
     <t>VLC-120093</t>
   </si>
   <si>
     <t>VTm.353.N.002605</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 26х3/4"  (5 /55шт)</t>
   </si>
   <si>
-    <t>594.00 руб.</t>
+    <t>647.00 руб.</t>
   </si>
   <si>
     <t>VLC-120094</t>
   </si>
   <si>
     <t>VTm.353.N.002606</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 26х1"  (5 /50шт)</t>
   </si>
   <si>
-    <t>673.00 руб.</t>
+    <t>734.00 руб.</t>
   </si>
   <si>
     <t>VLC-120095</t>
   </si>
   <si>
     <t>VTm.353.N.003206</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 32х1"  (5 /25шт)</t>
   </si>
   <si>
-    <t>1 317.00 руб.</t>
+    <t>1 435.00 руб.</t>
   </si>
   <si>
     <t>VLC-120096</t>
   </si>
   <si>
     <t>VTm.353.N.003207</t>
   </si>
   <si>
     <t>Угольник обжимной с переходом на нар. р. 32х1 1/4"  (5 /25шт)</t>
   </si>
   <si>
-    <t>1 551.00 руб.</t>
+    <t>1 691.00 руб.</t>
   </si>
   <si>
     <t>VLC-120097</t>
   </si>
   <si>
     <t>VTm.354.N.001604</t>
   </si>
   <si>
     <t>Водорозетка обжимная 16х1/2"   (10 /70шт)</t>
   </si>
   <si>
-    <t>400.00 руб.</t>
+    <t>436.00 руб.</t>
   </si>
   <si>
     <t>VLC-120098</t>
   </si>
   <si>
     <t>VTm.354.N.002004</t>
   </si>
   <si>
     <t>Водорозетка обжимная 20х1/2"  (10 /50шт)</t>
   </si>
   <si>
-    <t>581.00 руб.</t>
+    <t>633.00 руб.</t>
   </si>
   <si>
     <t>VLC-120099</t>
   </si>
   <si>
     <t>VTm.354.N.002005</t>
   </si>
   <si>
     <t>Водорозетка обжимная 20х3/4"  (10 /40шт)</t>
   </si>
   <si>
-    <t>684.00 руб.</t>
+    <t>745.00 руб.</t>
   </si>
   <si>
     <t>VLC-120100</t>
   </si>
   <si>
     <t>VTm.355.N.001604</t>
   </si>
   <si>
     <t>Водорозетка обжимная 16х1/2" нар.  (10 /90шт)</t>
   </si>
   <si>
-    <t>379.00 руб.</t>
+    <t>413.00 руб.</t>
   </si>
   <si>
     <t>Фитинги обжимные АТМ</t>
   </si>
   <si>
     <t>FRK-110171</t>
   </si>
   <si>
     <t>VR31</t>
   </si>
   <si>
     <t>Планка установочная с водорозетками 16*1/2 вн обжим (1/40шт)</t>
   </si>
   <si>
-    <t>725.90 руб.</t>
+    <t>717.36 руб.</t>
   </si>
   <si>
     <t>MPT-210001</t>
   </si>
   <si>
     <t>MPSM163</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 16*1/2 (10/250шт)</t>
   </si>
   <si>
-    <t>121.98 руб.</t>
+    <t>120.54 руб.</t>
   </si>
   <si>
     <t>MPT-210002</t>
   </si>
   <si>
     <t>MPSM164</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 16*3/4 (10/250шт)</t>
   </si>
   <si>
-    <t>168.09 руб.</t>
+    <t>166.11 руб.</t>
   </si>
   <si>
     <t>MPT-210003</t>
   </si>
   <si>
     <t>MPSM203</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 20*1/2 (10/200шт)</t>
   </si>
   <si>
-    <t>191.89 руб.</t>
+    <t>189.63 руб.</t>
   </si>
   <si>
     <t>MPT-210004</t>
   </si>
   <si>
     <t>MPSM204</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 20*3/4 (10/200шт)</t>
   </si>
   <si>
-    <t>197.84 руб.</t>
+    <t>195.51 руб.</t>
   </si>
   <si>
     <t>MPT-210005</t>
   </si>
   <si>
     <t>MPSM265</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 26*1 (5/100шт)</t>
   </si>
   <si>
-    <t>328.74 руб.</t>
+    <t>324.87 руб.</t>
   </si>
   <si>
     <t>MPT-210006</t>
   </si>
   <si>
     <t>MPSM264</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 26*3/4 (5/150шт)</t>
   </si>
   <si>
-    <t>301.96 руб.</t>
+    <t>298.41 руб.</t>
   </si>
   <si>
     <t>MPT-210007</t>
   </si>
   <si>
     <t>MPSM325</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 32*1"</t>
   </si>
   <si>
-    <t>282.27 руб.</t>
+    <t>268.59 руб.</t>
   </si>
   <si>
     <t>MPT-210008</t>
   </si>
   <si>
     <t>MPSF163</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 16*1/2 (10/250шт)</t>
   </si>
   <si>
-    <t>132.39 руб.</t>
+    <t>130.83 руб.</t>
   </si>
   <si>
     <t>MPT-210009</t>
   </si>
   <si>
     <t>MPSF164</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 16*3/4 (10/250шт)</t>
   </si>
   <si>
-    <t>172.55 руб.</t>
+    <t>170.52 руб.</t>
   </si>
   <si>
     <t>MPT-210010</t>
   </si>
   <si>
     <t>MPSF203</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 20*1/2 (10/200шт)</t>
   </si>
   <si>
-    <t>182.96 руб.</t>
+    <t>180.81 руб.</t>
   </si>
   <si>
     <t>MPT-210011</t>
   </si>
   <si>
     <t>MPSF204</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 20*3/4 (10/200шт)</t>
   </si>
   <si>
-    <t>217.18 руб.</t>
+    <t>214.62 руб.</t>
   </si>
   <si>
     <t>MPT-210012</t>
   </si>
   <si>
     <t>MPSF265</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 26*1 (5/100шт)</t>
   </si>
   <si>
-    <t>429.89 руб.</t>
+    <t>424.83 руб.</t>
   </si>
   <si>
     <t>MPT-210013</t>
   </si>
   <si>
     <t>MPSF264</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 26*3/4 (5/150шт)</t>
   </si>
   <si>
     <t>MPT-210014</t>
   </si>
   <si>
     <t>MPSF325</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 32*1"</t>
   </si>
   <si>
     <t>MPT-210015</t>
   </si>
   <si>
     <t>MPS1616</t>
   </si>
   <si>
     <t>соед. обжим 16*16 (10/240шт)</t>
   </si>
   <si>
-    <t>212.71 руб.</t>
+    <t>210.21 руб.</t>
   </si>
   <si>
     <t>MPT-210016</t>
   </si>
   <si>
     <t>MPS2016</t>
   </si>
   <si>
     <t>соед. обжим 20*16 (10/160шт)</t>
   </si>
   <si>
-    <t>258.83 руб.</t>
+    <t>255.78 руб.</t>
   </si>
   <si>
     <t>MPT-210017</t>
   </si>
   <si>
     <t>MPS2020</t>
   </si>
   <si>
     <t>соед. обжим 20*20 (10/180шт)</t>
   </si>
   <si>
-    <t>306.43 руб.</t>
+    <t>302.82 руб.</t>
   </si>
   <si>
     <t>MPT-210018</t>
   </si>
   <si>
     <t>MPS2616</t>
   </si>
   <si>
     <t>соед. обжим 26*16</t>
   </si>
   <si>
     <t>195.67 руб.</t>
   </si>
   <si>
     <t>MPT-210019</t>
   </si>
   <si>
     <t>MPS2620</t>
   </si>
   <si>
     <t>соед. обжим 26*20</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>MPT-210020</t>
   </si>
   <si>
     <t>MPS2626</t>
   </si>
   <si>
     <t>соед. обжим 26*26 (5/75шт)</t>
   </si>
   <si>
-    <t>580.13 руб.</t>
+    <t>573.30 руб.</t>
   </si>
   <si>
     <t>MPT-210021</t>
   </si>
   <si>
     <t>MPS3226</t>
   </si>
   <si>
     <t>соед. обжим 32*26</t>
   </si>
   <si>
     <t>361.76 руб.</t>
   </si>
   <si>
     <t>MPT-210022</t>
   </si>
   <si>
     <t>MPTF163</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 16*1/2 (10/130шт)</t>
   </si>
   <si>
-    <t>255.85 руб.</t>
+    <t>252.84 руб.</t>
   </si>
   <si>
     <t>MPT-210023</t>
   </si>
   <si>
     <t>MPTF164</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 16*3/4</t>
   </si>
   <si>
     <t>MPT-210024</t>
   </si>
   <si>
     <t>MPTF203</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 20*1/2 (10/70шт)</t>
   </si>
   <si>
-    <t>400.14 руб.</t>
+    <t>395.43 руб.</t>
   </si>
   <si>
     <t>MPT-210025</t>
   </si>
   <si>
     <t>MPTF204</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 20*3/4 (10/70шт)</t>
   </si>
   <si>
-    <t>450.71 руб.</t>
+    <t>445.41 руб.</t>
   </si>
   <si>
     <t>MPT-210026</t>
   </si>
   <si>
     <t>MPTF265</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 26*1" (5/70шт)</t>
   </si>
   <si>
     <t>MPT-210027</t>
   </si>
   <si>
     <t>MPTF325</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 32*1"</t>
   </si>
   <si>
     <t>MPT-210028</t>
   </si>
   <si>
     <t>MPTM163</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 16*1/2 (10/130шт)</t>
   </si>
   <si>
-    <t>267.75 руб.</t>
+    <t>264.60 руб.</t>
   </si>
   <si>
     <t>MPT-210029</t>
   </si>
   <si>
     <t>MPTM164</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 16*3/4</t>
   </si>
   <si>
-    <t>394.91 руб.</t>
+    <t>378.59 руб.</t>
   </si>
   <si>
     <t>MPT-210030</t>
   </si>
   <si>
     <t>MPTM203</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 20*1/2 (10/70шт)</t>
   </si>
   <si>
-    <t>359.98 руб.</t>
+    <t>355.74 руб.</t>
   </si>
   <si>
     <t>MPT-210031</t>
   </si>
   <si>
     <t>MPTM204</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 20*3/4 (10/70шт)</t>
   </si>
   <si>
-    <t>404.60 руб.</t>
+    <t>399.84 руб.</t>
   </si>
   <si>
     <t>MPT-210032</t>
   </si>
   <si>
     <t>MPTM265</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 26*1"</t>
   </si>
   <si>
     <t>719.81 руб.</t>
   </si>
   <si>
     <t>MPT-210033</t>
   </si>
   <si>
     <t>MPTM264</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 26*3/4</t>
   </si>
   <si>
     <t>MPT-210034</t>
   </si>
   <si>
     <t>MPT1616</t>
   </si>
   <si>
     <t>тройник обжим 16*16*16 (10/130шт)</t>
   </si>
   <si>
-    <t>293.04 руб.</t>
+    <t>289.59 руб.</t>
   </si>
   <si>
     <t>MPT-210035</t>
   </si>
   <si>
     <t>MPT2020</t>
   </si>
   <si>
     <t>тройник обжим 20*20*20 (10/70шт)</t>
   </si>
   <si>
-    <t>495.34 руб.</t>
+    <t>489.51 руб.</t>
   </si>
   <si>
     <t>MPT-210036</t>
   </si>
   <si>
     <t>MPT2626</t>
   </si>
   <si>
     <t>тройник обжим 26*26*26 (10/)</t>
   </si>
   <si>
-    <t>708.05 руб.</t>
+    <t>699.72 руб.</t>
   </si>
   <si>
     <t>MPT-210037</t>
   </si>
   <si>
     <t>MPT3232</t>
   </si>
   <si>
     <t>тройник обжим 32*32*32</t>
   </si>
   <si>
     <t>918.85 руб.</t>
   </si>
   <si>
     <t>MPT-210038</t>
   </si>
   <si>
     <t>MPT2016</t>
   </si>
   <si>
     <t>тройник обжим переходной 20*16*20 (10/70шт)</t>
   </si>
   <si>
-    <t>417.99 руб.</t>
+    <t>413.07 руб.</t>
   </si>
   <si>
     <t>MPT-210039</t>
   </si>
   <si>
     <t>MPT2616</t>
   </si>
   <si>
     <t>тройник обжим переходной 26*16*26</t>
   </si>
   <si>
     <t>454.07 руб.</t>
   </si>
   <si>
     <t>MPT-210040</t>
   </si>
   <si>
     <t>MPT2620</t>
   </si>
   <si>
     <t>тройник обжим переходной 26*20*26</t>
   </si>
   <si>
     <t>489.09 руб.</t>
   </si>
   <si>
     <t>MPT-210041</t>
   </si>
   <si>
     <t>MPLF163</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 16*1/2 (10/200шт)</t>
   </si>
   <si>
-    <t>190.40 руб.</t>
+    <t>188.16 руб.</t>
   </si>
   <si>
     <t>MPT-210042</t>
   </si>
   <si>
     <t>MPLF164</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 16*3/4 (10/110шт</t>
   </si>
   <si>
-    <t>278.16 руб.</t>
+    <t>274.89 руб.</t>
   </si>
   <si>
     <t>MPT-210043</t>
   </si>
   <si>
     <t>MPLF203</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 20*1/2 (10/150шт)</t>
   </si>
   <si>
-    <t>236.51 руб.</t>
+    <t>233.73 руб.</t>
   </si>
   <si>
     <t>MPT-210044</t>
   </si>
   <si>
     <t>MPLF204</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 20*3/4 (10/150шт)</t>
   </si>
   <si>
-    <t>273.70 руб.</t>
+    <t>270.48 руб.</t>
   </si>
   <si>
     <t>MPT-210045</t>
   </si>
   <si>
     <t>MPLF265</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 26*1" (5/35шт)</t>
   </si>
   <si>
-    <t>462.61 руб.</t>
+    <t>457.17 руб.</t>
   </si>
   <si>
     <t>MPT-210046</t>
   </si>
   <si>
     <t>MPLF264</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 26*3/4 (5/50шт)</t>
   </si>
   <si>
-    <t>413.53 руб.</t>
+    <t>408.66 руб.</t>
   </si>
   <si>
     <t>MPT-210047</t>
   </si>
   <si>
     <t>MPLF325</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 32*1"</t>
   </si>
   <si>
     <t>491.81 руб.</t>
   </si>
   <si>
     <t>MPT-210048</t>
   </si>
   <si>
     <t>MPLM163</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 16*1/2 (10/200шт)</t>
   </si>
   <si>
     <t>MPT-210049</t>
   </si>
   <si>
     <t>MPLM164</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 16*3/4 (10/200шт)</t>
   </si>
   <si>
-    <t>177.01 руб.</t>
+    <t>174.93 руб.</t>
   </si>
   <si>
     <t>MPT-210050</t>
   </si>
   <si>
     <t>MPLM203</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 20*1/2 (10/150шт)</t>
   </si>
   <si>
-    <t>220.15 руб.</t>
+    <t>217.56 руб.</t>
   </si>
   <si>
     <t>MPT-210051</t>
   </si>
   <si>
     <t>MPLM204</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 20*3/4 (10/150шт)</t>
   </si>
   <si>
-    <t>245.44 руб.</t>
+    <t>242.55 руб.</t>
   </si>
   <si>
     <t>MPT-210052</t>
   </si>
   <si>
     <t>MPLM265</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 26*1" (5/50шт)</t>
   </si>
   <si>
-    <t>438.81 руб.</t>
+    <t>433.65 руб.</t>
   </si>
   <si>
     <t>MPT-210053</t>
   </si>
   <si>
     <t>MPL1616</t>
   </si>
   <si>
     <t>угольник обжим 16*16 (10/200шт)</t>
   </si>
   <si>
-    <t>208.25 руб.</t>
+    <t>205.80 руб.</t>
   </si>
   <si>
     <t>MPT-210054</t>
   </si>
   <si>
     <t>MPL2020</t>
   </si>
   <si>
     <t>угольник обжим 20*20 (10/150шт)</t>
   </si>
   <si>
-    <t>312.38 руб.</t>
+    <t>308.70 руб.</t>
   </si>
   <si>
     <t>MPT-210055</t>
   </si>
   <si>
     <t>MPL2626</t>
   </si>
   <si>
     <t>угольник обжим 26*26 (5/70шт)</t>
   </si>
   <si>
-    <t>483.44 руб.</t>
+    <t>477.75 руб.</t>
   </si>
   <si>
     <t>MPT-210056</t>
   </si>
   <si>
     <t>MPL3232</t>
   </si>
   <si>
     <t>угольник обжим 32*32</t>
   </si>
   <si>
     <t>MPT-210057</t>
   </si>
   <si>
     <t>MPL160</t>
   </si>
   <si>
     <t>угольник обжим с креплением (вн рез) 16*1/2 (водорозетка) (10/150шт)</t>
   </si>
   <si>
-    <t>235.03 руб.</t>
+    <t>232.26 руб.</t>
   </si>
   <si>
     <t>MPT-210058</t>
   </si>
   <si>
     <t>угольник обжим с креплением (вн рез) 16*3/4</t>
   </si>
   <si>
     <t>186.83 руб.</t>
   </si>
   <si>
     <t>MPT-210059</t>
   </si>
   <si>
     <t>угольник обжим с креплением (вн рез) 20*1/2</t>
   </si>
   <si>
-    <t>375.53 руб.</t>
+    <t>320.45 руб.</t>
   </si>
   <si>
     <t>MPT-210060</t>
   </si>
   <si>
     <t>VRLF161</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 16*1/2" (10/100шт)</t>
   </si>
   <si>
     <t>MPT-210061</t>
   </si>
   <si>
     <t>VRLF162</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 16*3/4"</t>
   </si>
   <si>
-    <t>562.53 руб.</t>
+    <t>522.41 руб.</t>
   </si>
   <si>
     <t>MPT-210062</t>
   </si>
   <si>
     <t>VRLF201</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 20*1/2" (10/100шт)</t>
   </si>
   <si>
-    <t>553.35 руб.</t>
+    <t>546.84 руб.</t>
   </si>
   <si>
     <t>MPT-210063</t>
   </si>
   <si>
     <t>VRLF202</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 20*3/4" (10/100шт)</t>
   </si>
   <si>
     <t>MPT-210064</t>
   </si>
   <si>
     <t>VRLM162</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 16*3/4"</t>
   </si>
   <si>
-    <t>581.06 руб.</t>
+    <t>540.77 руб.</t>
   </si>
   <si>
     <t>MPT-210065</t>
   </si>
   <si>
     <t>VRLM202</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 20*3/4" (10/100шт)</t>
   </si>
   <si>
-    <t>566.74 руб.</t>
+    <t>560.07 руб.</t>
   </si>
   <si>
     <t>MPT-210066</t>
   </si>
   <si>
     <t>VRLM161</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 16*1/2" (10/100шт)</t>
   </si>
   <si>
-    <t>431.38 руб.</t>
+    <t>426.30 руб.</t>
   </si>
   <si>
     <t>MPT-210067</t>
   </si>
   <si>
     <t>VRLM201</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 20*1/2" (10/100шт)</t>
   </si>
   <si>
     <t>MPT-210068</t>
   </si>
   <si>
     <t>VRL1616</t>
   </si>
   <si>
     <t>кран шаровой обжим 16*16 (10/100шт)</t>
   </si>
   <si>
-    <t>498.31 руб.</t>
+    <t>492.45 руб.</t>
   </si>
   <si>
     <t>MPT-210069</t>
   </si>
   <si>
     <t>VRL2020</t>
   </si>
   <si>
     <t>кран шаровой обжим 20*20 (10/100шт)</t>
   </si>
   <si>
-    <t>702.10 руб.</t>
+    <t>693.84 руб.</t>
   </si>
   <si>
     <t>MPT-210070</t>
   </si>
   <si>
     <t>MPTF264</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 26*3/4" (10/70шт)</t>
   </si>
   <si>
     <t>MPT-210071</t>
   </si>
   <si>
     <t>MPT1620</t>
   </si>
   <si>
     <t>тройник обжим переходной 16*20*16 (10/60шт)</t>
   </si>
   <si>
-    <t>385.26 руб.</t>
+    <t>380.73 руб.</t>
   </si>
   <si>
     <t>MPT-210072</t>
   </si>
   <si>
     <t>MPLM264</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 26*3/4" (5/100шт)</t>
   </si>
   <si>
-    <t>391.21 руб.</t>
+    <t>386.61 руб.</t>
   </si>
   <si>
     <t>VER-001208</t>
   </si>
   <si>
     <t>MPL161-M</t>
   </si>
   <si>
     <t>Уголок с креплением  ZL16 x 1/2 нар резба" (150/10шт)</t>
   </si>
   <si>
-    <t>248.41 руб.</t>
+    <t>245.49 руб.</t>
   </si>
   <si>
     <t>Обжимные фитинги ТМ</t>
   </si>
   <si>
     <t>OTM-110456</t>
   </si>
   <si>
     <t>312.93 руб.</t>
   </si>
   <si>
     <t>OTM-110458</t>
   </si>
   <si>
     <t>287.28 руб.</t>
   </si>
   <si>
     <t>OTM-110460</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -7990,4127 +7990,4127 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*5.10</f>
+        <f>J5*5.50</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819453</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*7.60</f>
+        <f>J6*8.30</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819454</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*11.60</f>
+        <f>J7*12.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819455</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*14.20</f>
+        <f>J8*15.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819456</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*203.00</f>
+        <f>J9*221.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819457</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*260.00</f>
+        <f>J10*283.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819458</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*326.00</f>
+        <f>J11*356.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819459</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*329.00</f>
+        <f>J12*358.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819460</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="G13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="2" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*503.00</f>
+        <f>J13*548.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819461</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*510.00</f>
+        <f>J14*556.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819462</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1215.00</f>
+        <f>J15*1324.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819463</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G16" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1108.00</f>
+        <f>J16*1208.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819464</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
-      <c r="H17" s="2">
-        <v>0</v>
+      <c r="H17" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1231.00</f>
+        <f>J17*1341.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819465</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*219.00</f>
+        <f>J18*239.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819466</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*315.00</f>
+        <f>J19*343.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819467</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*312.00</f>
+        <f>J20*340.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819468</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*387.00</f>
+        <f>J21*422.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819469</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*474.00</f>
+        <f>J22*516.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819470</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*545.00</f>
+        <f>J23*595.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819471</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1115.00</f>
+        <f>J24*1215.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819472</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G25" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1154.00</f>
+        <f>J25*1258.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819473</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G26" s="2">
         <v>7</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1087.00</f>
+        <f>J26*1185.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819474</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*331.00</f>
+        <f>J27*361.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819475</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*515.00</f>
+        <f>J28*562.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819476</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*426.00</f>
+        <f>J29*486.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819477</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*806.00</f>
+        <f>J30*879.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819478</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G31" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*689.00</f>
+        <f>J31*751.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819479</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G32" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*768.00</f>
+        <f>J32*837.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819480</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*1796.00</f>
+        <f>J33*1957.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819481</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1222.00</f>
+        <f>J34*1332.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819482</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="2">
         <v>8</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1360.00</f>
+        <f>J35*1483.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819483</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G36" s="2">
         <v>2</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*1429.00</f>
+        <f>J36*1557.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819484</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*267.00</f>
+        <f>J37*291.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819485</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*448.00</f>
+        <f>J38*488.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819486</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*808.00</f>
+        <f>J39*881.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819487</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*809.00</f>
+        <f>J40*882.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819488</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*829.00</f>
+        <f>J41*904.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>819489</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*883.00</f>
+        <f>J42*963.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>819490</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*940.00</f>
+        <f>J43*1024.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>819491</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1289.00</f>
+        <f>J44*1405.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819492</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1176.00</f>
+        <f>J45*1282.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819493</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H46" s="2">
         <v>7</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*1068.00</f>
+        <f>J46*1165.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819494</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G47" s="2">
         <v>5</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1044.00</f>
+        <f>J47*1138.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819495</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*972.00</f>
+        <f>J48*1059.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819496</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1187.00</f>
+        <f>J49*1293.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819497</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G50" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1137.00</f>
+        <f>J50*1240.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819498</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*1242.00</f>
+        <f>J51*1354.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819499</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>212</v>
       </c>
       <c r="G52" s="2">
         <v>3</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*3124.00</f>
+        <f>J52*3405.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819500</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*2142.00</f>
+        <f>J53*2334.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819501</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H54" s="2">
         <v>10</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*2317.00</f>
+        <f>J54*2525.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819502</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G55" s="2">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*2530.00</f>
+        <f>J55*2758.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819503</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*2281.00</f>
+        <f>J56*2486.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819504</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G57" s="2">
         <v>5</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2601.00</f>
+        <f>J57*2835.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819505</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G58" s="2">
         <v>9</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*2504.00</f>
+        <f>J58*2729.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819506</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*401.00</f>
+        <f>J59*437.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819507</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*703.00</f>
+        <f>J60*766.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819508</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>248</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*727.00</f>
+        <f>J61*829.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819509</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>252</v>
       </c>
       <c r="G62" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*974.00</f>
+        <f>J62*1062.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819510</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>256</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*1214.00</f>
+        <f>J63*1323.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819511</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G64" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*2302.00</f>
+        <f>J64*2509.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819512</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*2638.00</f>
+        <f>J65*2876.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819513</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>268</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*430.00</f>
+        <f>J66*469.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819514</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>272</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*696.00</f>
+        <f>J67*759.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819515</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>276</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*671.00</f>
+        <f>J68*732.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819516</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*982.00</f>
+        <f>J69*1070.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819517</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*975.00</f>
+        <f>J70*1063.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>819518</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G71" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*2244.00</f>
+        <f>J71*2446.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>819519</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G72" s="2">
         <v>10</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*2634.00</f>
+        <f>J72*2871.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>819520</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*722.00</f>
+        <f>J73*787.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>819521</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>300</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*967.00</f>
+        <f>J74*1054.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>819522</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="G75" s="2" t="s">
-        <v>108</v>
+      <c r="G75" s="2">
+        <v>10</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*827.00</f>
+        <f>J75*902.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>819523</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*1202.00</f>
+        <f>J76*1311.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>819524</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>312</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*1174.00</f>
+        <f>J77*1280.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>819525</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>316</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*1455.00</f>
+        <f>J78*1586.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>819526</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*1597.00</f>
+        <f>J79*1741.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>819527</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*316.00</f>
+        <f>J80*345.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>819528</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*584.00</f>
+        <f>J81*637.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>819529</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*780.00</f>
+        <f>J82*850.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>819530</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G83" s="2">
         <v>9</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*1975.00</f>
+        <f>J83*2153.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>819531</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>340</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*277.00</f>
+        <f>J84*302.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>819532</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*410.00</f>
+        <f>J85*447.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>819533</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="G86" s="2" t="s">
-        <v>108</v>
+      <c r="G86" s="2">
+        <v>7</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*437.00</f>
+        <f>J86*477.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>819534</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>352</v>
       </c>
       <c r="G87" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*477.00</f>
+        <f>J87*519.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>819535</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>356</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*612.00</f>
+        <f>J88*697.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>819536</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*787.00</f>
+        <f>J89*897.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>819537</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>364</v>
       </c>
       <c r="G90" s="2">
         <v>10</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*1526.00</f>
+        <f>J90*1664.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>819538</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>368</v>
       </c>
       <c r="G91" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*1761.00</f>
+        <f>J91*1919.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>819539</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>372</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*246.00</f>
+        <f>J92*268.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>819540</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>376</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*394.00</f>
+        <f>J93*429.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>819541</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>380</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*431.00</f>
+        <f>J94*470.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>819542</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>384</v>
       </c>
-      <c r="G95" s="2" t="s">
-        <v>108</v>
+      <c r="G95" s="2">
+        <v>0</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*455.00</f>
+        <f>J95*496.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>819543</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*594.00</f>
+        <f>J96*647.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>819544</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>392</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*673.00</f>
+        <f>J97*734.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>819545</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>394</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>396</v>
       </c>
       <c r="G98" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*1317.00</f>
+        <f>J98*1435.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>819546</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*1551.00</f>
+        <f>J99*1691.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>819547</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>404</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*400.00</f>
+        <f>J100*436.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>819548</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G101" s="2">
         <v>10</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*581.00</f>
+        <f>J101*633.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>819549</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*684.00</f>
+        <f>J102*745.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>819550</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>416</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*379.00</f>
+        <f>J103*413.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" outlineLevel="2">
       <c r="A104" s="8" t="s">
         <v>417</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="8"/>
       <c r="D104" s="8"/>
       <c r="E104" s="8"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
       <c r="I104" s="8"/>
       <c r="J104" s="8"/>
       <c r="K104" s="8"/>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>823188</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="G105" s="2" t="s">
-        <v>108</v>
+      <c r="G105" s="2">
+        <v>8</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*725.90</f>
+        <f>J105*717.36</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>819551</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>425</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*121.98</f>
+        <f>J106*120.54</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>819552</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>429</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*168.09</f>
+        <f>J107*166.11</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>819553</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>433</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*191.89</f>
+        <f>J108*189.63</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>819554</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>437</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*197.84</f>
+        <f>J109*195.51</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>819555</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>441</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*328.74</f>
+        <f>J110*324.87</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>819556</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*301.96</f>
+        <f>J111*298.41</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>819557</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G112" s="2">
         <v>0</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*282.27</f>
+        <f>J112*268.59</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>819558</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>453</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*132.39</f>
+        <f>J113*130.83</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>819559</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="G114" s="2">
-        <v>0</v>
+      <c r="G114" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*172.55</f>
+        <f>J114*170.52</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>819560</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>461</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*182.96</f>
+        <f>J115*180.81</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>819561</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>465</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*217.18</f>
+        <f>J116*214.62</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>819562</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K117" s="2" t="str">
-        <f>J117*429.89</f>
+        <f>J117*424.83</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>819563</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*301.96</f>
+        <f>J118*298.41</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>819564</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*282.27</f>
+        <f>J119*268.59</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>819565</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>479</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*212.71</f>
+        <f>J120*210.21</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>819566</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>483</v>
       </c>
       <c r="G121" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*258.83</f>
+        <f>J121*255.78</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>819567</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="G122" s="2">
-        <v>3</v>
+      <c r="G122" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*306.43</f>
+        <f>J122*302.82</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>819568</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>491</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
@@ -12158,64 +12158,64 @@
         <v>19</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*0.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>819570</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>499</v>
       </c>
-      <c r="G125" s="2">
-        <v>10</v>
+      <c r="G125" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*580.13</f>
+        <f>J125*573.30</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>819571</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>503</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2">
@@ -12229,63 +12229,63 @@
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*361.76</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>819572</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>507</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*255.85</f>
+        <f>J127*252.84</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>819573</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G128" s="2">
         <v>5</v>
       </c>
       <c r="H128" s="2">
@@ -12298,99 +12298,99 @@
         <v>19</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*0.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>819574</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>514</v>
       </c>
-      <c r="G129" s="2" t="s">
-        <v>108</v>
+      <c r="G129" s="2">
+        <v>1</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*400.14</f>
+        <f>J129*395.43</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>819575</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>518</v>
       </c>
       <c r="G130" s="2">
         <v>10</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*450.71</f>
+        <f>J130*445.41</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>819576</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G131" s="2">
         <v>4</v>
       </c>
       <c r="H131" s="2">
@@ -12438,169 +12438,169 @@
         <v>19</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*0.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>819578</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="G133" s="2">
-        <v>7</v>
+      <c r="G133" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*267.75</f>
+        <f>J133*264.60</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>819579</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>532</v>
       </c>
       <c r="G134" s="2">
         <v>0</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*394.91</f>
+        <f>J134*378.59</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>819580</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>536</v>
       </c>
       <c r="G135" s="2">
         <v>8</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*359.98</f>
+        <f>J135*355.74</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>819581</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*404.60</f>
+        <f>J136*399.84</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>819582</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="G137" s="2">
         <v>1</v>
       </c>
       <c r="H137" s="2">
@@ -12626,156 +12626,156 @@
       <c r="C138" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G138" s="2">
         <v>0</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*282.27</f>
+        <f>J138*268.59</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>819584</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="G139" s="2">
-        <v>0</v>
+      <c r="G139" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*293.04</f>
+        <f>J139*289.59</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>819585</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>555</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K140" s="2" t="str">
-        <f>J140*495.34</f>
+        <f>J140*489.51</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>819586</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>559</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*708.05</f>
+        <f>J141*699.72</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>819587</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>563</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
@@ -12789,63 +12789,63 @@
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*918.85</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>819588</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>567</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*417.99</f>
+        <f>J143*413.07</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>819589</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>568</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>571</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
@@ -12894,238 +12894,238 @@
       </c>
       <c r="K145" s="2" t="str">
         <f>J145*489.09</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>819591</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>579</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*190.40</f>
+        <f>J146*188.16</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>819592</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>583</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*278.16</f>
+        <f>J147*274.89</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>819593</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>587</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K148" s="2" t="str">
-        <f>J148*236.51</f>
+        <f>J148*233.73</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>819594</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>591</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*273.70</f>
+        <f>J149*270.48</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>819595</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>595</v>
       </c>
       <c r="G150" s="2">
         <v>8</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*462.61</f>
+        <f>J150*457.17</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>819596</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>599</v>
       </c>
       <c r="G151" s="2">
         <v>5</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K151" s="2" t="str">
-        <f>J151*413.53</f>
+        <f>J151*408.66</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>819597</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>603</v>
       </c>
       <c r="G152" s="2">
         <v>0</v>
       </c>
       <c r="H152" s="2">
@@ -13151,296 +13151,296 @@
       <c r="C153" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>457</v>
       </c>
       <c r="G153" s="2">
         <v>0</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*172.55</f>
+        <f>J153*170.52</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>819599</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>610</v>
       </c>
       <c r="G154" s="2">
         <v>10</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*177.01</f>
+        <f>J154*174.93</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>819600</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="G155" s="2">
-        <v>6</v>
+      <c r="G155" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*220.15</f>
+        <f>J155*217.56</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>819601</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>618</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*245.44</f>
+        <f>J156*242.55</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>819602</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>622</v>
       </c>
       <c r="G157" s="2">
         <v>6</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*438.81</f>
+        <f>J157*433.65</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>819603</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>626</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*208.25</f>
+        <f>J158*205.80</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>819604</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>629</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>630</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*312.38</f>
+        <f>J159*308.70</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>819605</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>634</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*483.44</f>
+        <f>J160*477.75</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>819606</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2">
@@ -13454,63 +13454,63 @@
       </c>
       <c r="K161" s="2" t="str">
         <f>J161*0.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>819607</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>641</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*235.03</f>
+        <f>J162*232.26</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>819608</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>644</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
@@ -13532,644 +13532,644 @@
         <v>819609</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>647</v>
       </c>
       <c r="G164" s="2">
         <v>0</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K164" s="2" t="str">
-        <f>J164*375.53</f>
+        <f>J164*320.45</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>819610</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>567</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K165" s="2" t="str">
-        <f>J165*417.99</f>
+        <f>J165*413.07</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>819611</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>654</v>
       </c>
       <c r="G166" s="2">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K166" s="2" t="str">
-        <f>J166*562.53</f>
+        <f>J166*522.41</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>819612</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>658</v>
       </c>
-      <c r="G167" s="2" t="s">
-        <v>108</v>
+      <c r="G167" s="2">
+        <v>4</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*553.35</f>
+        <f>J167*546.84</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>819613</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>658</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K168" s="2" t="str">
-        <f>J168*553.35</f>
+        <f>J168*546.84</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>819614</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>665</v>
       </c>
       <c r="G169" s="2">
         <v>6</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K169" s="2" t="str">
-        <f>J169*581.06</f>
+        <f>J169*540.77</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>819615</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>666</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>669</v>
       </c>
       <c r="G170" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K170" s="2" t="str">
-        <f>J170*566.74</f>
+        <f>J170*560.07</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>823142</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>673</v>
       </c>
-      <c r="G171" s="2" t="s">
-        <v>108</v>
+      <c r="G171" s="2">
+        <v>10</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*431.38</f>
+        <f>J171*426.30</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>823143</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>669</v>
       </c>
-      <c r="G172" s="2" t="s">
-        <v>108</v>
+      <c r="G172" s="2">
+        <v>10</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*566.74</f>
+        <f>J172*560.07</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>823144</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>680</v>
       </c>
-      <c r="G173" s="2" t="s">
-        <v>108</v>
+      <c r="G173" s="2">
+        <v>7</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*498.31</f>
+        <f>J173*492.45</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>823145</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>684</v>
       </c>
-      <c r="G174" s="2" t="s">
-        <v>108</v>
+      <c r="G174" s="2">
+        <v>2</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*702.10</f>
+        <f>J174*693.84</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>823970</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>499</v>
       </c>
       <c r="G175" s="2">
         <v>8</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*580.13</f>
+        <f>J175*573.30</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>823969</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>691</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*385.26</f>
+        <f>J176*380.73</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>823968</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>692</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>695</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*391.21</f>
+        <f>J177*386.61</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>884763</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>696</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>698</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>699</v>
       </c>
       <c r="G178" s="2">
         <v>8</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*248.41</f>
+        <f>J178*245.49</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" outlineLevel="2">
       <c r="A179" s="8" t="s">
         <v>700</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="8"/>
       <c r="D179" s="8"/>
       <c r="E179" s="8"/>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="8"/>
       <c r="I179" s="8"/>
       <c r="J179" s="8"/>
       <c r="K179" s="8"/>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>883559</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D180" s="1"/>
       <c r="E180" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>702</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*312.93</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>883557</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D181" s="1"/>
       <c r="E181" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>704</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*287.28</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>883558</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>704</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K182" s="2" t="str">
         <f>J182*287.28</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A104:K104"/>
     <mergeCell ref="A179:K179"/>