--- v1 (2026-04-29)
+++ v2 (2026-06-22)
@@ -73,249 +73,249 @@
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги обжимные</t>
   </si>
   <si>
     <t>Фитинги обжимные VALTEC</t>
   </si>
   <si>
     <t>VLC-120002</t>
   </si>
   <si>
     <t>VTm.390.0.000016</t>
   </si>
   <si>
     <t>Кольцо штуцерное из EPDM 16 (100шт)</t>
   </si>
   <si>
     <t>5.50 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-120003</t>
+  </si>
+  <si>
+    <t>VTm.390.0.000020</t>
+  </si>
+  <si>
+    <t>Кольцо штуцерное из EPDM 20 (100шт)</t>
+  </si>
+  <si>
+    <t>8.30 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-120004</t>
+  </si>
+  <si>
+    <t>VTm.390.0.000026</t>
+  </si>
+  <si>
+    <t>Кольцо штуцерное из EPDM 26 (100шт)</t>
+  </si>
+  <si>
+    <t>12.50 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-120005</t>
+  </si>
+  <si>
+    <t>VTm.390.0.000032</t>
+  </si>
+  <si>
+    <t>Кольцо штуцерное из EPDM 32 (100шт)</t>
+  </si>
+  <si>
+    <t>15.50 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120006</t>
+  </si>
+  <si>
+    <t>VTm.301.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 16х1/2"  (10 /190шт)</t>
+  </si>
+  <si>
+    <t>221.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;5000</t>
   </si>
   <si>
-    <t>шт</t>
-[...55 lines deleted...]
-  <si>
     <t>VLC-120007</t>
   </si>
   <si>
     <t>VTm.301.N.001605</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на нар. р. 16х3/4"  (10 /150шт)</t>
   </si>
   <si>
     <t>283.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-120008</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 20х1/2"  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>356.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120009</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 20х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>358.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120010</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002605</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 26х3/4"  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>548.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>VLC-120011</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 26х1"  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>556.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120012</t>
+  </si>
+  <si>
+    <t>VTm.301.N.003205</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 32х3/4"  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 324.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120013</t>
+  </si>
+  <si>
+    <t>VTm.301.N.003206</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 32х1"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 208.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120014</t>
+  </si>
+  <si>
+    <t>VTm.301.N.003207</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 32х1 1/4"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 341.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120015</t>
+  </si>
+  <si>
+    <t>VTm.302.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 16х1/2"  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>239.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120016</t>
+  </si>
+  <si>
+    <t>VTm.302.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 16х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>343.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120017</t>
+  </si>
+  <si>
+    <t>VTm.302.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на вн. р. 20х1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>340.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
-  </si>
-[...124 lines deleted...]
-    <t>340.00 руб.</t>
   </si>
   <si>
     <t>VLC-120018</t>
   </si>
   <si>
     <t>VTm.302.N.002005</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 20х3/4"  (10 /100шт)</t>
   </si>
   <si>
     <t>422.00 руб.</t>
   </si>
   <si>
     <t>VLC-120019</t>
   </si>
   <si>
     <t>VTm.302.N.002605</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 26х3/4" (5 /70шт)</t>
   </si>
   <si>
     <t>516.00 руб.</t>
   </si>
@@ -7980,6205 +7980,6205 @@
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>819452</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="2" t="s">
-        <v>18</v>
+      <c r="H5" s="2">
+        <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*5.50</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819453</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*8.30</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819454</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*12.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819455</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*15.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819456</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G9" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*221.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819457</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*283.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819458</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*356.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819459</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*358.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819460</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*548.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819461</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*556.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819462</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="2">
         <v>3</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1324.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819463</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1208.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819464</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1341.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819465</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*239.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819466</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*343.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819467</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*340.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819468</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*422.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819469</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*516.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819470</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*595.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819471</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1215.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819472</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1258.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819473</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="2">
         <v>7</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1185.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819474</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*361.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819475</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*562.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819476</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>55</v>
+      <c r="G29" s="2">
+        <v>8</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*486.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819477</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>55</v>
+      <c r="G30" s="2">
+        <v>6</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*879.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819478</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G31" s="2">
         <v>4</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*751.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819479</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G32" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*837.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819480</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="2">
         <v>7</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1957.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819481</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*1332.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819482</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="2">
         <v>8</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*1483.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819483</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G36" s="2">
         <v>2</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1557.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819484</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*291.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819485</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*488.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819486</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*881.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819487</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*882.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819488</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*904.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>819489</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*963.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>819490</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1024.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>819491</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G44" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="H44" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*1405.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819492</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*1282.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819493</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H46" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*1165.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819494</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G47" s="2">
         <v>5</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1138.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819495</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1059.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819496</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1293.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819497</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G50" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1240.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819498</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*1354.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819499</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>212</v>
       </c>
       <c r="G52" s="2">
         <v>3</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*3405.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819500</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*2334.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819501</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="H54" s="2">
-        <v>10</v>
+      <c r="H54" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*2525.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819502</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G55" s="2">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*2758.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819503</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*2486.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819504</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G57" s="2">
         <v>5</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*2835.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819505</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G58" s="2">
         <v>9</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*2729.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819506</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*437.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819507</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*766.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819508</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>248</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*829.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819509</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>252</v>
       </c>
       <c r="G62" s="2">
         <v>3</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1062.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819510</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>256</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*1323.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819511</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*2509.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819512</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*2876.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819513</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>268</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*469.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819514</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="G67" s="2" t="s">
-        <v>55</v>
+      <c r="G67" s="2">
+        <v>9</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*759.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819515</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>276</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*732.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819516</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1070.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819517</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*1063.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>819518</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G71" s="2">
         <v>4</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*2446.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>819519</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G72" s="2">
         <v>10</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*2871.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>819520</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*787.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>819521</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>300</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*1054.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>819522</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>304</v>
       </c>
       <c r="G75" s="2">
         <v>10</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*902.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>819523</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="H76" s="2" t="s">
-        <v>55</v>
+      <c r="H76" s="2">
+        <v>9</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*1311.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>819524</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>312</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*1280.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>819525</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>316</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*1586.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>819526</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*1741.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>819527</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*345.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>819528</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*637.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>819529</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="G82" s="2" t="s">
-        <v>55</v>
+      <c r="G82" s="2">
+        <v>9</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*850.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>819530</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G83" s="2">
         <v>9</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*2153.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>819531</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>340</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*302.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>819532</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*447.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>819533</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="G86" s="2">
-        <v>7</v>
+      <c r="G86" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*477.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>819534</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>352</v>
       </c>
       <c r="G87" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*519.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>819535</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>356</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*697.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>819536</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G89" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="H89" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H89" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*897.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>819537</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>364</v>
       </c>
       <c r="G90" s="2">
         <v>10</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*1664.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>819538</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>368</v>
       </c>
       <c r="G91" s="2">
         <v>6</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*1919.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>819539</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>372</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*268.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>819540</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>376</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*429.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>819541</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>380</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*470.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>819542</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>384</v>
       </c>
       <c r="G95" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*496.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>819543</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G96" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="H96" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="H96" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*647.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>819544</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>392</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*734.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>819545</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>394</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>396</v>
       </c>
       <c r="G98" s="2">
         <v>4</v>
       </c>
-      <c r="H98" s="2" t="s">
-        <v>55</v>
+      <c r="H98" s="2">
+        <v>7</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*1435.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>819546</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="H99" s="2" t="s">
-        <v>55</v>
+      <c r="H99" s="2">
+        <v>8</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*1691.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>819547</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>404</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*436.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>819548</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G101" s="2">
         <v>10</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*633.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>819549</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*745.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>819550</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>416</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*413.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" outlineLevel="2">
       <c r="A104" s="8" t="s">
         <v>417</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="8"/>
       <c r="D104" s="8"/>
       <c r="E104" s="8"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
       <c r="I104" s="8"/>
       <c r="J104" s="8"/>
       <c r="K104" s="8"/>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>823188</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>421</v>
       </c>
       <c r="G105" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*717.36</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>819551</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="G106" s="2" t="s">
-        <v>29</v>
+      <c r="G106" s="2">
+        <v>0</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*120.54</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>819552</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>429</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*166.11</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>819553</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="G108" s="2" t="s">
-        <v>42</v>
+      <c r="G108" s="2">
+        <v>6</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*189.63</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>819554</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>437</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*195.51</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>819555</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>441</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*324.87</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>819556</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*298.41</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>819557</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G112" s="2">
         <v>0</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*268.59</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>819558</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="G113" s="2" t="s">
-        <v>64</v>
+      <c r="G113" s="2">
+        <v>0</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*130.83</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>819559</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="G114" s="2" t="s">
-        <v>55</v>
+      <c r="G114" s="2">
+        <v>10</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*170.52</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>819560</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>461</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*180.81</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>819561</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>465</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*214.62</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>819562</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*424.83</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>819563</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*298.41</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>819564</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*268.59</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>819565</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>479</v>
       </c>
-      <c r="G120" s="2" t="s">
-        <v>42</v>
+      <c r="G120" s="2">
+        <v>0</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*210.21</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>819566</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>483</v>
       </c>
       <c r="G121" s="2">
         <v>8</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*255.78</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>819567</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>487</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*302.82</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>819568</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>491</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*195.67</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>819569</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*0.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>819570</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>499</v>
       </c>
       <c r="G125" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*573.30</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>819571</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>503</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*361.76</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>819572</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>507</v>
       </c>
       <c r="G127" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*252.84</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>819573</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G128" s="2">
         <v>5</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*0.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>819574</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>514</v>
       </c>
       <c r="G129" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*395.43</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>819575</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>518</v>
       </c>
       <c r="G130" s="2">
         <v>10</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*445.41</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>819576</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G131" s="2">
         <v>4</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*0.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>819577</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*0.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>819578</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>528</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*264.60</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>819579</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>532</v>
       </c>
       <c r="G134" s="2">
         <v>0</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*378.59</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>819580</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>536</v>
       </c>
       <c r="G135" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*355.74</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>819581</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*399.84</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>819582</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="G137" s="2">
         <v>1</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*719.81</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>819583</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G138" s="2">
         <v>0</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*268.59</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>819584</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="G139" s="2" t="s">
-        <v>42</v>
+      <c r="G139" s="2">
+        <v>0</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K139" s="2" t="str">
         <f>J139*289.59</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>819585</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>555</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*489.51</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>819586</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>559</v>
       </c>
       <c r="G141" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K141" s="2" t="str">
         <f>J141*699.72</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>819587</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>563</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*918.85</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>819588</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>567</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K143" s="2" t="str">
         <f>J143*413.07</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>819589</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>568</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>571</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K144" s="2" t="str">
         <f>J144*454.07</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>819590</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>575</v>
       </c>
       <c r="G145" s="2">
         <v>0</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K145" s="2" t="str">
         <f>J145*489.09</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>819591</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="G146" s="2" t="s">
-        <v>42</v>
+      <c r="G146" s="2">
+        <v>0</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K146" s="2" t="str">
         <f>J146*188.16</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>819592</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>583</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K147" s="2" t="str">
         <f>J147*274.89</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>819593</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>587</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*233.73</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>819594</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>591</v>
       </c>
       <c r="G149" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K149" s="2" t="str">
         <f>J149*270.48</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>819595</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>595</v>
       </c>
       <c r="G150" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K150" s="2" t="str">
         <f>J150*457.17</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>819596</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>599</v>
       </c>
       <c r="G151" s="2">
         <v>5</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K151" s="2" t="str">
         <f>J151*408.66</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>819597</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>603</v>
       </c>
       <c r="G152" s="2">
         <v>0</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K152" s="2" t="str">
         <f>J152*491.81</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>819598</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="G153" s="2">
-        <v>0</v>
+      <c r="G153" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K153" s="2" t="str">
         <f>J153*170.52</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>819599</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>610</v>
       </c>
       <c r="G154" s="2">
         <v>10</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K154" s="2" t="str">
         <f>J154*174.93</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>819600</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>614</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K155" s="2" t="str">
         <f>J155*217.56</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>819601</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>618</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K156" s="2" t="str">
         <f>J156*242.55</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>819602</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>622</v>
       </c>
       <c r="G157" s="2">
         <v>6</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K157" s="2" t="str">
         <f>J157*433.65</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>819603</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>626</v>
       </c>
-      <c r="G158" s="2" t="s">
-        <v>64</v>
+      <c r="G158" s="2">
+        <v>7</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K158" s="2" t="str">
         <f>J158*205.80</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>819604</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>629</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>630</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K159" s="2" t="str">
         <f>J159*308.70</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>819605</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>634</v>
       </c>
       <c r="G160" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K160" s="2" t="str">
         <f>J160*477.75</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>819606</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K161" s="2" t="str">
         <f>J161*0.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>819607</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>641</v>
       </c>
-      <c r="G162" s="2" t="s">
-        <v>55</v>
+      <c r="G162" s="2">
+        <v>3</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K162" s="2" t="str">
         <f>J162*232.26</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>819608</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>644</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*186.83</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>819609</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="2" t="s">
         <v>646</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>647</v>
       </c>
       <c r="G164" s="2">
         <v>0</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*320.45</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>819610</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>567</v>
       </c>
-      <c r="G165" s="2" t="s">
-        <v>55</v>
+      <c r="G165" s="2">
+        <v>8</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K165" s="2" t="str">
         <f>J165*413.07</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>819611</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>654</v>
       </c>
       <c r="G166" s="2">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*522.41</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>819612</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>656</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>658</v>
       </c>
-      <c r="G167" s="2">
-        <v>4</v>
+      <c r="G167" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K167" s="2" t="str">
         <f>J167*546.84</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>819613</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>658</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K168" s="2" t="str">
         <f>J168*546.84</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>819614</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>665</v>
       </c>
       <c r="G169" s="2">
         <v>6</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*540.77</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>819615</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>666</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>669</v>
       </c>
-      <c r="G170" s="2" t="s">
-        <v>55</v>
+      <c r="G170" s="2">
+        <v>6</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*560.07</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>823142</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>673</v>
       </c>
       <c r="G171" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K171" s="2" t="str">
         <f>J171*426.30</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>823143</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>669</v>
       </c>
       <c r="G172" s="2">
         <v>10</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K172" s="2" t="str">
         <f>J172*560.07</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>823144</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>680</v>
       </c>
       <c r="G173" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K173" s="2" t="str">
         <f>J173*492.45</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>823145</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>684</v>
       </c>
       <c r="G174" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K174" s="2" t="str">
         <f>J174*693.84</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>823970</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>499</v>
       </c>
       <c r="G175" s="2">
         <v>8</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K175" s="2" t="str">
         <f>J175*573.30</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>823969</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>688</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>690</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>691</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K176" s="2" t="str">
         <f>J176*380.73</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>823968</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>692</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>694</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>695</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>55</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K177" s="2" t="str">
         <f>J177*386.61</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>884763</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>696</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>698</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>699</v>
       </c>
       <c r="G178" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K178" s="2" t="str">
         <f>J178*245.49</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" outlineLevel="2">
       <c r="A179" s="8" t="s">
         <v>700</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="8"/>
       <c r="D179" s="8"/>
       <c r="E179" s="8"/>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="8"/>
       <c r="I179" s="8"/>
       <c r="J179" s="8"/>
       <c r="K179" s="8"/>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>883559</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D180" s="1"/>
       <c r="E180" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>702</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*312.93</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>883557</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D181" s="1"/>
       <c r="E181" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>704</v>
       </c>
-      <c r="G181" s="2" t="s">
-        <v>55</v>
+      <c r="G181" s="2">
+        <v>0</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*287.28</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>883558</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>704</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K182" s="2" t="str">
         <f>J182*287.28</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A104:K104"/>
     <mergeCell ref="A179:K179"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>