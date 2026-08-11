--- v2 (2026-06-22)
+++ v3 (2026-08-11)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="706">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,140 +70,143 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги обжимные</t>
   </si>
   <si>
     <t>Фитинги обжимные VALTEC</t>
   </si>
   <si>
     <t>VLC-120002</t>
   </si>
   <si>
     <t>VTm.390.0.000016</t>
   </si>
   <si>
     <t>Кольцо штуцерное из EPDM 16 (100шт)</t>
   </si>
   <si>
     <t>5.50 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-120003</t>
+  </si>
+  <si>
+    <t>VTm.390.0.000020</t>
+  </si>
+  <si>
+    <t>Кольцо штуцерное из EPDM 20 (100шт)</t>
+  </si>
+  <si>
+    <t>8.30 руб.</t>
+  </si>
+  <si>
+    <t>VLC-120004</t>
+  </si>
+  <si>
+    <t>VTm.390.0.000026</t>
+  </si>
+  <si>
+    <t>Кольцо штуцерное из EPDM 26 (100шт)</t>
+  </si>
+  <si>
+    <t>12.50 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-120005</t>
+  </si>
+  <si>
+    <t>VTm.390.0.000032</t>
+  </si>
+  <si>
+    <t>Кольцо штуцерное из EPDM 32 (100шт)</t>
+  </si>
+  <si>
+    <t>15.50 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-120006</t>
+  </si>
+  <si>
+    <t>VTm.301.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 16х1/2"  (10 /190шт)</t>
+  </si>
+  <si>
+    <t>221.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-120007</t>
+  </si>
+  <si>
+    <t>VTm.301.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 16х3/4"  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>283.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-120008</t>
+  </si>
+  <si>
+    <t>VTm.301.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель обжимной с переходом на нар. р. 20х1/2"  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>356.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>шт</t>
-[...85 lines deleted...]
-  <si>
     <t>VLC-120009</t>
   </si>
   <si>
     <t>VTm.301.N.002005</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на нар. р. 20х3/4"  (10 /120шт)</t>
   </si>
   <si>
     <t>358.00 руб.</t>
   </si>
   <si>
     <t>VLC-120010</t>
   </si>
   <si>
     <t>VTm.301.N.002605</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на нар. р. 26х3/4"  (5 /70шт)</t>
   </si>
   <si>
     <t>548.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
@@ -271,53 +274,50 @@
   <si>
     <t>VLC-120016</t>
   </si>
   <si>
     <t>VTm.302.N.001605</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 16х3/4"  (10 /120шт)</t>
   </si>
   <si>
     <t>343.00 руб.</t>
   </si>
   <si>
     <t>VLC-120017</t>
   </si>
   <si>
     <t>VTm.302.N.002004</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 20х1/2"  (10 /120шт)</t>
   </si>
   <si>
     <t>340.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-120018</t>
   </si>
   <si>
     <t>VTm.302.N.002005</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 20х3/4"  (10 /100шт)</t>
   </si>
   <si>
     <t>422.00 руб.</t>
   </si>
   <si>
     <t>VLC-120019</t>
   </si>
   <si>
     <t>VTm.302.N.002605</t>
   </si>
   <si>
     <t>Соединитель обжимной с переходом на вн. р. 26х3/4" (5 /70шт)</t>
   </si>
   <si>
     <t>516.00 руб.</t>
   </si>
   <si>
     <t>VLC-120020</t>
@@ -1282,885 +1282,888 @@
   <si>
     <t>VLC-120100</t>
   </si>
   <si>
     <t>VTm.355.N.001604</t>
   </si>
   <si>
     <t>Водорозетка обжимная 16х1/2" нар.  (10 /90шт)</t>
   </si>
   <si>
     <t>413.00 руб.</t>
   </si>
   <si>
     <t>Фитинги обжимные АТМ</t>
   </si>
   <si>
     <t>FRK-110171</t>
   </si>
   <si>
     <t>VR31</t>
   </si>
   <si>
     <t>Планка установочная с водорозетками 16*1/2 вн обжим (1/40шт)</t>
   </si>
   <si>
-    <t>717.36 руб.</t>
+    <t>751.89 руб.</t>
   </si>
   <si>
     <t>MPT-210001</t>
   </si>
   <si>
     <t>MPSM163</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 16*1/2 (10/250шт)</t>
   </si>
   <si>
-    <t>120.54 руб.</t>
+    <t>125.31 руб.</t>
   </si>
   <si>
     <t>MPT-210002</t>
   </si>
   <si>
     <t>MPSM164</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 16*3/4 (10/250шт)</t>
   </si>
   <si>
-    <t>166.11 руб.</t>
+    <t>175.14 руб.</t>
   </si>
   <si>
     <t>MPT-210003</t>
   </si>
   <si>
     <t>MPSM203</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 20*1/2 (10/200шт)</t>
   </si>
   <si>
-    <t>189.63 руб.</t>
+    <t>197.79 руб.</t>
   </si>
   <si>
     <t>MPT-210004</t>
   </si>
   <si>
     <t>MPSM204</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 20*3/4 (10/200шт)</t>
   </si>
   <si>
-    <t>195.51 руб.</t>
+    <t>205.33 руб.</t>
   </si>
   <si>
     <t>MPT-210005</t>
   </si>
   <si>
     <t>MPSM265</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 26*1 (5/100шт)</t>
   </si>
   <si>
-    <t>324.87 руб.</t>
+    <t>341.22 руб.</t>
   </si>
   <si>
     <t>MPT-210006</t>
   </si>
   <si>
     <t>MPSM264</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 26*3/4 (5/150шт)</t>
   </si>
   <si>
-    <t>298.41 руб.</t>
+    <t>312.53 руб.</t>
   </si>
   <si>
     <t>MPT-210007</t>
   </si>
   <si>
     <t>MPSM325</t>
   </si>
   <si>
     <t>соед. обжим (нар рез) 32*1"</t>
   </si>
   <si>
     <t>268.59 руб.</t>
   </si>
   <si>
     <t>MPT-210008</t>
   </si>
   <si>
     <t>MPSF163</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 16*1/2 (10/250шт)</t>
   </si>
   <si>
-    <t>130.83 руб.</t>
+    <t>135.88 руб.</t>
   </si>
   <si>
     <t>MPT-210009</t>
   </si>
   <si>
     <t>MPSF164</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 16*3/4 (10/250шт)</t>
   </si>
   <si>
-    <t>170.52 руб.</t>
+    <t>179.67 руб.</t>
   </si>
   <si>
     <t>MPT-210010</t>
   </si>
   <si>
     <t>MPSF203</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 20*1/2 (10/200шт)</t>
   </si>
   <si>
-    <t>180.81 руб.</t>
+    <t>188.73 руб.</t>
   </si>
   <si>
     <t>MPT-210011</t>
   </si>
   <si>
     <t>MPSF204</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 20*3/4 (10/200шт)</t>
   </si>
   <si>
-    <t>214.62 руб.</t>
+    <t>224.96 руб.</t>
   </si>
   <si>
     <t>MPT-210012</t>
   </si>
   <si>
     <t>MPSF265</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 26*1 (5/100шт)</t>
   </si>
   <si>
-    <t>424.83 руб.</t>
+    <t>445.39 руб.</t>
   </si>
   <si>
     <t>MPT-210013</t>
   </si>
   <si>
     <t>MPSF264</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 26*3/4 (5/150шт)</t>
   </si>
   <si>
     <t>MPT-210014</t>
   </si>
   <si>
     <t>MPSF325</t>
   </si>
   <si>
     <t>соед. обжим (вн рез) 32*1"</t>
   </si>
   <si>
     <t>MPT-210015</t>
   </si>
   <si>
     <t>MPS1616</t>
   </si>
   <si>
     <t>соед. обжим 16*16 (10/240шт)</t>
   </si>
   <si>
-    <t>210.21 руб.</t>
+    <t>220.43 руб.</t>
   </si>
   <si>
     <t>MPT-210016</t>
   </si>
   <si>
     <t>MPS2016</t>
   </si>
   <si>
     <t>соед. обжим 20*16 (10/160шт)</t>
   </si>
   <si>
-    <t>255.78 руб.</t>
+    <t>268.75 руб.</t>
   </si>
   <si>
     <t>MPT-210017</t>
   </si>
   <si>
     <t>MPS2020</t>
   </si>
   <si>
     <t>соед. обжим 20*20 (10/180шт)</t>
   </si>
   <si>
-    <t>302.82 руб.</t>
+    <t>318.57 руб.</t>
   </si>
   <si>
     <t>MPT-210018</t>
   </si>
   <si>
     <t>MPS2616</t>
   </si>
   <si>
     <t>соед. обжим 26*16</t>
   </si>
   <si>
     <t>195.67 руб.</t>
   </si>
   <si>
     <t>MPT-210019</t>
   </si>
   <si>
     <t>MPS2620</t>
   </si>
   <si>
     <t>соед. обжим 26*20</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>MPT-210020</t>
   </si>
   <si>
     <t>MPS2626</t>
   </si>
   <si>
     <t>соед. обжим 26*26 (5/75шт)</t>
   </si>
   <si>
-    <t>573.30 руб.</t>
+    <t>600.90 руб.</t>
   </si>
   <si>
     <t>MPT-210021</t>
   </si>
   <si>
     <t>MPS3226</t>
   </si>
   <si>
     <t>соед. обжим 32*26</t>
   </si>
   <si>
     <t>361.76 руб.</t>
   </si>
   <si>
     <t>MPT-210022</t>
   </si>
   <si>
     <t>MPTF163</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 16*1/2 (10/130шт)</t>
   </si>
   <si>
-    <t>252.84 руб.</t>
+    <t>265.73 руб.</t>
   </si>
   <si>
     <t>MPT-210023</t>
   </si>
   <si>
     <t>MPTF164</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 16*3/4</t>
   </si>
   <si>
     <t>MPT-210024</t>
   </si>
   <si>
     <t>MPTF203</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 20*1/2 (10/70шт)</t>
   </si>
   <si>
-    <t>395.43 руб.</t>
+    <t>413.69 руб.</t>
   </si>
   <si>
     <t>MPT-210025</t>
   </si>
   <si>
     <t>MPTF204</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 20*3/4 (10/70шт)</t>
   </si>
   <si>
-    <t>445.41 руб.</t>
+    <t>466.53 руб.</t>
   </si>
   <si>
     <t>MPT-210026</t>
   </si>
   <si>
     <t>MPTF265</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 26*1" (5/70шт)</t>
   </si>
   <si>
     <t>MPT-210027</t>
   </si>
   <si>
     <t>MPTF325</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 32*1"</t>
   </si>
   <si>
     <t>MPT-210028</t>
   </si>
   <si>
     <t>MPTM163</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 16*1/2 (10/130шт)</t>
   </si>
   <si>
-    <t>264.60 руб.</t>
+    <t>277.80 руб.</t>
   </si>
   <si>
     <t>MPT-210029</t>
   </si>
   <si>
     <t>MPTM164</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 16*3/4</t>
   </si>
   <si>
     <t>378.59 руб.</t>
   </si>
   <si>
     <t>MPT-210030</t>
   </si>
   <si>
     <t>MPTM203</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 20*1/2 (10/70шт)</t>
   </si>
   <si>
-    <t>355.74 руб.</t>
+    <t>372.92 руб.</t>
   </si>
   <si>
     <t>MPT-210031</t>
   </si>
   <si>
     <t>MPTM204</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 20*3/4 (10/70шт)</t>
   </si>
   <si>
-    <t>399.84 руб.</t>
+    <t>419.73 руб.</t>
   </si>
   <si>
     <t>MPT-210032</t>
   </si>
   <si>
     <t>MPTM265</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 26*1"</t>
   </si>
   <si>
     <t>719.81 руб.</t>
   </si>
   <si>
     <t>MPT-210033</t>
   </si>
   <si>
     <t>MPTM264</t>
   </si>
   <si>
     <t>тройник обжим (нар рез) 26*3/4</t>
   </si>
   <si>
     <t>MPT-210034</t>
   </si>
   <si>
     <t>MPT1616</t>
   </si>
   <si>
     <t>тройник обжим 16*16*16 (10/130шт)</t>
   </si>
   <si>
-    <t>289.59 руб.</t>
+    <t>301.96 руб.</t>
   </si>
   <si>
     <t>MPT-210035</t>
   </si>
   <si>
     <t>MPT2020</t>
   </si>
   <si>
     <t>тройник обжим 20*20*20 (10/70шт)</t>
   </si>
   <si>
-    <t>489.51 руб.</t>
+    <t>513.34 руб.</t>
   </si>
   <si>
     <t>MPT-210036</t>
   </si>
   <si>
     <t>MPT2626</t>
   </si>
   <si>
     <t>тройник обжим 26*26*26 (10/)</t>
   </si>
   <si>
-    <t>699.72 руб.</t>
+    <t>732.26 руб.</t>
   </si>
   <si>
     <t>MPT-210037</t>
   </si>
   <si>
     <t>MPT3232</t>
   </si>
   <si>
     <t>тройник обжим 32*32*32</t>
   </si>
   <si>
     <t>918.85 руб.</t>
   </si>
   <si>
     <t>MPT-210038</t>
   </si>
   <si>
     <t>MPT2016</t>
   </si>
   <si>
     <t>тройник обжим переходной 20*16*20 (10/70шт)</t>
   </si>
   <si>
-    <t>413.07 руб.</t>
+    <t>431.81 руб.</t>
   </si>
   <si>
     <t>MPT-210039</t>
   </si>
   <si>
     <t>MPT2616</t>
   </si>
   <si>
     <t>тройник обжим переходной 26*16*26</t>
   </si>
   <si>
     <t>454.07 руб.</t>
   </si>
   <si>
     <t>MPT-210040</t>
   </si>
   <si>
     <t>MPT2620</t>
   </si>
   <si>
     <t>тройник обжим переходной 26*20*26</t>
   </si>
   <si>
     <t>489.09 руб.</t>
   </si>
   <si>
     <t>MPT-210041</t>
   </si>
   <si>
     <t>MPLF163</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 16*1/2 (10/200шт)</t>
   </si>
   <si>
-    <t>188.16 руб.</t>
+    <t>196.28 руб.</t>
   </si>
   <si>
     <t>MPT-210042</t>
   </si>
   <si>
     <t>MPLF164</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 16*3/4 (10/110шт</t>
   </si>
   <si>
-    <t>274.89 руб.</t>
+    <t>288.37 руб.</t>
   </si>
   <si>
     <t>MPT-210043</t>
   </si>
   <si>
     <t>MPLF203</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 20*1/2 (10/150шт)</t>
   </si>
   <si>
-    <t>233.73 руб.</t>
+    <t>244.59 руб.</t>
   </si>
   <si>
     <t>MPT-210044</t>
   </si>
   <si>
     <t>MPLF204</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 20*3/4 (10/150шт)</t>
   </si>
   <si>
-    <t>270.48 руб.</t>
+    <t>283.84 руб.</t>
   </si>
   <si>
     <t>MPT-210045</t>
   </si>
   <si>
     <t>MPLF265</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 26*1" (5/35шт)</t>
   </si>
   <si>
-    <t>457.17 руб.</t>
+    <t>478.61 руб.</t>
   </si>
   <si>
     <t>MPT-210046</t>
   </si>
   <si>
     <t>MPLF264</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 26*3/4 (5/50шт)</t>
   </si>
   <si>
-    <t>408.66 руб.</t>
+    <t>428.79 руб.</t>
   </si>
   <si>
     <t>MPT-210047</t>
   </si>
   <si>
     <t>MPLF325</t>
   </si>
   <si>
     <t>угольник обжим (вн рез) 32*1"</t>
   </si>
   <si>
     <t>491.81 руб.</t>
   </si>
   <si>
     <t>MPT-210048</t>
   </si>
   <si>
     <t>MPLM163</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 16*1/2 (10/200шт)</t>
   </si>
   <si>
     <t>MPT-210049</t>
   </si>
   <si>
     <t>MPLM164</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 16*3/4 (10/200шт)</t>
   </si>
   <si>
-    <t>174.93 руб.</t>
+    <t>184.20 руб.</t>
   </si>
   <si>
     <t>MPT-210050</t>
   </si>
   <si>
     <t>MPLM203</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 20*1/2 (10/150шт)</t>
   </si>
   <si>
-    <t>217.56 руб.</t>
+    <t>227.98 руб.</t>
   </si>
   <si>
     <t>MPT-210051</t>
   </si>
   <si>
     <t>MPLM204</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 20*3/4 (10/150шт)</t>
   </si>
   <si>
-    <t>242.55 руб.</t>
+    <t>253.65 руб.</t>
   </si>
   <si>
     <t>MPT-210052</t>
   </si>
   <si>
     <t>MPLM265</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 26*1" (5/50шт)</t>
   </si>
   <si>
-    <t>433.65 руб.</t>
+    <t>454.45 руб.</t>
   </si>
   <si>
     <t>MPT-210053</t>
   </si>
   <si>
     <t>MPL1616</t>
   </si>
   <si>
     <t>угольник обжим 16*16 (10/200шт)</t>
   </si>
   <si>
-    <t>205.80 руб.</t>
+    <t>215.90 руб.</t>
   </si>
   <si>
     <t>MPT-210054</t>
   </si>
   <si>
     <t>MPL2020</t>
   </si>
   <si>
     <t>угольник обжим 20*20 (10/150шт)</t>
   </si>
   <si>
-    <t>308.70 руб.</t>
+    <t>324.61 руб.</t>
   </si>
   <si>
     <t>MPT-210055</t>
   </si>
   <si>
     <t>MPL2626</t>
   </si>
   <si>
     <t>угольник обжим 26*26 (5/70шт)</t>
   </si>
   <si>
-    <t>477.75 руб.</t>
+    <t>501.26 руб.</t>
   </si>
   <si>
     <t>MPT-210056</t>
   </si>
   <si>
     <t>MPL3232</t>
   </si>
   <si>
     <t>угольник обжим 32*32</t>
   </si>
   <si>
     <t>MPT-210057</t>
   </si>
   <si>
     <t>MPL160</t>
   </si>
   <si>
     <t>угольник обжим с креплением (вн рез) 16*1/2 (водорозетка) (10/150шт)</t>
   </si>
   <si>
-    <t>232.26 руб.</t>
+    <t>243.08 руб.</t>
   </si>
   <si>
     <t>MPT-210058</t>
   </si>
   <si>
     <t>угольник обжим с креплением (вн рез) 16*3/4</t>
   </si>
   <si>
     <t>186.83 руб.</t>
   </si>
   <si>
     <t>MPT-210059</t>
   </si>
   <si>
     <t>угольник обжим с креплением (вн рез) 20*1/2</t>
   </si>
   <si>
     <t>320.45 руб.</t>
   </si>
   <si>
     <t>MPT-210060</t>
   </si>
   <si>
     <t>VRLF161</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 16*1/2" (10/100шт)</t>
   </si>
   <si>
+    <t>433.32 руб.</t>
+  </si>
+  <si>
     <t>MPT-210061</t>
   </si>
   <si>
     <t>VRLF162</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 16*3/4"</t>
   </si>
   <si>
     <t>522.41 руб.</t>
   </si>
   <si>
     <t>MPT-210062</t>
   </si>
   <si>
     <t>VRLF201</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 20*1/2" (10/100шт)</t>
   </si>
   <si>
-    <t>546.84 руб.</t>
+    <t>573.73 руб.</t>
   </si>
   <si>
     <t>MPT-210063</t>
   </si>
   <si>
     <t>VRLF202</t>
   </si>
   <si>
     <t>кран шаровой обжим (вн рез) 20*3/4" (10/100шт)</t>
   </si>
   <si>
     <t>MPT-210064</t>
   </si>
   <si>
     <t>VRLM162</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 16*3/4"</t>
   </si>
   <si>
     <t>540.77 руб.</t>
   </si>
   <si>
     <t>MPT-210065</t>
   </si>
   <si>
     <t>VRLM202</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 20*3/4" (10/100шт)</t>
   </si>
   <si>
-    <t>560.07 руб.</t>
+    <t>587.32 руб.</t>
   </si>
   <si>
     <t>MPT-210066</t>
   </si>
   <si>
     <t>VRLM161</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 16*1/2" (10/100шт)</t>
   </si>
   <si>
-    <t>426.30 руб.</t>
+    <t>446.90 руб.</t>
   </si>
   <si>
     <t>MPT-210067</t>
   </si>
   <si>
     <t>VRLM201</t>
   </si>
   <si>
     <t>кран шаровой обжим (нар рез) 20*1/2" (10/100шт)</t>
   </si>
   <si>
     <t>MPT-210068</t>
   </si>
   <si>
     <t>VRL1616</t>
   </si>
   <si>
     <t>кран шаровой обжим 16*16 (10/100шт)</t>
   </si>
   <si>
-    <t>492.45 руб.</t>
+    <t>516.35 руб.</t>
   </si>
   <si>
     <t>MPT-210069</t>
   </si>
   <si>
     <t>VRL2020</t>
   </si>
   <si>
     <t>кран шаровой обжим 20*20 (10/100шт)</t>
   </si>
   <si>
-    <t>693.84 руб.</t>
+    <t>727.73 руб.</t>
   </si>
   <si>
     <t>MPT-210070</t>
   </si>
   <si>
     <t>MPTF264</t>
   </si>
   <si>
     <t>тройник обжим (вн рез) 26*3/4" (10/70шт)</t>
   </si>
   <si>
     <t>MPT-210071</t>
   </si>
   <si>
     <t>MPT1620</t>
   </si>
   <si>
     <t>тройник обжим переходной 16*20*16 (10/60шт)</t>
   </si>
   <si>
-    <t>380.73 руб.</t>
+    <t>398.59 руб.</t>
   </si>
   <si>
     <t>MPT-210072</t>
   </si>
   <si>
     <t>MPLM264</t>
   </si>
   <si>
     <t>угольник обжим (нар рез) 26*3/4" (5/100шт)</t>
   </si>
   <si>
-    <t>386.61 руб.</t>
+    <t>404.63 руб.</t>
   </si>
   <si>
     <t>VER-001208</t>
   </si>
   <si>
     <t>MPL161-M</t>
   </si>
   <si>
     <t>Уголок с креплением  ZL16 x 1/2 нар резба" (150/10шт)</t>
   </si>
   <si>
-    <t>245.49 руб.</t>
+    <t>256.67 руб.</t>
   </si>
   <si>
     <t>Обжимные фитинги ТМ</t>
   </si>
   <si>
     <t>OTM-110456</t>
   </si>
   <si>
     <t>312.93 руб.</t>
   </si>
   <si>
     <t>OTM-110458</t>
   </si>
   <si>
     <t>287.28 руб.</t>
   </si>
   <si>
     <t>OTM-110460</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -8013,894 +8016,894 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*5.50</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819453</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H6" s="2" t="s">
         <v>17</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*8.30</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819454</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*12.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819455</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*15.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819456</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*221.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819457</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*283.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819458</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*356.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819459</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*358.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819460</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*548.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819461</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H14" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*556.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819462</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" s="2">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1324.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819463</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1208.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819464</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1341.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819465</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*239.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819466</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*343.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819467</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*340.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819468</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*422.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819469</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>55</v>
+      <c r="G22" s="2">
+        <v>8</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*516.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819470</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*595.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819471</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>56</v>
+      </c>
+      <c r="H24" s="2">
+        <v>10</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1215.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819472</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1258.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819473</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="2">
         <v>7</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1185.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819474</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*361.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819475</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*562.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819476</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="2">
         <v>8</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*486.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819477</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="G30" s="2">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="G30" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*879.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819478</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E31" s="2" t="s">
@@ -8923,124 +8926,124 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*751.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819479</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>5</v>
+      </c>
+      <c r="H32" s="2">
+        <v>6</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*837.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819480</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="2">
         <v>7</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1957.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819481</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*1332.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819482</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
@@ -9066,401 +9069,401 @@
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819483</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G36" s="2">
         <v>2</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1557.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819484</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*291.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819485</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*488.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819486</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*881.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819487</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*882.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819488</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*904.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>819489</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*963.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>819490</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1024.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>819491</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*1405.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819492</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*1282.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819493</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>56</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*1165.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819494</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E47" s="2" t="s">
@@ -9483,159 +9486,159 @@
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1138.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819495</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1059.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819496</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1293.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819497</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G50" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1240.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819498</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*1354.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819499</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E52" s="2" t="s">
@@ -9658,159 +9661,159 @@
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*3405.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819500</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*2334.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819501</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*2525.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819502</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G55" s="2">
         <v>10</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*2758.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819503</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*2486.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819504</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E57" s="2" t="s">
@@ -9868,1864 +9871,1864 @@
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*2729.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819506</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*437.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819507</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*766.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819508</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>248</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*829.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819509</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>252</v>
       </c>
       <c r="G62" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1062.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819510</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>256</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*1323.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819511</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>259</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>260</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*2509.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819512</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*2876.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819513</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>268</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*469.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819514</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="G67" s="2">
-        <v>9</v>
+      <c r="G67" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*759.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819515</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>276</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*732.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819516</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1070.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819517</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*1063.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>819518</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G71" s="2">
         <v>4</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*2446.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>819519</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G72" s="2">
         <v>10</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*2871.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>819520</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*787.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>819521</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>300</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*1054.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>819522</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>304</v>
       </c>
       <c r="G75" s="2">
         <v>10</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*902.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>819523</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H76" s="2">
         <v>9</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*1311.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>819524</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>312</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*1280.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>819525</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>316</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*1586.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>819526</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*1741.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>819527</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*345.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>819528</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*637.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>819529</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="G82" s="2">
-        <v>9</v>
+      <c r="G82" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*850.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>819530</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G83" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*2153.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>819531</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>340</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*302.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>819532</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*447.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>819533</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>348</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*477.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>819534</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>352</v>
       </c>
-      <c r="G87" s="2">
-        <v>10</v>
+      <c r="G87" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*519.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>819535</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>355</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>356</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*697.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>819536</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*897.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>819537</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>364</v>
       </c>
       <c r="G90" s="2">
         <v>10</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*1664.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>819538</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>368</v>
       </c>
       <c r="G91" s="2">
         <v>6</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*1919.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>819539</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>372</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*268.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>819540</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="G93" s="2" t="s">
-        <v>55</v>
+      <c r="G93" s="2">
+        <v>9</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*429.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>819541</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>380</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*470.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>819542</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>384</v>
       </c>
       <c r="G95" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*496.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>819543</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*647.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>819544</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>391</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>392</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*734.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>819545</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>394</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>395</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>396</v>
       </c>
       <c r="G98" s="2">
         <v>4</v>
       </c>
       <c r="H98" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*1435.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>819546</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>56</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*1691.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>819547</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>404</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*436.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>819548</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G101" s="2">
         <v>10</v>
       </c>
-      <c r="H101" s="2" t="s">
-        <v>28</v>
+      <c r="H101" s="2">
+        <v>0</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*633.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>819549</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*745.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>819550</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>416</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*413.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" outlineLevel="2">
       <c r="A104" s="8" t="s">
         <v>417</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="8"/>
       <c r="D104" s="8"/>
       <c r="E104" s="8"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
       <c r="I104" s="8"/>
       <c r="J104" s="8"/>
       <c r="K104" s="8"/>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>823188</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>420</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="G105" s="2">
-        <v>0</v>
+      <c r="G105" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*717.36</f>
+        <f>J105*751.89</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>819551</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>423</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>424</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="G106" s="2">
-        <v>0</v>
+      <c r="G106" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*120.54</f>
+        <f>J106*125.31</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>819552</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="G107" s="2" t="s">
-        <v>84</v>
+      <c r="G107" s="2">
+        <v>9</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*166.11</f>
+        <f>J107*175.14</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>819553</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>432</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="G108" s="2">
-        <v>6</v>
+      <c r="G108" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*189.63</f>
+        <f>J108*197.79</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>819554</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>437</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*195.51</f>
+        <f>J109*205.33</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>819555</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>441</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*324.87</f>
+        <f>J110*341.22</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>819556</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*298.41</f>
+        <f>J111*312.53</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>819557</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G112" s="2">
         <v>0</v>
       </c>
       <c r="H112" s="2">
@@ -11738,239 +11741,239 @@
         <v>18</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*268.59</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>819558</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="G113" s="2">
-        <v>0</v>
+      <c r="G113" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*130.83</f>
+        <f>J113*135.88</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>819559</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="G114" s="2">
-        <v>10</v>
+      <c r="G114" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*170.52</f>
+        <f>J114*179.67</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>819560</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>461</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*180.81</f>
+        <f>J115*188.73</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>819561</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>465</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*214.62</f>
+        <f>J116*224.96</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>819562</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>466</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>469</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K117" s="2" t="str">
-        <f>J117*424.83</f>
+        <f>J117*445.39</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>819563</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>470</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>445</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*298.41</f>
+        <f>J118*312.53</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>819564</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>449</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
@@ -11983,134 +11986,134 @@
         <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*268.59</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>819565</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>479</v>
       </c>
-      <c r="G120" s="2">
-        <v>0</v>
+      <c r="G120" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*210.21</f>
+        <f>J120*220.43</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>819566</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>480</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>483</v>
       </c>
-      <c r="G121" s="2">
-        <v>8</v>
+      <c r="G121" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*255.78</f>
+        <f>J121*268.75</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>819567</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>484</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>487</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*302.82</f>
+        <f>J122*318.57</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>819568</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>488</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>489</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>491</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
@@ -12159,63 +12162,63 @@
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*0.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>819570</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>496</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>499</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*573.30</f>
+        <f>J125*600.90</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>819571</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>503</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2">
@@ -12229,63 +12232,63 @@
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*361.76</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>819572</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>504</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>506</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>507</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*252.84</f>
+        <f>J127*265.73</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>819573</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G128" s="2">
         <v>5</v>
       </c>
       <c r="H128" s="2">
@@ -12298,99 +12301,99 @@
         <v>18</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*0.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>819574</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>513</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>514</v>
       </c>
-      <c r="G129" s="2">
-        <v>6</v>
+      <c r="G129" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*395.43</f>
+        <f>J129*413.69</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>819575</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>518</v>
       </c>
       <c r="G130" s="2">
         <v>10</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*445.41</f>
+        <f>J130*466.53</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>819576</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>520</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>521</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G131" s="2">
         <v>4</v>
       </c>
       <c r="H131" s="2">
@@ -12439,63 +12442,63 @@
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*0.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>819578</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>526</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>528</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*264.60</f>
+        <f>J133*277.80</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>819579</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>531</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>532</v>
       </c>
       <c r="G134" s="2">
         <v>0</v>
       </c>
       <c r="H134" s="2">
@@ -12508,99 +12511,99 @@
         <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*378.59</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>819580</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="G135" s="2">
-        <v>5</v>
+      <c r="G135" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*355.74</f>
+        <f>J135*372.92</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>819581</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>540</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*399.84</f>
+        <f>J136*419.73</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>819582</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>544</v>
       </c>
       <c r="G137" s="2">
         <v>1</v>
       </c>
       <c r="H137" s="2">
@@ -12648,134 +12651,134 @@
         <v>18</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*268.59</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>819584</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="G139" s="2">
-        <v>0</v>
+      <c r="G139" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*289.59</f>
+        <f>J139*301.96</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>819585</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>555</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K140" s="2" t="str">
-        <f>J140*489.51</f>
+        <f>J140*513.34</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>819586</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>556</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>559</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*699.72</f>
+        <f>J141*732.26</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>819587</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>561</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>563</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
@@ -12789,63 +12792,63 @@
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*918.85</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>819588</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>564</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>565</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>567</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*413.07</f>
+        <f>J143*431.81</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>819589</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>568</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>571</v>
       </c>
       <c r="G144" s="2">
         <v>0</v>
       </c>
       <c r="H144" s="2">
@@ -12893,239 +12896,239 @@
         <v>18</v>
       </c>
       <c r="K145" s="2" t="str">
         <f>J145*489.09</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>819591</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="G146" s="2">
-        <v>0</v>
+      <c r="G146" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*188.16</f>
+        <f>J146*196.28</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>819592</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>583</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*274.89</f>
+        <f>J147*288.37</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>819593</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>587</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K148" s="2" t="str">
-        <f>J148*233.73</f>
+        <f>J148*244.59</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>819594</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>591</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*270.48</f>
+        <f>J149*283.84</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>819595</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>595</v>
       </c>
       <c r="G150" s="2">
         <v>3</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*457.17</f>
+        <f>J150*478.61</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>819596</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>599</v>
       </c>
       <c r="G151" s="2">
         <v>5</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K151" s="2" t="str">
-        <f>J151*408.66</f>
+        <f>J151*428.79</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>819597</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>603</v>
       </c>
       <c r="G152" s="2">
         <v>0</v>
       </c>
       <c r="H152" s="2">
@@ -13139,308 +13142,308 @@
       </c>
       <c r="K152" s="2" t="str">
         <f>J152*491.81</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>819598</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>457</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*170.52</f>
+        <f>J153*179.67</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>819599</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>610</v>
       </c>
       <c r="G154" s="2">
         <v>10</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*174.93</f>
+        <f>J154*184.20</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>819600</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>614</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*217.56</f>
+        <f>J155*227.98</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>819601</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>618</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*242.55</f>
+        <f>J156*253.65</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>819602</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>622</v>
       </c>
       <c r="G157" s="2">
         <v>6</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*433.65</f>
+        <f>J157*454.45</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>819603</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>626</v>
       </c>
-      <c r="G158" s="2">
-        <v>7</v>
+      <c r="G158" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*205.80</f>
+        <f>J158*215.90</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>819604</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>629</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>630</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*308.70</f>
+        <f>J159*324.61</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>819605</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>634</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*477.75</f>
+        <f>J160*501.26</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>819606</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>495</v>
       </c>
       <c r="G161" s="2">
         <v>0</v>
       </c>
       <c r="H161" s="2">
@@ -13453,64 +13456,64 @@
         <v>18</v>
       </c>
       <c r="K161" s="2" t="str">
         <f>J161*0.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>819607</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>640</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>641</v>
       </c>
-      <c r="G162" s="2">
-        <v>3</v>
+      <c r="G162" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*232.26</f>
+        <f>J162*243.08</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>819608</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>644</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
@@ -13552,624 +13555,624 @@
       </c>
       <c r="J164" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*320.45</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>819610</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>651</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K165" s="2" t="str">
-        <f>J165*413.07</f>
+        <f>J165*433.32</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>819611</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="G166" s="2">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*522.41</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>819612</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>659</v>
+      </c>
+      <c r="G167" s="2">
+        <v>10</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*546.84</f>
+        <f>J167*573.73</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>819613</v>
       </c>
       <c r="C168" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>659</v>
       </c>
-      <c r="D168" s="1" t="s">
-[...9 lines deleted...]
-        <v>55</v>
+      <c r="G168" s="2">
+        <v>6</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K168" s="2" t="str">
-        <f>J168*546.84</f>
+        <f>J168*573.73</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>819614</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="G169" s="2">
         <v>6</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*540.77</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>819615</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="G170" s="2">
         <v>6</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K170" s="2" t="str">
-        <f>J170*560.07</f>
+        <f>J170*587.32</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>823142</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>674</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*426.30</f>
+        <f>J171*446.90</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>823143</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="G172" s="2">
         <v>10</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*560.07</f>
+        <f>J172*587.32</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>823144</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G173" s="2">
         <v>0</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*492.45</f>
+        <f>J173*516.35</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>823145</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="G174" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*693.84</f>
+        <f>J174*727.73</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>823970</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>499</v>
       </c>
       <c r="G175" s="2">
         <v>8</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*573.30</f>
+        <f>J175*600.90</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>823969</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*380.73</f>
+        <f>J176*398.59</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>823968</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*386.61</f>
+        <f>J177*404.63</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>884763</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="G178" s="2">
         <v>0</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*245.49</f>
+        <f>J178*256.67</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" outlineLevel="2">
       <c r="A179" s="8" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="8"/>
       <c r="D179" s="8"/>
       <c r="E179" s="8"/>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="8"/>
       <c r="I179" s="8"/>
       <c r="J179" s="8"/>
       <c r="K179" s="8"/>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>883559</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D180" s="1"/>
       <c r="E180" s="2" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*312.93</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>883557</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="D181" s="1"/>
       <c r="E181" s="2" t="s">
         <v>650</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>705</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*287.28</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>883558</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D182" s="1"/>
       <c r="E182" s="2" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K182" s="2" t="str">
         <f>J182*287.28</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A104:K104"/>
     <mergeCell ref="A179:K179"/>