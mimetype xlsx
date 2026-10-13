--- v3 (2026-08-11)
+++ v4 (2026-10-13)
@@ -16,2312 +16,2303 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="811">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="808">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги пресс</t>
   </si>
   <si>
     <t>Фитинги пресс VALTEC</t>
   </si>
   <si>
     <t>VLC-130002</t>
   </si>
   <si>
     <t>VTm.201.N.001604</t>
   </si>
   <si>
     <t>Соединитель пресс с переходом на  нар. р. 16х1/2"  (10 /170шт)</t>
   </si>
   <si>
-    <t>212.00 руб.</t>
+    <t>231.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-130003</t>
+  </si>
+  <si>
+    <t>VTm.201.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 16х3/4"  (10 /130шт)</t>
+  </si>
+  <si>
+    <t>317.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-130004</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 20х1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>366.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-130005</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 20х3/4"  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>341.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130006</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 26х3/4"  (5 /80шт)</t>
+  </si>
+  <si>
+    <t>569.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130007</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 26х1"  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>603.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-130008</t>
+  </si>
+  <si>
+    <t>VTm.201.N.003206</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 32х1"  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>913.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130009</t>
+  </si>
+  <si>
+    <t>VTm.201.N.003207</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 32х1 1/4"  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>1 166.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...98 lines deleted...]
-    <t>Соединитель пресс с переходом на  нар. р. 32х1 1/4"  (5 /45шт)</t>
+    <t>VLC-130010</t>
+  </si>
+  <si>
+    <t>VTm.201.N.004006</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 40х1"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 243.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130011</t>
+  </si>
+  <si>
+    <t>VTm.201.N.004007</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 40х1 1/4" (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 354.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130012</t>
+  </si>
+  <si>
+    <t>VTm.202.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 16х1/2"  (10 /170шт)</t>
+  </si>
+  <si>
+    <t>252.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130013</t>
+  </si>
+  <si>
+    <t>VTm.202.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 16х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>312.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130014</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 20х1/2"  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>277.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130015</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 20х3/4"  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>379.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130016</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 26х3/4"  (5 /90шт)</t>
+  </si>
+  <si>
+    <t>417.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130017</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 26х1"  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>548.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130018</t>
+  </si>
+  <si>
+    <t>VTm.202.N.003206</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 32х1"  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>652.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130019</t>
+  </si>
+  <si>
+    <t>VTm.202.N.003207</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 32х1 1/4"   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 177.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130020</t>
+  </si>
+  <si>
+    <t>VTm.203.N.001616</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 16  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>245.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130021</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002020</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 20  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>331.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130022</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002016</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 20х16  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>328.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130023</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002626</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 26  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>511.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130024</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002616</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 26х16  (5 /90шт)</t>
+  </si>
+  <si>
+    <t>448.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130025</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002620</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 26х20  (5 /80шт)</t>
+  </si>
+  <si>
+    <t>461.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130026</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003232</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>724.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130027</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003216</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32х16  (5 /65шт)</t>
+  </si>
+  <si>
+    <t>619.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130028</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003220</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32х20  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>820.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130029</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003226</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32х26  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>702.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130030</t>
+  </si>
+  <si>
+    <t>VTm.203.N.004040</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 40  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 432.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130032</t>
+  </si>
+  <si>
+    <t>VTm.222.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с накидной гайкой 16х1/2" (10 /180шт)</t>
+  </si>
+  <si>
+    <t>264.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130033</t>
+  </si>
+  <si>
+    <t>VTm.222.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с накидной гайкой 20х3/4"</t>
+  </si>
+  <si>
+    <t>624.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130034</t>
+  </si>
+  <si>
+    <t>VTm.222.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с накидной гайкой 26х1"</t>
+  </si>
+  <si>
+    <t>794.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130035</t>
+  </si>
+  <si>
+    <t>VTm.222.N.003207</t>
+  </si>
+  <si>
+    <t>Cоединитель пресс с накидной гайкой 32х1 1/4"  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>845.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130036</t>
+  </si>
+  <si>
+    <t>VTm.224.N.001604</t>
+  </si>
+  <si>
+    <t>Монтажная планка с водорозетками пресс 16х1/2"  (1 /18шт)</t>
+  </si>
+  <si>
+    <t>1 736.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130037</t>
+  </si>
+  <si>
+    <t>VTm.231.N.161616</t>
+  </si>
+  <si>
+    <t>Тройник пресс  16  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>462.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130038</t>
+  </si>
+  <si>
+    <t>VTm.233.I.161516</t>
+  </si>
+  <si>
+    <t>Тройник пресс 16мм с переходом на обжим 15мм</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130039</t>
+  </si>
+  <si>
+    <t>VTm.231.N.162016</t>
+  </si>
+  <si>
+    <t>Тройник пресс 16х20х16  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>740.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130040</t>
+  </si>
+  <si>
+    <t>VTm.231.N.202020</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>674.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130041</t>
+  </si>
+  <si>
+    <t>VTm.233.I.201516</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20x16мм с переходом на обжим 15мм  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>760.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130042</t>
+  </si>
+  <si>
+    <t>VTm.233.I.201520</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20мм с переходом на обжим 15мм</t>
+  </si>
+  <si>
+    <t>VLC-130043</t>
+  </si>
+  <si>
+    <t>VTm.231.N.201616</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х16х16  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>621.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130044</t>
+  </si>
+  <si>
+    <t>VTm.231.N.201620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х16х20  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>675.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130045</t>
+  </si>
+  <si>
+    <t>VTm.231.N.202016</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х20х16  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>700.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130046</t>
+  </si>
+  <si>
+    <t>VTm.231.N.202620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х26х20  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 110.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130047</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262626</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 091.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130048</t>
+  </si>
+  <si>
+    <t>VTm.231.N.261620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х16х20  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 010.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130049</t>
+  </si>
+  <si>
+    <t>VTm.231.N.261626</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х16х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 041.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130050</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262016</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х20х16  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 064.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130051</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262020</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х20х20  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 174.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130052</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262026</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х20х26  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 029.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130053</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х26х20  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 161.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130054</t>
+  </si>
+  <si>
+    <t>VTm.231.N.263226</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х32х26  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 705.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130055</t>
+  </si>
+  <si>
+    <t>VTm.231.N.323232</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 803.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130056</t>
+  </si>
+  <si>
+    <t>VTm.231.N.321632</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х16х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 836.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130057</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322032</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х20х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 818.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130058</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322632</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х26х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 851.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130059</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322026</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х20х26  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 632.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130060</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322626</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х26х26  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 674.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130061</t>
+  </si>
+  <si>
+    <t>VTm.231.N.323220</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х32х20  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 678.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130062</t>
+  </si>
+  <si>
+    <t>VTm.231.N.323226</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х32х26  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 726.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130063</t>
+  </si>
+  <si>
+    <t>VTm.232.N.160416</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 16х1/2"х16 (10 /80шт)</t>
+  </si>
+  <si>
+    <t>464.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130064</t>
+  </si>
+  <si>
+    <t>VTm.232.N.200420</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 20х1/2"х20  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>662.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130065</t>
+  </si>
+  <si>
+    <t>VTm.232.N.200520</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 20х3/4"х20  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>874.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130066</t>
+  </si>
+  <si>
+    <t>VTm.232.N.260426</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 26х1/2"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 115.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130067</t>
+  </si>
+  <si>
+    <t>VTm.232.N.260526</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 26х3/4"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 219.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130068</t>
+  </si>
+  <si>
+    <t>VTm.232.N.260626</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 26х1"х26  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 423.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130069</t>
+  </si>
+  <si>
+    <t>VTm.232.N.320532</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 32х3/4"х32 (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 565.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130070</t>
+  </si>
+  <si>
+    <t>VTm.232.N.320632</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 32х1"х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 690.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130071</t>
+  </si>
+  <si>
+    <t>VTm.232.N.320732</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 32х1 1/4"х32  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>2 462.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130072</t>
+  </si>
+  <si>
+    <t>VTm.232.N.400640</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 40х1"х40  (5 /10шт)</t>
+  </si>
+  <si>
+    <t>3 040.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130073</t>
+  </si>
+  <si>
+    <t>VTm.233.N.160416</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 16х1/2"х16 (10 /80шт)</t>
+  </si>
+  <si>
+    <t>414.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130074</t>
+  </si>
+  <si>
+    <t>VTm.233.N.200420</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 20х1/2"х20  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>648.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130075</t>
+  </si>
+  <si>
+    <t>VTm.233.N.200520</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 20х3/4"х20  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>720.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130076</t>
+  </si>
+  <si>
+    <t>VTm.233.N.260426</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 26х1/2"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 024.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130077</t>
+  </si>
+  <si>
+    <t>VTm.233.N.260526</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 26х3/4"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>979.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130078</t>
+  </si>
+  <si>
+    <t>VTm.233.N.260626</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 26х1"х26 (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 246.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130079</t>
+  </si>
+  <si>
+    <t>VTm.233.N.320532</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 32х3/4"х32  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 499.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130080</t>
+  </si>
+  <si>
+    <t>VTm.233.N.320632</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 32х1"х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 570.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130081</t>
+  </si>
+  <si>
+    <t>VTm.263.N.002020</t>
+  </si>
+  <si>
+    <t>Соединитель пресс разъемный прямой 20  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>712.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130082</t>
+  </si>
+  <si>
+    <t>VTm.263.N.002626</t>
+  </si>
+  <si>
+    <t>Соединитель пресс разъемный прямой 26  (5 /75шт)</t>
+  </si>
+  <si>
+    <t>1 065.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130083</t>
+  </si>
+  <si>
+    <t>VTm.263.N.003232</t>
+  </si>
+  <si>
+    <t>Соединитель пресс разъемный прямой 32  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 823.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130084</t>
+  </si>
+  <si>
+    <t>VTm.234.N.160416</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс проходная 16х1/2"  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>VLC-130085</t>
+  </si>
+  <si>
+    <t>VTm.234.N.200420</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс проходная 20х1/2"  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>1 042.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130086</t>
+  </si>
+  <si>
+    <t>VTm.241.N.161616</t>
+  </si>
+  <si>
+    <t>Крестовина пресс 16х16х16х16  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>752.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130087</t>
+  </si>
+  <si>
+    <t>VTm.241.N.202020</t>
+  </si>
+  <si>
+    <t>Крестовина пресс 20х20х20х20  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 494.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130088</t>
+  </si>
+  <si>
+    <t>VTm.241.N.201620</t>
+  </si>
+  <si>
+    <t>Крестовина пресс 20х16х20х16  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>VLC-130089</t>
+  </si>
+  <si>
+    <t>VTm.251.N.001616</t>
+  </si>
+  <si>
+    <t>Угольник пресс 16  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>323.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130090</t>
+  </si>
+  <si>
+    <t>VTm.253.I.001615</t>
+  </si>
+  <si>
+    <t>Угольник пресс 16мм с переходом на обжим 15мм</t>
+  </si>
+  <si>
+    <t>VLC-130091</t>
+  </si>
+  <si>
+    <t>VTm.251.N.002020</t>
+  </si>
+  <si>
+    <t>Угольник пресс 20  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>485.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130092</t>
+  </si>
+  <si>
+    <t>VTm.253.I.002015</t>
+  </si>
+  <si>
+    <t>Угольник пресс 20мм с переходом на обжим 15мм  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>VLC-130093</t>
+  </si>
+  <si>
+    <t>VTm.251.N.002626</t>
+  </si>
+  <si>
+    <t>Угольник пресс 26  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>768.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130094</t>
+  </si>
+  <si>
+    <t>VTm.251.N.003232</t>
+  </si>
+  <si>
+    <t>Угольник пресс 32 (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 234.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130095</t>
+  </si>
+  <si>
+    <t>VTm.251.N.004040</t>
+  </si>
+  <si>
+    <t>Угольник пресс 40  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 292.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130096</t>
+  </si>
+  <si>
+    <t>VTm.252.N.001604</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 16х1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>325.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130097</t>
+  </si>
+  <si>
+    <t>VTm.252.N.001605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 16х3/4"  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>480.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130098</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002004</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 20х1/2"  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>446.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130099</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002005</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 20х3/4"  (10 /80шт)  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>576.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130100</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 26х3/4"  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>728.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130101</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002606</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 26х1"  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>903.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130102</t>
+  </si>
+  <si>
+    <t>VTm.252.N.003206</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 32х1"  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>VLC-130103</t>
+  </si>
+  <si>
+    <t>VTm.253.N.001604</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 16х1/2"  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>303.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130104</t>
+  </si>
+  <si>
+    <t>VTm.253.N.001605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 16х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>458.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130105</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002004</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 20х1/2"  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>434.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130106</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002005</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 20х3/4"  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>534.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130107</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 26х3/4"   (5 /60шт)</t>
+  </si>
+  <si>
+    <t>685.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130108</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002606</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 26х1"  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>858.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130109</t>
+  </si>
+  <si>
+    <t>VTm.253.N.003206</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 32х1"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 250.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130110</t>
+  </si>
+  <si>
+    <t>VTm.254.N.001604</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 16х1/2" (10 /80шт)  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>486.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130111</t>
+  </si>
+  <si>
+    <t>VTm.254.N.002004</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 20х1/2"  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>666.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130112</t>
+  </si>
+  <si>
+    <t>VTm.254.N.002005</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 20х3/4"  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 031.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130113</t>
+  </si>
+  <si>
+    <t>VTm.254.N.002605</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 26х3/4"  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 120.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130114</t>
+  </si>
+  <si>
+    <t>VTm.254H.N.001604</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 16х1/2" (удлиненная)  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-130115</t>
+  </si>
+  <si>
+    <t>VTm.255.N.001604</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 16х1/2" нар.  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>527.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130116</t>
+  </si>
+  <si>
+    <t>VTm.281.PN.001615</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15 (300 мм. короткий)  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>1 066.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130117</t>
+  </si>
+  <si>
+    <t>VTm.281.PHN.001615</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15 (700 мм. длинный)  (1 /45шт)</t>
+  </si>
+  <si>
+    <t>2 090.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130118</t>
+  </si>
+  <si>
+    <t>VTm.281.LN.001615</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х300 (левый)</t>
+  </si>
+  <si>
+    <t>1 003.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130119</t>
+  </si>
+  <si>
+    <t>VTm.281.RN.001615</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х300 (правый)  (1 /90шт)</t>
   </si>
   <si>
     <t>1 071.00 руб.</t>
   </si>
   <si>
-    <t>VLC-130010</t>
-[...1265 lines deleted...]
-    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15 (700 мм. длинный)  (1 /45шт)</t>
+    <t>VLC-130120</t>
+  </si>
+  <si>
+    <t>VTm.281.PN.002015</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15 (300 мм. короткий)   (1 /90шт)</t>
+  </si>
+  <si>
+    <t>1 190.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130121</t>
+  </si>
+  <si>
+    <t>VTm.281.PHN.002015</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15 (700 мм. длинный)  (1 /40шт)</t>
+  </si>
+  <si>
+    <t>2 400.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130122</t>
+  </si>
+  <si>
+    <t>VTm.281.LN.002015</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х300 (левый)  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>1 297.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130123</t>
+  </si>
+  <si>
+    <t>VTm.281.RN.002015</t>
+  </si>
+  <si>
+    <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х300 (правый)  (1 /90шт)</t>
+  </si>
+  <si>
+    <t>1 188.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130124</t>
+  </si>
+  <si>
+    <t>VTm.282.N.161516</t>
+  </si>
+  <si>
+    <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х16 (300 мм. короткий)  (1 /70шт)</t>
+  </si>
+  <si>
+    <t>1 195.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130125</t>
+  </si>
+  <si>
+    <t>VTm.282.HN.161516</t>
+  </si>
+  <si>
+    <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х16 (700 мм. длинный)  (1 /35шт)</t>
+  </si>
+  <si>
+    <t>1 825.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130126</t>
+  </si>
+  <si>
+    <t>VTm.282.LN.201516</t>
+  </si>
+  <si>
+    <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16  (300 мм. левый короткий)  (1 /65</t>
+  </si>
+  <si>
+    <t>1 407.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130127</t>
+  </si>
+  <si>
+    <t>VTm.282.RN.201516</t>
+  </si>
+  <si>
+    <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16 (300 мм. короткий)  (1 /65шт)</t>
+  </si>
+  <si>
+    <t>VLC-130128</t>
+  </si>
+  <si>
+    <t>VTm.282.LHN.201516</t>
+  </si>
+  <si>
+    <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16  (700 мм. левый длинный)  (1 /30ш</t>
   </si>
   <si>
     <t>1 919.00 руб.</t>
   </si>
   <si>
-    <t>VLC-130118</t>
-[...127 lines deleted...]
-  <si>
     <t>VLC-130129</t>
   </si>
   <si>
     <t>VTm.282.RHN.201516</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16  (700 мм. правый длинный)  (1 /30</t>
   </si>
   <si>
-    <t>1 827.00 руб.</t>
+    <t>1 990.00 руб.</t>
   </si>
   <si>
     <t>VLC-130130</t>
   </si>
   <si>
     <t>VTm.282.N.201520</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х20 (300 мм. короткий)  (1 /60шт)</t>
   </si>
   <si>
-    <t>1 417.00 руб.</t>
+    <t>1 492.00 руб.</t>
   </si>
   <si>
     <t>VLC-130131</t>
   </si>
   <si>
     <t>VTm.282.HN.201520</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х20 (700 мм. длинный)  (1 /30шт)</t>
   </si>
   <si>
-    <t>2 028.00 руб.</t>
+    <t>2 208.00 руб.</t>
   </si>
   <si>
     <t>VLC-130132</t>
   </si>
   <si>
     <t>VTm.290.N.000016</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 16  (100 /1500шт)</t>
   </si>
   <si>
-    <t>54.00 руб.</t>
+    <t>59.00 руб.</t>
   </si>
   <si>
     <t>VLC-130133</t>
   </si>
   <si>
     <t>VTm.290.N.000020</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 20  (100 /1000шт)</t>
   </si>
   <si>
-    <t>63.00 руб.</t>
+    <t>68.00 руб.</t>
   </si>
   <si>
     <t>VLC-130134</t>
   </si>
   <si>
     <t>VTm.290.N.000026</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 26  (50 /600шт)</t>
   </si>
   <si>
-    <t>80.00 руб.</t>
+    <t>84.00 руб.</t>
   </si>
   <si>
     <t>VLC-130135</t>
   </si>
   <si>
     <t>VTm.290.N.000032</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 32  (50 /450шт)</t>
   </si>
   <si>
-    <t>120.00 руб.</t>
+    <t>126.00 руб.</t>
   </si>
   <si>
     <t>VLC-900925</t>
   </si>
   <si>
     <t>VTm.233.N.200416</t>
   </si>
   <si>
     <t>Тройник пресс с переходом на нар. р. 20х1/2"х16</t>
   </si>
   <si>
-    <t>656.00 руб.</t>
+    <t>714.00 руб.</t>
   </si>
   <si>
     <t>VLC-999075</t>
   </si>
   <si>
     <t>VTm.222.N.002004</t>
   </si>
   <si>
     <t>Соединитель пресс с накидной гайкой 20х1/2"</t>
   </si>
   <si>
-    <t>388.00 руб.</t>
+    <t>409.00 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Фитинги пресс VIEIR </t>
   </si>
   <si>
     <t>MPT-310001</t>
   </si>
   <si>
     <t>VRKS163F</t>
   </si>
   <si>
     <t>Пресс соединитель 16X1/2"вн  (250/10шт)</t>
   </si>
   <si>
-    <t>166.08 руб.</t>
+    <t>171.61 руб.</t>
   </si>
   <si>
     <t>MPT-310002</t>
   </si>
   <si>
     <t>VRKS164F</t>
   </si>
   <si>
     <t>Пресс соединитель 16X3/4"вн  (200/10шт)</t>
   </si>
   <si>
-    <t>170.61 руб.</t>
+    <t>176.29 руб.</t>
   </si>
   <si>
     <t>MPT-310003</t>
   </si>
   <si>
     <t>VRKS203F</t>
   </si>
   <si>
     <t>Пресс соединитель 20X1/2"вн  (220/10шт)</t>
   </si>
   <si>
-    <t>188.73 руб.</t>
+    <t>195.02 руб.</t>
   </si>
   <si>
     <t>MPT-310004</t>
   </si>
   <si>
     <t>VRKS204F</t>
   </si>
   <si>
     <t>Пресс соединитель 20X3/4"вн  (200/10шт)</t>
   </si>
   <si>
-    <t>240.06 руб.</t>
+    <t>248.06 руб.</t>
   </si>
   <si>
     <t>MPT-310005</t>
   </si>
   <si>
     <t>VRKS264F</t>
   </si>
   <si>
     <t>Пресс соединитель 26X3/4"вн  (200/10шт)</t>
   </si>
   <si>
-    <t>0.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>MPT-310006</t>
   </si>
   <si>
     <t>VRKS265F</t>
   </si>
   <si>
     <t>Пресс соединитель 26X1"вн  (200/10шт)</t>
   </si>
   <si>
-    <t>398.59 руб.</t>
+    <t>411.87 руб.</t>
   </si>
   <si>
     <t>MPT-310007</t>
   </si>
   <si>
     <t>VRKS163M</t>
   </si>
   <si>
     <t>Пресс соединитель 16X1/2"нар  (250/10шт)</t>
   </si>
   <si>
-    <t>157.02 руб.</t>
+    <t>162.25 руб.</t>
   </si>
   <si>
     <t>MPT-310008</t>
   </si>
   <si>
     <t>VRKS164M</t>
   </si>
   <si>
     <t>Пресс соединитель 16X3/4"нар (200/10шт)</t>
   </si>
   <si>
-    <t>179.67 руб.</t>
+    <t>185.65 руб.</t>
   </si>
   <si>
     <t>MPT-310009</t>
   </si>
   <si>
     <t>VRKS203M</t>
   </si>
   <si>
     <t>Пресс соединитель 20X1/2"нар  (220/10шт)</t>
   </si>
   <si>
     <t>MPT-310010</t>
   </si>
   <si>
     <t>VRKS204M</t>
   </si>
   <si>
     <t>Пресс соединитель 20X3/4"нар  (180/10шт)</t>
   </si>
   <si>
+    <t>238.70 руб.</t>
+  </si>
+  <si>
     <t>MPT-310011</t>
   </si>
   <si>
     <t>VRKS264M</t>
   </si>
   <si>
     <t>Пресс соединитель 26X3/4"нар  (200/10шт)</t>
   </si>
   <si>
-    <t>265.73 руб.</t>
+    <t>274.58 руб.</t>
   </si>
   <si>
     <t>MPT-310012</t>
   </si>
   <si>
     <t>VRKS265M</t>
   </si>
   <si>
     <t>Пресс соединитель 26X1"нар  (200/10шт)</t>
   </si>
   <si>
-    <t>383.49 руб.</t>
+    <t>396.27 руб.</t>
   </si>
   <si>
     <t>MPT-310013</t>
   </si>
   <si>
     <t>VRKS1616</t>
   </si>
   <si>
     <t>Пресс соединитель 16X16  (300/10шт)</t>
   </si>
   <si>
-    <t>146.45 руб.</t>
+    <t>151.33 руб.</t>
   </si>
   <si>
     <t>MPT-310014</t>
   </si>
   <si>
     <t>VRKS2020</t>
   </si>
   <si>
     <t>Пресс соединитель 20X20  (250/10шт)</t>
   </si>
   <si>
-    <t>202.31 руб.</t>
+    <t>209.06 руб.</t>
   </si>
   <si>
     <t>MPT-310015</t>
   </si>
   <si>
     <t>VRKS2626</t>
   </si>
   <si>
     <t>Пресс соединитель 26X26  (300/10шт)</t>
   </si>
   <si>
-    <t>288.37 руб.</t>
+    <t>297.98 руб.</t>
   </si>
   <si>
     <t>MPT-310016</t>
   </si>
   <si>
     <t>VRKL163F</t>
   </si>
   <si>
     <t>Пресс уголок 16X1/2"вн  (250/10шт)</t>
   </si>
   <si>
-    <t>224.96 руб.</t>
+    <t>232.46 руб.</t>
   </si>
   <si>
     <t>MPT-310017</t>
   </si>
   <si>
     <t>VRKL203F</t>
   </si>
   <si>
     <t>Пресс уголок 20X1/2"вн  (200/10шт)</t>
   </si>
   <si>
-    <t>276.30 руб.</t>
+    <t>285.50 руб.</t>
   </si>
   <si>
     <t>MPT-310018</t>
   </si>
   <si>
     <t>VRKL204F</t>
   </si>
   <si>
     <t>Пресс уголок 20X3/4"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>338.20 руб.</t>
+    <t>349.47 руб.</t>
   </si>
   <si>
     <t>MPT-310019</t>
   </si>
   <si>
     <t>VRKL264F</t>
   </si>
   <si>
     <t>Пресс уголок 26X3/4"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>413.69 руб.</t>
+    <t>427.47 руб.</t>
   </si>
   <si>
     <t>MPT-310020</t>
   </si>
   <si>
     <t>VRKL265F</t>
   </si>
   <si>
     <t>Пресс уголок 26X1"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>534.47 руб.</t>
+    <t>552.28 руб.</t>
   </si>
   <si>
     <t>MPT-310021</t>
   </si>
   <si>
     <t>VRKL163M</t>
   </si>
   <si>
     <t>Пресс уголок 16X1/2"нар  (250/10шт)</t>
   </si>
   <si>
-    <t>206.84 руб.</t>
+    <t>213.74 руб.</t>
   </si>
   <si>
     <t>MPT-310022</t>
   </si>
   <si>
     <t>VRKL203M</t>
   </si>
   <si>
     <t>Пресс уголок 20X1/2"нар  (200/10шт)</t>
   </si>
   <si>
-    <t>261.20 руб.</t>
+    <t>269.90 руб.</t>
   </si>
   <si>
     <t>MPT-310023</t>
   </si>
   <si>
     <t>VRKL204M</t>
   </si>
   <si>
     <t>Пресс уголок 20X3/4"нар  (180/10шт)</t>
   </si>
   <si>
-    <t>309.51 руб.</t>
+    <t>319.83 руб.</t>
   </si>
   <si>
     <t>MPT-310024</t>
   </si>
   <si>
     <t>VRKL264M</t>
   </si>
   <si>
     <t>Пресс уголок 26X3/4"нар  (150/10шт)</t>
   </si>
   <si>
-    <t>392.55 руб.</t>
+    <t>405.63 руб.</t>
   </si>
   <si>
     <t>MPT-310025</t>
   </si>
   <si>
     <t>VRKL265M</t>
   </si>
   <si>
     <t>Пресс уголок 26X1"нар (150/10шт)</t>
   </si>
   <si>
-    <t>510.32 руб.</t>
+    <t>527.32 руб.</t>
   </si>
   <si>
     <t>MPT-310026</t>
   </si>
   <si>
     <t>VRKL1616</t>
   </si>
   <si>
     <t>Пресс уголок 16X16 (250/10шт)</t>
   </si>
   <si>
-    <t>194.77 руб.</t>
+    <t>201.26 руб.</t>
   </si>
   <si>
     <t>MPT-310027</t>
   </si>
   <si>
     <t>VRKL2020</t>
   </si>
   <si>
     <t>Пресс уголок 20X20 (180/10шт)</t>
   </si>
   <si>
-    <t>282.33 руб.</t>
+    <t>291.74 руб.</t>
   </si>
   <si>
     <t>MPT-310028</t>
   </si>
   <si>
     <t>VRKL2626</t>
   </si>
   <si>
     <t>Пресс уголок 26X26 (250/10шт)</t>
   </si>
   <si>
-    <t>424.26 руб.</t>
+    <t>438.40 руб.</t>
   </si>
   <si>
     <t>MPT-310029</t>
   </si>
   <si>
     <t>VRKL163FC</t>
   </si>
   <si>
     <t>Пресс уголок с креплением 16X1/2"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>285.35 руб.</t>
+    <t>294.86 руб.</t>
   </si>
   <si>
     <t>MPT-310030</t>
   </si>
   <si>
     <t>VRKL203FC</t>
   </si>
   <si>
     <t>Пресс уголок с креплением 20X1/2"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>315.55 руб.</t>
+    <t>326.07 руб.</t>
   </si>
   <si>
     <t>MPT-310031</t>
   </si>
   <si>
     <t>VRKT163F</t>
   </si>
   <si>
     <t>Пресс тройник 16X1/2"внX16  (150/10шт)</t>
   </si>
   <si>
     <t>MPT-310032</t>
   </si>
   <si>
     <t>VRKT203F</t>
   </si>
   <si>
     <t>Пресс тройник 20X1/2"внX20  (120/10шт)</t>
   </si>
   <si>
     <t>MPT-310033</t>
   </si>
   <si>
     <t>VRKT204F</t>
   </si>
   <si>
     <t>Пресс тройник 20X3/4"внX20  (100/10шт)</t>
   </si>
   <si>
-    <t>468.04 руб.</t>
+    <t>483.64 руб.</t>
   </si>
   <si>
     <t>MPT-310034</t>
   </si>
   <si>
     <t>VRKT264F</t>
   </si>
   <si>
     <t>Пресс тройник 26X3/4"внX26  (100/10шт)</t>
   </si>
   <si>
-    <t>587.32 руб.</t>
+    <t>606.89 руб.</t>
   </si>
   <si>
     <t>MPT-310035</t>
   </si>
   <si>
     <t>VRKT265F</t>
   </si>
   <si>
     <t>Пресс тройник 26X1"внX26  (100/10шт)</t>
   </si>
   <si>
-    <t>733.77 руб.</t>
+    <t>758.22 руб.</t>
   </si>
   <si>
     <t>MPT-310036</t>
   </si>
   <si>
     <t>VRKT163M</t>
   </si>
   <si>
     <t>Пресс тройник 16X1/2"нарX16  (150/10шт)</t>
   </si>
   <si>
     <t>MPT-310037</t>
   </si>
   <si>
     <t>VRKT203M</t>
   </si>
   <si>
     <t>Пресс тройник 20X1/2"нарX20  (120/10шт)</t>
   </si>
   <si>
     <t>MPT-310038</t>
   </si>
   <si>
     <t>VRKT204M</t>
   </si>
   <si>
     <t>Пресс тройник 20X3/4"нарX20  (100/10шт)</t>
   </si>
   <si>
-    <t>442.37 руб.</t>
+    <t>457.12 руб.</t>
   </si>
   <si>
     <t>MPT-310039</t>
   </si>
   <si>
     <t>VRKT264M</t>
   </si>
   <si>
     <t>Пресс тройник 26X3/4"нарX26  (100/10шт)</t>
   </si>
   <si>
     <t>MPT-310040</t>
   </si>
   <si>
     <t>VRKT265M</t>
   </si>
   <si>
     <t>Пресс тройник 26X1"нарX26  (100/10шт)</t>
   </si>
   <si>
     <t>MPT-310041</t>
   </si>
   <si>
     <t>VRKT161616</t>
   </si>
   <si>
     <t>Пресс тройник 16X16X16  (150/10шт)</t>
   </si>
   <si>
     <t>MPT-310042</t>
   </si>
   <si>
     <t>VRKT202020</t>
   </si>
   <si>
     <t>Пресс тройник 20X20X20  (100/10шт)</t>
   </si>
   <si>
-    <t>397.08 руб.</t>
+    <t>410.31 руб.</t>
   </si>
   <si>
     <t>MPT-310043</t>
   </si>
   <si>
     <t>VRKT262626</t>
   </si>
   <si>
     <t>Пресс тройник 26X26X26  (150/10шт)</t>
   </si>
   <si>
-    <t>703.57 руб.</t>
+    <t>727.02 руб.</t>
   </si>
   <si>
     <t>MPT-310044</t>
   </si>
   <si>
     <t>VRKT201620</t>
   </si>
   <si>
     <t>Пресс тройник 20X16X20  (100/10шт)</t>
   </si>
   <si>
-    <t>356.32 руб.</t>
+    <t>368.19 руб.</t>
   </si>
   <si>
     <t>MPT-310045</t>
   </si>
   <si>
     <t>VRKT201616</t>
   </si>
   <si>
     <t>Пресс тройник 20X16X16  (120/10шт)</t>
   </si>
   <si>
-    <t>336.69 руб.</t>
+    <t>347.91 руб.</t>
   </si>
   <si>
     <t>MPT-310046</t>
   </si>
   <si>
     <t>VRK163A</t>
   </si>
   <si>
     <t>Пресс соединитель КОНУС 16X1/2"вн (220/10шт)</t>
   </si>
   <si>
     <t>MPT-310047</t>
   </si>
   <si>
     <t>VRK164A</t>
   </si>
   <si>
     <t>Пресс соединитель с накидной гайкой 16X3/4"вн (200/10шт)</t>
   </si>
   <si>
-    <t>280.82 руб.</t>
+    <t>290.18 руб.</t>
   </si>
   <si>
     <t>MPT-310048</t>
   </si>
   <si>
     <t>VRK163B</t>
   </si>
   <si>
     <t>Пресс соединитель с накидной гайкой 16X1/2"вн (220/10шт)</t>
   </si>
   <si>
     <t>MPT-310050</t>
   </si>
   <si>
     <t>VRKS325F</t>
   </si>
   <si>
     <t>Пресс соединитель 32X1"вн  (100/5шт)</t>
   </si>
   <si>
-    <t>377.45 руб.</t>
+    <t>390.03 руб.</t>
   </si>
   <si>
     <t>MPT-310051</t>
   </si>
   <si>
     <t>VRKS325M</t>
   </si>
   <si>
     <t>Пресс соединитель 32X1"нар  (100/5шт)</t>
   </si>
   <si>
-    <t>434.83 руб.</t>
+    <t>449.32 руб.</t>
   </si>
   <si>
     <t>MPT-310052</t>
   </si>
   <si>
     <t>VRKS2026</t>
   </si>
   <si>
     <t>Пресс соединитель 20X26  (250/10шт)</t>
   </si>
   <si>
-    <t>252.14 руб.</t>
+    <t>260.54 руб.</t>
   </si>
   <si>
     <t>MPT-310053</t>
   </si>
   <si>
     <t>VRKS3232</t>
   </si>
   <si>
     <t>Пресс соединитель 32X32  (50/5шт)</t>
   </si>
   <si>
-    <t>324.61 руб.</t>
+    <t>335.43 руб.</t>
   </si>
   <si>
     <t>MPT-310054</t>
   </si>
   <si>
     <t>VRKL325F</t>
   </si>
   <si>
     <t>Пресс уголок 32X1"вн  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310055</t>
   </si>
   <si>
     <t>VRKL325M</t>
   </si>
   <si>
     <t>Пресс уголок 32X1"нар (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310056</t>
   </si>
   <si>
     <t>VRKL3232</t>
   </si>
@@ -2334,165 +2325,165 @@
   <si>
     <t>VRKT325F</t>
   </si>
   <si>
     <t>Пресс тройник 32X1"внX32  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310058</t>
   </si>
   <si>
     <t>VRKT325M</t>
   </si>
   <si>
     <t>Пресс тройник 32X1"нарX32  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310059</t>
   </si>
   <si>
     <t>VRKT262026</t>
   </si>
   <si>
     <t>Пресс тройник 26X20X26  (120/10шт)</t>
   </si>
   <si>
-    <t>531.45 руб.</t>
+    <t>549.16 руб.</t>
   </si>
   <si>
     <t>MPT-310060</t>
   </si>
   <si>
     <t>VRKT323232</t>
   </si>
   <si>
     <t>Пресс тройник 32X32X32  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310070</t>
   </si>
   <si>
     <t>VR327</t>
   </si>
   <si>
     <t>Монтажная планка  (72/8шт)   ViEiR</t>
   </si>
   <si>
-    <t>226.47 руб.</t>
+    <t>234.02 руб.</t>
   </si>
   <si>
     <t>VER-001285</t>
   </si>
   <si>
     <t>VRKL1615</t>
   </si>
   <si>
     <t>Пресс угольник радиаторный с хромированной латунной трубкой 16x15-300мм (50/1шт)</t>
   </si>
   <si>
-    <t>780.57 руб.</t>
+    <t>806.58 руб.</t>
   </si>
   <si>
     <t>VER-001286</t>
   </si>
   <si>
     <t>VRKL2015</t>
   </si>
   <si>
     <t>Пресс угольник радиаторный с хромированной латунной трубкой 20x15-300мм (40/1шт)</t>
   </si>
   <si>
-    <t>795.67 руб.</t>
+    <t>822.19 руб.</t>
   </si>
   <si>
     <t>VER-001287</t>
   </si>
   <si>
     <t>VRKT161516</t>
   </si>
   <si>
     <t>Пресс тройник радиаторный с хромированной латунной трубкой 16x15x16-300мм (30/1шт)</t>
   </si>
   <si>
-    <t>945.14 руб.</t>
+    <t>976.64 руб.</t>
   </si>
   <si>
     <t>VER-001288</t>
   </si>
   <si>
     <t>VRKT201520</t>
   </si>
   <si>
     <t>Пресс тройник радиаторный с хромированной латунной трубкой 20x15x20-300мм (25/1шт)</t>
   </si>
   <si>
-    <t>982.89 руб.</t>
+    <t>1 015.64 руб.</t>
   </si>
   <si>
     <t>VER-001569</t>
   </si>
   <si>
     <t>VRKT261626</t>
   </si>
   <si>
     <t>Пресс тройник T26X16X26 (50/5шт)</t>
   </si>
   <si>
-    <t>487.67 руб.</t>
+    <t>503.92 руб.</t>
   </si>
   <si>
     <t>VER-001570</t>
   </si>
   <si>
     <t>VRK204B</t>
   </si>
   <si>
     <t>Пресс соединитель с накидной гайкой 20x3/4"F (180/10шт)</t>
   </si>
   <si>
-    <t>283.84 руб.</t>
+    <t>293.30 руб.</t>
   </si>
   <si>
     <t>VER-001638</t>
   </si>
   <si>
     <t>VRKS1620</t>
   </si>
   <si>
     <t>Пресс соединитель переходной 16x20 (200/10шт)</t>
   </si>
   <si>
     <t>VER-001795</t>
   </si>
   <si>
     <t>VRK16316F</t>
   </si>
   <si>
     <t>Пресс водорозетка проходная  латунная 16x1/2"Fx16 (35/1шт)</t>
   </si>
   <si>
-    <t>1 049.32 руб.</t>
+    <t>1 084.29 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -9101,7150 +9092,7150 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>819616</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="G5" s="2">
+        <v>0</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*212.00</f>
+        <f>J5*231.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819617</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="H6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*317.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819618</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*336.00</f>
+        <f>J7*366.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819619</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>35</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*313.00</f>
+        <f>J8*341.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819620</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G9" s="2">
+        <v>2</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*540.00</f>
+        <f>J9*569.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819621</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G10" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*554.00</f>
+        <f>J10*603.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819622</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*839.00</f>
+        <f>J11*913.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819623</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1071.00</f>
+        <f>J12*1166.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819624</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1142.00</f>
+        <f>J13*1243.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819625</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1244.00</f>
+        <f>J14*1354.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819626</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*231.00</f>
+        <f>J15*252.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819627</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*296.00</f>
+        <f>J16*312.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819628</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*263.00</f>
+        <f>J17*277.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819629</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>35</v>
+      <c r="G18" s="2">
+        <v>4</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*348.00</f>
+        <f>J18*379.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819630</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>35</v>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*383.00</f>
+        <f>J19*417.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819631</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="G20" s="2" t="s">
-        <v>35</v>
+      <c r="G20" s="2">
+        <v>7</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*503.00</f>
+        <f>J20*548.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819632</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="G21" s="2">
-        <v>3</v>
+      <c r="G21" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*599.00</f>
+        <f>J21*652.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819633</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G22" s="2">
         <v>8</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1081.00</f>
+        <f>J22*1177.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819634</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*225.00</f>
+        <f>J23*245.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819635</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*314.00</f>
+        <f>J24*331.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819636</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*311.00</f>
+        <f>J25*328.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819637</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*485.00</f>
+        <f>J26*511.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819638</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G27" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*448.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819639</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="G28" s="2" t="s">
-        <v>35</v>
+      <c r="G28" s="2">
+        <v>10</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*461.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819640</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G29" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*665.00</f>
+        <f>J29*724.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819641</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G30" s="2">
         <v>3</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*569.00</f>
+        <f>J30*619.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819642</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*753.00</f>
+        <f>J31*820.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819643</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*702.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819644</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*1315.00</f>
+        <f>J33*1432.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819646</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*242.00</f>
+        <f>J34*264.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819647</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>29</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>52</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*573.00</f>
+        <f>J35*624.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819648</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G36" s="2">
         <v>4</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*729.00</f>
+        <f>J36*794.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819649</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G37" s="2">
         <v>5</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*845.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819650</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="G38" s="2">
-        <v>6</v>
+      <c r="G38" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*1648.00</f>
+        <f>J38*1736.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819651</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*425.00</f>
+        <f>J39*462.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819652</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*526.00</f>
+        <f>J40*0.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819653</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="G41" s="2" t="s">
-        <v>35</v>
+      <c r="G41" s="2">
+        <v>9</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*703.00</f>
+        <f>J41*740.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>819654</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="G42" s="2" t="s">
-        <v>35</v>
+      <c r="G42" s="2">
+        <v>0</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*619.00</f>
+        <f>J42*674.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>819655</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*698.00</f>
+        <f>J43*760.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>819656</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>180</v>
+        <v>164</v>
       </c>
       <c r="G44" s="2">
         <v>10</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*684.00</f>
+        <f>J44*0.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819657</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G45" s="2">
         <v>10</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*621.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819658</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="2" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*641.00</f>
+        <f>J46*675.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819659</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*664.00</f>
+        <f>J47*700.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819660</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G48" s="2">
         <v>5</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1110.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819661</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G49" s="2">
+        <v>0</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1002.00</f>
+        <f>J49*1091.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819662</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="F50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1010.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819663</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="G51" s="2">
         <v>3</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*989.00</f>
+        <f>J51*1041.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819664</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="G52" s="2">
         <v>5</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*1064.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819665</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="G53" s="2">
         <v>4</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*1114.00</f>
+        <f>J53*1174.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819666</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="F54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G54" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*945.00</f>
+        <f>J54*1029.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819667</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="G55" s="2">
         <v>8</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*1161.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819668</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G56" s="2">
         <v>2</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*1705.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819669</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1712.00</f>
+        <f>J57*1803.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819670</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*1687.00</f>
+        <f>J58*1836.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819671</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="G59" s="2">
         <v>5</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*1670.00</f>
+        <f>J59*1818.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819672</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*1700.00</f>
+        <f>J60*1851.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819673</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*1632.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819674</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="G62" s="2">
         <v>5</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*1590.00</f>
+        <f>J62*1674.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819675</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
-      <c r="H63" s="2" t="s">
-        <v>35</v>
+      <c r="H63" s="2">
+        <v>10</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*1541.00</f>
+        <f>J63*1678.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819676</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="G64" s="2">
         <v>1</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1726.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819677</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G65" s="2">
+        <v>10</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*441.00</f>
+        <f>J65*464.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819678</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G66" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*608.00</f>
+        <f>J66*662.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819679</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G67" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*874.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819680</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="F68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*1024.00</f>
+        <f>J68*1115.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819681</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="F69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G69" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1219.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819682</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="G70" s="2">
         <v>4</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*1307.00</f>
+        <f>J70*1423.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>819683</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*1437.00</f>
+        <f>J71*1565.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>819684</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*1552.00</f>
+        <f>J72*1690.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>819685</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="G73" s="2">
         <v>5</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*2262.00</f>
+        <f>J73*2462.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>819686</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*2792.00</f>
+        <f>J74*3040.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>819687</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*380.00</f>
+        <f>J75*414.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>819688</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G76" s="2">
+        <v>6</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*595.00</f>
+        <f>J76*648.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>819689</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="F77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*683.00</f>
+        <f>J77*720.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>819690</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>314</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="F78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="2">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>9</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*940.00</f>
+        <f>J78*1024.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>819691</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>319</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*899.00</f>
+        <f>J79*979.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>819692</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="G80" s="2">
         <v>8</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*1144.00</f>
+        <f>J80*1246.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>819693</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>326</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="F81" s="2" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="G81" s="2">
         <v>2</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*1376.00</f>
+        <f>J81*1499.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>819694</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="E82" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="E82" s="2" t="s">
+      <c r="F82" s="2" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="G82" s="2">
         <v>5</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*1570.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>819695</v>
       </c>
       <c r="C83" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="D83" s="1" t="s">
+      <c r="E83" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="E83" s="2" t="s">
+      <c r="F83" s="2" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="G83" s="2">
         <v>5</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*654.00</f>
+        <f>J83*712.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>819696</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="D84" s="1" t="s">
+      <c r="E84" s="2" t="s">
         <v>338</v>
       </c>
-      <c r="E84" s="2" t="s">
+      <c r="F84" s="2" t="s">
         <v>339</v>
       </c>
-      <c r="F84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G84" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*1011.00</f>
+        <f>J84*1065.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>819697</v>
       </c>
       <c r="C85" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="D85" s="1" t="s">
+      <c r="E85" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="E85" s="2" t="s">
+      <c r="F85" s="2" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="G85" s="2">
         <v>5</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*1674.00</f>
+        <f>J85*1823.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>819698</v>
       </c>
       <c r="C86" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="D86" s="1" t="s">
+      <c r="E86" s="2" t="s">
         <v>346</v>
       </c>
-      <c r="E86" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="2" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*899.00</f>
+        <f>J86*979.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>819699</v>
       </c>
       <c r="C87" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="D87" s="1" t="s">
+      <c r="E87" s="2" t="s">
         <v>349</v>
       </c>
-      <c r="E87" s="2" t="s">
+      <c r="F87" s="2" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="G87" s="2">
         <v>5</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*957.00</f>
+        <f>J87*1042.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>819700</v>
       </c>
       <c r="C88" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="D88" s="1" t="s">
+      <c r="E88" s="2" t="s">
         <v>353</v>
       </c>
-      <c r="E88" s="2" t="s">
+      <c r="F88" s="2" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="G88" s="2">
         <v>10</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*691.00</f>
+        <f>J88*752.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>819701</v>
       </c>
       <c r="C89" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="D89" s="1" t="s">
+      <c r="E89" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="E89" s="2" t="s">
+      <c r="F89" s="2" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="G89" s="2">
         <v>7</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*1372.00</f>
+        <f>J89*1494.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>819702</v>
       </c>
       <c r="C90" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="D90" s="1" t="s">
+      <c r="E90" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="E90" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="2" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="G90" s="2">
         <v>5</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*1042.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>819703</v>
       </c>
       <c r="C91" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E91" s="2" t="s">
         <v>364</v>
       </c>
-      <c r="D91" s="1" t="s">
+      <c r="F91" s="2" t="s">
         <v>365</v>
       </c>
-      <c r="E91" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G91" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*307.00</f>
+        <f>J91*323.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>819704</v>
       </c>
       <c r="C92" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E92" s="2" t="s">
         <v>368</v>
       </c>
-      <c r="D92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F92" s="2" t="s">
-        <v>371</v>
+        <v>164</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*374.00</f>
+        <f>J92*0.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>819705</v>
       </c>
       <c r="C93" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="F93" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="D93" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G93" s="2" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*445.00</f>
+        <f>J93*485.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>819706</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>379</v>
+        <v>164</v>
       </c>
       <c r="G94" s="2">
         <v>10</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*478.00</f>
+        <f>J94*0.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>819707</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>379</v>
+      </c>
+      <c r="G95" s="2">
+        <v>4</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*729.00</f>
+        <f>J95*768.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>819708</v>
       </c>
       <c r="C96" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>386</v>
       </c>
       <c r="G96" s="2">
         <v>8</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*1172.00</f>
+        <f>J96*1234.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>819709</v>
       </c>
       <c r="C97" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="F97" s="2" t="s">
         <v>387</v>
       </c>
-      <c r="D97" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*2105.00</f>
+        <f>J97*2292.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>819710</v>
       </c>
       <c r="C98" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="F98" s="2" t="s">
         <v>391</v>
       </c>
-      <c r="D98" s="1" t="s">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="G98" s="2">
+        <v>5</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*309.00</f>
+        <f>J98*325.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>819711</v>
       </c>
       <c r="C99" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="F99" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="D99" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G99" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*480.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>819712</v>
       </c>
       <c r="C100" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="F100" s="2" t="s">
         <v>399</v>
       </c>
-      <c r="D100" s="1" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="G100" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*424.00</f>
+        <f>J100*446.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>819713</v>
       </c>
       <c r="C101" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="F101" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="D101" s="1" t="s">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="G101" s="2">
+        <v>10</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*530.00</f>
+        <f>J101*576.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>819714</v>
       </c>
       <c r="C102" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="F102" s="2" t="s">
         <v>407</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
       <c r="G102" s="2">
         <v>9</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*691.00</f>
+        <f>J102*728.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>819715</v>
       </c>
       <c r="C103" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="E103" s="2" t="s">
         <v>410</v>
       </c>
-      <c r="D103" s="1" t="s">
+      <c r="F103" s="2" t="s">
         <v>411</v>
       </c>
-      <c r="E103" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G103" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*829.00</f>
+        <f>J103*903.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>819716</v>
       </c>
       <c r="C104" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E104" s="2" t="s">
         <v>414</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G104" s="2">
         <v>2</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*1142.00</f>
+        <f>J104*1243.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>819717</v>
       </c>
       <c r="C105" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E105" s="2" t="s">
         <v>417</v>
       </c>
-      <c r="D105" s="1" t="s">
+      <c r="F105" s="2" t="s">
         <v>418</v>
       </c>
-      <c r="E105" s="2" t="s">
-[...6 lines deleted...]
-        <v>35</v>
+      <c r="G105" s="2">
+        <v>8</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*278.00</f>
+        <f>J105*303.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>819718</v>
       </c>
       <c r="C106" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="E106" s="2" t="s">
         <v>421</v>
       </c>
-      <c r="D106" s="1" t="s">
+      <c r="F106" s="2" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>424</v>
       </c>
       <c r="G106" s="2">
         <v>9</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*458.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>819719</v>
       </c>
       <c r="C107" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E107" s="2" t="s">
         <v>425</v>
       </c>
-      <c r="D107" s="1" t="s">
+      <c r="F107" s="2" t="s">
         <v>426</v>
       </c>
-      <c r="E107" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G107" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*399.00</f>
+        <f>J107*434.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>819720</v>
       </c>
       <c r="C108" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E108" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="D108" s="1" t="s">
+      <c r="F108" s="2" t="s">
         <v>430</v>
       </c>
-      <c r="E108" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G108" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>1</v>
+      </c>
+      <c r="H108" s="2">
+        <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*490.00</f>
+        <f>J108*534.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>819721</v>
       </c>
       <c r="C109" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E109" s="2" t="s">
         <v>433</v>
       </c>
-      <c r="D109" s="1" t="s">
+      <c r="F109" s="2" t="s">
         <v>434</v>
       </c>
-      <c r="E109" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G109" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*629.00</f>
+        <f>J109*685.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>819722</v>
       </c>
       <c r="C110" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="E110" s="2" t="s">
         <v>437</v>
       </c>
-      <c r="D110" s="1" t="s">
+      <c r="F110" s="2" t="s">
         <v>438</v>
       </c>
-      <c r="E110" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G110" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*788.00</f>
+        <f>J110*858.00</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>819723</v>
       </c>
       <c r="C111" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E111" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="D111" s="1" t="s">
+      <c r="F111" s="2" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
       <c r="G111" s="2">
         <v>3</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*1250.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>819724</v>
       </c>
       <c r="C112" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="E112" s="2" t="s">
         <v>445</v>
       </c>
-      <c r="D112" s="1" t="s">
+      <c r="F112" s="2" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
       <c r="G112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*447.00</f>
+        <f>J112*486.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>819725</v>
       </c>
       <c r="C113" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E113" s="2" t="s">
         <v>449</v>
       </c>
-      <c r="D113" s="1" t="s">
+      <c r="F113" s="2" t="s">
         <v>450</v>
       </c>
-      <c r="E113" s="2" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="G113" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*632.00</f>
+        <f>J113*666.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>819726</v>
       </c>
       <c r="C114" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E114" s="2" t="s">
         <v>453</v>
       </c>
-      <c r="D114" s="1" t="s">
+      <c r="F114" s="2" t="s">
         <v>454</v>
       </c>
-      <c r="E114" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G114" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*947.00</f>
+        <f>J114*1031.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>819727</v>
       </c>
       <c r="C115" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E115" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="D115" s="1" t="s">
+      <c r="F115" s="2" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>460</v>
       </c>
       <c r="G115" s="2">
         <v>5</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*1029.00</f>
+        <f>J115*1120.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>819728</v>
       </c>
       <c r="C116" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="E116" s="2" t="s">
         <v>461</v>
       </c>
-      <c r="D116" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F116" s="2" t="s">
-        <v>464</v>
+        <v>124</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*568.00</f>
+        <f>J116*619.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>819729</v>
       </c>
       <c r="C117" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="F117" s="2" t="s">
         <v>465</v>
       </c>
-      <c r="D117" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G117" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*527.00</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>819730</v>
       </c>
       <c r="C118" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="F118" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="D118" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G118" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*979.00</f>
+        <f>J118*1066.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>819731</v>
       </c>
       <c r="C119" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="F119" s="2" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>476</v>
       </c>
       <c r="G119" s="2">
         <v>10</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*1919.00</f>
+        <f>J119*2090.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>819732</v>
       </c>
       <c r="C120" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="F120" s="2" t="s">
         <v>477</v>
-      </c>
-[...7 lines deleted...]
-        <v>480</v>
       </c>
       <c r="G120" s="2">
         <v>3</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*952.00</f>
+        <f>J120*1003.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>819733</v>
       </c>
       <c r="C121" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="F121" s="2" t="s">
         <v>481</v>
       </c>
-      <c r="D121" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G121" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*984.00</f>
+        <f>J121*1071.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>819734</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="F122" s="2" t="s">
         <v>485</v>
       </c>
-      <c r="D122" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G122" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*1129.00</f>
+        <f>J122*1190.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>819735</v>
       </c>
       <c r="C123" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="F123" s="2" t="s">
         <v>489</v>
-      </c>
-[...7 lines deleted...]
-        <v>492</v>
       </c>
       <c r="G123" s="2">
         <v>6</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*2204.00</f>
+        <f>J123*2400.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>819736</v>
       </c>
       <c r="C124" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="F124" s="2" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>496</v>
       </c>
       <c r="G124" s="2">
         <v>6</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*1191.00</f>
+        <f>J124*1297.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>819737</v>
       </c>
       <c r="C125" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="F125" s="2" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G125" s="2">
         <v>5</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*1128.00</f>
+        <f>J125*1188.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>819738</v>
       </c>
       <c r="C126" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F126" s="2" t="s">
         <v>501</v>
       </c>
-      <c r="D126" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*1195.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>819739</v>
       </c>
       <c r="C127" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="F127" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="D127" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*1676.00</f>
+        <f>J127*1825.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>819740</v>
       </c>
       <c r="C128" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="F128" s="2" t="s">
         <v>509</v>
       </c>
-      <c r="D128" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*1292.00</f>
+        <f>J128*1407.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>819741</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*1292.00</f>
+        <f>J129*1407.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>819742</v>
       </c>
       <c r="C130" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="F130" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="D130" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*1763.00</f>
+        <f>J130*1919.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>819743</v>
       </c>
       <c r="C131" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="F131" s="2" t="s">
         <v>520</v>
       </c>
-      <c r="D131" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*1827.00</f>
+        <f>J131*1990.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>819744</v>
       </c>
       <c r="C132" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="F132" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="D132" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*1417.00</f>
+        <f>J132*1492.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>819745</v>
       </c>
       <c r="C133" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="F133" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="D133" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*2028.00</f>
+        <f>J133*2208.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>819746</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F134" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="D134" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G134" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*54.00</f>
+        <f>J134*59.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>819747</v>
       </c>
       <c r="C135" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F135" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="D135" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G135" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*63.00</f>
+        <f>J135*68.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>819748</v>
       </c>
       <c r="C136" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="F136" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="D136" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G136" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="H136" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="H136" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*80.00</f>
+        <f>J136*84.00</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>819749</v>
       </c>
       <c r="C137" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="F137" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="D137" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G137" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*120.00</f>
+        <f>J137*126.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>889741</v>
       </c>
       <c r="C138" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="F138" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="D138" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G138" s="2">
         <v>0</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*656.00</f>
+        <f>J138*714.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>834771</v>
       </c>
       <c r="C139" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="F139" s="2" t="s">
         <v>552</v>
       </c>
-      <c r="D139" s="1" t="s">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="G139" s="2">
+        <v>5</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*388.00</f>
+        <f>J139*409.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" outlineLevel="2">
       <c r="A140" s="8" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="8"/>
       <c r="D140" s="8"/>
       <c r="E140" s="8"/>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="8"/>
       <c r="I140" s="8"/>
       <c r="J140" s="8"/>
       <c r="K140" s="8"/>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>824719</v>
       </c>
       <c r="C141" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="F141" s="2" t="s">
         <v>557</v>
       </c>
-      <c r="D141" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G141" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*166.08</f>
+        <f>J141*171.61</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>824720</v>
       </c>
       <c r="C142" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="F142" s="2" t="s">
         <v>561</v>
       </c>
-      <c r="D142" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K142" s="2" t="str">
-        <f>J142*170.61</f>
+        <f>J142*176.29</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>824721</v>
       </c>
       <c r="C143" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="F143" s="2" t="s">
         <v>565</v>
       </c>
-      <c r="D143" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G143" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*188.73</f>
+        <f>J143*195.02</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>824722</v>
       </c>
       <c r="C144" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="F144" s="2" t="s">
         <v>569</v>
       </c>
-      <c r="D144" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G144" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K144" s="2" t="str">
-        <f>J144*240.06</f>
+        <f>J144*248.06</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>824723</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G145" s="2">
         <v>0</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K145" s="2" t="str">
         <f>J145*0.00</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>824724</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*398.59</f>
+        <f>J146*411.87</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>824725</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*157.02</f>
+        <f>J147*162.25</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>824726</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G148" s="2">
         <v>0</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K148" s="2" t="str">
-        <f>J148*179.67</f>
+        <f>J148*185.65</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>824727</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*179.67</f>
+        <f>J149*185.65</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>824728</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>64</v>
+        <v>591</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*231.00</f>
+        <f>J150*238.70</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>824729</v>
       </c>
       <c r="C151" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="F151" s="2" t="s">
         <v>595</v>
       </c>
-      <c r="D151" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G151" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K151" s="2" t="str">
-        <f>J151*265.73</f>
+        <f>J151*274.58</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>824730</v>
       </c>
       <c r="C152" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="F152" s="2" t="s">
         <v>599</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G152" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K152" s="2" t="str">
-        <f>J152*383.49</f>
+        <f>J152*396.27</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>824731</v>
       </c>
       <c r="C153" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="F153" s="2" t="s">
         <v>603</v>
       </c>
-      <c r="D153" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G153" s="2" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*146.45</f>
+        <f>J153*151.33</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>824732</v>
       </c>
       <c r="C154" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="F154" s="2" t="s">
         <v>607</v>
       </c>
-      <c r="D154" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G154" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*202.31</f>
+        <f>J154*209.06</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>824733</v>
       </c>
       <c r="C155" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="F155" s="2" t="s">
         <v>611</v>
       </c>
-      <c r="D155" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G155" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*288.37</f>
+        <f>J155*297.98</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>824734</v>
       </c>
       <c r="C156" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="F156" s="2" t="s">
         <v>615</v>
       </c>
-      <c r="D156" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G156" s="2" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*224.96</f>
+        <f>J156*232.46</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>824735</v>
       </c>
       <c r="C157" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="F157" s="2" t="s">
         <v>619</v>
       </c>
-      <c r="D157" s="1" t="s">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="G157" s="2">
+        <v>9</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*276.30</f>
+        <f>J157*285.50</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>824736</v>
       </c>
       <c r="C158" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="F158" s="2" t="s">
         <v>623</v>
       </c>
-      <c r="D158" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G158" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*338.20</f>
+        <f>J158*349.47</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>824737</v>
       </c>
       <c r="C159" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="F159" s="2" t="s">
         <v>627</v>
       </c>
-      <c r="D159" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G159" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*413.69</f>
+        <f>J159*427.47</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>824738</v>
       </c>
       <c r="C160" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="F160" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="D160" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G160" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*534.47</f>
+        <f>J160*552.28</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>824739</v>
       </c>
       <c r="C161" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="F161" s="2" t="s">
         <v>635</v>
       </c>
-      <c r="D161" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G161" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K161" s="2" t="str">
-        <f>J161*206.84</f>
+        <f>J161*213.74</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>824740</v>
       </c>
       <c r="C162" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="F162" s="2" t="s">
         <v>639</v>
       </c>
-      <c r="D162" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G162" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*261.20</f>
+        <f>J162*269.90</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>824741</v>
       </c>
       <c r="C163" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="F163" s="2" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>646</v>
       </c>
       <c r="G163" s="2">
         <v>8</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K163" s="2" t="str">
-        <f>J163*309.51</f>
+        <f>J163*319.83</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>824742</v>
       </c>
       <c r="C164" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="F164" s="2" t="s">
         <v>647</v>
       </c>
-      <c r="D164" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G164" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K164" s="2" t="str">
-        <f>J164*392.55</f>
+        <f>J164*405.63</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>824743</v>
       </c>
       <c r="C165" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="F165" s="2" t="s">
         <v>651</v>
       </c>
-      <c r="D165" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G165" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K165" s="2" t="str">
-        <f>J165*510.32</f>
+        <f>J165*527.32</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>824744</v>
       </c>
       <c r="C166" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="F166" s="2" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>658</v>
       </c>
       <c r="G166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K166" s="2" t="str">
-        <f>J166*194.77</f>
+        <f>J166*201.26</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>824745</v>
       </c>
       <c r="C167" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="F167" s="2" t="s">
         <v>659</v>
       </c>
-      <c r="D167" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G167" s="2">
         <v>0</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*282.33</f>
+        <f>J167*291.74</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>824746</v>
       </c>
       <c r="C168" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>663</v>
       </c>
-      <c r="D168" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G168" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K168" s="2" t="str">
-        <f>J168*424.26</f>
+        <f>J168*438.40</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>824747</v>
       </c>
       <c r="C169" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="F169" s="2" t="s">
         <v>667</v>
       </c>
-      <c r="D169" s="1" t="s">
-[...9 lines deleted...]
-        <v>17</v>
+      <c r="G169" s="2">
+        <v>5</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K169" s="2" t="str">
-        <f>J169*285.35</f>
+        <f>J169*294.86</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>824748</v>
       </c>
       <c r="C170" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="F170" s="2" t="s">
         <v>671</v>
       </c>
-      <c r="D170" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G170" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K170" s="2" t="str">
-        <f>J170*315.55</f>
+        <f>J170*326.07</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>824749</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*315.55</f>
+        <f>J171*326.07</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>824750</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>576</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*398.59</f>
+        <f>J172*411.87</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>824751</v>
       </c>
       <c r="C173" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="F173" s="2" t="s">
         <v>681</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
       <c r="G173" s="2">
         <v>10</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*468.04</f>
+        <f>J173*483.64</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>824752</v>
       </c>
       <c r="C174" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="F174" s="2" t="s">
         <v>685</v>
-      </c>
-[...7 lines deleted...]
-        <v>688</v>
       </c>
       <c r="G174" s="2">
         <v>7</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*587.32</f>
+        <f>J174*606.89</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>824753</v>
       </c>
       <c r="C175" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="F175" s="2" t="s">
         <v>689</v>
-      </c>
-[...7 lines deleted...]
-        <v>692</v>
       </c>
       <c r="G175" s="2">
         <v>8</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*733.77</f>
+        <f>J175*758.22</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>824754</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*285.35</f>
+        <f>J176*294.86</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>824755</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="G177" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*383.49</f>
+        <f>J177*396.27</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>824756</v>
       </c>
       <c r="C178" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="F178" s="2" t="s">
         <v>699</v>
       </c>
-      <c r="D178" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G178" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*442.37</f>
+        <f>J178*457.12</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>824757</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G179" s="2">
         <v>0</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K179" s="2" t="str">
         <f>J179*0.00</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>824758</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G180" s="2">
         <v>0</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*0.00</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>824759</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K181" s="2" t="str">
-        <f>J181*285.35</f>
+        <f>J181*294.86</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>824760</v>
       </c>
       <c r="C182" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="F182" s="2" t="s">
         <v>712</v>
       </c>
-      <c r="D182" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G182" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K182" s="2" t="str">
-        <f>J182*397.08</f>
+        <f>J182*410.31</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>824761</v>
       </c>
       <c r="C183" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="F183" s="2" t="s">
         <v>716</v>
       </c>
-      <c r="D183" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G183" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H183" s="2">
         <v>0</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K183" s="2" t="str">
-        <f>J183*703.57</f>
+        <f>J183*727.02</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>824762</v>
       </c>
       <c r="C184" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="F184" s="2" t="s">
         <v>720</v>
       </c>
-      <c r="D184" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G184" s="2" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="H184" s="2">
         <v>0</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K184" s="2" t="str">
-        <f>J184*356.32</f>
+        <f>J184*368.19</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>824763</v>
       </c>
       <c r="C185" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="F185" s="2" t="s">
         <v>724</v>
       </c>
-      <c r="D185" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G185" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H185" s="2">
         <v>0</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K185" s="2" t="str">
-        <f>J185*336.69</f>
+        <f>J185*347.91</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
     <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>824764</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="G186" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H186" s="2">
         <v>0</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K186" s="2" t="str">
-        <f>J186*206.84</f>
+        <f>J186*213.74</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
     <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>824765</v>
       </c>
       <c r="C187" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="F187" s="2" t="s">
         <v>731</v>
       </c>
-      <c r="D187" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G187" s="2" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="H187" s="2">
         <v>0</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K187" s="2" t="str">
-        <f>J187*280.82</f>
+        <f>J187*290.18</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
     <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>824766</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>635</v>
+      </c>
+      <c r="G188" s="2">
+        <v>0</v>
       </c>
       <c r="H188" s="2">
         <v>0</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K188" s="2" t="str">
-        <f>J188*206.84</f>
+        <f>J188*213.74</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
     <row r="189" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>826657</v>
       </c>
       <c r="C189" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="F189" s="2" t="s">
         <v>738</v>
       </c>
-      <c r="D189" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G189" s="2">
         <v>0</v>
       </c>
       <c r="H189" s="2">
         <v>0</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K189" s="2" t="str">
-        <f>J189*377.45</f>
+        <f>J189*390.03</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>826658</v>
       </c>
       <c r="C190" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="F190" s="2" t="s">
         <v>742</v>
       </c>
-      <c r="D190" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G190" s="2">
         <v>0</v>
       </c>
       <c r="H190" s="2">
         <v>0</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K190" s="2" t="str">
-        <f>J190*434.83</f>
+        <f>J190*449.32</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>826659</v>
       </c>
       <c r="C191" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="F191" s="2" t="s">
         <v>746</v>
-      </c>
-[...7 lines deleted...]
-        <v>749</v>
       </c>
       <c r="G191" s="2">
         <v>5</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K191" s="2" t="str">
-        <f>J191*252.14</f>
+        <f>J191*260.54</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>826660</v>
       </c>
       <c r="C192" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="F192" s="2" t="s">
         <v>750</v>
       </c>
-      <c r="D192" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G192" s="2">
         <v>0</v>
       </c>
       <c r="H192" s="2">
         <v>0</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K192" s="2" t="str">
-        <f>J192*324.61</f>
+        <f>J192*335.43</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
     <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>826661</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G193" s="2">
         <v>0</v>
       </c>
       <c r="H193" s="2">
         <v>0</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K193" s="2" t="str">
         <f>J193*0.00</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>826662</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G194" s="2">
         <v>0</v>
       </c>
       <c r="H194" s="2">
         <v>0</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K194" s="2" t="str">
         <f>J194*0.00</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>826663</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G195" s="2">
         <v>0</v>
       </c>
       <c r="H195" s="2">
         <v>0</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K195" s="2" t="str">
         <f>J195*0.00</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>826664</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G196" s="2">
         <v>0</v>
       </c>
       <c r="H196" s="2">
         <v>0</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K196" s="2" t="str">
         <f>J196*0.00</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>826665</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G197" s="2">
         <v>0</v>
       </c>
       <c r="H197" s="2">
         <v>0</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K197" s="2" t="str">
         <f>J197*0.00</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>826666</v>
       </c>
       <c r="C198" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="F198" s="2" t="s">
         <v>769</v>
-      </c>
-[...7 lines deleted...]
-        <v>772</v>
       </c>
       <c r="G198" s="2">
         <v>9</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K198" s="2" t="str">
-        <f>J198*531.45</f>
+        <f>J198*549.16</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>826667</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>576</v>
+        <v>164</v>
       </c>
       <c r="G199" s="2">
         <v>0</v>
       </c>
       <c r="H199" s="2">
         <v>0</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K199" s="2" t="str">
         <f>J199*0.00</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>833001</v>
       </c>
       <c r="C200" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>775</v>
+      </c>
+      <c r="F200" s="2" t="s">
         <v>776</v>
       </c>
-      <c r="D200" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G200" s="2" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K200" s="2" t="str">
-        <f>J200*226.47</f>
+        <f>J200*234.02</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>885074</v>
       </c>
       <c r="C201" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="F201" s="2" t="s">
         <v>780</v>
       </c>
-      <c r="D201" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G201" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K201" s="2" t="str">
-        <f>J201*780.57</f>
+        <f>J201*806.58</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>885075</v>
       </c>
       <c r="C202" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="F202" s="2" t="s">
         <v>784</v>
       </c>
-      <c r="D202" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G202" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H202" s="2">
         <v>0</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K202" s="2" t="str">
-        <f>J202*795.67</f>
+        <f>J202*822.19</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>885076</v>
       </c>
       <c r="C203" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="F203" s="2" t="s">
         <v>788</v>
-      </c>
-[...7 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G203" s="2">
         <v>10</v>
       </c>
       <c r="H203" s="2">
         <v>0</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K203" s="2" t="str">
-        <f>J203*945.14</f>
+        <f>J203*976.64</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>885077</v>
       </c>
       <c r="C204" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>791</v>
+      </c>
+      <c r="F204" s="2" t="s">
         <v>792</v>
       </c>
-      <c r="D204" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G204" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H204" s="2">
         <v>0</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K204" s="2" t="str">
-        <f>J204*982.89</f>
+        <f>J204*1015.64</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>954408</v>
       </c>
       <c r="C205" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="F205" s="2" t="s">
         <v>796</v>
       </c>
-      <c r="D205" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G205" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*487.67</f>
+        <f>J205*503.92</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>954409</v>
       </c>
       <c r="C206" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="F206" s="2" t="s">
         <v>800</v>
       </c>
-      <c r="D206" s="1" t="s">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="G206" s="2">
+        <v>6</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*283.84</f>
+        <f>J206*293.30</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>955757</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="G207" s="2">
         <v>0</v>
       </c>
       <c r="H207" s="2">
         <v>0</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K207" s="2" t="str">
-        <f>J207*179.67</f>
+        <f>J207*185.65</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>955847</v>
       </c>
       <c r="C208" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="F208" s="2" t="s">
         <v>807</v>
       </c>
-      <c r="D208" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G208" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K208" s="2" t="str">
-        <f>J208*1049.32</f>
+        <f>J208*1084.29</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A140:K140"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>