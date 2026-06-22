--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -16,1712 +16,1718 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="556">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги пресс</t>
   </si>
   <si>
     <t>Фитинги пресс VALTEC</t>
   </si>
   <si>
     <t>VLC-130002</t>
   </si>
   <si>
     <t>VTm.201.N.001604</t>
   </si>
   <si>
     <t>Соединитель пресс с переходом на  нар. р. 16х1/2"  (10 /170шт)</t>
   </si>
   <si>
-    <t>194.00 руб.</t>
+    <t>212.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-130003</t>
+  </si>
+  <si>
+    <t>VTm.201.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 16х3/4"  (10 /130шт)</t>
+  </si>
+  <si>
+    <t>317.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-130004</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 20х1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>336.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-130005</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 20х3/4"  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>313.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130006</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 26х3/4"  (5 /80шт)</t>
+  </si>
+  <si>
+    <t>540.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130007</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 26х1"  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>554.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-130008</t>
+  </si>
+  <si>
+    <t>VTm.201.N.003206</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 32х1"  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>839.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130009</t>
+  </si>
+  <si>
+    <t>VTm.201.N.003207</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 32х1 1/4"  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>1 071.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130010</t>
+  </si>
+  <si>
+    <t>VTm.201.N.004006</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 40х1"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 142.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130011</t>
+  </si>
+  <si>
+    <t>VTm.201.N.004007</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 40х1 1/4" (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 244.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130012</t>
+  </si>
+  <si>
+    <t>VTm.202.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 16х1/2"  (10 /170шт)</t>
+  </si>
+  <si>
+    <t>231.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130013</t>
+  </si>
+  <si>
+    <t>VTm.202.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 16х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>296.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130014</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 20х1/2"  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>263.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130015</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 20х3/4"  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>348.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130016</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 26х3/4"  (5 /90шт)</t>
+  </si>
+  <si>
+    <t>383.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130017</t>
+  </si>
+  <si>
+    <t>VTm.202.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 26х1"  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>503.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130018</t>
+  </si>
+  <si>
+    <t>VTm.202.N.003206</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 32х1"  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>599.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130019</t>
+  </si>
+  <si>
+    <t>VTm.202.N.003207</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  вн. р. 32х1 1/4"   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 081.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130020</t>
+  </si>
+  <si>
+    <t>VTm.203.N.001616</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 16  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>225.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...191 lines deleted...]
-    <t>Соединитель пресс с переходом на  вн. р. 26х1"  (5 /70шт)</t>
+    <t>VLC-130021</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002020</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 20  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>314.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130022</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002016</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 20х16  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>311.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130023</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002626</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 26  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>485.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130024</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002616</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 26х16  (5 /90шт)</t>
+  </si>
+  <si>
+    <t>448.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130025</t>
+  </si>
+  <si>
+    <t>VTm.203.N.002620</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 26х20  (5 /80шт)</t>
   </si>
   <si>
     <t>461.00 руб.</t>
   </si>
   <si>
-    <t>VLC-130018</t>
-[...65 lines deleted...]
-    <t>Соединитель пресс 26  (5 /70шт)</t>
+    <t>VLC-130026</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003232</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>665.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130027</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003216</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32х16  (5 /65шт)</t>
+  </si>
+  <si>
+    <t>569.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130028</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003220</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32х20  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>753.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130029</t>
+  </si>
+  <si>
+    <t>VTm.203.N.003226</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 32х26  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>702.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130030</t>
+  </si>
+  <si>
+    <t>VTm.203.N.004040</t>
+  </si>
+  <si>
+    <t>Соединитель пресс 40  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 315.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130032</t>
+  </si>
+  <si>
+    <t>VTm.222.N.001604</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с накидной гайкой 16х1/2" (10 /180шт)</t>
+  </si>
+  <si>
+    <t>242.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130033</t>
+  </si>
+  <si>
+    <t>VTm.222.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с накидной гайкой 20х3/4"</t>
+  </si>
+  <si>
+    <t>573.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130034</t>
+  </si>
+  <si>
+    <t>VTm.222.N.002606</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с накидной гайкой 26х1"</t>
+  </si>
+  <si>
+    <t>729.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130035</t>
+  </si>
+  <si>
+    <t>VTm.222.N.003207</t>
+  </si>
+  <si>
+    <t>Cоединитель пресс с накидной гайкой 32х1 1/4"  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>845.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130036</t>
+  </si>
+  <si>
+    <t>VTm.224.N.001604</t>
+  </si>
+  <si>
+    <t>Монтажная планка с водорозетками пресс 16х1/2"  (1 /18шт)</t>
+  </si>
+  <si>
+    <t>1 648.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130037</t>
+  </si>
+  <si>
+    <t>VTm.231.N.161616</t>
+  </si>
+  <si>
+    <t>Тройник пресс  16  (5 /70шт)</t>
+  </si>
+  <si>
+    <t>425.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130038</t>
+  </si>
+  <si>
+    <t>VTm.233.I.161516</t>
+  </si>
+  <si>
+    <t>Тройник пресс 16мм с переходом на обжим 15мм</t>
+  </si>
+  <si>
+    <t>526.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130039</t>
+  </si>
+  <si>
+    <t>VTm.231.N.162016</t>
+  </si>
+  <si>
+    <t>Тройник пресс 16х20х16  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>703.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130040</t>
+  </si>
+  <si>
+    <t>VTm.231.N.202020</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>619.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130041</t>
+  </si>
+  <si>
+    <t>VTm.233.I.201516</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20x16мм с переходом на обжим 15мм  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>698.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130042</t>
+  </si>
+  <si>
+    <t>VTm.233.I.201520</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20мм с переходом на обжим 15мм</t>
+  </si>
+  <si>
+    <t>684.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130043</t>
+  </si>
+  <si>
+    <t>VTm.231.N.201616</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х16х16  (5 /55шт)</t>
+  </si>
+  <si>
+    <t>621.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130044</t>
+  </si>
+  <si>
+    <t>VTm.231.N.201620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х16х20  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>641.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130045</t>
+  </si>
+  <si>
+    <t>VTm.231.N.202016</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х20х16  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>664.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130046</t>
+  </si>
+  <si>
+    <t>VTm.231.N.202620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 20х26х20  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 110.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130047</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262626</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 002.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130048</t>
+  </si>
+  <si>
+    <t>VTm.231.N.261620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х16х20  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 010.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130049</t>
+  </si>
+  <si>
+    <t>VTm.231.N.261626</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х16х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>989.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130050</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262016</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х20х16  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 064.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130051</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262020</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х20х20  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 114.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130052</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262026</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х20х26  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>945.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130053</t>
+  </si>
+  <si>
+    <t>VTm.231.N.262620</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х26х20  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 161.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130054</t>
+  </si>
+  <si>
+    <t>VTm.231.N.263226</t>
+  </si>
+  <si>
+    <t>Тройник пресс 26х32х26  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 705.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130055</t>
+  </si>
+  <si>
+    <t>VTm.231.N.323232</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 712.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130056</t>
+  </si>
+  <si>
+    <t>VTm.231.N.321632</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х16х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 687.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130057</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322032</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х20х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 670.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130058</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322632</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х26х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 700.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130059</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322026</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х20х26  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 632.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130060</t>
+  </si>
+  <si>
+    <t>VTm.231.N.322626</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х26х26  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 590.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130061</t>
+  </si>
+  <si>
+    <t>VTm.231.N.323220</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х32х20  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 541.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130062</t>
+  </si>
+  <si>
+    <t>VTm.231.N.323226</t>
+  </si>
+  <si>
+    <t>Тройник пресс 32х32х26  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 726.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130063</t>
+  </si>
+  <si>
+    <t>VTm.232.N.160416</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 16х1/2"х16 (10 /80шт)</t>
+  </si>
+  <si>
+    <t>441.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130064</t>
+  </si>
+  <si>
+    <t>VTm.232.N.200420</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 20х1/2"х20  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>608.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130065</t>
+  </si>
+  <si>
+    <t>VTm.232.N.200520</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 20х3/4"х20  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>874.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130066</t>
+  </si>
+  <si>
+    <t>VTm.232.N.260426</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 26х1/2"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 024.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130067</t>
+  </si>
+  <si>
+    <t>VTm.232.N.260526</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 26х3/4"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 219.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130068</t>
+  </si>
+  <si>
+    <t>VTm.232.N.260626</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 26х1"х26  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 307.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130069</t>
+  </si>
+  <si>
+    <t>VTm.232.N.320532</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 32х3/4"х32 (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 437.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130070</t>
+  </si>
+  <si>
+    <t>VTm.232.N.320632</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 32х1"х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 552.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130071</t>
+  </si>
+  <si>
+    <t>VTm.232.N.320732</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 32х1 1/4"х32  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>2 262.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130072</t>
+  </si>
+  <si>
+    <t>VTm.232.N.400640</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на вн. р. 40х1"х40  (5 /10шт)</t>
+  </si>
+  <si>
+    <t>2 792.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130073</t>
+  </si>
+  <si>
+    <t>VTm.233.N.160416</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 16х1/2"х16 (10 /80шт)</t>
+  </si>
+  <si>
+    <t>380.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130074</t>
+  </si>
+  <si>
+    <t>VTm.233.N.200420</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 20х1/2"х20  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>595.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130075</t>
+  </si>
+  <si>
+    <t>VTm.233.N.200520</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 20х3/4"х20  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>683.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130076</t>
+  </si>
+  <si>
+    <t>VTm.233.N.260426</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 26х1/2"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>940.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130077</t>
+  </si>
+  <si>
+    <t>VTm.233.N.260526</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 26х3/4"х26  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>899.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130078</t>
+  </si>
+  <si>
+    <t>VTm.233.N.260626</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 26х1"х26 (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 144.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130079</t>
+  </si>
+  <si>
+    <t>VTm.233.N.320532</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 32х3/4"х32  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 376.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130080</t>
+  </si>
+  <si>
+    <t>VTm.233.N.320632</t>
+  </si>
+  <si>
+    <t>Тройник пресс с переходом на нар. р. 32х1"х32  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 570.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130081</t>
+  </si>
+  <si>
+    <t>VTm.263.N.002020</t>
+  </si>
+  <si>
+    <t>Соединитель пресс разъемный прямой 20  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>654.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130082</t>
+  </si>
+  <si>
+    <t>VTm.263.N.002626</t>
+  </si>
+  <si>
+    <t>Соединитель пресс разъемный прямой 26  (5 /75шт)</t>
+  </si>
+  <si>
+    <t>1 011.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130083</t>
+  </si>
+  <si>
+    <t>VTm.263.N.003232</t>
+  </si>
+  <si>
+    <t>Соединитель пресс разъемный прямой 32  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 674.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130084</t>
+  </si>
+  <si>
+    <t>VTm.234.N.160416</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс проходная 16х1/2"  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>VLC-130085</t>
+  </si>
+  <si>
+    <t>VTm.234.N.200420</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс проходная 20х1/2"  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>957.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130086</t>
+  </si>
+  <si>
+    <t>VTm.241.N.161616</t>
+  </si>
+  <si>
+    <t>Крестовина пресс 16х16х16х16  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>691.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130087</t>
+  </si>
+  <si>
+    <t>VTm.241.N.202020</t>
+  </si>
+  <si>
+    <t>Крестовина пресс 20х20х20х20  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 372.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130088</t>
+  </si>
+  <si>
+    <t>VTm.241.N.201620</t>
+  </si>
+  <si>
+    <t>Крестовина пресс 20х16х20х16  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 042.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130089</t>
+  </si>
+  <si>
+    <t>VTm.251.N.001616</t>
+  </si>
+  <si>
+    <t>Угольник пресс 16  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>307.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130090</t>
+  </si>
+  <si>
+    <t>VTm.253.I.001615</t>
+  </si>
+  <si>
+    <t>Угольник пресс 16мм с переходом на обжим 15мм</t>
+  </si>
+  <si>
+    <t>374.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130091</t>
+  </si>
+  <si>
+    <t>VTm.251.N.002020</t>
+  </si>
+  <si>
+    <t>Угольник пресс 20  (10 /90шт)</t>
   </si>
   <si>
     <t>445.00 руб.</t>
   </si>
   <si>
-    <t>VLC-130024</t>
-[...182 lines deleted...]
-    <t>Тройник пресс 20  (5 /45шт)</t>
+    <t>VLC-130092</t>
+  </si>
+  <si>
+    <t>VTm.253.I.002015</t>
+  </si>
+  <si>
+    <t>Угольник пресс 20мм с переходом на обжим 15мм  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>478.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130093</t>
+  </si>
+  <si>
+    <t>VTm.251.N.002626</t>
+  </si>
+  <si>
+    <t>Угольник пресс 26  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>VLC-130094</t>
+  </si>
+  <si>
+    <t>VTm.251.N.003232</t>
+  </si>
+  <si>
+    <t>Угольник пресс 32 (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 172.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130095</t>
+  </si>
+  <si>
+    <t>VTm.251.N.004040</t>
+  </si>
+  <si>
+    <t>Угольник пресс 40  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 105.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130096</t>
+  </si>
+  <si>
+    <t>VTm.252.N.001604</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 16х1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>309.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130097</t>
+  </si>
+  <si>
+    <t>VTm.252.N.001605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 16х3/4"  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>480.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130098</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002004</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 20х1/2"  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>424.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130099</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002005</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 20х3/4"  (10 /80шт)  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>530.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130100</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 26х3/4"  (5 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-130101</t>
+  </si>
+  <si>
+    <t>VTm.252.N.002606</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 26х1"  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>829.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130102</t>
+  </si>
+  <si>
+    <t>VTm.252.N.003206</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на вн. р. 32х1"  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>VLC-130103</t>
+  </si>
+  <si>
+    <t>VTm.253.N.001604</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 16х1/2"  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>278.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130104</t>
+  </si>
+  <si>
+    <t>VTm.253.N.001605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 16х3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>458.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130105</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002004</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 20х1/2"  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>399.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130106</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002005</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 20х3/4"  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>490.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130107</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002605</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 26х3/4"   (5 /60шт)</t>
+  </si>
+  <si>
+    <t>629.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130108</t>
+  </si>
+  <si>
+    <t>VTm.253.N.002606</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 26х1"  (5 /50шт)</t>
+  </si>
+  <si>
+    <t>788.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130109</t>
+  </si>
+  <si>
+    <t>VTm.253.N.003206</t>
+  </si>
+  <si>
+    <t>Угольник пресс с переходом на нар. р. 32х1"  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 250.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130110</t>
+  </si>
+  <si>
+    <t>VTm.254.N.001604</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 16х1/2" (10 /80шт)  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>447.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130111</t>
+  </si>
+  <si>
+    <t>VTm.254.N.002004</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 20х1/2"  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>632.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130112</t>
+  </si>
+  <si>
+    <t>VTm.254.N.002005</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 20х3/4"  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>947.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130113</t>
+  </si>
+  <si>
+    <t>VTm.254.N.002605</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 26х3/4"  (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 029.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-130114</t>
+  </si>
+  <si>
+    <t>VTm.254H.N.001604</t>
+  </si>
+  <si>
+    <t>Водорозетка пресс 16х1/2" (удлиненная)  (10 /60шт)</t>
   </si>
   <si>
     <t>568.00 руб.</t>
   </si>
   <si>
-    <t>VLC-130041</t>
-[...874 lines deleted...]
-  <si>
     <t>VLC-130115</t>
   </si>
   <si>
     <t>VTm.255.N.001604</t>
   </si>
   <si>
     <t>Водорозетка пресс 16х1/2" нар.  (10 /80шт)</t>
   </si>
   <si>
-    <t>484.00 руб.</t>
+    <t>527.00 руб.</t>
   </si>
   <si>
     <t>VLC-130116</t>
   </si>
   <si>
     <t>VTm.281.PN.001615</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15 (300 мм. короткий)  (1 /90шт)</t>
   </si>
   <si>
-    <t>898.00 руб.</t>
+    <t>979.00 руб.</t>
   </si>
   <si>
     <t>VLC-130117</t>
   </si>
   <si>
     <t>VTm.281.PHN.001615</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15 (700 мм. длинный)  (1 /45шт)</t>
   </si>
   <si>
-    <t>1 761.00 руб.</t>
+    <t>1 919.00 руб.</t>
   </si>
   <si>
     <t>VLC-130118</t>
   </si>
   <si>
     <t>VTm.281.LN.001615</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х300 (левый)</t>
   </si>
   <si>
-    <t>874.00 руб.</t>
+    <t>952.00 руб.</t>
   </si>
   <si>
     <t>VLC-130119</t>
   </si>
   <si>
     <t>VTm.281.RN.001615</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х300 (правый)  (1 /90шт)</t>
   </si>
   <si>
-    <t>903.00 руб.</t>
+    <t>984.00 руб.</t>
   </si>
   <si>
     <t>VLC-130120</t>
   </si>
   <si>
     <t>VTm.281.PN.002015</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15 (300 мм. короткий)   (1 /90шт)</t>
   </si>
   <si>
-    <t>1 036.00 руб.</t>
+    <t>1 129.00 руб.</t>
   </si>
   <si>
     <t>VLC-130121</t>
   </si>
   <si>
     <t>VTm.281.PHN.002015</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15 (700 мм. длинный)  (1 /40шт)</t>
   </si>
   <si>
-    <t>2 022.00 руб.</t>
+    <t>2 204.00 руб.</t>
   </si>
   <si>
     <t>VLC-130122</t>
   </si>
   <si>
     <t>VTm.281.LN.002015</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х300 (левый)  (1 /90шт)</t>
   </si>
   <si>
-    <t>1 093.00 руб.</t>
+    <t>1 191.00 руб.</t>
   </si>
   <si>
     <t>VLC-130123</t>
   </si>
   <si>
     <t>VTm.281.RN.002015</t>
   </si>
   <si>
     <t>Угольник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х300 (правый)  (1 /90шт)</t>
   </si>
   <si>
-    <t>1 035.00 руб.</t>
+    <t>1 128.00 руб.</t>
   </si>
   <si>
     <t>VLC-130124</t>
   </si>
   <si>
     <t>VTm.282.N.161516</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х16 (300 мм. короткий)  (1 /70шт)</t>
   </si>
   <si>
-    <t>1 096.00 руб.</t>
+    <t>1 195.00 руб.</t>
   </si>
   <si>
     <t>VLC-130125</t>
   </si>
   <si>
     <t>VTm.282.HN.161516</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 16х15х16 (700 мм. длинный)  (1 /35шт)</t>
   </si>
   <si>
-    <t>1 538.00 руб.</t>
+    <t>1 676.00 руб.</t>
   </si>
   <si>
     <t>VLC-130126</t>
   </si>
   <si>
     <t>VTm.282.LN.201516</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16  (300 мм. левый короткий)  (1 /65</t>
   </si>
   <si>
-    <t>1 186.00 руб.</t>
+    <t>1 292.00 руб.</t>
   </si>
   <si>
     <t>VLC-130127</t>
   </si>
   <si>
     <t>VTm.282.RN.201516</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16 (300 мм. короткий)  (1 /65шт)</t>
   </si>
   <si>
     <t>VLC-130128</t>
   </si>
   <si>
     <t>VTm.282.LHN.201516</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16  (700 мм. левый длинный)  (1 /30ш</t>
   </si>
   <si>
-    <t>1 617.00 руб.</t>
+    <t>1 763.00 руб.</t>
   </si>
   <si>
     <t>VLC-130129</t>
   </si>
   <si>
     <t>VTm.282.RHN.201516</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х16  (700 мм. правый длинный)  (1 /30</t>
   </si>
   <si>
-    <t>1 676.00 руб.</t>
+    <t>1 827.00 руб.</t>
   </si>
   <si>
     <t>VLC-130130</t>
   </si>
   <si>
     <t>VTm.282.N.201520</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х20 (300 мм. короткий)  (1 /60шт)</t>
   </si>
   <si>
-    <t>1 300.00 руб.</t>
+    <t>1 417.00 руб.</t>
   </si>
   <si>
     <t>VLC-130131</t>
   </si>
   <si>
     <t>VTm.282.HN.201520</t>
   </si>
   <si>
     <t>Тройник радиаторный пресс с латунной хром. трубкой 15 мм, 20х15х20 (700 мм. длинный)  (1 /30шт)</t>
   </si>
   <si>
-    <t>1 861.00 руб.</t>
+    <t>2 028.00 руб.</t>
   </si>
   <si>
     <t>VLC-130132</t>
   </si>
   <si>
     <t>VTm.290.N.000016</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 16  (100 /1500шт)</t>
   </si>
   <si>
-    <t>50.00 руб.</t>
+    <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-130133</t>
   </si>
   <si>
     <t>VTm.290.N.000020</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 20  (100 /1000шт)</t>
   </si>
   <si>
-    <t>58.00 руб.</t>
+    <t>63.00 руб.</t>
   </si>
   <si>
     <t>VLC-130134</t>
   </si>
   <si>
     <t>VTm.290.N.000026</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 26  (50 /600шт)</t>
   </si>
   <si>
-    <t>73.00 руб.</t>
+    <t>80.00 руб.</t>
   </si>
   <si>
     <t>VLC-130135</t>
   </si>
   <si>
     <t>VTm.290.N.000032</t>
   </si>
   <si>
     <t>Гильза для пресс-фитинга 32  (50 /450шт)</t>
   </si>
   <si>
-    <t>110.00 руб.</t>
+    <t>120.00 руб.</t>
   </si>
   <si>
     <t>VLC-900925</t>
   </si>
   <si>
     <t>VTm.233.N.200416</t>
   </si>
   <si>
     <t>Тройник пресс с переходом на нар. р. 20х1/2"х16</t>
   </si>
   <si>
-    <t>602.00 руб.</t>
+    <t>656.00 руб.</t>
   </si>
   <si>
     <t>VLC-999075</t>
   </si>
   <si>
     <t>VTm.222.N.002004</t>
   </si>
   <si>
     <t>Соединитель пресс с накидной гайкой 20х1/2"</t>
   </si>
   <si>
-    <t>356.00 руб.</t>
+    <t>388.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -6303,4741 +6309,4741 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*194.00</f>
+        <f>J5*212.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>819617</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*290.00</f>
+        <f>J6*317.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819618</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*308.00</f>
+        <f>J7*336.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819619</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*287.00</f>
+        <f>J8*313.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819620</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*496.00</f>
+        <f>J9*540.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819621</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>38</v>
+      <c r="G10" s="2">
+        <v>1</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*532.00</f>
+        <f>J10*554.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819622</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*770.00</f>
+        <f>J11*839.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819623</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*982.00</f>
+        <f>J12*1071.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819624</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1047.00</f>
+        <f>J13*1142.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819625</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1141.00</f>
+        <f>J14*1244.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819626</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*212.00</f>
+        <f>J15*231.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819627</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*271.00</f>
+        <f>J16*296.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819628</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*241.00</f>
+        <f>J17*263.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819629</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*319.00</f>
+        <f>J18*348.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819630</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>79</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*368.00</f>
+        <f>J19*383.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819631</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*461.00</f>
+        <f>J20*503.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819632</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G21" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*550.00</f>
+        <f>J21*599.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819633</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="2">
         <v>8</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*992.00</f>
+        <f>J22*1081.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819634</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*206.00</f>
+        <f>J23*225.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819635</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*288.00</f>
+        <f>J24*314.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819636</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*285.00</f>
+        <f>J25*311.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819637</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>108</v>
+      </c>
+      <c r="G26" s="2">
+        <v>9</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*445.00</f>
+        <f>J26*485.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819638</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G27" s="2">
         <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*411.00</f>
+        <f>J27*448.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819639</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>116</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*423.00</f>
+        <f>J28*461.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819640</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G29" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*610.00</f>
+        <f>J29*665.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>819641</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G30" s="2">
         <v>3</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*522.00</f>
+        <f>J30*569.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>819642</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*690.00</f>
+        <f>J31*753.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>819643</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*644.00</f>
+        <f>J32*702.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819644</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*1206.00</f>
+        <f>J33*1315.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819646</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*222.00</f>
+        <f>J34*242.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819647</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="H35" s="2" t="s">
         <v>17</v>
       </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*526.00</f>
+        <f>J35*573.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819648</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G36" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*669.00</f>
+        <f>J36*729.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819649</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G37" s="2">
         <v>5</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*775.00</f>
+        <f>J37*845.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819650</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>156</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*1512.00</f>
+        <f>J38*1648.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819651</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*390.00</f>
+        <f>J39*425.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819652</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*526.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819653</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*645.00</f>
+        <f>J41*703.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>819654</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*568.00</f>
+        <f>J42*619.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>819655</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*641.00</f>
+        <f>J43*698.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>819656</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G44" s="2">
         <v>10</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*684.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819657</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>184</v>
+      </c>
+      <c r="G45" s="2">
+        <v>9</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*569.00</f>
+        <f>J45*621.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819658</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*588.00</f>
+        <f>J46*641.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819659</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>119</v>
+        <v>192</v>
       </c>
       <c r="G47" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*610.00</f>
+        <f>J47*664.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819660</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G48" s="2">
         <v>5</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>194</v>
+        <v>18</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1018.00</f>
+        <f>J48*1110.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819661</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*919.00</f>
+        <f>J49*1002.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819662</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G50" s="2">
         <v>8</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*927.00</f>
+        <f>J50*1010.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819663</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="G51" s="2">
         <v>5</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*907.00</f>
+        <f>J51*989.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819664</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G52" s="2">
         <v>5</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*976.00</f>
+        <f>J52*1064.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819665</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G53" s="2">
         <v>5</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*1022.00</f>
+        <f>J53*1114.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819666</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="G54" s="2">
         <v>5</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*867.00</f>
+        <f>J54*945.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819667</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="G55" s="2">
         <v>8</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1065.00</f>
+        <f>J55*1161.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819668</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G56" s="2">
         <v>2</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1564.00</f>
+        <f>J56*1705.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>819669</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1570.00</f>
+        <f>J57*1712.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819670</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*1548.00</f>
+        <f>J58*1687.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819671</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G59" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*1532.00</f>
+        <f>J59*1670.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819672</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="G60" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*1560.00</f>
+        <f>J60*1700.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819673</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*1497.00</f>
+        <f>J61*1632.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819674</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G62" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*1458.00</f>
+        <f>J62*1590.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819675</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="G63" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*1414.00</f>
+        <f>J63*1541.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819676</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G64" s="2">
         <v>1</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*1584.00</f>
+        <f>J64*1726.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819677</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*404.00</f>
+        <f>J65*441.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819678</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="G66" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*558.00</f>
+        <f>J66*608.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819679</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="G67" s="2">
         <v>8</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*802.00</f>
+        <f>J67*874.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819680</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="G68" s="2">
         <v>3</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*939.00</f>
+        <f>J68*1024.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819681</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G69" s="2">
         <v>6</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*1119.00</f>
+        <f>J69*1219.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819682</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G70" s="2">
         <v>4</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*1199.00</f>
+        <f>J70*1307.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>819683</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G71" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*1319.00</f>
+        <f>J71*1437.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>819684</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="G72" s="2">
         <v>5</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*1424.00</f>
+        <f>J72*1552.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>819685</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G73" s="2">
         <v>5</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*2075.00</f>
+        <f>J73*2262.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>819686</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*2562.00</f>
+        <f>J74*2792.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>819687</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*349.00</f>
+        <f>J75*380.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>819688</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>24</v>
+      </c>
+      <c r="H76" s="2">
+        <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*546.00</f>
+        <f>J76*595.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>819689</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="G77" s="2">
         <v>10</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*627.00</f>
+        <f>J77*683.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>819690</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G78" s="2">
         <v>7</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*863.00</f>
+        <f>J78*940.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>819691</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="G79" s="2">
         <v>4</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*825.00</f>
+        <f>J79*899.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>819692</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="G80" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*1050.00</f>
+        <f>J80*1144.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>819693</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="G81" s="2">
         <v>4</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*1263.00</f>
+        <f>J81*1376.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>819694</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="G82" s="2">
         <v>5</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*1440.00</f>
+        <f>J82*1570.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>819695</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="G83" s="2">
         <v>5</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*600.00</f>
+        <f>J83*654.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>819696</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>202</v>
+        <v>340</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*927.00</f>
+        <f>J84*1011.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>819697</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="G85" s="2">
         <v>5</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*1536.00</f>
+        <f>J85*1674.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>819698</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*825.00</f>
+        <f>J86*899.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>819699</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="G87" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*878.00</f>
+        <f>J87*957.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>819700</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="G88" s="2">
         <v>10</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*634.00</f>
+        <f>J88*691.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>819701</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="G89" s="2">
         <v>7</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*1259.00</f>
+        <f>J89*1372.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>819702</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="G90" s="2">
         <v>5</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*956.00</f>
+        <f>J90*1042.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>819703</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*281.00</f>
+        <f>J91*307.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>819704</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*374.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>819705</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*408.00</f>
+        <f>J93*445.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>819706</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="G94" s="2">
         <v>10</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*478.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>819707</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*669.00</f>
+        <f>J95*729.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>819708</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>386</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*1075.00</f>
+        <f>J96*1172.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>819709</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*1931.00</f>
+        <f>J97*2105.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>819710</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*283.00</f>
+        <f>J98*309.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>819711</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*440.00</f>
+        <f>J99*480.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>819712</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="G100" s="2">
         <v>10</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*389.00</f>
+        <f>J100*424.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>819713</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*486.00</f>
+        <f>J101*530.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>819714</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="G102" s="2">
         <v>9</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*634.00</f>
+        <f>J102*691.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>819715</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="G103" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H103" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*761.00</f>
+        <f>J103*829.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>819716</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>414</v>
+        <v>55</v>
       </c>
       <c r="G104" s="2">
         <v>2</v>
       </c>
-      <c r="H104" s="2">
-        <v>6</v>
+      <c r="H104" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*1048.00</f>
+        <f>J104*1142.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>819717</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*255.00</f>
+        <f>J105*278.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>819718</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="G106" s="2">
         <v>9</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*420.00</f>
+        <f>J106*458.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>819719</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="G107" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*366.00</f>
+        <f>J107*399.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>819720</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="G108" s="2">
         <v>6</v>
       </c>
       <c r="H108" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*450.00</f>
+        <f>J108*490.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>819721</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="G109" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*577.00</f>
+        <f>J109*629.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>819722</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*723.00</f>
+        <f>J110*788.00</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>819723</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G111" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*1147.00</f>
+        <f>J111*1250.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>819724</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="H112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*410.00</f>
+        <f>J112*447.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>819725</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*580.00</f>
+        <f>J113*632.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>819726</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*869.00</f>
+        <f>J114*947.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>819727</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="G115" s="2">
         <v>5</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*944.00</f>
+        <f>J115*1029.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>819728</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*521.00</f>
+        <f>J116*568.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>819729</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="G117" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K117" s="2" t="str">
-        <f>J117*484.00</f>
+        <f>J117*527.00</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>819730</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>472</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*898.00</f>
+        <f>J118*979.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>819731</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>476</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*1761.00</f>
+        <f>J119*1919.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>819732</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="G120" s="2">
         <v>3</v>
       </c>
       <c r="H120" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*874.00</f>
+        <f>J120*952.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>819733</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>484</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*903.00</f>
+        <f>J121*984.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>819734</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="G122" s="2">
         <v>8</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*1036.00</f>
+        <f>J122*1129.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>819735</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="G123" s="2">
         <v>6</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*2022.00</f>
+        <f>J123*2204.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>819736</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G124" s="2">
         <v>6</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*1093.00</f>
+        <f>J124*1191.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>819737</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="G125" s="2">
         <v>5</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*1035.00</f>
+        <f>J125*1128.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>819738</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*1096.00</f>
+        <f>J126*1195.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>819739</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*1538.00</f>
+        <f>J127*1676.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>819740</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G128" s="2">
         <v>0</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*1186.00</f>
+        <f>J128*1292.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>819741</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D129" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="F129" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="E129" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*1186.00</f>
+        <f>J129*1292.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>819742</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*1617.00</f>
+        <f>J130*1763.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>819743</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*1676.00</f>
+        <f>J131*1827.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>819744</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>24</v>
+        <v>96</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*1300.00</f>
+        <f>J132*1417.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>819745</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*1861.00</f>
+        <f>J133*2028.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>819746</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*50.00</f>
+        <f>J134*54.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>819747</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*58.00</f>
+        <f>J135*63.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>819748</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="G136" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*73.00</f>
+        <f>J136*80.00</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>819749</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*110.00</f>
+        <f>J137*120.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>889741</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="G138" s="2">
         <v>0</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*602.00</f>
+        <f>J138*656.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>834771</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>555</v>
+      </c>
+      <c r="G139" s="2">
+        <v>4</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*356.00</f>
+        <f>J139*388.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>