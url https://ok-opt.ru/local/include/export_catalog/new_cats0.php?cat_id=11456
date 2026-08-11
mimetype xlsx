--- v1 (2026-06-22)
+++ v2 (2026-08-11)
@@ -69,104 +69,107 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги пресс</t>
   </si>
   <si>
     <t>Фитинги пресс VALTEC</t>
   </si>
   <si>
     <t>VLC-130002</t>
   </si>
   <si>
     <t>VTm.201.N.001604</t>
   </si>
   <si>
     <t>Соединитель пресс с переходом на  нар. р. 16х1/2"  (10 /170шт)</t>
   </si>
   <si>
     <t>212.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-130003</t>
+  </si>
+  <si>
+    <t>VTm.201.N.001605</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 16х3/4"  (10 /130шт)</t>
+  </si>
+  <si>
+    <t>317.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>&gt;5000</t>
-[...14 lines deleted...]
-    <t>317.00 руб.</t>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-130004</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002004</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 20х1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>336.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-130005</t>
+  </si>
+  <si>
+    <t>VTm.201.N.002005</t>
+  </si>
+  <si>
+    <t>Соединитель пресс с переходом на  нар. р. 20х3/4"  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>313.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...28 lines deleted...]
-  <si>
     <t>VLC-130006</t>
   </si>
   <si>
     <t>VTm.201.N.002605</t>
   </si>
   <si>
     <t>Соединитель пресс с переходом на  нар. р. 26х3/4"  (5 /80шт)</t>
   </si>
   <si>
     <t>540.00 руб.</t>
   </si>
   <si>
     <t>VLC-130007</t>
   </si>
   <si>
     <t>VTm.201.N.002606</t>
   </si>
   <si>
     <t>Соединитель пресс с переходом на  нар. р. 26х1"  (5 /70шт)</t>
   </si>
   <si>
     <t>554.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
@@ -304,53 +307,50 @@
     <t>599.00 руб.</t>
   </si>
   <si>
     <t>VLC-130019</t>
   </si>
   <si>
     <t>VTm.202.N.003207</t>
   </si>
   <si>
     <t>Соединитель пресс с переходом на  вн. р. 32х1 1/4"   (5 /35шт)</t>
   </si>
   <si>
     <t>1 081.00 руб.</t>
   </si>
   <si>
     <t>VLC-130020</t>
   </si>
   <si>
     <t>VTm.203.N.001616</t>
   </si>
   <si>
     <t>Соединитель пресс 16  (10 /150шт)</t>
   </si>
   <si>
     <t>225.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-130021</t>
   </si>
   <si>
     <t>VTm.203.N.002020</t>
   </si>
   <si>
     <t>Соединитель пресс 20  (10 /110шт)</t>
   </si>
   <si>
     <t>314.00 руб.</t>
   </si>
   <si>
     <t>VLC-130022</t>
   </si>
   <si>
     <t>VTm.203.N.002016</t>
   </si>
   <si>
     <t>Соединитель пресс 20х16  (10 /120шт)</t>
   </si>
   <si>
     <t>311.00 руб.</t>
   </si>
@@ -6367,786 +6367,786 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*317.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>819618</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*336.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>819619</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*313.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>819620</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*540.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>819621</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*554.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>819622</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G11" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*839.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>819623</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1071.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>819624</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1142.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>819625</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
-      <c r="H14" s="2" t="s">
-        <v>17</v>
+      <c r="H14" s="2">
+        <v>1</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1244.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819626</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*231.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>819627</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*296.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>819628</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*263.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>819629</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*348.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>819630</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>80</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*383.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>819631</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*503.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>819632</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G21" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*599.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>819633</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G22" s="2">
         <v>8</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1081.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>819634</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>96</v>
+        <v>24</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*225.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>819635</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*314.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>819636</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*311.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>819637</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*485.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>819638</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G27" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*448.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>819639</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*461.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>819640</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
@@ -7280,51 +7280,51 @@
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>819644</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1315.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>819646</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E34" s="2" t="s">
@@ -7347,89 +7347,89 @@
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*242.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>819647</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*573.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>819648</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G36" s="2">
         <v>4</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*729.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>819649</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
@@ -7451,87 +7451,87 @@
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*845.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>819650</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="G38" s="2" t="s">
-        <v>24</v>
+      <c r="G38" s="2">
+        <v>6</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*1648.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>819651</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*425.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>819652</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -7557,86 +7557,86 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*526.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>819653</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*703.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>819654</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*619.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>819655</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D43" s="1" t="s">
@@ -7697,54 +7697,54 @@
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*684.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>819657</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G45" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*621.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>819658</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E46" s="2" t="s">
@@ -7767,51 +7767,51 @@
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*641.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>819659</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G47" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*664.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>819660</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D48" s="1" t="s">
@@ -7837,264 +7837,264 @@
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1110.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>819661</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1002.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>819662</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G50" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1010.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>819663</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G51" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*989.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>819664</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>212</v>
       </c>
       <c r="G52" s="2">
         <v>5</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*1064.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>819665</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G53" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1114.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>819666</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G54" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*945.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>819667</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G55" s="2">
         <v>8</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*1161.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>819668</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E56" s="2" t="s">
@@ -8155,51 +8155,51 @@
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>819670</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*1687.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>819671</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E59" s="2" t="s">
@@ -8222,159 +8222,159 @@
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*1670.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>819672</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*1700.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>819673</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>247</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>248</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*1632.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>819674</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>249</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>251</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>252</v>
       </c>
       <c r="G62" s="2">
         <v>5</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1590.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>819675</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>253</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>255</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>256</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*1541.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>819676</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E64" s="2" t="s">
@@ -8397,51 +8397,51 @@
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1726.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>819677</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*441.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>819678</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D66" s="1" t="s">
@@ -8470,51 +8470,51 @@
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>819679</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>272</v>
       </c>
       <c r="G67" s="2">
         <v>8</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*874.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>819680</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E68" s="2" t="s">
@@ -8540,366 +8540,366 @@
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>819681</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G69" s="2">
         <v>6</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>96</v>
+        <v>24</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1219.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>819682</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G70" s="2">
         <v>4</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*1307.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>819683</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*1437.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>819684</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G72" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*1552.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>819685</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G73" s="2">
         <v>5</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*2262.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>819686</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>300</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*2792.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>819687</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>304</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*380.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>819688</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>35</v>
+      </c>
+      <c r="H76" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*595.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>819689</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>312</v>
       </c>
       <c r="G77" s="2">
         <v>10</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*683.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>819690</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>316</v>
       </c>
       <c r="G78" s="2">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>4</v>
+      </c>
+      <c r="H78" s="2">
+        <v>8</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*940.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>819691</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E79" s="2" t="s">
@@ -8925,296 +8925,296 @@
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>819692</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G80" s="2">
         <v>8</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*1144.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>819693</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>327</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G81" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*1376.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>819694</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>331</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G82" s="2">
         <v>5</v>
       </c>
-      <c r="H82" s="2">
-        <v>0</v>
+      <c r="H82" s="2" t="s">
+        <v>24</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*1570.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>819695</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G83" s="2">
         <v>5</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*654.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>819696</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>339</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>340</v>
       </c>
       <c r="G84" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H84" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*1011.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>819697</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>343</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="G85" s="2">
         <v>5</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*1674.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>819698</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>347</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*899.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>819699</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>348</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>350</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>351</v>
       </c>
       <c r="G87" s="2">
         <v>5</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*957.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>819700</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>352</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E88" s="2" t="s">
@@ -9240,118 +9240,118 @@
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>819701</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>359</v>
       </c>
       <c r="G89" s="2">
         <v>7</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*1372.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>819702</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>362</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>363</v>
       </c>
       <c r="G90" s="2">
         <v>5</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*1042.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>819703</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>366</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>367</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>96</v>
+        <v>24</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*307.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>819704</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>368</v>
       </c>
       <c r="D92" s="1" t="s">
@@ -9377,51 +9377,51 @@
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*374.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>819705</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>372</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>374</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>375</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*445.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>819706</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>376</v>
       </c>
       <c r="D94" s="1" t="s">
@@ -9447,89 +9447,89 @@
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*478.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>819707</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>380</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>382</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*729.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>819708</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>384</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>385</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>386</v>
       </c>
-      <c r="G96" s="2" t="s">
-        <v>24</v>
+      <c r="G96" s="2">
+        <v>8</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*1172.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>819709</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E97" s="2" t="s">
@@ -9552,156 +9552,156 @@
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*2105.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>819710</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>394</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*309.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>819711</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>398</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*480.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>819712</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>401</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>402</v>
       </c>
       <c r="G100" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*424.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>819713</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>405</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>406</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*530.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>819714</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D102" s="1" t="s">
@@ -9759,89 +9759,89 @@
       </c>
       <c r="J103" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*829.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>819716</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>416</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G104" s="2">
         <v>2</v>
       </c>
       <c r="H104" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*1142.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>819717</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>420</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>30</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*278.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>819718</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>421</v>
       </c>
       <c r="D106" s="1" t="s">
@@ -9867,54 +9867,54 @@
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*458.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>819719</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>425</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>426</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>427</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>428</v>
       </c>
       <c r="G107" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*399.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>819720</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>429</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>430</v>
       </c>
       <c r="E108" s="2" t="s">
@@ -9972,366 +9972,366 @@
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*629.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>819722</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>437</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>439</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>440</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*788.00</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>819723</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>441</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>442</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>444</v>
       </c>
       <c r="G111" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*1250.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>819724</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>445</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>447</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>448</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>96</v>
+        <v>24</v>
       </c>
       <c r="H112" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*447.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>819725</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>450</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>452</v>
       </c>
-      <c r="G113" s="2" t="s">
-        <v>24</v>
+      <c r="G113" s="2">
+        <v>10</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*632.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>819726</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>456</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H114" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*947.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>819727</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>460</v>
       </c>
       <c r="G115" s="2">
         <v>5</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*1029.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>819728</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>462</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>464</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*568.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>819729</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>466</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>467</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>468</v>
       </c>
-      <c r="G117" s="2">
-        <v>1</v>
+      <c r="G117" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*527.00</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>819730</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>471</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>472</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*979.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>819731</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>475</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>476</v>
       </c>
-      <c r="G119" s="2" t="s">
-        <v>24</v>
+      <c r="G119" s="2">
+        <v>10</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*1919.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>819732</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D120" s="1" t="s">
@@ -10357,194 +10357,194 @@
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*952.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>819733</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>482</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>484</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*984.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>819734</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>486</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>488</v>
       </c>
       <c r="G122" s="2">
         <v>8</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*1129.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>819735</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>492</v>
       </c>
       <c r="G123" s="2">
         <v>6</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*2204.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>819736</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>496</v>
       </c>
       <c r="G124" s="2">
         <v>6</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*1191.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>819737</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>498</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>499</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>500</v>
       </c>
       <c r="G125" s="2">
         <v>5</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*1128.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>819738</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E126" s="2" t="s">
@@ -10570,51 +10570,51 @@
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>819739</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>507</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>508</v>
       </c>
       <c r="G127" s="2">
         <v>0</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*1676.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>819740</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>510</v>
       </c>
       <c r="E128" s="2" t="s">
@@ -10640,51 +10640,51 @@
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>819741</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>514</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>515</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>512</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*1292.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>819742</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>516</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E130" s="2" t="s">
@@ -10710,331 +10710,331 @@
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>819743</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>520</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>523</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*1827.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>819744</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>524</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>525</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>526</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>527</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*1417.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>819745</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>528</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>530</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>531</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*2028.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>819746</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>532</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>534</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>535</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*54.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>819747</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>536</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>539</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*63.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>819748</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>540</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>543</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>24</v>
+      </c>
+      <c r="H136" s="2">
+        <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*80.00</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>819749</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>546</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>547</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*120.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>889741</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>550</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>551</v>
       </c>
       <c r="G138" s="2">
         <v>0</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*656.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>834771</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>552</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>555</v>
       </c>
-      <c r="G139" s="2">
-        <v>4</v>
+      <c r="G139" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K139" s="2" t="str">
         <f>J139*388.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">